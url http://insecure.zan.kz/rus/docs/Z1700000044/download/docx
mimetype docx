--- v1 (2026-07-23)
+++ v2 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="605b35b" w14:textId="605b35b">
+    <w:p w14:paraId="c906254" w14:textId="c906254">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -177,50 +177,98 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ОГЛАВЛЕНИЕ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. По всему тексту слова "Министерства юстиции Республики Казахстан", "Министерством юстиции Республики Казахстан", "Министерство юстиции Республики Казахстан", "Министерству юстиции Республики Казахстан" заменены соответственно словами "уполномоченного органа", "уполномоченным органом", "уполномоченный орган", "уполномоченному органу" в соответствии с Законом РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Настоящий Закон регулирует общественные отношения по осуществлению судебно-экспертной деятельности в Республике Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z100" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. ОБЩИЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -275,50 +323,156 @@
         <w:t>
       1) специальные научные знания – область специальных знаний, содержание которой составляют научные знания, реализованные в методиках судебно-экспертных исследований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z905" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) валидация – оценка пригодности использования методов и методик судебно-экспертного исследования, проводимая в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статью 1 предусматривается дополнить подпунктом 2-1) в соответствии с З</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аконом РК от 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс Республики Казахстан об административных правонарушениях и Уголовно-процессуальный кодекс Республики Казахстан.).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z906" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) экспертная специальность – научная компетенция судебного эксперта в сфере производства определенного вида судебной экспертизы, установленного законодательством Республики Казахстан, подтвержденная присвоением квалификации судебного эксперта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z907" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -391,51 +545,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) метод судебно-экспертного исследования – система логических и (или) инструментальных операций (способов, приемов), применяемых при изучении объектов судебной экспертизы для установления фактических данных, относящихся к предмету судебной экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z911" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) судебная экспертиза – исследование материалов уголовного, гражданского дела либо дела об административном правонарушении, проводимое на основе специальных научных знаний в целях установления фактических данных, имеющих значение для его разрешения;</w:t>
+      8) судебная экспертиза – исследование материалов уголовного, гражданского, административного дела либо дела об административном правонарушении, проводимое на основе специальных научных знаний в целях установления фактических данных, имеющих значение для его разрешения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z912" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) предмет судебной экспертизы – фактические данные, имеющие значение для разрешения уголовного, гражданского дела либо дела об административном правонарушении, устанавливаемые путем производства судебной экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z913" w:id="11"/>
     <w:p>
@@ -455,134 +609,446 @@
         <w:t>
       10) объекты судебной экспертизы – вещественные доказательства, документы, тело человека, состояние психики человека, трупы, животные, образцы, а также относящиеся к предмету судебной экспертизы сведения, содержащиеся в материалах дела, по которому производится судебная экспертиза;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z914" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) орган судебной экспертизы – государственное юридическое лицо, осуществляющее судебно-экспертную деятельность в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статью 1 предусматривается дополнить подпунктом 11-1) в соответствии с З</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аконом РК от 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс Республики Казахстан об административных правонарушениях и Уголовно-процессуальный кодекс Республики Казахстан.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпункт 12) предусматривается в редакции З</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>акон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК от 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс Республики Казахстан об административных правонарушениях и Уголовно-процессуальный кодекс Республики Казахстан.).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z915" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) судебный эксперт – не заинтересованное в деле лицо, обладающее специальными научными знаниями и соответствующее иным требованиям, установленным законом, которому поручено производство судебной экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z916" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) аттестация судебного эксперта – периодически осуществляемая процедура по определению соответствия судебного эксперта квалификационным требованиям, установленным законом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z917" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) квалификация судебного эксперта – комплекс знаний, умений и навыков, приобретенных лицом, имеющим профессиональное образование, путем целенаправленной подготовки в целях исследования объектов экспертизы определенного вида;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1265" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-1) уполномоченный орган – центральный исполнительный орган, осуществляющий руководство в сфере судебно-экспертной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z918" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) образцы – материальные объекты, отображающие свойства живого человека, трупа, животного, растения, предмета, материала или вещества, необходимые для производства судебной экспертизы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 1 с изменениями, внесенными Законом РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 2. Законодательство Республики Казахстан о судебно-экспертной деятельности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z919" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1541,150 +2007,189 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. ГОСУДАРСТВЕННОЕ РЕГУЛИРОВАНИЕ В СФЕРЕ СУДЕБНО-ЭКСПЕРТНОЙ ДЕЯТЕЛЬНОСТИ </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья 12. Компетенция Министерства юстиции Республики Казахстан </w:t>
+        <w:t xml:space="preserve">Статья 12. Компетенция уполномоченного органа </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z952" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      К компетенции Министерства юстиции Республики Казахстан относятся: </w:t>
+      К компетенции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>уполномоченного органа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> относятся: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z953" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) реализация государственной политики в области судебно-экспертной деятельности; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z954" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осуществление государственного контроля в области судебно-экспертной деятельности; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1266" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) получение необходимой информации в рамках рассматриваемого обращения либо при наличии другой информации, свидетельствующей о недобросовестном исполнении судебным экспертом своих обязанностей с соблюдением требований законодательства Республики Казахстан о государственных секретах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z955" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) разработка и утверждение перечня видов судебных экспертиз, проводимых органами судебной экспертизы, и экспертных специальностей, квалификация по которым присваивается Министерством юстиции Республики Казахстан; </w:t>
+        <w:t>
+      3) разработка и утверждение перечня видов судебных экспертиз и экспертных специальностей, квалификация по которым присваивается уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z956" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) разработка и утверждение правил организации и производства судебных экспертиз и исследований в органах судебной экспертизы; </w:t>
+      4) разработка и утверждение правил организации и производства судебных экспертиз и исследований; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z957" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) разработка и утверждение правил обращения с объектами судебной экспертизы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z958" w:id="57"/>
     <w:p>
@@ -1720,51 +2225,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) разработка и утверждение нормативов нагрузки судебных экспертов органов судебной экспертизы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z960" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8) разработка и утверждение правил определения стоимости производства судебной экспертизы в органах судебной экспертизы; </w:t>
+      8) разработка и утверждение правил определения стоимости производства судебной экспертизы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z961" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) разработка и утверждение правил валидации методов и методик судебно-экспертных исследований; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z962" w:id="61"/>
     <w:p>
@@ -1824,8626 +2329,11577 @@
         <w:t xml:space="preserve">
       12) ведение Государственного реестра методик судебно-экспертных исследований Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z965" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) разработка и утверждение стандартов и требований к специально оснащенным помещениям для производства судебной экспертизы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z966" w:id="65"/>
-[...15 lines deleted...]
-      14) разработка и утверждение правил квалификационной подготовки судебных экспертов; </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14) исключен Законом РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z967" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) разработка и утверждение правил присвоения квалификации судебного эксперта; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z967" w:id="66"/>
-[...15 lines deleted...]
-      15) разработка и утверждение правил присвоения квалификации судебного эксперта; </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16) исключен Законом РК от 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>II (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z969" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) присвоение квалификации судебного эксперта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z970" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) разработка и утверждение правил аттестации судебных экспертов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">16) исключен Законом РК от 17.12.2025 </w:t>
+        <w:t xml:space="preserve">19) исключен Законом РК от 17.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>II (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z969" w:id="67"/>
-[...35 lines deleted...]
-      18) разработка и утверждение правил аттестации судебных экспертов;</w:t>
+    <w:bookmarkStart w:name="z972" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20) аттестация судебных экспертов; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z973" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21) разработка и утверждение правил повышения квалификации судебных экспертов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z974" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22) разработка и утверждение правил формирования, ведения и использования Государственного реестра судебных экспертов Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z975" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) ведение Государственного реестра судебных экспертов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">19) исключен Законом РК от 17.12.2025 </w:t>
+        <w:t xml:space="preserve">24) исключен Законом РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z977" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25) осуществление лицензирования в сфере судебно-экспертной деятельности; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26) разработка и утверждение Кодекса этики судебного эксперта; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1249" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-1) разработка и утверждение профессионального стандарта в сфере судебно-экспертной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z979" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27) иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статья 12 с изменениями, внесенными законами РК от 04.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 15-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования); от 17.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">II (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 13. Порядок и условия выдачи, переоформления, отказа в выдаче лицензии на занятие судебно-экспертной деятельностью, а также контроль за деятельностью лиц, занимающихся судебно-экспертной деятельностью на основании лицензии </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z980" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Лицензия на занятие судебно-экспертной деятельностью выдается физическим лицам. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z1247" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Порядок и условия выдачи, переоформления, отказа в выдаче лицензии на занятие судебно-экспертной деятельностью устанавливаются Законом Республики Казахстан "О разрешениях и уведомлениях".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z1245" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Судебно-экспертная деятельность не является предпринимательской деятельностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z1246" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Контроль за деятельностью лиц, занимающихся судебно-экспертной деятельностью на основании лицензии, осуществляется в соответствии с Предпринимательским кодексом Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 13 с изменениями, внесенными Законом РК от 29.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 352-VI </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 14. Приостановление, возобновление, прекращение действия и лишение лицензии на занятие судебно-экспертной деятельностью </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z982" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Помимо общих оснований, предусмотренных Кодексом Республики Казахстан об административных правонарушениях и Законом Республики Казахстан "О разрешениях и уведомлениях", действие лицензии на занятие судебно-экспертной деятельностью лица приостанавливается в случаях: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z983" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) нахождения его на государственной службе; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z984" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) исполнения им полномочий депутата Курултая Республики Казахстан, депутата маслихата, осуществляющего свою деятельность на освобожденной основе, оплачиваемую за счет бюджетных средств; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z985" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) его работы в должности эксперта в органах судебной экспертизы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z986" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) прохождения им срочной воинской службы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z987" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 22 настоящего Закона. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Часть первую пункта 1 предусматривается дополнить подпунктами 6) и 7) в соответствии с З</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аконом РК от 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс Республики Казахстан об административных правонарушениях и Уголовно-процессуальный кодекс Республики Казахстан.).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z988" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При устранении причин, послуживших основанием для приостановления лицензии, ее действие возобновляется в сроки, установленные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статью 13 предусматривается дополнить пунктом 1-1) в соответствии с З</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аконом РК от 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс Республики Казахстан об административных правонарушениях и Уголовно-процессуальный кодекс Республики Казахстан.).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z989" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Помимо общих оснований, предусмотренных Законом Республики Казахстан "О разрешениях и уведомлениях", прекращение действия лицензии на занятие судебно-экспертной деятельностью осуществляется в случаях: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z990" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) смерти лица; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z991" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) признания лица по вступившему в законную силу решения суда недееспособным или ограниченно дееспособным, умершим либо безвестно отсутствующим; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z992" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) утраты лицом гражданства Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z993" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) вступления в законную силу обвинительного приговора суда; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z994" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) освобождения лица от уголовной ответственности за совершение преступления на основании пунктов 3), 4), 9), 10) и 12) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан за совершение тяжких или особо тяжких преступлений; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z995" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) вступления в законную силу судебного решения о применении к лицу принудительных мер медицинского характера. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z996" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Помимо общих оснований, предусмотренных законодательством Республики Казахстан об административных правонарушениях, лишение лицензии на занятие судебно-экспертной деятельностью осуществляется в судебном порядке по иску уполномоченного органа в случаях: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z997" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) грубого или два и более раза в течение одного календарного года нарушения лицом при осуществлении судебно-экспертной деятельности законодательства Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z998" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) невозможности исполнения лицом обязанностей судебного эксперта вследствие несоответствия квалификационным требованиям по результатам аттестации; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпункт 3 предусматривается в редакции З</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>акон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК от 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс Республики Казахстан об административных правонарушениях и Уголовно-процессуальный кодекс Республики Казахстан.).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z999" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) уклонения лица от прохождения аттестации. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z1000" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Соответствующие сведения о приостановлении, возобновлении, прекращении действия лицензии или ее лишении в течение пяти рабочих дней вносятся в Государственный реестр судебных экспертов Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z1250" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Прекращение действия и лишение лицензии на занятие судебно-экспертной деятельностью влекут прекращение действия квалификационного свидетельства на право производства определенного вида судебной экспертизы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 14 с изменениями, внесенными законами РК от 29.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования) ); от 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026); от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 15. Государственный реестр судебных экспертов Республики Казахстан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Пункт 1 предусматривается в редакции З</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>акона РК от 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс Республики Казахстан об административных правонарушениях и Уголовно-процессуальный кодекс Республики Казахстан.).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1002" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Сведения о судебных экспертах, являющихся сотрудниками органов судебной экспертизы, а также лицах, имеющих лицензию на занятие судебно-экспертной деятельностью, вносятся в Государственный реестр судебных экспертов Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z1003" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Производство судебной экспертизы поручается лицам, внесенным в Государственный реестр судебных экспертов Республики Казахстан, за исключением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 19 настоящего Закона. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Главу 2 предусматривается дополнить статьей 15-1 в соответствии с З</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>акон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК от 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z300" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. РУКОВОДИТЕЛЬ ОРГАНА СУДЕБНОЙ ЭКСПЕРТИЗЫ. СУДЕБНЫЙ ЭКСПЕРТ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 16. Руководитель органа судебной экспертизы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1004" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Руководителем органа судебной экспертизы является лицо, осуществляющее руководство судебно-экспертной деятельностью органа судебной экспертизы (первый руководитель органа судебной экспертизы, руководитель территориального подразделения органа судебной экспертизы). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 17. Права руководителя органа судебной экспертизы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1005" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Руководитель органа судебной экспертизы вправе: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z1006" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) возвратить органу (лицу), назначившему судебную экспертизу, без исполнения постановление, определение о назначении судебной экспертизы и представленные на исследование объекты с указанием соответствующих мотивов в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 43 настоящего Закона; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z1007" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) ходатайствовать перед органом (лицом), назначившим судебную экспертизу, о включении в состав комиссии судебных экспертов лиц, не работающих в данном органе судебной экспертизы, если их специальные научные знания необходимы для дачи заключения; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z1008" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) ходатайствовать перед органом (лицом), назначившим судебную экспертизу, о привлечении судебного эксперта иностранного государства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z1009" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заявлять перед органом (лицом), назначившим судебную экспертизу, мотивированное ходатайство о продлении срока производства судебной экспертизы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z1010" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Руководитель органа судебной экспертизы имеет также иные права, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z1011" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Руководитель органа судебной экспертизы не вправе: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z1012" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) самостоятельно истребовать объекты, необходимые для производства судебной экспертизы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z1013" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) без согласования с органом (лицом), назначившим судебную экспертизу, привлекать к ее производству лиц, не являющихся сотрудниками данного органа судебной экспертизы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z1014" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) давать судебному эксперту указания, предрешающие содержание выводов по конкретной судебной экспертизе. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 18. Обязанности руководителя органа судебной экспертизы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1015" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Руководитель органа судебной экспертизы обязан: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z1016" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) при получении постановления, определения о назначении судебной экспертизы и объектов исследования поручить производство конкретному судебному эксперту или комиссии судебных экспертов данного органа судебной экспертизы с учетом требований закона; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z1017" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) не нарушая принципа независимости судебного эксперта, обеспечить контроль за соблюдением срока производства судебной экспертизы, всесторонностью, полнотой, объективностью и научной обоснованностью проводимых исследований, а также сохранность объектов судебной экспертизы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z1018" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) по окончании исследований направить заключение эксперта, объекты исследований и другие материалы, представленные на исследование, органу (лицу), назначившему судебную экспертизу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z1019" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) не разглашать сведения, которые стали ему известны в связи с организацией производства судебной экспертизы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z1020" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) обеспечить условия, необходимые для проведения исследований. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 19. Судебный эксперт </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Пункт 1 предусматривается в редакции З</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>акона РК от 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс Республики Казахстан об административных правонарушениях и Уголовно-процессуальный кодекс Республики Казахстан.).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1021" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Производство судебной экспертизы может быть поручено: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z1022" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) сотрудникам органов судебной экспертизы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z1023" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) физическим лицам, занимающимся судебно-экспертной деятельностью на основании лицензии; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z1024" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) иным лицам в разовом порядке в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей статьи. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z1025" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Лица, указанные в подпунктах 1) и 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей статьи, должны состоять в гражданстве Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z1026" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Производство судебной экспертизы в разовом порядке может быть поручено в случаях: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z1027" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) назначения судебной экспертизы, не предусмотренной перечнем видов судебных экспертиз, установленных уполномоченным органом; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В подпункт 2) предусматривается изменение З</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>акон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК от 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс Республики Казахстан об административных правонарушениях и Уголовно-процессуальный кодекс Республики Казахстан.).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1028" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) удовлетворения мотивированного отвода судебным экспертам соответствующей специальности, являющимся сотрудниками органов судебной экспертизы, а также лицам, занимающимся судебно-экспертной деятельностью на основании лицензии, либо мотивированного отстранения от производства судебной экспертизы органа судебной экспертизы в целом; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z1029" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) привлечения судебного эксперта иностранного государства в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z1030" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Судебный эксперт должен отвечать квалификационным и иным требованиям, установленным законом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z1031" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Судебным экспертом не может являться лицо: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z1032" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) признанное судом недееспособным или ограниченно дееспособным; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z1033" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) имеющее судимость, не погашенную или не снятую в установленном законом порядке; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z1034" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) судимое или освобожденное от уголовной ответственности за совершение преступления на основании пунктов 3), 4), 9), 10) и 12) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан за совершение тяжких или особо тяжких преступлений. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z1035" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. В течение трех лет с момента наступления соответствующего юридического факта судебным экспертом не может являться лицо: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z1036" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) судимость которого погашена или снята в установленном законом порядке; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z1037" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) которое освобождено от уголовной ответственности за совершение уголовного проступка или преступлений небольшой и средней тяжести на основании пунктов 3), 4), 9), 10) и 12) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z1038" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) уволенное с государственной службы, из правоохранительных органов, специальных государственных органов, судов, с воинской службы, из органов судебной экспертизы за совершение дисциплинарного проступка; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z1039" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) лишенное лицензии на занятие судебно-экспертной деятельностью; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) исключен Законом РК от 18.04.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 19 с изменениями, внесенными законами РК от 18.04.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 20. Квалификационные требования, предъявляемые к судебному эксперту</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1041" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Лица, указанные в подпунктах 1) и 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 19 настоящего Закона, должны отвечать следующим квалификационным требованиям: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z1042" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) иметь высшее образование; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z1043" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) иметь квалификацию судебного эксперта, подтвержденную квалификационным свидетельством на право производства определенного вида судебной экспертизы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) быть аттестованным в случаях и порядке, предусмотренных настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 20-1. Квалификационная подготовка судебного эксперта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1268" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Лицо, изъявившее желание получить квалификацию судебного эксперта, за исключением лиц, указанных в пунктах 5 и 6 статьи 19 настоящего Закона, подлежит обязательной квалификационной подготовке судебных экспертов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z1269" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Квалификационная подготовка судебных экспертов проводится действующими судебными экспертами, имеющими стаж работы не менее пяти лет по экспертной специальности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z1270" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Организация прохождения квалификационной подготовки судебных экспертов осуществляется органом судебной экспертизы в соответствии с положением о порядке прохождения квалификационной подготовки судебных экспертов, разработанным и утвержденным органом судебной экспертизы c участием Палаты судебных экспертов Республики Казахстан по согласованию с уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 20-1 в соответствии с Законом РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 21. Присвоение квалификации судебного эксперта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1251" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Присвоение квалификации судебного эксперта осуществляется путем комплексного компьютерного тестирования на знание законодательства Республики Казахстан и проверку должного уровня практических навыков с выдачей ему квалификационного свидетельства судебного эксперта на право производства определенного вида судебной экспертизы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z1252" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Порядок и условия присвоения квалификации судебного эксперта лицам, впервые поступающим на работу в качестве судебного эксперта в орган судебной экспертизы, и лицам, претендующим на получение лицензии на занятие судебно-экспертной деятельностью (далее – претенденты), определяются уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z1253" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В допуске к присвоению квалификации судебного эксперта отказывается, если претендент не соответствует требованиям, установленным настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z1254" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Отказ в допуске к присвоению квалификации судебного эксперта или выдаче квалификационного свидетельства судебного эксперта на право производства определенного вида судебной экспертизы может быть обжалован в порядке, установленном законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z1255" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Присвоение квалификации судебного эксперта проводится не реже одного раза в месяц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z1256" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Претендент, не прошедший тестирование, допускается к повторному тестированию не ранее чем через три месяца со дня его прохождения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 21 - в редакции Закона РК от 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>II (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z972" w:id="69"/>
-[...176 lines deleted...]
-    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 22. Аттестация судебного эксперта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      В пункт 1 предусматривается изменение З</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аконом РК от 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс Республики Казахстан об административных правонарушениях и Уголовно-процессуальный кодекс Республики Казахстан.).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1257" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       1. Судебные эксперты, являющиеся сотрудниками органов судебной экспертизы, а также лица, занимающиеся судебно-экспертной деятельностью на основании лицензии, проходят аттестацию каждые пять лет, за исключением лиц, осуществляющих судебно-экспертную деятельность более двадцати лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z1258" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. При установлении фактов несоответствия судебного эксперта квалификационным требованиям и (или) нарушения требований настоящего Закона при занятии судебно-экспертной деятельностью, свидетельствующих о недостаточной квалификации судебного эксперта, проводится его внеочередная аттестация.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z1259" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Порядок и условия аттестации судебного эксперта определяются уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z1260" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Отказ в допуске к аттестации и решение о неаттестации могут быть обжалованы в порядке, установленном законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z1261" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Аттестация судебного эксперта проводится не реже одного раза в месяц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z1262" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Судебный эксперт, не прошедший аттестацию, подлежит повторной аттестации не более одного раза не ранее чем через один месяц и не позднее чем через три месяца со дня проведения аттестации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z1263" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Судебный эксперт, повторно не прошедший аттестацию, является неаттестованным и лишается квалификационного свидетельства на право производства определенного вида судебной экспертизы в судебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Статья 12 с изменениями, внесенными законами РК от 04.07.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования); от 17.12.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 22 - в редакции Закона РК от 17.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>II (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья 13. Порядок и условия выдачи, переоформления, отказа в выдаче лицензии на занятие судебно-экспертной деятельностью, а также контроль за деятельностью лиц, занимающихся судебно-экспертной деятельностью на основании лицензии </w:t>
-[...81 lines deleted...]
-    <w:bookmarkEnd w:id="80"/>
+        <w:t>Статья 23. Права судебного эксперта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1048" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Судебный эксперт имеет право: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z1049" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) знакомиться с материалами дела, относящимися к предмету судебной экспертизы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z1050" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) заявлять ходатайства о представлении ему дополнительных материалов, необходимых для дачи заключения, а также принятии мер безопасности; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z1051" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) участвовать в производстве процессуальных действий и судебном заседании с разрешения органа, ведущего уголовный процесс, следственного судьи, суда, органа (должностного лица), в производстве которого находится дело об административном правонарушении, и задавать участвующим в них лицам вопросы, относящиеся к предмету судебной экспертизы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z1052" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) знакомиться с протоколом процессуального действия, в котором он участвовал, а также в соответствующей части с протоколом судебного заседания и делать подлежащие внесению в протоколы замечания относительно полноты и правильности фиксации его действий и показаний; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z1053" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) по согласованию с органом (лицом), назначившим судебную экспертизу, давать в пределах своей компетенции заключение по выявленным в ходе судебно-экспертного исследования обстоятельствам, имеющим значение для дела, выходящим за пределы вопросов, содержащихся в постановлении, определении о назначении судебной экспертизы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z1054" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) представлять заключение и давать показания на родном языке или языке, которым владеет; пользоваться бесплатной помощью переводчика, заявлять ему отвод; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z1055" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) обжаловать решения и действия органа (лица), назначившего судебную экспертизу, и иных лиц, участвующих в производстве по делу, ущемляющие его права при производстве судебной экспертизы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z1056" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) получать возмещение расходов, понесенных при производстве судебной экспертизы, и вознаграждение за выполненную работу, если производство судебной экспертизы не входит в круг его должностных обязанностей. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z1057" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Судебный эксперт не вправе: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z1058" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) вести переговоры с участниками процесса по вопросам, связанным с производством судебной экспертизы, без ведома органа (лица), назначившего судебную экспертизу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z1059" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) самостоятельно собирать материалы для исследования; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z1060" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) проводить исследования, которые могут повлечь полное или частичное уничтожение объектов либо изменение их внешнего вида или основных свойств, если на это не было специального разрешения органа (лица), назначившего судебную экспертизу. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 24. Обязанности судебного эксперта </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1061" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Судебный эксперт обязан: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z1062" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) являться по вызову органа, ведущего уголовный процесс, следственного судьи, суда, органа (должностного лица), в производстве которого находится дело об административном правонарушении; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z1063" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) провести всестороннее, полное и объективное исследование представленных ему объектов, дать обоснованное письменное заключение по поставленным перед ним вопросам; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z1064" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в случаях, предусмотренных законом, отказаться от дачи заключения, составить мотивированное письменное сообщение о невозможности дать заключение и выдать (направить) его органу (лицу), назначившему судебную экспертизу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z1065" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) давать показания по вопросам, связанным с проведенным исследованием и данным заключением; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z1066" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) обеспечивать сохранность представленных на исследование объектов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z1067" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) не разглашать сведения об обстоятельствах дела и иные сведения, ставшие ему известными в связи с производством судебной экспертизы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) представлять органу (лицу), назначившему судебную экспертизу, смету расходов и отчет о понесенных расходах при производстве судебной экспертизы. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 13 с изменениями, внесенными Законом РК от 29.06.2020 </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">№ 352-VI </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 24 предусматривается дополнить подпунктом 8) в соответствии с Законом РК </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1271" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) по запросу уполномоченного органа предоставлять сведения и документы, а также иную необходимую информацию в установленный запросом разумный срок с соблюдением требований законодательства Республики Казахстан о государственных секретах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 с изменениями, внесенными Законом РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 350-VIII </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z400" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. ПАЛАТА СУДЕБНЫХ ЭКСПЕРТОВ РЕСПУБЛИКИ КАЗАХСТАН </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 25. Палата судебных экспертов Республики Казахстан </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1069" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Палата судебных экспертов Республики Казахстан (далее – Палата) является некоммерческой профессиональной самофинансируемой организацией, создаваемой для защиты прав и законных интересов членов Палаты, координации их деятельности, а также соблюдения ими законодательства Республики Казахстан о судебно-экспертной деятельности. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z1070" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Палата является юридическим лицом и подлежит регистрации в порядке, установленном законом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Пункт 3 предусматривается в редакции З</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>акон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК от 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 350-VIII </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие после внесения соответствующих изменений в Кодекс Республики Казахстан об административных правонарушениях и Уголовно-процессуальный кодекс Республики Казахстан.).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1071" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Членами Палаты являются лица, занимающиеся судебно-экспертной деятельностью на основании лицензии. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z1072" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Членство в Палате является обязательным. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      В пункт 5 предусматривается изменение З</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аконом РК от 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс Республики Казахстан об административных правонарушениях и Уголовно-процессуальный кодекс Республики Казахстан.).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1073" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Лицу, занимающемуся судебно-экспертной деятельностью на основании лицензии, не может быть отказано в членстве Палаты, кроме случаев несоответствия его требованиям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z1074" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Взимание вступительных взносов Палатой не допускается. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z1075" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Финансирование деятельности Палаты осуществляется за счет обязательных взносов и других источников, не запрещенных законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Порядок, размеры и сроки уплаты взносов определяются уставом Палаты. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1076" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. На территории столицы, каждой области и города республиканского значения образуется одна территориальная палата судебных экспертов (далее – территориальная палата), являющаяся филиалом Палаты. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 25 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 26. Органы управления Палаты </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1077" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Высшим органом управления Палаты является общее собрание ее членов. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z1078" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Руководство Палатой осуществляют председатель и правление, избранные общим собранием ее членов. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z1079" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Компетенция общего собрания членов, председателя и правления Палаты регламентируется ее уставом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z1080" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. К исключительной компетенции общего собрания членов Палаты относятся: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z1081" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) принятие устава Палаты, внесение в него изменений и дополнений; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z1082" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) избрание председателя, членов правления и ревизионной комиссии Палаты; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z1083" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) досрочный отзыв председателя, членов правления и ревизионной комиссии Палаты; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z1084" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) определение основных направлений деятельности Палаты; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z1085" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) утверждение бюджета Палаты. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z1086" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Уставом Палаты могут быть предусмотрены иные вопросы, принятие решений по которым отнесено к исключительной компетенции общего собрания. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z1087" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Порядок и сроки созыва общего собрания членов Палаты определяются ее уставом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z1088" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Председателем Палаты избирается лицо, имеющее стаж судебно-экспертной деятельности не менее десяти лет. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Председатель Палаты избирается тайным голосованием на должность сроком на два года. Одно и то же лицо не может быть избрано председателем Палаты более двух раз подряд.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1272" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выборы председателя Палаты осуществляются на альтернативной основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z1090" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Члены правления Палаты избираются тайным голосованием сроком на три года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 26 с изменениями, внеенными Законом РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья 14. Приостановление, возобновление, прекращение действия и лишение лицензии на занятие судебно-экспертной деятельностью </w:t>
-[...118 lines deleted...]
-      5) предусмотренных </w:t>
+        <w:t xml:space="preserve">Статья 27. Устав Палаты </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1091" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Устав Палаты должен предусматривать: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z1092" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) наименование, место нахождения, цели и основные виды деятельности; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z1093" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) полномочия Палаты; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z1094" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) условия и порядок приобретения, приостановления и утраты членства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z1095" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) права, обязанности и ответственность членов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z1096" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) организационную структуру, правовое положение территориальных палат; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z1097" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) порядок формирования, функции и сроки полномочий руководящих органов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z1098" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) источники формирования денежных средств и иного имущества, порядок управления имуществом; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z1099" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) порядок внесения изменений и дополнений в него; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z1100" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) порядок реорганизации и ликвидации Палаты, судьбу имущества в случае ее ликвидации. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z1101" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Устав Палаты может содержать и иные положения, не противоречащие законодательству Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 28. Полномочия Палаты </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1102" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Деятельность Палаты определяется настоящим Законом, ее уставом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z1103" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Палата: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осуществляет координацию деятельности ее членов, а также территориальных палат; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1273" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) осуществляет контроль за деятельностью руководителей территориальных палат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z1105" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) представляет и защищает права и законные интересы ее членов, а также территориальных палат при осуществлении ими судебно-экспертной деятельности в их отношениях с государственными органами, иными юридическими лицами; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z1106" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) осуществляет методическую помощь в подготовке лиц, претендующих на получение лицензии на занятие судебно-экспертной деятельностью; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z1107" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) организует обучение и повышение квалификации ее членов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z1108" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) разрабатывает научно-методические материалы по вопросам судебно-экспертной деятельности; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z1109" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) вносит в уполномоченный орган представление о приостановлении, прекращении действия и лишении лицензии на занятие судебно-экспертной деятельностью; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z1110" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) рассматривает обращения физических и юридических лиц на нарушение обязанностей судебного эксперта и этики судебного эксперта ее членами; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z1111" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) участвует в нормотворческой деятельности уполномоченного органа, других государственных органов Республики Казахстан по вопросам судебно-экспертной деятельности; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z1112" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) осуществляет проверки деятельности территориальных палат; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z1113" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) участвует в осуществлении международного сотрудничества в сфере судебно-экспертной деятельности; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11) исключен Законом РК от 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>II (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1115" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) предоставляет уполномоченному органу статистическую информацию о своей деятельности по утвержденной им форме; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z1116" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) осуществляет иную деятельность, не противоречащую законодательству Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      В пункт 3 предусматривается изменение З</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аконом РК от 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс Республики Казахстан об административных правонарушениях и Уголовно-процессуальный кодекс Республики Казахстан.).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1264" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Палата при рассмотрении вопроса о законности совершения действий (бездействия) лицом, занимающимся судебно-экспертной деятельностью на основании лицензии, вправе истребовать от него представления сведений о проведенных судебно-экспертных исследованиях, а в необходимых случаях – личных объяснений, в том числе по вопросам несоблюдения этики судебного эксперта. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 28 с изменениями, внесенными законами РК от 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Главу 4 предусматривается дополнить статьями 28-1 и 28-2 в соответствии с З</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аконом РК от 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс Республики Казахстан об административных правонарушениях и Уголовно-процессуальный кодекс Республики Казахстан.).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 29. Полномочия территориальной палаты </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1118" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Деятельность территориальной палаты регулируется настоящим Законом, уставом Палаты и положением о ее филиалах. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z1119" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Территориальная палата осуществляет полномочия, вытекающие из полномочий, возложенных на Палату. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z1120" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Территориальная палата предоставляет Палате статистическую информацию о своей деятельности по форме, утвержденной уполномоченным органом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z500" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. ПРОИЗВОДСТВО СУДЕБНОЙ ЭКСПЕРТИЗЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 30. Основания производства судебной экспертизы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1121" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Основания производства судебной экспертизы установлены </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уголовно-процессуальным кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданским процессуальным кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Административным процедурно-процессуальным кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан об административных правонарушениях, а также Конституционным законом Республики Казахстан "О прокуратуре", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О нотариате". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      В пункт 2 предусматривается изменение З</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аконом РК от 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027.).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1122" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Орган (лицо), назначивший судебную экспертизу, представляет руководителю органа судебной экспертизы либо лицу, осуществляющему судебно-экспертную деятельность в соответствии с подпунктами 2) и 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 19 настоящего Закона, объекты исследований и иные материалы, необходимые для проведения судебно-экспертных исследований и дачи заключения. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z1123" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Особенности производства судебной экспертизы живых лиц определяются </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главой 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 30 с изменениями, внесенными законами РК от 29.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2021); от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 31. Ограничения при организации и производстве судебной экспертизы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1124" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Производство судебной экспертизы не может быть поручено органу судебной экспертизы, а начатое производство судебной экспертизы немедленно прекращается при наличии оснований, предусмотренных законом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z1125" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Судебный эксперт подлежит отводу от участия в производстве судебной экспертизы, а если она ему поручена, обязан немедленно прекратить ее производство при наличии оснований, предусмотренных законом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 32. Объекты судебной экспертизы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1126" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Достоверность и допустимость объектов экспертного исследования гарантирует орган (лицо), назначивший судебную экспертизу. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z1127" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Объекты судебной экспертизы, если их габариты и свойства это позволяют, передаются судебному эксперту в упакованном и опечатанном виде. В остальных случаях орган (лицо), назначивший судебную экспертизу, должен обеспечить доставку судебного эксперта к месту нахождения объектов исследования, беспрепятственный доступ к ним и условия, необходимые для проведения исследования. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z1128" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. При проведении исследований вещественные доказательства и документы с разрешения органа (лица), назначившего судебную экспертизу, могут быть повреждены или использованы только в той мере, в какой это необходимо для проведения исследований и дачи заключения. Указанное разрешение должно содержаться в постановлении, определении о назначении судебной экспертизы или мотивированных постановлении, определении об удовлетворении ходатайства судебного эксперта либо частичном отказе в его удовлетворении. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z1129" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Повреждение или уничтожение объектов исследования, произведенное с разрешения органа (лица), назначившего судебную экспертизу, не влечет за собой возмещения ущерба их собственнику органом судебной экспертизы или судебным экспертом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 33. Образцы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1130" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Порядок получения образцов установлен Уголовно-процессуальным кодексом Республики Казахстан, Гражданским процессуальным кодексом Республики Казахстан, Кодексом об административных правонарушениях Республики Казахстан и настоящим Законом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z1131" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. В случаях, когда получение образцов является частью экспертного исследования, оно может быть произведено судебным экспертом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z1132" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В процессе исследования судебным экспертом могут быть изготовлены экспериментальные образцы, о чем сообщается в заключении. Лицо, назначившее судебную экспертизу, вправе присутствовать при изготовлении таких образцов, что отражается в составляемом им протоколе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После проведения исследования судебный эксперт прилагает образцы к своему заключению в упакованном и опечатанном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 34. Сроки, продление и приостановление производства судебной экспертизы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1133" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Срок производства судебной экспертизы исчисляется со дня принятия к производству постановления, определения о назначении судебной экспертизы и ее объектов органом судебной экспертизы либо лицом, осуществляющим судебно-экспертную деятельность в соответствии с подпунктами 2) и 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 19 настоящего Закона. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z1134" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Срок производства судебной экспертизы не должен превышать тридцать суток, кроме исключительных случаев, предусмотренных законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z1135" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Продление срока производства судебной экспертизы осуществляется органом (лицом), назначившим судебную экспертизу, по мотивированному ходатайству руководителя органа судебной экспертизы либо судебного эксперта (судебных экспертов), осуществляющего судебно-экспертную деятельность в соответствии с подпунктами 2) и 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 19 настоящего Закона. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z1136" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Порядок продления срока пребывания лиц, подвергающихся судебной экспертизе в добровольном порядке или принудительно помещенных в медицинскую организацию для производства судебной экспертизы, осуществляется в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктами 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 47 настоящего Закона. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z1137" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. В случаях необходимости для дачи заключения дополнительных материалов руководителем органа судебной экспертизы либо судебным экспертом (судебными экспертами), осуществляющим судебно-экспертную деятельность в соответствии с подпунктами 2) и 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 19 настоящего Закона, направляется мотивированное ходатайство в адрес органа (лица), назначившего судебную экспертизу. При этом производство судебной экспертизы приостанавливается, но не более чем на десять рабочих дней. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z1138" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Если обстоятельства, явившиеся основанием для приостановления производства судебной экспертизы, не устраняются, судебная экспертиза проводится в объеме представленных материалов либо, в случае невозможности такового, материалы, представленные для производства экспертизы, возвращаются органу (лицу), ее назначившему, без исполнения. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z1139" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. После проведения исследований и составления заключения эксперта либо сообщения о невозможности дать заключение в течение трех суток сообщается об окончании судебной экспертизы либо заключение эксперта (сообщение о невозможности дать заключение), объекты исследований и другие материалы выдаются (направляются) органу (лицу), назначившему судебную экспертизу. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 35. Присутствие участников процесса при производстве судебной экспертизы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1140" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Присутствие участников процесса при производстве судебной экспертизы определяется Уголовно-процессуальным кодексом Республики Казахстан, Гражданским процессуальным кодексом Республики Казахстан, Административным процедурно-процессуальным кодексом Республики Казахстан и Кодексом Республики Казахстан об административных правонарушениях. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z1141" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Участники процесса, присутствующие при производстве судебной экспертизы, не вправе вмешиваться в ход исследований, но могут давать объяснения, относящиеся к предмету судебной экспертизы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z1142" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. В случае, если участник процесса, присутствующий при производстве судебной экспертизы, воспрепятствует деятельности судебного эксперта, последний вправе приостановить исследование и ходатайствовать перед органом (лицом), ведущим процесс, либо органом (лицом), назначившим судебную экспертизу, об отмене разрешения указанному участнику процесса присутствовать при производстве судебной экспертизы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z1143" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. При составлении судебным экспертом заключения, а также на стадии совещания судебных экспертов и формулирования выводов, если судебная экспертиза производится комиссией судебных экспертов, присутствие участников процесса не допускается. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z1144" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Особенности присутствия участников процесса при судебной экспертизе живых лиц определяются </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 35 с изменением, внесенным Законом РК от 29.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2021).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 36. Единоличная и комиссионная судебные экспертизы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1145" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Производство судебной экспертизы осуществляется судебным экспертом единолично либо комиссией судебных экспертов. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z1146" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Комиссионная судебная экспертиза назначается в случаях необходимости производства сложных судебно-экспертных исследований и проводится не менее чем двумя судебными экспертами одной специальности. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Часть вторую пункта 2 предусматривается исключить З</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аконом РК от 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс Республики Казахстан об административных правонарушениях и Уголовно-процессуальный кодекс Республики Казахстан.).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1147" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Для производства судебно-психиатрической экспертизы по вопросу о вменяемости лица назначается комиссия в составе не менее трех судебных экспертов. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z1148" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Постановление, определение органа (лица), назначившего комиссионную судебную экспертизу, обязательны для руководителя органа судебной экспертизы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z1149" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Руководитель органа судебной экспертизы вправе самостоятельно принять решение о проведении по представленным материалам комиссионной судебной экспертизы и организовать ее производство. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z1150" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Для координации деятельности судебных экспертов, входящих в состав комиссии, руководитель органа судебной экспертизы назначает эксперта-координатора. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z1151" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Эксперт-координатор осуществляет разработку общего плана судебно-экспертных исследований, определяет сроки проведения отдельных исследований в пределах общего срока производства судебной экспертизы и контролирует их соблюдение, осуществляет связь с органом (лицом), назначившим судебную экспертизу, руководит совещанием судебных экспертов. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z1152" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. При производстве комиссионной судебной экспертизы каждый из судебных экспертов независимо и самостоятельно проводит исследования в полном объеме. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z1153" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Члены экспертной комиссии совместно анализируют полученные результаты и, придя к общему мнению, подписывают заключение судебного эксперта либо сообщение о невозможности дать заключение. В случае возникновения разногласий судебный эксперт, мнение которого расходится с выводами остальных членов комиссии, формулирует его в заключении отдельно. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 37. Комплексная экспертиза</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1154" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Комплексная экспертиза назначается в случае, когда для установления обстоятельства, имеющего значение для дела, необходимы исследования на основе разных отраслей знаний, и проводится судебными экспертами различных специальностей в пределах своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z1155" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Комплексная экспертиза может проводиться одним судебным экспертом в случае, если он имеет право производства исследований по различным экспертным специальностям. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z1156" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. В заключении комплексной экспертизы должно быть указано, какие исследования, в каком объеме провел каждый судебный эксперт и к каким выводам он пришел. Каждый судебный эксперт подписывает ту часть заключения, в которой содержатся эти исследования. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z1157" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. На основе результатов исследований, проведенных каждым из судебных экспертов, ими формулируется общий вывод (выводы) об обстоятельстве, для установления которого судебная экспертиза была назначена. Общий вывод (выводы) формулируют и подписывают только судебные эксперты, компетентные в оценке полученных результатов. Если основанием окончательного вывода комиссии или части ее являются факты, установленные одним из судебных экспертов (отдельными судебными экспертами), то об этом должно быть указано в заключении. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z1158" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. В случае разногласий между судебными экспертами результаты исследований оформляются в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 36 настоящего Закона. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z1159" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Организация производства комплексной экспертизы, порученной органу судебной экспертизы, возлагается на его руководителя. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z1160" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Руководитель органа судебной экспертизы вправе также самостоятельно принять решение о проведении судебной экспертизы по представленным материалам комплексной экспертизы и организовать ее производство. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 38. Заключение эксперта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1161" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      По результатам исследований судебный эксперт (судебные эксперты) от своего имени составляет заключение и удостоверяет его своей подписью и личной печатью. В случае производства судебной экспертизы органом судебной экспертизы подпись судебного эксперта (судебных экспертов) заверяется печатью указанного органа. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 39. Содержание заключения эксперта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1162" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. В заключении эксперта должны быть указаны: дата его оформления, сроки и место производства судебной экспертизы; основания производства судебной экспертизы; сведения об органе (лице), назначившем судебную экспертизу; сведения об органе судебной экспертизы и (или) судебном эксперте (судебных экспертах), которым поручено производство судебной экспертизы (фамилия, имя, отчество (при его наличии), образование, экспертная специальность, стаж работы по специальности, ученая степень и ученое звание, занимаемая должность); отметка, удостоверенная подписью судебного эксперта (судебных экспертов), о том, что он предупрежден об ответственности за дачу заведомо ложного заключения; вопросы, поставленные перед судебным экспертом (судебными экспертами); сведения об участниках процесса, присутствовавших при производстве судебной экспертизы, и данных ими пояснениях; объекты исследования, их состояние, упаковка, скрепление печатью, заверение подписями понятых при их участии; содержание и результаты исследований с указанием использованных методик; оценка результатов проведенных исследований, обоснование и формулировка выводов по поставленным перед судебным экспертом (судебными экспертами) вопросам. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z1163" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Заключение эксперта должно содержать обоснование невозможности ответить на все или некоторые из поставленных вопросов, если обстоятельства, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона, выявлены в ходе исследования. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z1164" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Если по одним вопросам, указанным в постановлении, определении о назначении судебной экспертизы, судебный эксперт дает заключение, а по другим имеются основания для составления сообщения о невозможности дать заключение, им составляется единый документ – заключение эксперта. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 40. Сообщение о невозможности дать заключение эксперта </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1165" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Если судебный эксперт (судебные эксперты) до проведения исследования убеждается, что поставленные перед ним вопросы выходят за пределы его специальных знаний или представленные ему материалы непригодны или недостаточны для дачи заключения и не могут быть восполнены либо состояние науки и экспертной практики не позволяет ответить на поставленные вопросы, он составляет мотивированное сообщение о невозможности дать заключение и удостоверяет его своей подписью и личной печатью. В случае производства судебной экспертизы органом судебной экспертизы подпись судебного эксперта (судебных экспертов) заверяется печатью указанного органа. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z1166" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. В сообщении о невозможности дать заключение должны быть указаны: дата его оформления, сроки и место производства судебной экспертизы; основание производства судебной экспертизы; сведения об органе (лице), назначившем судебную экспертизу; объекты исследования; сведения об органе судебной экспертизы и (или) судебном эксперте (судебных экспертах), которым поручено производство судебной экспертизы (фамилия, имя, отчество (при его наличии), образование, экспертная специальность, стаж работы по специальности, ученая степень и ученое звание, занимаемая должность); отметка, удостоверенная подписью судебного эксперта (судебных экспертов), о том, что он предупрежден об ответственности за дачу заведомо ложного заключения; вопросы, поставленные на разрешение судебного эксперта (судебных экспертов); обоснование невозможности ответить на поставленные перед судебным экспертом (судебными экспертами) вопросы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 41. Допрос судебного эксперта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1167" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Допрос судебного эксперта производится с целью:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z1168" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) выяснения связанных с заключением эксперта существенных для дела вопросов, не требующих дополнительных исследований; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z1169" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) уточнения примененных судебным экспертом методов и использованных терминов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z1170" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) получения информации о других фактах и обстоятельствах, не являющихся составной частью заключения эксперта, но связанных с участием в процессе; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z1171" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) выяснения квалификации судебного эксперта. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z1172" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Запрещается допрос судебного эксперта до дачи им заключения. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z1173" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Судебный эксперт не может быть допрошен по поводу обстоятельств, не относящихся к его заключению, ставших ему известными в связи с производством судебно-психиатрической, а также судебно-медицинской экспертизы живых лиц. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 42. Дополнительная и повторная судебные экспертизы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1174" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Дополнительная судебная экспертиза назначается при недостаточной ясности или полноте заключения эксперта, а также возникновении необходимости решения дополнительных вопросов, связанных с предыдущим исследованием. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z1175" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Производство дополнительной судебной экспертизы может быть поручено тому же или иному судебному эксперту. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z1176" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При поручении производства дополнительной судебной экспертизы судебному эксперту должно быть представлено заключение предыдущей судебной экспертизы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z1177" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Повторная судебная экспертиза назначается для исследования тех же объектов и решения тех же вопросов в случаях, когда предыдущее заключение судебного эксперта недостаточно обоснованно или его выводы вызывают сомнение либо были существенно нарушены процессуальные нормы при назначении и производстве судебной экспертизы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z1178" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В постановлении, определении о назначении повторной судебной экспертизы должны быть приведены обоснованные мотивы несогласия с результатами предыдущей судебной экспертизы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z1179" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Производство повторной судебной экспертизы поручается комиссии судебных экспертов. Судебные эксперты, проводившие предыдущую судебную экспертизу, могут присутствовать при производстве повторной судебной экспертизы и давать комиссии пояснения, однако в экспертном исследовании и составлении заключения они не участвуют. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z1180" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При поручении производства повторной судебной экспертизы судебному эксперту должны быть представлены заключения предыдущих судебных экспертиз. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z1181" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. В случае разногласий между судебными экспертами при производстве повторной судебной экспертизы результаты исследований оформляются в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 36 настоящего Закона. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z1182" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Если вторая или последующая по счету судебная экспертиза назначается по нескольким основаниям, одни из которых относятся к дополнительной экспертизе, а другие – к повторной, такая экспертиза производится по правилам производства повторной. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 43. Возврат материалов без исполнения </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1183" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Возврат материалов без исполнения производится по следующим основаниям: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z1184" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в данном органе судебной экспертизы отсутствует судебный эксперт, обладающий необходимыми специальными научными знаниями; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z1185" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) материально-техническая база и условия данного органа судебной экспертизы не позволяют решить конкретные экспертные задачи; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z1186" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) вопросы, поставленные перед судебным экспертом, выходят за пределы его компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z1187" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) материалы для производства судебной экспертизы представлены с нарушением требований закона; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z1188" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обстоятельства, явившиеся основанием для приостановления производства судебной экспертизы, в течение срока, установленного настоящим Законом, не устранены.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z1189" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Возврат материалов без проведения исследования по основаниям, не предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей статьи, не допускается. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z600" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. ОСОБЕННОСТИ ПРОИЗВОДСТВА СУДЕБНОЙ ЭКСПЕРТИЗЫ ЖИВЫХ ЛИЦ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 44. Место производства судебной экспертизы живых лиц </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1190" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Судебная экспертиза живых лиц может производиться в медицинской организации или другом месте, где имеются условия, необходимые для проведения судебно-экспертных исследований и обеспечения прав и законных интересов указанных лиц. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z1191" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. В случае возникновения при производстве судебной экспертизы необходимости стационарного обследования лица оно может быть помещено в медицинскую организацию в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z1192" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Транспортировка лиц, в отношении которых назначена судебная экспертиза, к месту ее производства и после проведения судебно-экспертных исследований обеспечивается органом (лицом), назначившим судебную экспертизу. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 45. Добровольность и принудительность при производстве судебной экспертизы живых лиц </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1193" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Круг лиц, в отношении которых может быть произведена судебная экспертиза, устанавливается законом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z1194" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Судебная экспертиза лиц может производиться в добровольном или принудительном порядке. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z1195" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. В случае, если судебная экспертиза производится в добровольном порядке, в орган судебной экспертизы должно быть представлено письменное согласие лица подвергнуться судебно-экспертным исследованиям. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z1196" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Если лицо, в отношении которого назначена судебная экспертиза, не достигло совершеннолетия или признано судом недееспособным, письменное согласие на производство судебной экспертизы в отношении указанного лица дается его законным представителем или органом опеки и попечительства. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z1197" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Производство судебной экспертизы живых лиц в принудительном порядке допускается только в случаях, прямо предусмотренных законом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 46. Основания и порядок помещения лица в медицинскую организацию для производства судебной экспертизы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1198" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Если производство судебной экспертизы лица предполагает проведение судебно-экспертных исследований в условиях стационара, оно помещается в соответствующую медицинскую организацию на основании постановления, определения о назначении судебной экспертизы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z1199" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Принудительное помещение лица, не содержащегося под стражей, в медицинскую организацию для производства судебно-медицинской или судебно-психиатрической экспертизы допускается только по решению суда. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z1200" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. В случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 22 настоящего Закона. </w:t>
-[...362 lines deleted...]
-    <w:bookmarkEnd w:id="101"/>
+        <w:t xml:space="preserve"> настоящей статьи, орган (лицо), назначивший судебную экспертизу, обязан в течение двадцати четырех часов уведомить о месте нахождения лица, принудительно помещенного в медицинскую организацию для производства судебной экспертизы, кого-либо из совершеннолетних членов его семьи, других родственников или близких лиц, а при отсутствии таковых – орган внутренних дел по месту жительства указанного лица. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 47. Сроки пребывания лица в медицинской организации при производстве судебной экспертизы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1201" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Лицо может быть помещено в медицинскую организацию для производства судебно-медицинской или судебно-психиатрической экспертизы на срок до тридцати суток, кроме исключительных случаев, предусмотренных законом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 14 с изменениями, внесенными законами РК от 29.06.2020 </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      В пункт 2 предусматривается изменение З</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аконом РК от 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс Республики Казахстан об административных правонарушениях и Уголовно-процессуальный кодекс Республики Казахстан.).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1202" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Продление указанного срока для лица, подвергающегося судебной экспертизе в добровольном порядке, осуществляется с его согласия органом (лицом), назначившим судебную экспертизу, по мотивированному ходатайству руководителя органа судебной экспертизы либо судебного эксперта (судебных экспертов), не являющегося сотрудником органа судебной экспертизы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z1203" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Продление срока пребывания в медицинской организации для лиц, принудительно в нее помещенных для производства судебной экспертизы, осуществляется в порядке, установленном законом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z1204" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Нарушение срока пребывания в медицинской организации лица, принудительно помещенного в нее для производства судебной экспертизы, а также порядка продления этого срока может быть обжаловано указанным лицом, его защитником, законным представителем или иными представителями, допущенными к участию в деле, в порядке, предусмотренном законом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья 15. Государственный реестр судебных экспертов Республики Казахстан </w:t>
-[...38 lines deleted...]
-      2. Производство судебной экспертизы поручается лицам, внесенным в Государственный реестр судебных экспертов Республики Казахстан, за исключением случаев, предусмотренных </w:t>
+        <w:t xml:space="preserve">Статья 48. Гарантии прав и законных интересов лиц, в отношении которых производится судебная экспертиза </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1205" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. При производстве судебной экспертизы живых лиц запрещаются: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z1206" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) лишение или стеснение прав, гарантированных законом (в том числе путем обмана, применения насилия, угроз и иных незаконных мер), в целях получения сведений по делу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z1207" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) использование указанных лиц в качестве субъектов клинических исследований медицинских технологий, фармакологических и лекарственных средств; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z1208" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) применение методов исследования, предусматривающих хирургическое вмешательство. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z1209" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Лицо, в отношении которого производится судебная экспертиза, должно быть информировано органом (лицом), назначившим судебную экспертизу, в доступной для него форме об используемых методах судебно-экспертных исследований, включая альтернативные, о возможных болевых ощущениях и побочных явлениях. Указанная информация предоставляется также заявившему соответствующее ходатайство законному представителю указанного лица, в отношении которого производится судебная экспертиза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z1210" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Медицинская помощь лицу, в отношении которого производится судебная экспертиза, может оказываться только по основаниям и в порядке, предусмотренным законом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z1211" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Лицу, помещенному в медицинскую организацию, предоставляется возможность подачи жалоб и ходатайств. Жалобы и ходатайства, поданные в порядке, предусмотренном законом, в течение двадцати четырех часов направляются адресату и не подлежат цензуре.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z1212" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Судебная экспертиза лица, производимая в добровольном порядке, может быть прекращена на любой ее стадии по инициативе указанного лица. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 49. Условия производства судебной экспертизы лиц, не содержащихся под стражей, в психиатрических стационарах </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1213" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Судебно-психиатрическая экспертиза лиц, не содержащихся под стражей, производится в психиатрических стационарах. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z1214" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. В период производства в психиатрических стационарах судебно-психиатрической экспертизы лиц, не содержащихся под стражей, на них распространяется действие норм законодательства Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z1215" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Указанные лица пользуются правами пациентов психиатрических стационаров, установленными законодательством Республики Казахстан в области здравоохранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 50. Условия производства судебной экспертизы лиц, содержащихся под стражей, в психиатрических стационарах </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1216" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Судебно-психиатрическая экспертиза лиц, содержащихся под стражей, производится в психиатрических стационарах, специально предназначенных для помещения в них указанных лиц. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z1217" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. В период производства в психиатрических стационарах судебно-психиатрической экспертизы лиц, содержащихся под стражей, на них распространяется действие норм законодательства Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z1218" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Указанные лица пользуются правами пациентов психиатрических стационаров с предусмотренными для них особенностями, установленными законодательством Республики Казахстан в области здравоохранения. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 51. Присутствие участников процесса при производстве судебной экспертизы живых лиц </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1219" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Присутствие участников процесса при производстве судебной экспертизы живых лиц определяется Уголовно-процессуальным кодексом Республики Казахстан, а также </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 19 настоящего Закона. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z300" w:id="104"/>
+        <w:t xml:space="preserve"> настоящей статьи. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z1220" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Производство судебно-психиатрической экспертизы осуществляется в условиях конфиденциальности. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z1221" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. При проведении судебно-экспертных исследований лица, сопровождающихся его обнажением, могут присутствовать только лица того же пола. Данное ограничение не распространяется на врачей и других медицинских работников, участвующих в проведении указанных исследований. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z700" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. РУКОВОДИТЕЛЬ ОРГАНА СУДЕБНОЙ ЭКСПЕРТИЗЫ. СУДЕБНЫЙ ЭКСПЕРТ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="104"/>
+        <w:t xml:space="preserve"> Глава 7. ОБЕСПЕЧЕНИЕ СУДЕБНО-ЭКСПЕРТНОЙ ДЕЯТЕЛЬНОСТИ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 16. Руководитель органа судебной экспертизы</w:t>
-[...21 lines deleted...]
-    <w:bookmarkEnd w:id="105"/>
+        <w:t xml:space="preserve">Статья 52. Финансирование судебно-экспертной деятельности </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1222" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Финансирование судебно-экспертной деятельности органов судебной экспертизы осуществляется за счет бюджетных средств или иных средств, предусмотренных законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Статью 52 предусматривается дополнить пунктом 1-1 а соответствии с З</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аконом РК от 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс Республики Казахстан об административных правонарушениях и Уголовно-процессуальный кодекс Республики Казахстан.).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      В пункт 2 предусматривается изменение З</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аконом РК от 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс Республики Казахстан об административных правонарушениях и Уголовно-процессуальный кодекс Республики Казахстан.).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1223" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Размер и порядок возмещения расходов, связанных с производством судебной экспертизы, определяются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Статью 52 предусматривается дополнить пунктом 3 а соответствии с З</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аконом РК от 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс Республики Казахстан об административных правонарушениях и Уголовно-процессуальный кодекс Республики Казахстан.).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья 17. Права руководителя органа судебной экспертизы </w:t>
-[...221 lines deleted...]
-    <w:bookmarkEnd w:id="115"/>
+        <w:t xml:space="preserve">Статья 53. Стандарты и требования материально-технического обеспечения производства судебной экспертизы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1224" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Судебный эксперт осуществляет свою деятельность в специально оснащенных помещениях, соответствующих стандартам и требованиям, установленным уполномоченным органом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья 18. Обязанности руководителя органа судебной экспертизы </w:t>
-[...121 lines deleted...]
-    <w:bookmarkEnd w:id="121"/>
+        <w:t>Статья 54. Научно-методическое обеспечение судебно-экспертной деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1274" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Научно-методическое обеспечение судебно-экспертной деятельности возлагается на орган судебной экспертизы уполномоченного органа при участии Палаты. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Статья 54 – в редакции Закона РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья 19. Судебный эксперт </w:t>
-[...521 lines deleted...]
-    <w:bookmarkEnd w:id="140"/>
+        <w:t xml:space="preserve">Статья 55. Государственный реестр методик судебно-экспертных исследований Республики Казахстан </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1227" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Целями формирования Государственного реестра методик судебно-экспертных исследований Республики Казахстан являются систематизация и учет методик судебно-экспертных исследований для обеспечения органов, ведущих уголовный процесс, следственного судьи, судов, органов (должностных лиц), в производстве которых находятся дела об административных правонарушениях, иных участников процесса, а также судебных экспертов сведениями о методиках. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z1228" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Сведения о методиках судебно-экспертных исследований, отвечающих требованиям настоящего Закона, вносятся в Государственный реестр методик судебно-экспертных исследований Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 56. Валидация </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1229" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Методики и методы судебно-экспертного исследования должны пройти валидацию в соответствии с правилами валидации методов и методик судебно-экспертных исследований. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z1230" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Валидации подлежат нестандартные и вновь разработанные или усовершенствованные методы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z1231" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Правила валидации методов и методик судебно-экспертных исследований определяют общий объем валидационных исследований для каждого типа методов и методик, общую организацию, процедуры валидации, статистическую обработку полученных результатов и общие требования к отчету о валидации, критерии признания положительным или отрицательным вывода о валидации количественных, качественных, идентификационных и диагностических судебно-экспертных методик. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z1232" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Валидация проводится с применением одного из следующих приемов: использование контрольных, стандартных образцов; сравнение с результатами, полученными с помощью других методик; межлабораторное сличение (межлабораторное профессиональное тестирование); систематическое оценивание факторов, влияющих на результат. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 57. Информационное обеспечение деятельности органов судебной экспертизы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1233" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Руководитель органа судебной экспертизы вправе ходатайствовать перед органом, ведущим уголовный процесс, следственным судьей, судом, органом (должностным лицом), в производстве которого находится дело об административном правонарушении, о получении по окончании производства по делу предметов, являвшихся вещественными доказательствами и образцами, для использования в практической, научной и учебно-методической деятельности. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 58. Кадровое обеспечение судебно-экспертной деятельности </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1234" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Обеспечение органов судебной экспертизы квалифицированными специалистами может осуществляться из числа лиц, зачисленных в кадровый резерв органа судебной экспертизы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 19 с изменениями, внесенными законами РК от 18.04.2017 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>      Пункт 2 предусматривается в редакции З</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>акон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК от 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс Республики Казахстан об административных правонарушениях и Уголовно-процессуальный кодекс Республики Казахстан.).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z1235" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Для обеспечения надлежащего профессионального уровня судебные эксперты, являющиеся сотрудниками органов судебной экспертизы, и лица, занимающиеся судебно-экспертной деятельностью на основании лицензии, один раз в пять лет должны проходить повышение квалификации. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Статья 59 предусматривается в редакции З</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>акона РК от 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс Республики Казахстан об административных правонарушениях и Уголовно-процессуальный кодекс Республики Казахстан.).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 20. Квалификационные требования, предъявляемые к судебному эксперту</w:t>
-[...106 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">Статья 59. Оплата труда и иное обеспечение судебных экспертов, являющихся сотрудниками органов судебной экспертизы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1236" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Оплата труда, предоставление отпусков судебных экспертов, являющихся сотрудниками органов судебной экспертизы, осуществляются в порядке, установленном законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z800" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...123 lines deleted...]
-    <w:bookmarkEnd w:id="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 8. МЕЖДУНАРОДНОЕ СОТРУДНИЧЕСТВО В ОБЛАСТИ СУДЕБНО-ЭКСПЕРТНОЙ ДЕЯТЕЛЬНОСТИ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 60. Международное сотрудничество в области судебно-экспертной деятельности </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1237" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Органы судебной экспертизы вправе устанавливать международные связи с органами и службами иностранных государств, осуществляющими судебно-экспертную деятельность, с целью проведения совместных научных исследований, обмена научно-методической информацией, подготовки, переподготовки и повышения квалификации судебных экспертов. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 61. Проведение судебной экспертизы по поручению компетентного органа иностранного государства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1238" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Судебная экспертиза может проводиться по поручению компетентного органа иностранного государства, с которым Республикой Казахстан заключен международный договор. В этих случаях применяется Уголовно-процессуальный кодекс Республики Казахстан, Гражданский процессуальный кодекс Республики Казахстан, Административный процедурно-процессуальный кодекс Республики Казахстан и Кодекс Республики Казахстан об административных правонарушениях, если иное не предусмотрено международным договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 21 - в редакции Закона РК от 17.12.2025 </w:t>
-[...19 lines deleted...]
-        <w:t>II (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 61 в редакции Закона РК от 29.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2021).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 22. Аттестация судебного эксперта</w:t>
-[...141 lines deleted...]
-    <w:bookmarkEnd w:id="157"/>
+        <w:t xml:space="preserve">Статья 62. Проведение судебной экспертизы с привлечением судебных экспертов иностранного государства </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1239" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орган (лицо), назначивший судебную экспертизу, вправе привлекать в качестве судебного эксперта специалиста иностранного государства в области судебной экспертизы в порядке, установленном законом, по собственной инициативе либо ходатайству руководителя органа судебной экспертизы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z1240" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Проведение судебной экспертизы с участием судебных экспертов иностранных государств осуществляется в порядке, установленном процессуальным законодательством страны исполнителя судебной экспертизы, а также настоящим Законом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z900" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...60 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...263 lines deleted...]
-    <w:bookmarkEnd w:id="170"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 9. ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья 24. Обязанности судебного эксперта </w:t>
-[...167 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:t xml:space="preserve">Статья 63. Ответственность за нарушение законодательства Республики Казахстан о судебно-экспертной деятельности </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1241" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нарушение законодательства Республики Казахстан о судебно-экспертной деятельности влечет ответственность, установленную законом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...5014 lines deleted...]
-        <w:t xml:space="preserve"> Глава 9. ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ </w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 64. Порядок введения в действие настоящего Закона </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1242" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящий Закон вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="355"/>
-    <w:p>
-[...32 lines deleted...]
-      Нарушение законодательства Республики Казахстан о судебно-экспертной деятельности влечет ответственность, установленную законом. </w:t>
+    <w:bookmarkStart w:name="z1243" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Признать утратившим силу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 20 января 2010 года "О судебно-экспертной деятельности в Республике Казахстан" (Ведомости Парламента Республики Казахстан, 2010 г., № 1-2, ст. 3; 2013 г., № 13, ст. 64; 2014 г., № 10, ст. 52; № 14, ст. 84; № 16, ст. 90; № 19-І, 19-II, ст. 96; № 23, ст. 143). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="356"/>
-    <w:p>
-[...75 lines deleted...]
-    <w:bookmarkEnd w:id="358"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -10601,55 +14057,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>