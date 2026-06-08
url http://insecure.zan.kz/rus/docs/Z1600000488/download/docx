--- v1 (2026-03-12)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="07c41de" w14:textId="07c41de">
+    <w:p w14:paraId="d1dbdbe" w14:textId="d1dbdbe">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -8594,1658 +8594,1458 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 52. Отмена арбитражного решения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок статьи 52 с изменением, внесенным Законом РК от 03.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z218" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Для отмены арбитражного решения судом сторона, заявляющая ходатайство об отмене, должна представить доказательства о том, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оно содержит решение по вопросу, не предусмотренному арбитражным соглашением или не подпадающему под его условия, либо содержит постановления по вопросам, выходящим за пределы арбитражного соглашения, а также вследствие неподведомственности спора арбитражу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если арбитражные решения по вопросам, которые охватываются арбитражным соглашением, могут быть отделены от решений по вопросам, которые не охватываются таким соглашением, то может быть отменена только та часть арбитражного решения, которая содержит решения по вопросам, не охватываемым арбитражным соглашением;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) одна из сторон арбитражного соглашения была признана судом недееспособной или арбитражное соглашение недействительно по закону, которому стороны его подчинили, а при отсутствии такого указания – по законодательству Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сторона не была должным образом уведомлена о назначении арбитра или об арбитражном разбирательстве или по другим причинам, признанным судом уважительными, не могла представить свои объяснения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) состав арбитража или арбитражная процедура разбирательства не соответствовали соглашению сторон, если только такое соглашение не противоречит любому положению настоящего Закона, от которого стороны не могут отступать, или при отсутствии такого соглашения не соответствовали настоящему Закону;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) имеется вступившее в законную силу, вынесенное по спору между теми же сторонами, о том же предмете и по тем же основаниям решение суда или арбитражное решение либо определение суда или арбитража о прекращении производства по делу в связи с отказом истца от иска;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) исключен Законом РК от 21.01.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z237" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Арбитражное решение отменяется судом в случае определения, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) арбитражное решение противоречит публичному порядку Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) спор, по которому вынесено арбитражное решение, не может являться предметом арбитражного разбирательства по законодательству Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z243" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. При рассмотрении ходатайства об отмене арбитражного решения суд не вправе пересматривать решение арбитража по существу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t>Нормативным постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституционного Суда РК от 13.09.2024 № 51-НП </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 52 настоящего Закона РК признан соответствующим </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституции</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В заголовок статьи 52 предусматривается изменение Законом РК от 03.01.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 52 с изменениями, внесенными законами РК от 21.01.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 03.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 251-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 52. Основание отмены арбитражного решения</w:t>
-[...129 lines deleted...]
-    </w:p>
+        <w:t>Статья 53. Ходатайство об отмене арбитражного решения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z219" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ходатайство об отмене арбитражного решения подается в суд в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z220" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ходатайство об отмене арбитражного решения не может быть заявлено по истечении одного месяца со дня получения стороной, заявляющей это ходатайство, арбитражного решения, а в случае, если было подано заявление в соответствии со статьей 51 настоящего Закона, со дня вынесения арбитражного решения по этому заявлению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z221" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Суд вправе по обращению одной из сторон приостановить на установленный срок производство по ходатайству об отмене арбитражного решения для возобновления арбитражного разбирательства либо принятия иных мер, позволяющих устранить основания для отмены арбитражного решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если арбитры выносят новое решение, сторона вправе в течение установленного судом срока без представления искового заявления ходатайствовать об отмене решения в части, относящейся к возобновленному арбитражному разбирательству или изменениям в первоначальном решении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z222" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Суд выносит по вопросу об отмене арбитражного решения определение. Данное определение может быть обжаловано или опротестовано в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      6) исключен Законом РК от 21.01.2019 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 53 с изменениями, внесенными Законом РК от 21.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 217-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z237" w:id="162"/>
-[...54 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z223" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 7. ПРИЗНАНИЕ И ПРИВЕДЕНИЕ В ИСПОЛНЕНИЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>АРБИТРАЖНЫХ РЕШЕНИЙ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 54. Признание и приведение в исполнение в Республике Казахстан арбитражного решения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z224" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Арбитражное решение признается обязательным и при подаче в суд письменного заявления приводится в исполнение в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z225" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Если в арбитражном решении срок не установлен, то оно подлежит немедленному исполнению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 55. Принудительное исполнение арбитражного решения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z226" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Если арбитражное решение не исполнено добровольно в установленный в нем срок, то оно подлежит принудительному исполнению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z227" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Принудительное исполнение арбитражного решения осуществляется по правилам исполнительного производства, действующим на момент исполнения арбитражного решения, на основе выданного судом исполнительного листа на принудительное исполнение арбитражного решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z228" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Заявление о принудительном исполнении арбитражного решения подается в суд в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 56. Взыскание расходов, связанных с принудительным исполнением арбитражного решения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дополнительные расходы, связанные с принудительным исполнением арбитражного решения, возлагаются на сторону, не исполнившую решение добровольно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 57. Отказ в признании и (или)приведении в исполнение арбитражного решения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок статьи 57 с изменением, внесенным Законом РК от 03.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z229" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Суд отказывает в признании и (или) приведении в исполнение арбитражного решения независимо от того, в какой стране оно было вынесено, по следующим основаниям, если:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сторона, против которой было принято арбитражное решение, представит в суд доказательства того, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      арбитражное соглашение недействительно по законам государства, которым стороны его подчинили, а при отсутствии такого указания – по закону страны, где решение было вынесено;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      арбитражное решение вынесено по спору, не предусмотренному арбитражным соглашением или не подпадающему под его условия, либо содержит постановления по вопросам, выходящим за пределы арбитражного соглашения, а также вследствие неподведомственности спора арбитражу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если арбитражное решение по вопросам, которые охватываются арбитражным соглашением, могут быть отделены от решений по вопросам, которые не охватываются таким соглашением, то в выдаче исполнительного листа на принудительное исполнение той части арбитражного решения, которая охватывается арбитражным соглашением, не может быть отказано;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      одна из сторон арбитражного соглашения была признана судом недееспособной либо ограниченно дееспособной;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сторона, против которой вынесено решение, не была должным образом уведомлена о назначении арбитра или об арбитражном разбирательстве или по другим причинам, признанным судом уважительными, не могла представить арбитражу свои объяснения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      имеется вступившее в законную силу, вынесенное по спору между теми же сторонами, о том же предмете и по тем же основаниям решение суда или арбитражное решение либо определение суда или арбитража о прекращении производства по делу в связи с отказом истца от иска;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      состав арбитража или арбитражная процедура разбирательства не соответствовали соглашению сторон или при отсутствии такового не соответствовали законам страны, где проведено арбитражное разбирательство;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      решение еще не стало обязательным для сторон или было отменено, или его исполнение было приостановлено судом страны, в соответствии с законом которой оно было вынесено;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) суд установит, что признание и (или) приведение в исполнение этого арбитражного решения противоречит публичному порядку Республики Казахстан или что спор, по которому вынесено арбитражное решение, не может являться предметом арбитражного разбирательства в соответствии с настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z230" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Суд выносит по вопросу о признании и (или) приведении в исполнение арбитражного решения определение. Данное определение может быть обжаловано или опротестовано в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z246" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. При рассмотрении ходатайства об отказе в выдаче исполнительного листа суд не вправе пересматривать решение арбитража по существу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 57 с изменениями, внесенными Законом РК от 21.01.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 03.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z231" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...144 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...169 lines deleted...]
-        <w:jc w:val="left"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 8. ЗАКЛЮЧИТЕЛЬНЫЕ И ПЕРЕХОДНЫЕ ПОЛОЖЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-      </w:r>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 58. Ответственность за нарушение законодательства Республики Казахстан об арбитраже</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нарушение законодательства Республики Казахстан об арбитраже влечет ответственность, установленную законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="167"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 59. Переходные положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z232" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Международные арбитражи и третейские суды, созданные в Республике Казахстан до введения в действие настоящего Закона, обязаны в течение двух лет со дня введения в действие настоящего Закона внести соответствующие изменения в свои положения, уставы или регламенты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z233" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Организационные вопросы, связанные с проведением первого учредительного собрания для создания Арбитражной палаты, указанной в статье 11 настоящего Закона, возлагаются на Министерство юстиции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 54. Признание и приведение в исполнение в Республике Казахстан арбитражного решения</w:t>
-[...740 lines deleted...]
-        </w:rPr>
         <w:t>Статья 60. Порядок введения в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z235" w:id="178"/>
+    <w:bookmarkStart w:name="z235" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящий Закон вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z236" w:id="179"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z236" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>