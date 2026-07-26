--- v2 (2026-06-08)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d1dbdbe" w14:textId="d1dbdbe">
+    <w:p w14:paraId="7f4aea5" w14:textId="7f4aea5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -177,51 +177,161 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ОГЛАВЛЕНИЕ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Настоящий Закон регулирует общественные отношения, возникающие в процессе деятельности арбитража на территории Республики Казахстан, а также порядок и условия признания и приведения в исполнение в Казахстане арбитражных решений.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. По всему тексту слова "законодательными актами" и "законодательных актах" заменены соответственно словами "законами" и "законах" в соответствии с Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящий Закон регулирует общественные отношения, возникающие в процессе деятельности арбитража на территории Республики Казахстан, а также порядок и условия признания и приведения в исполнение в Республике Казахстан арбитражных решений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z234" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. ОБЩИЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -230,51 +340,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 1. Сфера применения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Настоящий Закон применяется в отношении споров, возникших из гражданско-правовых отношений с участием физических и (или) юридических лиц, независимо от места жительства или места нахождения субъектов спора внутри государства или за его пределами, разрешаемых арбитражем, если иное не установлено законодательными актами Республики Казахстан.</w:t>
+      Настоящий Закон применяется в отношении споров, возникших из гражданско-правовых отношений с участием физических и (или) юридических лиц, независимо от места жительства или места нахождения субъектов спора внутри государства или за его пределами, разрешаемых арбитражем, если иное не установлено законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 2. Основные понятия, используемые в настоящем Законе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -284,51 +394,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В настоящем Законе используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z61" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) публичный порядок Республики Казахстан – основы правопорядка, закрепленные в законодательных актах Республики Казахстан;</w:t>
+      1) публичный порядок Республики Казахстан – основы правопорядка, закрепленные в законах Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z62" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) суд – суд судебной системы Республики Казахстан, который в соответствии с гражданским процессуальным законодательством Республики Казахстан уполномочен рассматривать дела о спорах, возникающих из гражданско-правовых отношений по первой инстанции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z63" w:id="3"/>
     <w:p>
@@ -1871,51 +1981,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 11. Создание, реорганизация и ликвидация Арбитражной палаты Казахстана</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z92" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Арбитражная палата Казахстана (далее – Арбитражная палата) – некоммерческая организация, представляющая собой объединение постоянно действующих арбитражей, арбитров, создаваемое в целях обеспечения благоприятных условий для реализации, стимулирования и поддержки деятельности арбитражей в Республике Казахстан в порядке, установленном законодательными актами Республики Казахстан.</w:t>
+      1. Арбитражная палата Казахстана (далее – Арбитражная палата) – некоммерческая организация, представляющая собой объединение постоянно действующих арбитражей, арбитров, создаваемое в целях обеспечения благоприятных условий для реализации, стимулирования и поддержки деятельности арбитражей в Республике Казахстан в порядке, установленном законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z93" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Реорганизация и ликвидация Арбитражной палаты осуществляются в соответствии с законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
@@ -2492,51 +2602,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арбитр, разрешающий спор единолично, должен иметь высшее юридическое образование. В случае коллегиального разрешения спора высшее юридическое образование должен иметь председатель состава арбитража.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      По соглашению сторон арбитром могут быть избраны гражданин Республики Казахстан, иностранец либо лицо без гражданства.</w:t>
+      По соглашению сторон арбитром могут быть избраны гражданин Республики Казахстан, иностранный гражданин либо лицо без гражданства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z101" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Дополнительные требования к кандидатам в арбитры могут быть согласованы сторонами непосредственно или определены регламентом постоянно действующего арбитража.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z102" w:id="43"/>
     <w:p>
       <w:pPr>
@@ -2604,99 +2714,119 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) имеющее неснятую или непогашенную судимость;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) являющееся государственным служащим, депутатом Парламента Республики Казахстан, депутатом маслихата, осуществляющим свою деятельность на постоянной или освобожденной основе, оплачиваемую за счет средств государственного бюджета, и военнослужащим.</w:t>
+      4) являющееся государственным служащим, депутатом Курултая Республики Казахстан, депутатом маслихата, осуществляющим свою деятельность на постоянной или освобожденной основе, оплачиваемую за счет средств государственного бюджета, и военнослужащим.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 13 с изменением, внесенным Законом РК от 21.01.2019 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 13 с изменением, внесенным Законами РК от 21.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 217-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5121,51 +5251,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. При возврате искового заявления арбитраж выносит мотивированное определение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z146" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Возвращение заявления не препятствует повторному обращению истца в арбитраж с иском к тому же ответчику, о том же предмете и по тем же основаниям с соблюдением требований, установленных законодательными актами Республики Казахстан, регламентом соответствующего постоянно действующего арбитража или соглашением сторон.</w:t>
+      3. Возвращение заявления не препятствует повторному обращению истца в арбитраж с иском к тому же ответчику, о том же предмете и по тем же основаниям с соблюдением требований, установленных законами Республики Казахстан, регламентом соответствующего постоянно действующего арбитража или соглашением сторон.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 28. Язык арбитражного разбирательства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z147" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5624,51 +5754,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) знакомиться с протоколом заседания арбитража и подавать по нему письменные замечания;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) ходатайствовать перед судом о принудительном исполнении арбитражного решения в соответствии с законодательными актами Республики Казахстан;</w:t>
+      8) ходатайствовать перед судом о принудительном исполнении арбитражного решения в соответствии с законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) в установленных настоящим Законом случаях подавать ходатайство об отмене арбитражного решения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8474,51 +8604,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) установленные вступившим в силу приговором суда преступные действия сторон, других лиц, участвующих в деле, либо их представителей или преступные деяния арбитра, совершенные при рассмотрении данного дела;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) признание Конституционным Судом Республики Казахстан неконституционным закона или иного нормативного правового акта, который был применен арбитражем при вынесении арбитражного решения.</w:t>
+      3) признание Конституционным Судом Республики Казахстан не соответствующим Конституции закона или иного нормативного правового акта, его отдельных положений, которые были применены арбитражем при вынесении арбитражного решения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z217" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Заявление о пересмотре арбитражного решения по вновь открывшимся обстоятельствам подается и рассматривается в арбитраже, вынесшем решение, в течение трех месяцев со дня установления обстоятельств, послуживших основанием для пересмотра в порядке, определенном настоящим Законом, если иной срок не установлен регламентом или соглашением сторон.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -8558,71 +8688,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 51 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 51 с изменениями, внесенными Законами РК от 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -10315,55 +10465,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>