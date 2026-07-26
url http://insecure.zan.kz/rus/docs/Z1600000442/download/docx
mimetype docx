--- v0 (2025-11-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d4c4db7" w14:textId="d4c4db7">
+    <w:p w14:paraId="d6d3b46" w14:textId="d6d3b46">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -209,50 +209,136 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. ОБЩИЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В статью 1 предусматривается изменение Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 336-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 1. Основные понятия, используемые в настоящем Законе</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В настоящем Законе используются следующие основные понятия:</w:t>
@@ -1229,50 +1315,136 @@
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, состоит из настоящего Закона и иных нормативных правовых актов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z45" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Если международным договором, ратифицированным Республикой Казахстан, установлены иные правила, чем те, которые содержатся в настоящем Законе, то применяются правила международного договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 2 предусматривается дополнить пунктом 3 в соответствии с Законом РК от 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 340-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня введения в действие норм, касающихся деятельности Национального оператора атомных электростанций).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z46" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. ГОСУДАРСТВЕННОЕ РЕГУЛИРОВАНИЕ В ОБЛАСТИ ИСПОЛЬЗОВАНИЯ АТОМНОЙ ЭНЕРГИИ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1457,734 +1629,878 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В статью 4 предусматривается изменение Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 336-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 4. Задачи и принципы государственного регулирования в области использования атомной энергии</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Задачами государственного регулирования в области использования атомной энергии являются эффективная защита жизни и здоровья людей, их имущества, обеспечение охраны окружающей среды, поддержание ядерной, радиационной, ядерной физической безопасности, режима нераспространения ядерного оружия при использовании атомной энергии.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
-[...15 lines deleted...]
-      1. Задачами государственного регулирования в области использования атомной энергии являются эффективная защита жизни и здоровья людей, их имущества, обеспечение охраны окружающей среды, поддержание ядерной, радиационной, ядерной физической безопасности, режима нераспространения ядерного оружия при использовании атомной энергии.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственное регулирование в области использования атомной энергии основывается на принципах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
-[...15 lines deleted...]
-      2. Государственное регулирование в области использования атомной энергии основывается на принципах:</w:t>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечения безопасности жизни и здоровья людей, охраны окружающей среды при использовании атомной энергии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z56" w:id="53"/>
-[...15 lines deleted...]
-      1) обеспечения безопасности жизни и здоровья людей, охраны окружающей среды при использовании атомной энергии;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) приоритетности обеспечения безопасности над другими аспектами использования атомной энергии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z57" w:id="54"/>
-[...15 lines deleted...]
-      2) приоритетности обеспечения безопасности над другими аспектами использования атомной энергии;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обязательности и непрерывности государственного контроля за обеспечением безопасности объекта использования атомной энергии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z58" w:id="55"/>
-[...15 lines deleted...]
-      3) обязательности и непрерывности государственного контроля за обеспечением безопасности объекта использования атомной энергии;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) доступности, объективности и своевременности информации о состоянии безопасности и воздействии объектов использования атомной энергии на население и окружающую среду;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z59" w:id="56"/>
-[...15 lines deleted...]
-      4) доступности, объективности и своевременности информации о состоянии безопасности и воздействии объектов использования атомной энергии на население и окружающую среду;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обязательности возмещения вреда, причиненного радиационным воздействием объектов использования атомной энергии жизни и здоровью людей, имуществу физических и юридических лиц, а также окружающей среде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
-[...15 lines deleted...]
-      5) обязательности возмещения вреда, причиненного радиационным воздействием объектов использования атомной энергии жизни и здоровью людей, имуществу физических и юридических лиц, а также окружающей среде;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) недопустимости сверхнормативного радиоактивного загрязнения окружающей среды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z61" w:id="58"/>
-[...15 lines deleted...]
-      6) недопустимости сверхнормативного радиоактивного загрязнения окружающей среды;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) недопустимости импорта и захоронения радиоактивных отходов и отработавшего ядерного топлива других государств на территории Республики Казахстан, за исключением реимпорта собственных радиоактивных отходов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z62" w:id="59"/>
-[...15 lines deleted...]
-      7) недопустимости импорта и захоронения радиоактивных отходов и отработавшего ядерного топлива других государств на территории Республики Казахстан, за исключением реимпорта собственных радиоактивных отходов;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обязательности государственного регулирования безопасности в области использования атомной энергии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z63" w:id="60"/>
-[...15 lines deleted...]
-      8) обязательности государственного регулирования безопасности в области использования атомной энергии.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. На территории Республики Казахстан запрещается деятельность физических и юридических лиц в области использования атомной энергии в целях разработки, создания, производства, испытания, хранения или распространения ядерного оружия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z64" w:id="61"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="62"/>
+    <w:bookmarkStart w:name="z65" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 5. Компетенция Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z66" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разрабатывает основные направления государственной политики в области использования атомной энергии;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z66" w:id="63"/>
-[...15 lines deleted...]
-      1) разрабатывает основные направления государственной политики в области использования атомной энергии;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) принимает решения о районе строительства, строительстве и отмене строительства ядерных установок и пунктов захоронения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z67" w:id="64"/>
-[...15 lines deleted...]
-      2) принимает решения о районе строительства, строительстве и отмене строительства ядерных установок и пунктов захоронения;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принимает решение о досрочном выводе из эксплуатации ядерной установки или закрытии пункта захоронения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z68" w:id="65"/>
-[...15 lines deleted...]
-      3) принимает решение о досрочном выводе из эксплуатации ядерной установки или закрытии пункта захоронения;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) исключен Законом РК от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) исключен Законом РК от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) утверждает правила выбора площадки размещения ядерных установок и пунктов захоронения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) утверждает национальный план реагирования на ядерные и радиационные аварии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">4) исключен Законом РК от 19.04.2023 </w:t>
+        <w:t xml:space="preserve">8) исключен Законом РК от 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...166 lines deleted...]
-    <w:bookmarkStart w:name="z472" w:id="68"/>
+    </w:p>
+    <w:bookmarkStart w:name="z472" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8-1) обеспечивает выплату денег для возмещения причиненного ядерного ущерба в той части, в которой причиненный ядерный ущерб превышает предел гражданско-правовой ответственности оператора ядерной установки или единого оператора ядерных установок, установленный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 26-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, посредством предоставления необходимой суммы до полного возмещения причиненного ядерного ущерба, а также в случаях, предусмотренных законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z473" w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z473" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8-2) определяет предел гражданско-правовой ответственности оператора ядерной установки первой категории радиационной опасности в случаях и порядке, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 26-2 настоящего Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 5 предусматривается дополнить подпунктом 8-3) в соответствии с Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 336-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">9) исключен Законом РК от 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2271,2236 +2587,2554 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z75" w:id="70"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статья 6 предусматривается в редакции Закона РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 336-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 6. Компетенция уполномоченного органа</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет реализацию государственной политики в области использования атомной энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляет международное сотрудничество в области мирного использования атомной энергии;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:p>
-[...33 lines deleted...]
-      1) осуществляет реализацию государственной политики в области использования атомной энергии;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляет государственный контроль и надзор в области использования атомной энергии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z77" w:id="72"/>
-[...15 lines deleted...]
-      2) осуществляет международное сотрудничество в области мирного использования атомной энергии;</w:t>
+    <w:bookmarkStart w:name="z567" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) разрабатывает и утверждает правила проведения расследования в области использования атомной энергии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z78" w:id="73"/>
-[...15 lines deleted...]
-      3) осуществляет государственный контроль и надзор в области использования атомной энергии;</w:t>
+    <w:bookmarkStart w:name="z568" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-2) определяет перечень требований, нарушение которых влечет применение мер оперативного реагирования, а также определяет в отношении конкретных нарушений требований конкретный вид меры оперативного реагирования с указанием срока действия данной меры (при необходимости).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z567" w:id="74"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z569" w:id="76"/>
+    <w:bookmarkStart w:name="z569" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В перечень требований, нарушение которых влечет применение мер оперативного реагирования, включаются требования, являющиеся предметом государственного контроля в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z79" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляет лицензирование деятельности в сфере использования атомной энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z80" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) разрабатывает и утверждает технические регламенты в области использования атомной энергии;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z79" w:id="77"/>
-[...15 lines deleted...]
-      4) осуществляет лицензирование деятельности в сфере использования атомной энергии;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) разрабатывает и утверждает правила физической защиты ядерных материалов и ядерных установок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z80" w:id="78"/>
-[...15 lines deleted...]
-      5) разрабатывает и утверждает технические регламенты в области использования атомной энергии;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) разрабатывает и утверждает правила физической защиты источников ионизирующего излучения и пунктов хранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z81" w:id="79"/>
-[...15 lines deleted...]
-      6) разрабатывает и утверждает правила физической защиты ядерных материалов и ядерных установок;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) утверждает правила вывода из эксплуатации ядерных и радиационных установок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z82" w:id="80"/>
-[...15 lines deleted...]
-      7) разрабатывает и утверждает правила физической защиты источников ионизирующего излучения и пунктов хранения;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) разрабатывает порядок организации инспекций Международного агентства по атомной энергии на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z83" w:id="81"/>
-[...15 lines deleted...]
-      8) утверждает правила вывода из эксплуатации ядерных и радиационных установок;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) разрабатывает и утверждает правила аккредитации организаций, осуществляющих экспертизу ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z84" w:id="82"/>
-[...15 lines deleted...]
-      9) разрабатывает порядок организации инспекций Международного агентства по атомной энергии на территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) разрабатывает и утверждает правила государственного учета ядерных материалов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z85" w:id="83"/>
-[...15 lines deleted...]
-      10) разрабатывает и утверждает правила аккредитации организаций, осуществляющих экспертизу ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) разрабатывает и утверждает правила государственного учета источников ионизирующего излучения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z86" w:id="84"/>
-[...15 lines deleted...]
-      11) разрабатывает и утверждает правила государственного учета ядерных материалов;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) разрабатывает и утверждает правила безопасности при обращении с радионуклидными источниками;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z87" w:id="85"/>
-[...15 lines deleted...]
-      12) разрабатывает и утверждает правила государственного учета источников ионизирующего излучения;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) разрабатывает национальный план реагирования на ядерные и радиационные аварии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z88" w:id="86"/>
-[...15 lines deleted...]
-      13) разрабатывает и утверждает правила безопасности при обращении с радионуклидными источниками;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15) исключен Законом РК от 25.02.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) разрабатывает и утверждает правила транспортировки ядерных материалов, радиоактивных веществ и радиоактивных отходов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z89" w:id="87"/>
-[...15 lines deleted...]
-      14) разрабатывает национальный план реагирования на ядерные и радиационные аварии;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) разрабатывает правила выбора площадки размещения ядерных установок и пунктов захоронения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) утверждает правила проведения экспертизы ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) разрабатывает и утверждает правила повышения квалификации персонала, занятого на объектах использования атомной энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) разрабатывает и утверждает правила аттестации персонала, занятого на объектах использования атомной энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) вносит в Правительство Республики Казахстан представление о досрочном выводе из эксплуатации ядерных установок или закрытии пунктов захоронения в случае возникновения угрозы безопасности населения и (или) окружающей среды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z97" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) принимает решение о постановке на государственный учет или снятии с государственного учета ядерных материалов, источников ионизирующего излучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z98" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) ведет государственный учет ядерных материалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z99" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) ведет государственный учет источников ионизирующего излучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z100" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) осуществляет контроль специфических товаров в области использования атомной энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">15) исключен Законом РК от 25.02.2021 </w:t>
+        <w:t xml:space="preserve">26) исключен Законом РК от 25.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 12-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="88"/>
-[...175 lines deleted...]
-      24) ведет государственный учет источников ионизирующего излучения;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) определяет порядок утверждения конструкций транспортных упаковочных комплектов и утверждает конструкции транспортных упаковочных комплектов, а также распространяет действие сертификатов-разрешений на них, утвержденных уполномоченными органами других стран, на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z100" w:id="97"/>
-[...15 lines deleted...]
-      25) осуществляет контроль специфических товаров в области использования атомной энергии;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) организует исследования по ядерной, радиационной и ядерной физической безопасности, обеспечению режима нераспространения ядерного оружия и мониторингу ядерных испытаний;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) разрабатывает и утверждает правила организации сбора, хранения и захоронения радиоактивных отходов и отработавшего ядерного топлива;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) разрабатывает и утверждает методические рекомендации для физических и юридических лиц, осуществляющих деятельность в области использования атомной энергии, относительно методов и способов подтверждения соответствия объекта использования атомной энергии требованиям ядерной, радиационной, ядерной физической безопасности, установленным законодательством Республики Казахстан в области использования атомной энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) устанавливает уровни изъятия для ядерных материалов, радиоактивных веществ и электрофизических установок, подлежащих лицензированию в сфере использования атомной энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 6 с изменениями, внесенными законами РК от 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 25.02.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 28.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 173-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Главу 2 предусматривается дополнить статьями 6-1 и 6-2 в соответствии с Законом РК от 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 340-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня введения в действие норм, касающихся деятельности Национального оператора атомных электростанций).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">26) исключен Законом РК от 25.02.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...96 lines deleted...]
-      31) устанавливает уровни изъятия для ядерных материалов, радиоактивных веществ и электрофизических установок, подлежащих лицензированию в сфере использования атомной энергии;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статья 7 предусматривается в редакции Закона РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 336-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 7. Государственный контроль и надзор в области использования атомной энергии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z547" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственный контроль и надзор в области использования атомной энергии осуществляются в форме проверки, профилактического контроля с посещением субъекта (объекта) контроля и надзора, профилактического контроля без посещения субъекта (объекта) контроля и надзора, расследования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z107" w:id="103"/>
-[...15 lines deleted...]
-      32) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z570" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверка и профилактический контроль с посещением субъекта (объекта) контроля и надзора осуществляются в соответствии с Предпринимательским кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z571" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Профилактический контроль без посещения субъекта (объекта) контроля и надзора и расследование осуществляются в соответствии с Предпринимательским кодексом Республики Казахстан и настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z552" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Профилактический контроль без посещения субъекта (объекта) контроля и надзора носит предупредительно-профилактический характер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z553" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Профилактический контроль без посещения субъекта (объекта) контроля и надзора в области использования атомной энергии проводится путем анализа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z554" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) информации и отчетности, представляемых физическими и юридическими лицами в соответствии с требованиями законодательства Республики Казахстан в области использования атомной энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z555" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информации, полученной по запросу уполномоченного органа, по вопросам соблюдения законодательства Республики Казахстан в области использования атомной энергии в пределах своей компетенции – при поступлении информации о его нарушении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z556" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) информации, поступающей от физических и юридических лиц, касающейся вопросов соблюдения законодательства Республики Казахстан в области использования атомной энергии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z557" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Субъектами профилактического контроля без посещения субъекта (объекта) контроля и надзора в области использования атомной энергии являются субъекты, осуществляющие деятельность с объектами I, II, III и IV категорий потенциальной радиационной опасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z558" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В случае выявления нарушений по результатам профилактического контроля без посещения субъекта (объекта) контроля и надзора в действиях (бездействии) субъекта контроля и надзора уполномоченным органом оформляется и направляется рекомендация об устранении нарушений, выявленных по результатам профилактического контроля без посещения субъекта (объекта) контроля и надзора, в срок не позднее пяти рабочих дней со дня выявления нарушений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z559" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Рекомендация об устранении нарушений, выявленных по результатам профилактического контроля без посещения субъекта (объекта) контроля и надзора, направленная одним из нижеперечисленных способов, считается врученной (полученной) в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z560" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нарочно – с отметкой о получении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z561" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) почтой – посредством направления заказного письма с уведомлением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z562" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) электронным способом – посредством отправки уполномоченным органом на электронный адрес субъекта контроля и надзора, указанный в документах, ранее представленных субъектом контроля и надзора в уполномоченный орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z563" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Срок для исполнения рекомендации об устранении нарушений, выявленных по результатам профилактического контроля без посещения субъекта (объекта) контроля и надзора, должен составлять не менее десяти рабочих дней со дня, следующего за днем ее вручения (получения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z564" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Субъект контроля и надзора в случае несогласия с нарушениями, указанными в рекомендации об устранении нарушений, выявленных по результатам профилактического контроля без посещения субъекта (объекта) контроля и надзора, вправе направить в уполномоченный орган, направивший рекомендацию, возражение в течение пяти рабочих дней со дня, следующего за днем вручения (получения) рекомендации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z565" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Неисполнение в установленный срок рекомендации об устранении нарушений, выявленных по результатам профилактического контроля без посещения субъекта (объекта) контроля и надзора, влечет включение субъекта (объекта) контроля и надзора в полугодовой список для проведения профилактического контроля с посещением субъекта (объекта) контроля и надзора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z566" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Кратность проведения профилактического контроля без посещения субъекта (объекта) контроля и надзора определяется по мере необходимости, но не чаще периодичности представления информации и отчетности, предусмотренных законодательством Республики Казахстан в области использования атомной энергии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 6 с изменениями, внесенными законами РК от 24.05.2018 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 7 - в редакции Закона РК от 30.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 95-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023); с изменением, внесенным Законом РК от 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 7-1. Порядок осуществления проверки субъектов, осуществляющих деятельность с ядерными установками и объектами I и II категорий потенциальной радиационной опасности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена статьей 7-1 в соответствии с Законом РК от 24.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 25.02.2021 </w:t>
-[...69 lines deleted...]
-        <w:t>№ 71-VIII</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); исключена Законом РК от 30.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 95-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статья 7-2 предусматривается в редакции Закона РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 336-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 7. Государственный контроль и надзор в области использования атомной энергии</w:t>
-[...338 lines deleted...]
-      9. Неисполнение в установленный срок рекомендации об устранении нарушений, выявленных по результатам профилактического контроля без посещения субъекта (объекта) контроля и надзора, влечет включение субъекта (объекта) контроля и надзора в полугодовой список для проведения профилактического контроля с посещением субъекта (объекта) контроля и надзора.</w:t>
+        <w:t>Статья 7-2. Меры оперативного реагирования и порядок их применения в области использования атомной энергии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z573" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В ходе осуществления и (или) по результатам государственного контроля уполномоченным органом применяются меры оперативного реагирования в случаях выявления нарушений требований законодательства Республики Казахстан в области использования атомной энергии, если деятельность субъекта (объекта) контроля и надзора представляет непосредственную угрозу конституционным правам, свободам и законным интересам физических и юридических лиц, жизни и здоровью людей, имуществу, окружающей среде, национальной безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z566" w:id="121"/>
-[...15 lines deleted...]
-      10. Кратность проведения профилактического контроля без посещения субъекта (объекта) контроля и надзора определяется по мере необходимости, но не чаще периодичности представления информации и отчетности, предусмотренных законодательством Республики Казахстан в области использования атомной энергии.</w:t>
+    <w:bookmarkStart w:name="z574" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мерами оперативного реагирования являются способы воздействия на субъектов (объектов) контроля и надзора, применяемые в ходе осуществления и (или) по результатам проведения проверки, профилактического контроля с посещением субъекта (объекта) контроля и надзора, расследования, виды которых предусмотрены настоящей статьей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:p>
-[...189 lines deleted...]
-      1. В ходе осуществления и (или) по результатам государственного контроля уполномоченным органом применяются меры оперативного реагирования в случаях выявления нарушений требований законодательства Республики Казахстан в области использования атомной энергии, если деятельность субъекта (объекта) контроля и надзора представляет непосредственную угрозу конституционным правам, свободам и законным интересам физических и юридических лиц, жизни и здоровью людей, имуществу, окружающей среде, национальной безопасности Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z575" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Меры оперативного реагирования включают следующие виды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z574" w:id="123"/>
-[...15 lines deleted...]
-      2. Мерами оперативного реагирования являются способы воздействия на субъектов (объектов) контроля и надзора, применяемые в ходе осуществления и (или) по результатам проведения проверки, профилактического контроля с посещением субъекта (объекта) контроля и надзора, расследования, виды которых предусмотрены настоящей статьей.</w:t>
+    <w:bookmarkStart w:name="z576" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) приостановление деятельности субъектов (объектов) контроля и надзора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z575" w:id="124"/>
-[...15 lines deleted...]
-      3. Меры оперативного реагирования включают следующие виды:</w:t>
+    <w:bookmarkStart w:name="z577" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) запрещение деятельности субъекта (объекта) контроля и надзора по производству продукции, изготовлению приборов и установок, оказанию услуг, выполнению работ в области использования атомной энергии или отдельных видов предпринимательской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z576" w:id="125"/>
-[...15 lines deleted...]
-      1) приостановление деятельности субъектов (объектов) контроля и надзора;</w:t>
+    <w:bookmarkStart w:name="z578" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) запрещение на ввоз, применение и реализацию на территории Республики Казахстан продукции, приборов и установок, предназначенных для использования и применения населением, а также в предпринимательской и (или) иной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z577" w:id="126"/>
-[...15 lines deleted...]
-      2) запрещение деятельности субъекта (объекта) контроля и надзора по производству продукции, изготовлению приборов и установок, оказанию услуг, выполнению работ в области использования атомной энергии или отдельных видов предпринимательской деятельности;</w:t>
+    <w:bookmarkStart w:name="z579" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) временное отстранение лиц от работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z578" w:id="127"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z580" w:id="129"/>
+    <w:bookmarkStart w:name="z580" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Основанием для применения мер оперативного реагирования являются нарушения установленных законодательством Республики Казахстан требований, являющихся предметом государственного контроля в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z581" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При проведении расследования для установления причин нарушения требований законодательства Республики Казахстан и определения субъектов (объектов) контроля и надзора, допустивших нарушения указанных требований, меры оперативного реагирования применяются только в отношении нарушений требований, установленных в проверочных листах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z582" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Уполномоченный орган в ходе осуществления и (или) по результатам государственного контроля при обнаружении нарушений требований, являющихся основанием для применения мер оперативного реагирования, оформляет акт надзора по форме, утвержденной уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z581" w:id="130"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z583" w:id="132"/>
+    <w:bookmarkStart w:name="z583" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Акт надзора оформляется и вручается субъекту контроля и надзора в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 153</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z584" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В случае отказа в принятии акта надзора при его вручении нарочно в него вносится соответствующая запись и осуществляется видеозапись, фиксирующая факт отказа в принятии акта. Акт надзора направляется по юридическому адресу, месту нахождения или фактическому адресу субъекта контроля и надзора письмом с уведомлением о его вручении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z585" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Отказ от получения акта надзора не является основанием для его неисполнения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z584" w:id="133"/>
-[...15 lines deleted...]
-      6. В случае отказа в принятии акта надзора при его вручении нарочно в него вносится соответствующая запись и осуществляется видеозапись, фиксирующая факт отказа в принятии акта. Акт надзора направляется по юридическому адресу, месту нахождения или фактическому адресу субъекта контроля и надзора письмом с уведомлением о его вручении.</w:t>
+    <w:bookmarkStart w:name="z586" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Выявленные в ходе осуществления и (или) по результатам государственного контроля нарушения требований, являющиеся основанием для применения мер оперативного реагирования, отражаются в актах о результатах профилактического контроля с посещением субъекта (объекта) контроля и надзора и (или) проверки, расследования, а также в предписании об устранении выявленных нарушений требований нормативных правовых актов Республики Казахстан в области использования атомной энергии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z585" w:id="134"/>
-[...15 lines deleted...]
-      7. Отказ от получения акта надзора не является основанием для его неисполнения.</w:t>
+    <w:bookmarkStart w:name="z587" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Субъект контроля и надзора обязан устранить выявленные нарушения требований, являющиеся основанием для применения мер оперативного реагирования, в сроки, указанные в акте о результатах расследования, предписании об устранении выявленных нарушений требований нормативных правовых актов Республики Казахстан в области использования атомной энергии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z586" w:id="135"/>
-[...15 lines deleted...]
-      8. Выявленные в ходе осуществления и (или) по результатам государственного контроля нарушения требований, являющиеся основанием для применения мер оперативного реагирования, отражаются в актах о результатах профилактического контроля с посещением субъекта (объекта) контроля и надзора и (или) проверки, расследования, а также в предписании об устранении выявленных нарушений требований нормативных правовых актов Республики Казахстан в области использования атомной энергии.</w:t>
+    <w:bookmarkStart w:name="z588" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. По истечении сроков устранения нарушений требований, выявленных по результатам профилактического контроля с посещением субъекта (объекта) контроля и надзора и (или) проверки, расследования, проводится внеплановая проверка по контролю устранения выявленных нарушений, являющихся основанием для применения мер оперативного реагирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z587" w:id="136"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z589" w:id="138"/>
+    <w:bookmarkStart w:name="z589" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Действие акта надзора прекращается в случае подтверждения уполномоченным органом устранения выявленных нарушений требований, являющихся основанием для применения мер оперативного реагирования, на основании акта о результатах внеплановой проверки согласно подпункту 2-1) пункта 5 статьи 144 Предпринимательского кодекса Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z590" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В случае неустранения выявленных нарушений требований, являющихся основанием для применения мер оперативного реагирования, по результатам внеплановой проверки принимаются меры по привлечению лиц, допустивших нарушения, к ответственности в порядке, установленном законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z591" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. До истечения сроков, предусмотренных актом о результатах расследования, предписанием об устранении выявленных нарушений требований нормативных правовых актов Республики Казахстан в области использования атомной энергии, субъект контроля и надзора обязан предоставить информацию об устранении выявленных нарушений требований с приложением материалов, доказывающих факт устранения нарушений.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z590" w:id="139"/>
-[...15 lines deleted...]
-      11. В случае неустранения выявленных нарушений требований, являющихся основанием для применения мер оперативного реагирования, по результатам внеплановой проверки принимаются меры по привлечению лиц, допустивших нарушения, к ответственности в порядке, установленном законами Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z592" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае предоставления информации, предусмотренной частью первой настоящего пункта, проводится внеплановая проверка в соответствии с частью второй пункта 10 настоящей статьи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z591" w:id="140"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z593" w:id="142"/>
+    <w:bookmarkStart w:name="z593" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Субъект контроля и надзора в случае несогласия с результатами государственного контроля, повлекшими применение мер оперативного реагирования, может подать жалобу о признании акта надзора недействительным и его отмене. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z594" w:id="143"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z594" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба подается в вышестоящий государственный орган в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главой 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан, либо в суд в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z595" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подача жалобы не приостанавливает исполнение акта надзора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z596" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Основаниями для признания недействительным акта надзора и его отмены являются:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z595" w:id="144"/>
-[...15 lines deleted...]
-      Подача жалобы не приостанавливает исполнение акта надзора.</w:t>
+    <w:bookmarkStart w:name="z597" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отсутствие оснований для применения меры оперативного реагирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z596" w:id="145"/>
-[...15 lines deleted...]
-      14. Основаниями для признания недействительным акта надзора и его отмены являются:</w:t>
+    <w:bookmarkStart w:name="z598" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) применение меры оперативного реагирования по основанию, не соответствующему данной мере;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z597" w:id="146"/>
-[...15 lines deleted...]
-      1) отсутствие оснований для применения меры оперативного реагирования;</w:t>
+    <w:bookmarkStart w:name="z599" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) применение уполномоченным органом мер оперативного реагирования по вопросам, не входящим в его компетенцию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z598" w:id="147"/>
-[...15 lines deleted...]
-      2) применение меры оперативного реагирования по основанию, не соответствующему данной мере;</w:t>
+    <w:bookmarkStart w:name="z600" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Информация о применении мер оперативного реагирования направляется в государственный орган, осуществляющий в пределах своей компетенции деятельность в области государственной правовой статистики и специальных учетов, в порядке, определенном Генеральной прокуратурой Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z599" w:id="148"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4518,2877 +5152,3013 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статья 7-3 предусматривается в редакции Закона РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 336-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 7-3. Расследование в области использования атомной энергии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z602" w:id="150"/>
+    <w:bookmarkStart w:name="z602" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Расследования проводятся по основаниям, предусмотренным подпунктами 1) и 5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 144-4 Предпринимательского кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z603" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Расследования проводятся должностными лицами уполномоченного органа в соответствии с настоящим Законом и правилами проведения расследования в области использования атомной энергии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z604" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Субъекты контроля и надзора в рамках расследования обязаны обеспечить:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z603" w:id="151"/>
-[...15 lines deleted...]
-      2. Расследования проводятся должностными лицами уполномоченного органа в соответствии с настоящим Законом и правилами проведения расследования в области использования атомной энергии.</w:t>
+    <w:bookmarkStart w:name="z605" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предоставление должностному лицу уполномоченного органа или членам комиссии, привлеченным экспертам и специалистам специальной одежды и средств индивидуальной защиты, требование о наличии которых предусмотрено внутренними документами субъекта контроля и надзора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z604" w:id="152"/>
-[...15 lines deleted...]
-      3. Субъекты контроля и надзора в рамках расследования обязаны обеспечить:</w:t>
+    <w:bookmarkStart w:name="z606" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) представление документов и (или) материалов, в том числе архивных, объяснений в письменной и (или) устной форме, относящихся к расследованию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z605" w:id="153"/>
-[...15 lines deleted...]
-      1) предоставление должностному лицу уполномоченного органа или членам комиссии, привлеченным экспертам и специалистам специальной одежды и средств индивидуальной защиты, требование о наличии которых предусмотрено внутренними документами субъекта контроля и надзора;</w:t>
+    <w:bookmarkStart w:name="z607" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) беспрепятственную возможность для проведения обследования, осмотра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z606" w:id="154"/>
-[...15 lines deleted...]
-      2) представление документов и (или) материалов, в том числе архивных, объяснений в письменной и (или) устной форме, относящихся к расследованию;</w:t>
+    <w:bookmarkStart w:name="z608" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) беспрепятственный допуск должностным лицам уполномоченного органа, членам комиссии, привлеченным экспертам и специалистам на территорию объекта, относящегося к предмету расследования (в административные здания, строения, сооружения, помещения и другие объекты).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z607" w:id="155"/>
-[...15 lines deleted...]
-      3) беспрепятственную возможность для проведения обследования, осмотра;</w:t>
+    <w:bookmarkStart w:name="z609" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В ходе проведения расследования устанавливаются причины нарушения требований законодательства Республики Казахстан, определяются субъекты (объекты) контроля и надзора, допустившие нарушения требований законодательства Республики Казахстан, ставшие основанием для проведения расследования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z608" w:id="156"/>
-[...15 lines deleted...]
-      4) беспрепятственный допуск должностным лицам уполномоченного органа, членам комиссии, привлеченным экспертам и специалистам на территорию объекта, относящегося к предмету расследования (в административные здания, строения, сооружения, помещения и другие объекты).</w:t>
+    <w:bookmarkStart w:name="z610" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. По результатам расследования составляется акт о результатах расследования, в котором в том числе отражаются выявленные нарушения, указания по их устранению, сроки устранения выявленных нарушений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z609" w:id="157"/>
-[...15 lines deleted...]
-      4. В ходе проведения расследования устанавливаются причины нарушения требований законодательства Республики Казахстан, определяются субъекты (объекты) контроля и надзора, допустившие нарушения требований законодательства Республики Казахстан, ставшие основанием для проведения расследования.</w:t>
+    <w:bookmarkStart w:name="z611" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сроки устранения выявленных нарушений определяются с учетом обстоятельств, оказывающих влияние на реальную возможность его исполнения, но не менее десяти календарных дней со дня вручения акта о результатах расследования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z610" w:id="158"/>
-[...15 lines deleted...]
-      5. По результатам расследования составляется акт о результатах расследования, в котором в том числе отражаются выявленные нарушения, указания по их устранению, сроки устранения выявленных нарушений.</w:t>
+    <w:bookmarkStart w:name="z612" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      До истечения сроков, предусмотренных актом о результатах расследования, субъект контроля и надзора обязан предоставить информацию об устранении выявленных нарушений с приложением материалов (при необходимости), доказывающих факт устранения нарушения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z611" w:id="159"/>
-[...15 lines deleted...]
-      Сроки устранения выявленных нарушений определяются с учетом обстоятельств, оказывающих влияние на реальную возможность его исполнения, но не менее десяти календарных дней со дня вручения акта о результатах расследования.</w:t>
+    <w:bookmarkStart w:name="z613" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В случае необходимости дополнительных временных и (или) финансовых затрат для устранения выявленных нарушений субъект контроля и надзора не позднее трех рабочих дней со дня вручения ему акта о результатах расследования вправе обратиться в уполномоченный орган с заявлением о продлении сроков устранения выявленных нарушений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z612" w:id="160"/>
-[...15 lines deleted...]
-      До истечения сроков, предусмотренных актом о результатах расследования, субъект контроля и надзора обязан предоставить информацию об устранении выявленных нарушений с приложением материалов (при необходимости), доказывающих факт устранения нарушения.</w:t>
+    <w:bookmarkStart w:name="z614" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В случае установления субъекта контроля и надзора, допустившего нарушения требований законодательства Республики Казахстан, принимаются меры по привлечению лиц к ответственности в порядке, установленном законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z613" w:id="161"/>
-[...15 lines deleted...]
-      6. В случае необходимости дополнительных временных и (или) финансовых затрат для устранения выявленных нарушений субъект контроля и надзора не позднее трех рабочих дней со дня вручения ему акта о результатах расследования вправе обратиться в уполномоченный орган с заявлением о продлении сроков устранения выявленных нарушений.</w:t>
+    <w:bookmarkStart w:name="z615" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В случае предоставления информации об устранении выявленных нарушений или по истечении сроков их устранения проводится внеплановая проверка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z614" w:id="162"/>
-[...15 lines deleted...]
-      7. В случае установления субъекта контроля и надзора, допустившего нарушения требований законодательства Республики Казахстан, принимаются меры по привлечению лиц к ответственности в порядке, установленном законами Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z616" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Основанием для признания недействительными актов о назначении, продлении сроков и результатах расследования и (или) их отмены является несоблюдение порядка проведения расследований в области использования атомной энергии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z615" w:id="163"/>
-[...15 lines deleted...]
-      8. В случае предоставления информации об устранении выявленных нарушений или по истечении сроков их устранения проводится внеплановая проверка.</w:t>
+    <w:bookmarkStart w:name="z617" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Итоги проведения расследования, за исключением сведений, составляющих государственные секреты либо иную охраняемую законами Республики Казахстан тайну, публикуются в течение десяти рабочих дней после дня окончания расследования на интернет-ресурсе уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z616" w:id="164"/>
-[...15 lines deleted...]
-      9. Основанием для признания недействительными актов о назначении, продлении сроков и результатах расследования и (или) их отмены является несоблюдение порядка проведения расследований в области использования атомной энергии.</w:t>
+    <w:bookmarkStart w:name="z618" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Обжалование акта о результатах расследования не приостанавливает исполнение акта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z617" w:id="165"/>
-[...15 lines deleted...]
-      10. Итоги проведения расследования, за исключением сведений, составляющих государственные секреты либо иную охраняемую законами Республики Казахстан тайну, публикуются в течение десяти рабочих дней после дня окончания расследования на интернет-ресурсе уполномоченного органа.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Глава 2 дополнена статьей 7-3 в соответствии с Законом РК от 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Главу 2 предусматривается дополнить статьями 7-4, 7-5, 7-6, 7-7, 7-8, 7-9, 7-10 в соответствии с Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 336-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. УСЛОВИЯ И ПОРЯДОК ОСУЩЕСТВЛЕНИЯ ДЕЯТЕЛЬНОСТИ В ОБЛАСТИ ИСПОЛЬЗОВАНИЯ АТОМНОЙ ЭНЕРГИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 8. Общие условия осуществления деятельности в области использования атомной энергии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Физические и юридические лица, осуществляющие деятельность в области использования атомной энергии, обязаны:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z618" w:id="166"/>
-[...15 lines deleted...]
-      11. Обжалование акта о результатах расследования не приостанавливает исполнение акта.</w:t>
+    <w:bookmarkStart w:name="z113" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) иметь лицензию на соответствующий вид деятельности в сфере использования атомной энергии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z114" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивать целевое обращение с объектами использования атомной энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z115" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивать соответствие проектных и эксплуатационных характеристик и параметров объекта использования атомной энергии требованиям ядерной, радиационной и ядерной физической безопасности, контроля специфических товаров и (или) требованиям режима нераспространения ядерного оружия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z116" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) иметь организационную структуру и систему внутренних документов, обеспечивающих выполнение требований ядерной, радиационной и ядерной физической безопасности, установленных законодательством Республики Казахстан в области использования атомной энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z117" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) иметь организационную структуру и систему внутренних документов, обеспечивающих выполнение требований по учету ядерных материалов в соответствии с законодательством Республики Казахстан в области использования атомной энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z118" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) иметь организационную структуру и систему внутренних документов, обеспечивающих выполнение требований по учету источников ионизирующего излучения в соответствии с законодательством Республики Казахстан в области использования атомной энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z119" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечивать учет и контроль ядерных материалов и представлять в уполномоченный орган отчеты об их наличии, перемещении и местонахождении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z120" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обеспечивать учет и контроль источников ионизирующего излучения и представлять в уполномоченный орган отчеты об их наличии, перемещении и местонахождении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z121" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) информировать уполномоченный орган о любых предполагаемых изменениях в системах, оборудовании, проектной и эксплуатационной документации ядерной установки, касающихся обеспечения ядерной, радиационной или ядерной физической безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z122" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) информировать уполномоченный орган об авариях и инцидентах, связанных с ядерной, радиационной и ядерной физической безопасностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z123" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) обладать необходимыми организационными, финансовыми, материально-техническими ресурсами и иметь квалифицированный персонал для безопасной эксплуатации и технического обслуживания ядерной установки в течение всего периода жизненного цикла;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z124" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) предусматривать финансовые средства для обеспечения работ по выводу из эксплуатации ядерной установки, закрытию пункта захоронения, постутилизации, захоронению радиоактивных отходов, ликвидации последствий радиационных аварий, компенсации вреда жизни и здоровью людей, имуществу физических и юридических лиц, а также окружающей среде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z125" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) соблюдать требования ядерной, радиационной и ядерной физической безопасности, установленные законодательством Республики Казахстан в области использования атомной энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z126" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) вести учет и анализ доз облучения работников, допущенных к ядерным и радиационно опасным работам при осуществлении деятельности в области использования атомной энергии, и обеспечивать реализацию их прав на компенсации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z127" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) осуществлять подготовку, поддержание квалификации и своевременную аттестацию персонала, занятого на объектах использования атомной энергии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z128" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Физические и юридические лица, осуществляющие эксплуатацию объектов использования атомной энергии, и (или) собственники таких объектов не имеют права передавать объекты использования атомной энергии другим физическим и юридическим лицам, если эти лица не имеют лицензий на соответствующий вид деятельности в сфере использования атомной энергии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z129" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. При прекращении деятельности физические и юридические лица, осуществляющие обращение с объектами использования атомной энергии, обязаны выполнить следующие мероприятия по безопасному прекращению деятельности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z130" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) передать ядерные материалы и (или) источники ионизирующего излучения физическим и юридическим лицам, осуществляющим обращение с объектами использования атомной энергии, имеющим соответствующие лицензии на обращение с ними;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z131" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) передать радиоактивные отходы и (или) отработавшие радионуклидные источники в пункты хранения или захоронения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z132" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) передать отработавшее ядерное топливо в пункты хранения или захоронения либо юридическим лицам, осуществляющим обращение с объектами использования атомной энергии, имеющим соответствующие лицензии на обращение с ядерными материалами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z133" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) провести работы по восстановлению окружающей среды, рекультивации территории, дезактивации оборудования и помещений, загрязненных при осуществлении прекращаемой деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...19 lines deleted...]
-        <w:t>№ 71-VIII</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 8 с изменениями, внесенными законами РК от 25.02.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 28.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 173-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...554 lines deleted...]
-    <w:bookmarkStart w:name="z134" w:id="189"/>
+    <w:bookmarkStart w:name="z134" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья 9. Лицензирование деятельности в сфере использования </w:t>
-[...9 lines deleted...]
-        <w:t>атомной энергии</w:t>
+        <w:t>Статья 9. Лицензирование деятельности в сфере использования атомной энергии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z135" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Лицензирование деятельности в сфере использования атомной энергии осуществляется в соответствии с настоящим Законом и законодательством Республики Казахстан о разрешениях и уведомлениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z517" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В сфере использования атомной энергии выдаются лицензии на следующие виды деятельности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z135" w:id="190"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z518" w:id="192"/>
+    <w:bookmarkStart w:name="z518" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) выполнение работ, связанных с этапами жизненного цикла объектов использования атомной энергии; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z519" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обращение с ядерными материалами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z520" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обращение с радиоактивными веществами, приборами и установками, содержащими радиоактивные вещества;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z519" w:id="193"/>
-[...15 lines deleted...]
-      2) обращение с ядерными материалами;</w:t>
+    <w:bookmarkStart w:name="z521" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обращение с приборами и установками, генерирующими ионизирующее излучение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z520" w:id="194"/>
-[...15 lines deleted...]
-      3) обращение с радиоактивными веществами, приборами и установками, содержащими радиоактивные вещества;</w:t>
+    <w:bookmarkStart w:name="z522" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) предоставление услуг в области использования атомной энергии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z521" w:id="195"/>
-[...15 lines deleted...]
-      4) обращение с приборами и установками, генерирующими ионизирующее излучение;</w:t>
+    <w:bookmarkStart w:name="z523" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обращение с радиоактивными отходами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z522" w:id="196"/>
-[...15 lines deleted...]
-      5) предоставление услуг в области использования атомной энергии;</w:t>
+    <w:bookmarkStart w:name="z524" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) транспортировку, включая транзитную, ядерных материалов, радиоактивных веществ, радиоизотопных источников ионизирующего излучения, радиоактивных отходов в пределах территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z523" w:id="197"/>
-[...15 lines deleted...]
-      6) обращение с радиоактивными отходами;</w:t>
+    <w:bookmarkStart w:name="z525" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) деятельность на территориях бывших испытательных ядерных полигонов и других территориях, загрязненных в результате проведенных ядерных испытаний.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z524" w:id="198"/>
-[...15 lines deleted...]
-      7) транспортировку, включая транзитную, ядерных материалов, радиоактивных веществ, радиоизотопных источников ионизирующего излучения, радиоактивных отходов в пределах территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z526" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не выдается лицензия на следующие виды деятельности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z525" w:id="199"/>
-[...15 lines deleted...]
-      8) деятельность на территориях бывших испытательных ядерных полигонов и других территориях, загрязненных в результате проведенных ядерных испытаний.</w:t>
+    <w:bookmarkStart w:name="z527" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обращение с ядерными материалами ниже уровня изъятия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z526" w:id="200"/>
-[...15 lines deleted...]
-      Не выдается лицензия на следующие виды деятельности:</w:t>
+    <w:bookmarkStart w:name="z528" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обращение с радиоактивными веществами, приборами и установками, содержащими радиоактивные вещества, ниже уровня изъятия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z527" w:id="201"/>
-[...15 lines deleted...]
-      1) обращение с ядерными материалами ниже уровня изъятия;</w:t>
+    <w:bookmarkStart w:name="z529" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обращение с приборами и установками, генерирующими ионизирующее излучение, ниже уровня изъятия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z528" w:id="202"/>
-[...15 lines deleted...]
-      2) обращение с радиоактивными веществами, приборами и установками, содержащими радиоактивные вещества, ниже уровня изъятия;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Срок рассмотрения заявления на получение лицензии и (или) приложения к лицензии для видов деятельности, указанных в подпунктах 1), 2), 3), 4), 5), 6), 7) и 8) части второй пункта 1 настоящей статьи, определяется в соответствии с законодательством Республики Казахстан о разрешениях и уведомлениях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z529" w:id="203"/>
-[...15 lines deleted...]
-      3) обращение с приборами и установками, генерирующими ионизирующее излучение, ниже уровня изъятия.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Исключен Законом РК от 25.02.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2021).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В приложении к лицензии в качестве особых условий выдачи лицензии указывается тип приборов, установок, материалов, веществ, отходов, с которыми лицензиат проводит работы, из следующего перечня:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z136" w:id="204"/>
-[...15 lines deleted...]
-      2. Срок рассмотрения заявления на получение лицензии и (или) приложения к лицензии для видов деятельности, указанных в подпунктах 1), 2), 3), 4), 5), 6), 7) и 8) части второй пункта 1 настоящей статьи, определяется в соответствии с законодательством Республики Казахстан о разрешениях и уведомлениях.</w:t>
+    <w:bookmarkStart w:name="z146" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) установки по изготовлению ядерного топлива и его компонентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z147" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) атомные энергетические станции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z148" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) исследовательские ядерные (атомные) реакторы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z149" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) термоядерные реакторы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z150" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) установки по добыче и переработке природного урана;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z151" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) пункты хранения высокоактивных радиоактивных отходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z152" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) пункты хранения среднеактивных радиоактивных отходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z153" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) пункты хранения низкоактивных радиоактивных отходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z154" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) пункты хранения отработавшего ядерного топлива;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z155" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) пункты хранения радионуклидных источников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z156" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) пункты захоронения высокоактивных радиоактивных отходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z157" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) пункты захоронения среднеактивных радиоактивных отходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z158" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) пункты захоронения низкоактивных радиоактивных отходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z159" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) пункты захоронения отработавшего ядерного топлива;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z160" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) пункты захоронения отработавших радионуклидных источников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z161" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) ядерные материалы с указанием изотопного состава;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z162" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) радиоактивные вещества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z163" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) радиофармпрепараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z164" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) генераторы нейтронов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z165" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) урансодержащие вещества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z166" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) торийсодержащие вещества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z167" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) продукты переработки природного урана;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z168" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) закрытые радионуклидные источники с указанием активности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z169" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) высокоактивные радиоактивные отходы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z170" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) среднеактивные радиоактивные отходы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z171" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) низкоактивные радиоактивные отходы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z172" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) радиоизотопные спектрометры, анализаторы, датчики, измерители;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z173" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) рентгеновские спектрометры, анализаторы, датчики, измерители;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z174" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) стационарные радиоизотопные дефектоскопы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z175" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) переносные радиоизотопные дефектоскопы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z176" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) стационарные рентгеновские дефектоскопы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z177" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) переносные рентгеновские дефектоскопы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z178" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) радиоизотопные установки для досмотра ручной клади, багажа, транспорта, материалов, веществ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z179" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) рентгеновское оборудование для досмотра ручной клади, багажа, транспорта, материалов, веществ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z180" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) рентгеновское оборудование для персонального досмотра человека;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) ускорители электронов с энергией до 10 МэВ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z181" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) ускорители электронов с энергией выше 10 МэВ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z182" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) ускорители ионов с энергией до 2 МэВ/нуклон;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z183" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) ускорители ионов с энергией выше 2 МэВ/нуклон;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z184" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) медицинские ускорители заряженных частиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z185" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) медицинские рентгеновские установки общего назначения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z186" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) медицинское рентгеновское дентальное оборудование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z187" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) медицинские рентгеновские маммографические установки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z188" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) медицинское рентгеновское ангиографическое оборудование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z189" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) медицинские компьютерные рентгеновские томографы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z190" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) медицинское радиоизотопное диагностическое оборудование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z191" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) медицинское рентгеновское терапевтическое оборудование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z192" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) медицинские рентгеновские симуляторы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z193" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) медицинские гамма-терапевтические установки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z530" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Отсутствие оригинала документов при проверке соответствия заявителя квалификационным или разрешительным требованиям до выдачи разрешения и (или) приложения к разрешению является основанием для отказа в выдаче разрешения и (или) приложения к разрешению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z194" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Действие лицензии на виды деятельности в сфере использования атомной энергии может быть приостановлено на срок не более шести месяцев в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z195" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при радиационных авариях и (или) инцидентах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z196" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при нарушении требований ядерной и (или) радиационной, и (или) ядерной физической безопасности, учета ядерных материалов, источников ионизирующего излучения, выявленном в результате проверки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z197" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при обнаружении недостоверных сведений в материалах лицензиата, представленных при получении лицензии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z198" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при невыполнении предписаний об устранении нарушения требований законодательства Республики Казахстан в области использования атомной энергии в установленные сроки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z199" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. При приостановлении действия лицензии лицензиат продолжает обеспечивать ядерную, радиационную и ядерную физическую безопасность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z200" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Приостановление или лишение лицензии осуществляется в порядке, установленном законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">3. Исключен Законом РК от 25.02.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 9 с изменениями, внесенными Законом РК от 25.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 12-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2021).</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="205"/>
-[...1239 lines deleted...]
-    <w:bookmarkStart w:name="z201" w:id="262"/>
+    <w:bookmarkStart w:name="z201" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 10. Категории радиационной опасности установок</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z202" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ядерные, радиационные, электрофизические установки подразделяются на четыре категории радиационной опасности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z203" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 1 категория – установки, при аварии на которых возможно радиационное воздействие на население за пределами их санитарно-защитной зоны;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z202" w:id="263"/>
-[...15 lines deleted...]
-      1. Ядерные, радиационные, электрофизические установки подразделяются на четыре категории радиационной опасности:</w:t>
+    <w:bookmarkStart w:name="z204" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 2 категория – установки, при аварии на которых радиационное воздействие ограничивается территорией их санитарно-защитной зоны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z203" w:id="264"/>
-[...15 lines deleted...]
-      1) 1 категория – установки, при аварии на которых возможно радиационное воздействие на население за пределами их санитарно-защитной зоны;</w:t>
+    <w:bookmarkStart w:name="z205" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 3 категория – установки, радиационное воздействие которых ограничивается площадкой их размещения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z204" w:id="265"/>
-[...15 lines deleted...]
-      2) 2 категория – установки, при аварии на которых радиационное воздействие ограничивается территорией их санитарно-защитной зоны;</w:t>
+    <w:bookmarkStart w:name="z206" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 4 категория – установки, радиационное воздействие которых ограничивается только помещениями или рабочим местом, где проводятся работы, связанные с осуществлением деятельности с использованием атомной энергии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z205" w:id="266"/>
-[...15 lines deleted...]
-      3) 3 категория – установки, радиационное воздействие которых ограничивается площадкой их размещения;</w:t>
+    <w:bookmarkStart w:name="z207" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Категории радиационной опасности ядерных, радиационных, электрофизических установок определяются физическими и юридическими лицами, осуществляющими деятельность в области использования атомной энергии и (или) являющимися собственниками установок, в соответствии с санитарно-эпидемиологическими требованиями к обеспечению радиационной безопасности и законодательством Республики Казахстан в области использования атомной энергии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z206" w:id="267"/>
-[...15 lines deleted...]
-      4) 4 категория – установки, радиационное воздействие которых ограничивается только помещениями или рабочим местом, где проводятся работы, связанные с осуществлением деятельности с использованием атомной энергии.</w:t>
+    <w:bookmarkStart w:name="z208" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Собственниками ядерных установок, радиационных установок 1 и 2 категорий радиационной опасности могут быть только юридические лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z207" w:id="268"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7407,982 +8177,1186 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z209" w:id="270"/>
+    <w:bookmarkStart w:name="z209" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 11. Категории опасности </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>радионуклидных</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> источников</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z210" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В целях оптимизации радиационной защиты и обеспечения ядерной, радиационной и ядерной физической безопасности радионуклидные источники подразделяются на пять категорий опасности, определяемых отношением активности источника к пороговой активности, вызывающей опасное воздействие на человека:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z211" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) категория 1 – источники cо значением отношения активности к пороговой активности более 1 000;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z210" w:id="271"/>
-[...15 lines deleted...]
-      1. В целях оптимизации радиационной защиты и обеспечения ядерной, радиационной и ядерной физической безопасности радионуклидные источники подразделяются на пять категорий опасности, определяемых отношением активности источника к пороговой активности, вызывающей опасное воздействие на человека:</w:t>
+    <w:bookmarkStart w:name="z212" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) категория 2 – источники со значением отношения активности к пороговой активности от 10 до 1 000;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z211" w:id="272"/>
-[...15 lines deleted...]
-      1) категория 1 – источники cо значением отношения активности к пороговой активности более 1 000;</w:t>
+    <w:bookmarkStart w:name="z213" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) категория 3 – источники со значением отношения активности к пороговой активности от 1 до 10;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z212" w:id="273"/>
-[...15 lines deleted...]
-      2) категория 2 – источники со значением отношения активности к пороговой активности от 10 до 1 000;</w:t>
+    <w:bookmarkStart w:name="z214" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) категория 4 – источники со значением отношения активности к пороговой активности от 0,01 до 1;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z213" w:id="274"/>
-[...15 lines deleted...]
-      3) категория 3 – источники со значением отношения активности к пороговой активности от 1 до 10;</w:t>
+    <w:bookmarkStart w:name="z215" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) категория 5 – источники со значением активности выше уровня изъятия и значением отношения активности к пороговой активности менее 0,01.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z214" w:id="275"/>
-[...15 lines deleted...]
-      4) категория 4 – источники со значением отношения активности к пороговой активности от 0,01 до 1;</w:t>
+    <w:bookmarkStart w:name="z216" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Значения величины пороговой активности для различных радиоизотопов устанавливаются уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z215" w:id="276"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z217" w:id="278"/>
+    <w:bookmarkStart w:name="z217" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 12. Строительство ядерных установок и пунктов захоронения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z218" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Решение о строительстве и районе строительства ядерных установок и пунктов захоронения принимается Правительством Республики Казахстан при согласии местных представительных органов, на территории которых планируется строительство установки или пункта захоронения, с учетом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z219" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) потребностей в них для решения хозяйственных задач страны и отдельных ее регионов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z218" w:id="279"/>
-[...15 lines deleted...]
-      1. Решение о строительстве и районе строительства ядерных установок и пунктов захоронения принимается Правительством Республики Казахстан при согласии местных представительных органов, на территории которых планируется строительство установки или пункта захоронения, с учетом:</w:t>
+    <w:bookmarkStart w:name="z220" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличия необходимых условий для размещения указанных объектов, отвечающих требованиям законодательства Республики Казахстан в области использования атомной энергии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z219" w:id="280"/>
-[...15 lines deleted...]
-      1) потребностей в них для решения хозяйственных задач страны и отдельных ее регионов;</w:t>
+    <w:bookmarkStart w:name="z221" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отсутствия угрозы безопасности указанных объектов со стороны расположенных вблизи гражданских и военных объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z220" w:id="281"/>
-[...15 lines deleted...]
-      2) наличия необходимых условий для размещения указанных объектов, отвечающих требованиям законодательства Республики Казахстан в области использования атомной энергии;</w:t>
+    <w:bookmarkStart w:name="z222" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) требований, установленных экологическим законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z221" w:id="282"/>
-[...15 lines deleted...]
-      3) отсутствия угрозы безопасности указанных объектов со стороны расположенных вблизи гражданских и военных объектов;</w:t>
+    <w:bookmarkStart w:name="z223" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) возможных социальных и экономических последствий размещения указанных объектов для промышленного, сельскохозяйственного и социального развития региона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z222" w:id="283"/>
-[...15 lines deleted...]
-      4) требований, установленных экологическим законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z224" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. После принятия решения о строительстве и районе строительства проводятся работы по выбору площадки размещения ядерной установки или пункта захоронения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z223" w:id="284"/>
-[...15 lines deleted...]
-      5) возможных социальных и экономических последствий размещения указанных объектов для промышленного, сельскохозяйственного и социального развития региона.</w:t>
+    <w:bookmarkStart w:name="z225" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Площадка размещения ядерной установки или пункта захоронения должна определяться с учетом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z224" w:id="285"/>
-[...15 lines deleted...]
-      2. После принятия решения о строительстве и районе строительства проводятся работы по выбору площадки размещения ядерной установки или пункта захоронения.</w:t>
+    <w:bookmarkStart w:name="z226" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) возможных внешних воздействий природного и (или) техногенного характера;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z225" w:id="286"/>
-[...15 lines deleted...]
-      3. Площадка размещения ядерной установки или пункта захоронения должна определяться с учетом:</w:t>
+    <w:bookmarkStart w:name="z227" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) возможного переноса радиоактивных веществ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z226" w:id="287"/>
-[...15 lines deleted...]
-      1) возможных внешних воздействий природного и (или) техногенного характера;</w:t>
+    <w:bookmarkStart w:name="z228" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) возможности предотвращения ущерба населению и окружающей среде в результате эксплуатации ядерной установки или пункта захоронения или в результате возникновения инцидентов или аварий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z227" w:id="288"/>
-[...15 lines deleted...]
-      2) возможного переноса радиоактивных веществ;</w:t>
+    <w:bookmarkStart w:name="z229" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Проектирование, строительство и ввод в эксплуатацию ядерной установки или пункта захоронения осуществляются в соответствии с настоящим Законом и иными законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z228" w:id="289"/>
-[...15 lines deleted...]
-      3) возможности предотвращения ущерба населению и окружающей среде в результате эксплуатации ядерной установки или пункта захоронения или в результате возникновения инцидентов или аварий.</w:t>
+    <w:bookmarkStart w:name="z230" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Проектные документы строительства, реконструкции, вывода из эксплуатации ядерных установок и пунктов захоронения в обязательном порядке проходят экологическую и санитарно-эпидемиологическую экспертизы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z229" w:id="290"/>
-[...15 lines deleted...]
-      4. Проектирование, строительство и ввод в эксплуатацию ядерной установки или пункта захоронения осуществляются в соответствии с настоящим Законом и иными законами Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z231" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Строительство ядерных установок и пунктов захоронения разрешается только юридическим лицам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z230" w:id="291"/>
-[...15 lines deleted...]
-      5. Проектные документы строительства, реконструкции, вывода из эксплуатации ядерных установок и пунктов захоронения в обязательном порядке проходят экологическую и санитарно-эпидемиологическую экспертизы.</w:t>
+    <w:bookmarkStart w:name="z232" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В случаях угрозы национальной безопасности Правительство Республики Казахстан вправе принять решение об отмене строительства ядерной установки или пункта захоронения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z231" w:id="292"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 12 предусматривается дополнить пунктом 8 в соответствии с Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 336-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 12 с изменением, внесенным Законом РК от 25.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 12-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z233" w:id="294"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Главу 3 предусматривается дополнить статьями 12-1, 12-2 в соответствии с Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 336-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Главу 3 предусматривается дополнить статьей 12-3 в соответствии с Законом РК от 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 340-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня введения в действие норм, касающихся деятельности Национального оператора атомных электростанций).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z233" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 13. Ядерная физическая безопасность</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z234" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. При осуществлении деятельности в области использования атомной энергии эксплуатирующая организация обеспечивает ядерную физическую безопасность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z235" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В целях обеспечения ядерной физической безопасности осуществляется физическая защита объектов использования атомной энергии, которая должна обеспечивать:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z234" w:id="295"/>
-[...15 lines deleted...]
-      1. При осуществлении деятельности в области использования атомной энергии эксплуатирующая организация обеспечивает ядерную физическую безопасность.</w:t>
+    <w:bookmarkStart w:name="z236" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) защиту объекта использования атомной энергии от несанкционированного изъятия, хищения ядерных материалов или незаконного захвата ядерной установки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z235" w:id="296"/>
-[...15 lines deleted...]
-      2. В целях обеспечения ядерной физической безопасности осуществляется физическая защита объектов использования атомной энергии, которая должна обеспечивать:</w:t>
+    <w:bookmarkStart w:name="z237" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) защиту объектов использования атомной энергии от диверсии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z236" w:id="297"/>
-[...15 lines deleted...]
-      1) защиту объекта использования атомной энергии от несанкционированного изъятия, хищения ядерных материалов или незаконного захвата ядерной установки;</w:t>
+    <w:bookmarkStart w:name="z238" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) смягчение или сведение к минимуму радиологических последствий возможной диверсии на объектах использования атомной энергии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z237" w:id="298"/>
-[...15 lines deleted...]
-      2) защиту объектов использования атомной энергии от диверсии;</w:t>
+    <w:bookmarkStart w:name="z239" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Охрана ядерных установок 1 и 2 категорий радиационной опасности осуществляется специализированными охранными подразделениями органов внутренних дел.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z238" w:id="299"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z240" w:id="301"/>
+    <w:bookmarkStart w:name="z240" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 14. Государственный учет ядерных материалов и источников ионизирующего излучения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z241" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ядерные материалы и источники ионизирующего излучения подлежат государственному учету в порядке, определяемом уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z242" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственный учет ядерных материалов и источников ионизирующего излучения обеспечивает определение наличного количества ядерных материалов, источников ионизирующего излучения, их перемещения и местонахождения при обращении с ними.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z241" w:id="302"/>
-[...15 lines deleted...]
-      1. Ядерные материалы и источники ионизирующего излучения подлежат государственному учету в порядке, определяемом уполномоченным органом.</w:t>
+    <w:bookmarkStart w:name="z243" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Физические и юридические лица, осуществляющие обращение с объектами использования атомной энергии, представляют в уполномоченный орган отчеты о наличии, перемещении и местонахождении ядерных материалов и источников ионизирующего излучения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z242" w:id="303"/>
-[...15 lines deleted...]
-      2. Государственный учет ядерных материалов и источников ионизирующего излучения обеспечивает определение наличного количества ядерных материалов, источников ионизирующего излучения, их перемещения и местонахождения при обращении с ними.</w:t>
+    <w:bookmarkStart w:name="z244" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Уполномоченный орган осуществляет анализ и сверку полученной информации о наличии, перемещении и местонахождении источников ионизирующего излучения и вносит ее в реестр источников ионизирующего излучения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z243" w:id="304"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z245" w:id="306"/>
+    <w:bookmarkStart w:name="z245" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 15. Осуществление экспорта и импорта в области использования атомной энергии</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z246" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Экспорт и импорт ядерных и специальных неядерных материалов, оборудования, установок, технологий, источников ионизирующего излучения, оборудования и соответствующих товаров и технологий двойного назначения, работ, услуг, связанных с их производством, осуществляются на основе разовой лицензии центрального исполнительного органа, осуществляющего государственное регулирование в сфере контроля специфических товаров, по согласованию с уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z247" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Запрещается экспорт продукции или результатов интеллектуальной творческой деятельности, если экспортеру достоверно известно, что такая продукция или результаты интеллектуальной творческой деятельности будут использованы в разработке, создании, испытаниях и поставке ядерного оружия или его компонентов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z246" w:id="307"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z248" w:id="309"/>
+    <w:bookmarkStart w:name="z248" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В целях обеспечения норм и требований в сфере контроля специфических товаров в области использования атомной энергии экспортеры создают внутрифирменные системы контроля специфических товаров в соответствии с законодательством Республики Казахстан в сфере контроля специфических товаров. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkEnd w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8401,180 +9375,180 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z249" w:id="310"/>
+    <w:bookmarkStart w:name="z249" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 16. Транспортировка ядерных материалов, радиоактивных веществ и радиоактивных отходов</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z250" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Транспортировка ядерных материалов, радиоактивных веществ и радиоактивных отходов осуществляется в соответствии с законодательством Республики Казахстан и международными договорами, ратифицированными Республикой Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z251" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Транспортировка ядерных материалов, радиоактивных веществ и радиоактивных отходов включает все операции и условия, которые связаны с изготовлением и обслуживанием транспортных упаковочных комплектов, а также с подготовкой, загрузкой, отправкой, перевозкой, включая транзитное хранение, разгрузкой и приемкой в конечном пункте назначения грузов, в том числе связанные с аварийными ситуациями.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z250" w:id="311"/>
-[...15 lines deleted...]
-      1. Транспортировка ядерных материалов, радиоактивных веществ и радиоактивных отходов осуществляется в соответствии с законодательством Республики Казахстан и международными договорами, ратифицированными Республикой Казахстан.</w:t>
+    <w:bookmarkStart w:name="z252" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Грузоотправитель, перевозчик и грузополучатель обязаны обеспечить выполнение требований ядерной, радиационной и ядерной физической безопасности, а также создание необходимых условий безопасного выполнения транспортировки в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z251" w:id="312"/>
-[...15 lines deleted...]
-      2. Транспортировка ядерных материалов, радиоактивных веществ и радиоактивных отходов включает все операции и условия, которые связаны с изготовлением и обслуживанием транспортных упаковочных комплектов, а также с подготовкой, загрузкой, отправкой, перевозкой, включая транзитное хранение, разгрузкой и приемкой в конечном пункте назначения грузов, в том числе связанные с аварийными ситуациями.</w:t>
+    <w:bookmarkStart w:name="z253" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Транспортировка ядерных материалов, радиоактивных веществ и радиоактивных отходов осуществляется при наличии лицензии на соответствующий вид деятельности в сфере использования атомной энергии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z252" w:id="313"/>
-[...15 lines deleted...]
-      3. Грузоотправитель, перевозчик и грузополучатель обязаны обеспечить выполнение требований ядерной, радиационной и ядерной физической безопасности, а также создание необходимых условий безопасного выполнения транспортировки в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z254" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Транспортировка ядерных материалов, радиоактивных веществ и радиоактивных отходов осуществляется в транспортных упаковочных комплектах, конструкция которых утверждается уполномоченным органом с указанием кода и типа упаковки разрешенных к перевозке ядерных материалов, радиоактивных веществ и радиоактивных отходов, условий перевозки, номера и даты регистрации, срока их действия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z253" w:id="314"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8592,221 +9566,297 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z255" w:id="316"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В статью 17 предусматривается изменение Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 336-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 17. Обращение с радиоактивными отходами и отработавшим ядерным топливом</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z256" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Радиоактивные отходы, образующиеся на территории Республики Казахстан, должны быть захоронены таким образом, чтобы обеспечить радиационную защиту населения и окружающей среды на весь период времени, в течение которого они могут представлять потенциальную опасность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z257" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Физические и юридические лица, осуществляющие деятельность в области использования атомной энергии, которая приводит к образованию радиоактивных отходов, обязаны принимать меры к их минимизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z258" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Безопасное размещение отработавшего ядерного топлива и радиоактивных отходов должно предусматриваться проектной и эксплуатационной документацией в качестве обязательного этапа любого вида деятельности, ведущего к их образованию.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z256" w:id="317"/>
-[...15 lines deleted...]
-      1. Радиоактивные отходы, образующиеся на территории Республики Казахстан, должны быть захоронены таким образом, чтобы обеспечить радиационную защиту населения и окружающей среды на весь период времени, в течение которого они могут представлять потенциальную опасность.</w:t>
+    <w:bookmarkStart w:name="z259" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. К обращению с отработавшим ядерным топливом допускаются только юридические лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z257" w:id="318"/>
-[...15 lines deleted...]
-      2. Физические и юридические лица, осуществляющие деятельность в области использования атомной энергии, которая приводит к образованию радиоактивных отходов, обязаны принимать меры к их минимизации.</w:t>
+    <w:bookmarkStart w:name="z260" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Деятельность по обращению с радиоактивными отходами и отработавшим ядерным топливом осуществляется на основании лицензии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z258" w:id="319"/>
-[...15 lines deleted...]
-      3. Безопасное размещение отработавшего ядерного топлива и радиоактивных отходов должно предусматриваться проектной и эксплуатационной документацией в качестве обязательного этапа любого вида деятельности, ведущего к их образованию.</w:t>
+    <w:bookmarkStart w:name="z261" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Обращение с радиоактивными отходами и (или) отработавшим ядерным топливом должно обеспечивать выполнение требований ядерной, радиационной и ядерной физической безопасности в соответствии с законодательством Республики Казахстан в области использования атомной энергии, а также международными договорами, ратифицированными Республикой Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z259" w:id="320"/>
-[...15 lines deleted...]
-      4. К обращению с отработавшим ядерным топливом допускаются только юридические лица.</w:t>
+    <w:bookmarkStart w:name="z262" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При обращении с радиоактивными отходами и отработавшим ядерным топливом должны соблюдаться требования, установленные Экологическим кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z260" w:id="321"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8825,800 +9875,970 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z263" w:id="324"/>
+    <w:bookmarkStart w:name="z263" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья 18. Осуществление деятельности на территориях бывших </w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z264" w:id="325"/>
+        <w:t>Статья 18. Осуществление деятельности на территориях бывших испытательных ядерных полигонов и других территориях, загрязненных в результате проведенных ядерных испытаний</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z264" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Деятельность на территориях бывших испытательных ядерных полигонов и других территориях, загрязненных в результате проведенных ядерных испытаний, подлежит лицензированию в соответствии с настоящим Законом и законодательством Республики Казахстан о разрешениях и уведомлениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z265" w:id="326"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z265" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. На территориях бывших испытательных ядерных полигонов и других территориях, загрязненных в результате проведенных ядерных испытаний, устанавливаются границы этих территорий с учетом их радиоактивного загрязнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z266" w:id="327"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 18 предусматривается дополнить пунктом 3 в соответствии с Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 336-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z266" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 19. Контроль за использованием материалов, содержащих природные радионуклиды выше уровней изъятия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z267" w:id="328"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z267" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Облучение работников и населения, обусловленное содержанием природных радионуклидов выше уровней изъятия в материалах, используемых в производственной деятельности, не относящейся к деятельности в области использования атомной энергии, не должно превышать гигиенические нормативы, утвержденные государственным органом в сфере санитарно-эпидемиологического благополучия населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z268" w:id="329"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z268" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственные органы санитарно-эпидемиологической службы осуществляют радиационный контроль в целях защиты работников и населения от сверхнормативного облучения от материалов, содержащих природные радионуклиды выше уровней изъятия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z269" w:id="330"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z269" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 20. Квалификация персонала, занятого на объектах использования атомной энергии</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z270" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Для обеспечения ядерной, радиационной и ядерной физической безопасности, аварийной готовности и реагирования на ядерные и (или) радиационные аварии персонал, занятый на объектах использования атомной энергии, должен обладать соответствующей квалификацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z271" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Персонал, занятый на объектах использования атомной энергии, подразделяется на следующие категории:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z272" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) специалисты – персонал, который включает руководителей высшего звена, старших руководителей (начальников отделов и секторов); руководителей младшего звена (старших операторов, начальников групп технического обслуживания и технической поддержки и их заместителей); инженерный и (или) научный персонал, деятельность которого связана с эксплуатацией объекта использования атомной энергии;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z270" w:id="331"/>
-[...15 lines deleted...]
-      1. Для обеспечения ядерной, радиационной и ядерной физической безопасности, аварийной готовности и реагирования на ядерные и (или) радиационные аварии персонал, занятый на объектах использования атомной энергии, должен обладать соответствующей квалификацией.</w:t>
+    <w:bookmarkStart w:name="z273" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) техники – персонал, который включает техников контрольно-измерительной аппаратуры, техников радиационного контроля, техников химической лаборатории, техников-механиков, техников-электриков и техников электронной аппаратуры, а также иной специализированный персонал, непосредственно занятый в работах, связанных с эксплуатацией ядерной установки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z271" w:id="332"/>
-[...15 lines deleted...]
-      2. Персонал, занятый на объектах использования атомной энергии, подразделяется на следующие категории:</w:t>
+    <w:bookmarkStart w:name="z274" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) рабочие – персонал, который включает сварщиков, слесарей, механиков, электриков, операторов механизмов и другой квалифицированный рабочий персонал.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z272" w:id="333"/>
-[...15 lines deleted...]
-      1) специалисты – персонал, который включает руководителей высшего звена, старших руководителей (начальников отделов и секторов); руководителей младшего звена (старших операторов, начальников групп технического обслуживания и технической поддержки и их заместителей); инженерный и (или) научный персонал, деятельность которого связана с эксплуатацией объекта использования атомной энергии;</w:t>
+    <w:bookmarkStart w:name="z275" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Персонал, занятый на объектах использования атомной энергии, должен соответствовать квалификационным требованиям, утвержденным уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z273" w:id="334"/>
-[...15 lines deleted...]
-      2) техники – персонал, который включает техников контрольно-измерительной аппаратуры, техников радиационного контроля, техников химической лаборатории, техников-механиков, техников-электриков и техников электронной аппаратуры, а также иной специализированный персонал, непосредственно занятый в работах, связанных с эксплуатацией ядерной установки;</w:t>
+    <w:bookmarkStart w:name="z276" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Физическим и юридическим лицам, осуществляющим деятельность в области использования атомной энергии, запрещается допускать к трудовой деятельности на объектах использования атомной энергии работников, не соответствующих квалификационным требованиям и (или) имеющих медицинские противопоказания к заявленному виду работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z274" w:id="335"/>
-[...15 lines deleted...]
-      3) рабочие – персонал, который включает сварщиков, слесарей, механиков, электриков, операторов механизмов и другой квалифицированный рабочий персонал.</w:t>
+    <w:bookmarkStart w:name="z277" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В целях поддержания должного профессионального уровня и удовлетворения потребности в повышении знаний и навыков персонала, занятого на объектах использования атомной энергии, физические и юридические лица, осуществляющие деятельность в области использования атомной энергии, обеспечивают повышение квалификации персонала в порядке, определенном уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z275" w:id="336"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z278" w:id="339"/>
+    <w:bookmarkStart w:name="z278" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 21. Аттестация персонала, занятого на объектах использования атомной энергии</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z279" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Персонал, занятый на объектах использования атомной энергии, проходит аттестацию в порядке, определенном уполномоченным органом, на соответствие уровня его квалификации и профессиональной подготовки занимаемой должности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z280" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Аттестация персонала проводится в целях проверки знания норм и требований ядерной, радиационной, ядерной физической безопасности, а также определения способности принятия решений при исполнении трудовых обязанностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z281" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Уполномоченный орган проводит аттестацию:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z279" w:id="340"/>
-[...15 lines deleted...]
-      1. Персонал, занятый на объектах использования атомной энергии, проходит аттестацию в порядке, определенном уполномоченным органом, на соответствие уровня его квалификации и профессиональной подготовки занимаемой должности.</w:t>
+    <w:bookmarkStart w:name="z282" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) специалистов, в должностные обязанности которых входят прямое управление установкой, обеспечение ядерной, радиационной, ядерной физической безопасности при осуществлении деятельности в области использования атомной энергии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z280" w:id="341"/>
-[...15 lines deleted...]
-      2. Аттестация персонала проводится в целях проверки знания норм и требований ядерной, радиационной, ядерной физической безопасности, а также определения способности принятия решений при исполнении трудовых обязанностей.</w:t>
+    <w:bookmarkStart w:name="z283" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) персонала ядерной установки, в должностные обязанности которого входят контроль за обеспечением ядерной, радиационной и ядерной физической безопасности, учет и контроль ядерных материалов, источников ионизирующего излучения, радиоактивных отходов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z281" w:id="342"/>
-[...15 lines deleted...]
-      3. Уполномоченный орган проводит аттестацию:</w:t>
+    <w:bookmarkStart w:name="z284" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) персонала радиационной, электрофизической установки, в должностные обязанности которого входят контроль радиационной безопасности, учет и контроль источников ионизирующего излучения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z282" w:id="343"/>
-[...15 lines deleted...]
-      1) специалистов, в должностные обязанности которых входят прямое управление установкой, обеспечение ядерной, радиационной, ядерной физической безопасности при осуществлении деятельности в области использования атомной энергии;</w:t>
+    <w:bookmarkStart w:name="z285" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иной персонал аттестуется физическими и юридическими лицами, осуществляющими деятельность в области использования атомной энергии, в соответствии с правилами аттестации персонала, занятого на объектах использования атомной энергии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z283" w:id="344"/>
-[...15 lines deleted...]
-      2) персонала ядерной установки, в должностные обязанности которого входят контроль за обеспечением ядерной, радиационной и ядерной физической безопасности, учет и контроль ядерных материалов, источников ионизирующего излучения, радиоактивных отходов;</w:t>
+    <w:bookmarkStart w:name="z286" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Аттестация персонала подразделяется на следующие виды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z284" w:id="345"/>
-[...15 lines deleted...]
-      3) персонала радиационной, электрофизической установки, в должностные обязанности которого входят контроль радиационной безопасности, учет и контроль источников ионизирующего излучения.</w:t>
+    <w:bookmarkStart w:name="z287" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) первичная аттестация;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z285" w:id="346"/>
-[...15 lines deleted...]
-      Иной персонал аттестуется физическими и юридическими лицами, осуществляющими деятельность в области использования атомной энергии, в соответствии с правилами аттестации персонала, занятого на объектах использования атомной энергии.</w:t>
+    <w:bookmarkStart w:name="z288" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) периодическая аттестация;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z286" w:id="347"/>
-[...15 lines deleted...]
-      4. Аттестация персонала подразделяется на следующие виды:</w:t>
+    <w:bookmarkStart w:name="z289" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) внеочередная аттестация;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z287" w:id="348"/>
-[...15 lines deleted...]
-      1) первичная аттестация;</w:t>
+    <w:bookmarkStart w:name="z531" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) повторная аттестация.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z288" w:id="349"/>
-[...15 lines deleted...]
-      2) периодическая аттестация;</w:t>
+    <w:bookmarkStart w:name="z290" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Первичная аттестация персонала проводится в течение одного месяца после назначения работника на должность. Периодическая аттестация проводится один раз в три года. Внеочередная аттестация назначается в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z289" w:id="350"/>
-[...15 lines deleted...]
-      3) внеочередная аттестация;</w:t>
+    <w:bookmarkStart w:name="z291" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) возникновения инцидентов на объектах использования атомной энергии – в отношении лиц, допустивших их возникновение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z531" w:id="351"/>
-[...15 lines deleted...]
-      4) повторная аттестация.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции Закона РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 336-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) нарушения требований ядерной и (или) радиационной, и (или) ядерной физической безопасности, учета ядерных материалов, источников ионизирующего излучения, выявленного в результате проверок уполномоченного органа, – в отношении лиц, допустивших нарушение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z293" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по решению физического или юридического лица, осуществляющего деятельность в области использования атомной энергии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z290" w:id="352"/>
-[...15 lines deleted...]
-      5. Первичная аттестация персонала проводится в течение одного месяца после назначения работника на должность. Периодическая аттестация проводится один раз в три года. Внеочередная аттестация назначается в случаях:</w:t>
+    <w:bookmarkStart w:name="z532" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Повторная аттестация назначается в случае получения отрицательного результата по итогам первичной или периодической, или внеочередной аттестации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z291" w:id="353"/>
-[...15 lines deleted...]
-      1) возникновения инцидентов на объектах использования атомной энергии – в отношении лиц, допустивших их возникновение;</w:t>
+    <w:bookmarkStart w:name="z294" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В случае, если работник получил отрицательное заключение по результатам первичной или периодической, или внеочередной аттестации, его отстраняют от работы до получения результатов повторной аттестации в соответствии с трудовым законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z292" w:id="354"/>
-[...15 lines deleted...]
-      2) нарушения требований ядерной и (или) радиационной, и (или) ядерной физической безопасности, учета ядерных материалов, источников ионизирующего излучения, выявленного в результате проверок уполномоченного органа, – в отношении лиц, допустивших нарушение;</w:t>
+    <w:bookmarkStart w:name="z533" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Трудовой договор с работником, получившим отрицательное заключение о несоответствии занимаемой должности или выполняемой работе вследствие недостаточной квалификации и профессиональной подготовки по итогам повторной аттестации, прекращается в соответствии с трудовым законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z293" w:id="355"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9637,786 +10857,880 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z295" w:id="359"/>
+    <w:bookmarkStart w:name="z295" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 22. Вывод из эксплуатации установок, досрочный вывод из эксплуатации ядерной или радиационной установки и закрытие пункта захоронения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z296" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Эксплуатирующая организация на стадии проектирования ядерной установки или пункта захоронения разрабатывает предварительный план вывода из эксплуатации ядерной установки или закрытия пункта захоронения в соответствии с законодательством Республики Казахстан в области использования атомной энергии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z297" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Предварительный план вывода из эксплуатации содержит описание этапов вывода из эксплуатации ядерной установки или закрытия пункта захоронения, методов демонтажа основных конструкций, оценки стоимости и сроков выполнения работ, необходимых ресурсов, меры по обеспечению ядерной, радиационной и ядерной физической безопасности, основные нормы и характеристики площадки размещения ядерной установки после вывода ее из эксплуатации или пункта захоронения после его закрытия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z298" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. При эксплуатации ядерной установки или пункта захоронения предварительный план вывода из эксплуатации подлежит пересмотру и модернизации с учетом новых технических и технологических разработок, изменений требований ядерной, радиационной и ядерной физической безопасности, стоимости работ и требуемых ресурсов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z299" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. При принятии решения о выводе из эксплуатации ядерной установки или закрытии пункта захоронения эксплуатирующая организация составляет окончательный план вывода из эксплуатации с учетом имеющихся на это время технологий, методик, экономических показателей, требований законодательства Республики Казахстан в области использования атомной энергии. Окончательный план вывода из эксплуатации является основой для проектирования и проведения работ по выводу ядерной установки из эксплуатации или закрытию пункта захоронения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z296" w:id="360"/>
-[...15 lines deleted...]
-      1. Эксплуатирующая организация на стадии проектирования ядерной установки или пункта захоронения разрабатывает предварительный план вывода из эксплуатации ядерной установки или закрытия пункта захоронения в соответствии с законодательством Республики Казахстан в области использования атомной энергии.</w:t>
+    <w:bookmarkStart w:name="z300" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Решение о прекращении эксплуатации установки принимается эксплуатирующей организацией самостоятельно на любом этапе жизненного цикла. При этом эксплуатирующая организация уведомляет уполномоченный орган о принятом решении, дате начала и сроках осуществления работ по выводу из эксплуатации. Эксплуатирующая организация обеспечивает выполнение работ по плану вывода из эксплуатации в полном объеме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z297" w:id="361"/>
-[...15 lines deleted...]
-      2. Предварительный план вывода из эксплуатации содержит описание этапов вывода из эксплуатации ядерной установки или закрытия пункта захоронения, методов демонтажа основных конструкций, оценки стоимости и сроков выполнения работ, необходимых ресурсов, меры по обеспечению ядерной, радиационной и ядерной физической безопасности, основные нормы и характеристики площадки размещения ядерной установки после вывода ее из эксплуатации или пункта захоронения после его закрытия.</w:t>
+    <w:bookmarkStart w:name="z301" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Решение о досрочном выводе из эксплуатации ядерной установки принимается Правительством Республики Казахстан по представлению уполномоченного органа в случае нарушения требований безопасной эксплуатации ядерной установки, которое привело или могло привести к ядерной и (или) радиационной аварии, и обоснованной неспособности эксплуатирующей организации обеспечить дальнейшую безопасную эксплуатацию ядерной установки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z298" w:id="362"/>
-[...15 lines deleted...]
-      3. При эксплуатации ядерной установки или пункта захоронения предварительный план вывода из эксплуатации подлежит пересмотру и модернизации с учетом новых технических и технологических разработок, изменений требований ядерной, радиационной и ядерной физической безопасности, стоимости работ и требуемых ресурсов.</w:t>
+    <w:bookmarkStart w:name="z302" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Решение о закрытии пункта захоронения принимается Правительством Республики Казахстан по представлению уполномоченного органа при завершении мероприятий по его закрытию. Представление уполномоченного органа основывается на мероприятиях по закрытию пункта захоронения, выполненных эксплуатирующей организацией, включающих:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z299" w:id="363"/>
-[...15 lines deleted...]
-      4. При принятии решения о выводе из эксплуатации ядерной установки или закрытии пункта захоронения эксплуатирующая организация составляет окончательный план вывода из эксплуатации с учетом имеющихся на это время технологий, методик, экономических показателей, требований законодательства Республики Казахстан в области использования атомной энергии. Окончательный план вывода из эксплуатации является основой для проектирования и проведения работ по выводу ядерной установки из эксплуатации или закрытию пункта захоронения.</w:t>
+    <w:bookmarkStart w:name="z303" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) рекультивацию территории, загрязненной в результате эксплуатации пункта захоронения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z300" w:id="364"/>
-[...15 lines deleted...]
-      5. Решение о прекращении эксплуатации установки принимается эксплуатирующей организацией самостоятельно на любом этапе жизненного цикла. При этом эксплуатирующая организация уведомляет уполномоченный орган о принятом решении, дате начала и сроках осуществления работ по выводу из эксплуатации. Эксплуатирующая организация обеспечивает выполнение работ по плану вывода из эксплуатации в полном объеме.</w:t>
+    <w:bookmarkStart w:name="z304" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проведение контрольных измерений радиационной обстановки на площадке размещения пункта захоронения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z301" w:id="365"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z305" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции Закона РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 336-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оформление пакета документации для передачи в архив с полным описанием захороненных радиоактивных отходов, конструкции пункта захоронения, геотектонических, геологических и геофизических характеристик площадки размещения пункта захоронения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z306" w:id="370"/>
+    <w:bookmarkStart w:name="z306" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 23. Аварийная готовность и реагирование</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z307" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Национальный план реагирования на ядерные и радиационные аварии вводится в действие по решению уполномоченного органа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z308" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в случае выхода или угрозы выхода факторов воздействия ядерной или радиационной аварии за пределы площадки размещения аварийной ядерной, радиационной или электрофизической установки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z309" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при трансграничных ядерных или радиационных авариях, произошедших на территории другого государства, воздействие которых или угроза воздействия которых распространяется на территорию Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z310" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Национальный план реагирования на ядерные и радиационные аварии определяет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z311" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права и обязанности центральных и местных исполнительных органов Республики Казахстан, а также физических и юридических лиц в случае ядерной или радиационной аварии;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z307" w:id="371"/>
-[...15 lines deleted...]
-      1. Национальный план реагирования на ядерные и радиационные аварии вводится в действие по решению уполномоченного органа:</w:t>
+    <w:bookmarkStart w:name="z312" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) порядок действий и управления мероприятиями по готовности и реагированию на ядерные и радиационные аварии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z308" w:id="372"/>
-[...15 lines deleted...]
-      1) в случае выхода или угрозы выхода факторов воздействия ядерной или радиационной аварии за пределы площадки размещения аварийной ядерной, радиационной или электрофизической установки;</w:t>
+    <w:bookmarkStart w:name="z313" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) координацию действий организаций и государственных органов в случае ядерной или радиационной аварии и ликвидации ее последствий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z309" w:id="373"/>
-[...15 lines deleted...]
-      2) при трансграничных ядерных или радиационных авариях, произошедших на территории другого государства, воздействие которых или угроза воздействия которых распространяется на территорию Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z314" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. При получении информации о соответствующей ядерной или радиационной аварии уполномоченный орган незамедлительно информирует об этом, а также о введении в действие национального плана реагирования на ядерные и радиационные аварии уполномоченный орган в сфере гражданской защиты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z310" w:id="374"/>
-[...15 lines deleted...]
-      2. Национальный план реагирования на ядерные и радиационные аварии определяет:</w:t>
+    <w:bookmarkStart w:name="z315" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Эксплуатирующие организации разрабатывают и утверждают планы противоаварийных мероприятий в соответствии с законодательством Республики Казахстан. В планах противоаварийных мероприятий предусматриваются порядок действий и мероприятия при инцидентах и ликвидации аварий и их последствий по минимизации возможного воздействия на персонал, население и окружающую среду в соответствии с категорией радиационной опасности ядерной, радиационной или электрофизической установки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z311" w:id="375"/>
-[...15 lines deleted...]
-      1) права и обязанности центральных и местных исполнительных органов Республики Казахстан, а также физических и юридических лиц в случае ядерной или радиационной аварии;</w:t>
+    <w:bookmarkStart w:name="z316" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Эксплуатирующие организации на всех этапах обращения с объектами использования атомной энергии обеспечивают выполнение мероприятий по аварийной готовности и реагированию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z312" w:id="376"/>
-[...15 lines deleted...]
-      2) порядок действий и управления мероприятиями по готовности и реагированию на ядерные и радиационные аварии;</w:t>
+    <w:bookmarkStart w:name="z317" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В случае возникновения трансграничных аварий или инцидентов в области использования атомной энергии уполномоченный орган совместно с уполномоченным органом в сфере гражданской защиты принимает меры по оповещению и реагированию в соответствии с международными договорами, ратифицированными Республикой Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z313" w:id="377"/>
-[...15 lines deleted...]
-      3) координацию действий организаций и государственных органов в случае ядерной или радиационной аварии и ликвидации ее последствий.</w:t>
+    <w:bookmarkStart w:name="z318" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. ЭКСПЕРТИЗА ЯДЕРНОЙ БЕЗОПАСНОСТИ И (ИЛИ) РАДИАЦИОННОЙ БЕЗОПАСНОСТИ, И (ИЛИ) ЯДЕРНОЙ ФИЗИЧЕСКОЙ БЕЗОПАСНОСТИ. АККРЕДИТАЦИЯ ОРГАНИЗАЦИЙ, ОСУЩЕСТВЛЯЮЩИХ ЭКСПЕРТИЗУ ЯДЕРНОЙ БЕЗОПАСНОСТИ И (ИЛИ) РАДИАЦИОННОЙ БЕЗОПАСНОСТИ, И (ИЛИ) ЯДЕРНОЙ ФИЗИЧЕСКОЙ БЕЗОПАСНОСТИ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z314" w:id="378"/>
-[...96 lines deleted...]
-    <w:bookmarkEnd w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 в редакции Закона РК от 25.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 12-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z319" w:id="383"/>
+    <w:bookmarkStart w:name="z319" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 24. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Экспертиза ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z534" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Экспертиза ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности проводится в целях осуществления независимой оценки безопасности ядерных установок, радиационных установок 1 и 2 категорий радиационной опасности на весь период времени, в течение которого они могут представлять потенциальную опасность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z535" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Экспертиза ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности проводится повторно при изменениях в системах, оборудовании, проектной и эксплуатационной документации ядерных и радиационных установок, касающихся обеспечения ядерной, радиационной и (или) ядерной физической безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z536" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Эксплуатирующая организация одновременно письменно уведомляет уполномоченный орган и экспертную организацию, проводившую ранее экспертизу ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности, о планируемых изменениях с представлением проектной и эксплуатационной документации ядерной и радиационной установки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z537" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Экспертиза ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности проводится организациями, аккредитованными в уполномоченном органе на осуществление данного вида деятельности. При этом в качестве эксперта не могут выступать лицо, состоящее в близких родственных или свойственных отношениях с должностными лицами эксплуатирующей организации, а также физические лица, состоящие с эксплуатирующей организацией в трудовых или иных договорных отношениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z538" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Документы на экспертизу ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности представляет эксплуатирующая организация.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z534" w:id="384"/>
-[...15 lines deleted...]
-      1. Экспертиза ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности проводится в целях осуществления независимой оценки безопасности ядерных установок, радиационных установок 1 и 2 категорий радиационной опасности на весь период времени, в течение которого они могут представлять потенциальную опасность.</w:t>
+    <w:bookmarkStart w:name="z539" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. По результатам проведения экспертизы ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности выдается заключение о допустимости и возможности принятия решения по реализации объекта экспертизы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z535" w:id="385"/>
-[...15 lines deleted...]
-      2. Экспертиза ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности проводится повторно при изменениях в системах, оборудовании, проектной и эксплуатационной документации ядерных и радиационных установок, касающихся обеспечения ядерной, радиационной и (или) ядерной физической безопасности.</w:t>
+    <w:bookmarkStart w:name="z540" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Получение отрицательного заключения экспертизы не лишает эксплуатирующую организацию, устранившую все указанные в экспертном заключении замечания, права повторного обращения для проведения экспертизы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z536" w:id="386"/>
-[...15 lines deleted...]
-      Эксплуатирующая организация одновременно письменно уведомляет уполномоченный орган и экспертную организацию, проводившую ранее экспертизу ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности, о планируемых изменениях с представлением проектной и эксплуатационной документации ядерной и радиационной установки.</w:t>
+    <w:bookmarkStart w:name="z541" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Финансирование экспертизы ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности осуществляется за счет средств эксплуатирующей организации или других источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z537" w:id="387"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10435,236 +11749,304 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z327" w:id="392"/>
+    <w:bookmarkStart w:name="z327" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 25. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Объекты экспертизы ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z542" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экспертизе ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности подлежат:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z543" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проектная документация по выбору площадок размещения и строительству ядерных установок, радиационных установок 1 и 2 категорий радиационной опасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z544" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проектная и эксплуатационная документация ядерных установок, радиационных установок 1 и 2 категорий радиационной опасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z545" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проектная документация на техническую модернизацию ядерных установок, радиационных установок 1 и 2 категорий радиационной опасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z546" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проектная и эксплуатационная документация по выводу из эксплуатации ядерных установок, радиационных установок 1 и 2 категорий радиационной опасности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z542" w:id="393"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 25 в редакции Закона РК от 25.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 12-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Главу 4 предусматривается дополнить статьей 25-1 в соответствии с Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 336-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -10692,564 +12074,564 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 26 с изменением, внесенным Законом РК от 25.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 12-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z334" w:id="398"/>
+    <w:bookmarkStart w:name="z334" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Уполномоченный орган проводит аккредитацию организаций, осуществляющих экспертизу ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z335" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. По результатам проведения аккредитации выдается свидетельство об аккредитации. Срок действия свидетельства об аккредитации составляет три года. Свидетельство об аккредитации включает область аккредитации, виды работ в области аккредитации, применяемые методики расчетов и программно-технические средства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z336" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Организация, осуществляющая экспертизу ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности, должна иметь:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z337" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) не менее пяти лет практического опыта работы в области аккредитации или деятельности, непосредственно связанной с областью аккредитации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z338" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) квалифицированный персонал, способный обеспечить выполнение работ в соответствующей области аккредитации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z339" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) программно-технические средства и (или) методики расчетов для выполнения заявляемых видов работ.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z335" w:id="399"/>
-[...15 lines deleted...]
-      2. По результатам проведения аккредитации выдается свидетельство об аккредитации. Срок действия свидетельства об аккредитации составляет три года. Свидетельство об аккредитации включает область аккредитации, виды работ в области аккредитации, применяемые методики расчетов и программно-технические средства.</w:t>
+    <w:bookmarkStart w:name="z340" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Рассмотрение документов об аккредитации осуществляется уполномоченным органом в течение двадцати рабочих дней со дня их поступления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z336" w:id="400"/>
-[...15 lines deleted...]
-      3. Организация, осуществляющая экспертизу ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности, должна иметь:</w:t>
+    <w:bookmarkStart w:name="z341" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Основаниями для отказа в аккредитации заявителя являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z337" w:id="401"/>
-[...15 lines deleted...]
-      1) не менее пяти лет практического опыта работы в области аккредитации или деятельности, непосредственно связанной с областью аккредитации;</w:t>
+    <w:bookmarkStart w:name="z342" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличие в представленных документах недостоверной информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z338" w:id="402"/>
-[...15 lines deleted...]
-      2) квалифицированный персонал, способный обеспечить выполнение работ в соответствующей области аккредитации;</w:t>
+    <w:bookmarkStart w:name="z343" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) несоответствие представленных документов требованиям, установленным законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z339" w:id="403"/>
-[...15 lines deleted...]
-      3) программно-технические средства и (или) методики расчетов для выполнения заявляемых видов работ.</w:t>
+    <w:bookmarkStart w:name="z344" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) несоответствие квалификации персонала заявителя заявленной области аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z340" w:id="404"/>
-[...15 lines deleted...]
-      4. Рассмотрение документов об аккредитации осуществляется уполномоченным органом в течение двадцати рабочих дней со дня их поступления.</w:t>
+    <w:bookmarkStart w:name="z345" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) несоответствие методик расчета и программных средств заявленной области аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z341" w:id="405"/>
-[...15 lines deleted...]
-      5. Основаниями для отказа в аккредитации заявителя являются:</w:t>
+    <w:bookmarkStart w:name="z346" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наличие решения суда о запрете на занятие деятельностью по заявленному виду.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z342" w:id="406"/>
-[...15 lines deleted...]
-      1) наличие в представленных документах недостоверной информации;</w:t>
+    <w:bookmarkStart w:name="z347" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение об отказе в аккредитации может быть обжаловано в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z343" w:id="407"/>
-[...15 lines deleted...]
-      2) несоответствие представленных документов требованиям, установленным законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z348" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Аккредитованные организации обязаны:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z344" w:id="408"/>
-[...15 lines deleted...]
-      3) несоответствие квалификации персонала заявителя заявленной области аккредитации;</w:t>
+    <w:bookmarkStart w:name="z349" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по запросу уполномоченного органа представлять документацию, связанную с осуществлением деятельности в области аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z345" w:id="409"/>
-[...15 lines deleted...]
-      4) несоответствие методик расчета и программных средств заявленной области аккредитации;</w:t>
+    <w:bookmarkStart w:name="z350" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не разглашать конфиденциальную информацию, полученную в ходе выполнения работ, за исключением случаев, предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z346" w:id="410"/>
-[...15 lines deleted...]
-      5) наличие решения суда о запрете на занятие деятельностью по заявленному виду.</w:t>
+    <w:bookmarkStart w:name="z351" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Уполномоченный орган ведет реестр аккредитованных организаций, осуществляющих экспертизу ядерной безопасности и (или) радиационной безопасности, и (или) ядерной физической безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z347" w:id="411"/>
-[...15 lines deleted...]
-      Решение об отказе в аккредитации может быть обжаловано в порядке, установленном законодательством Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Исключен Законом РК от 25.02.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 26 с изменениями, внесенными законами РК от 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 25.02.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z474" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4-1. ГРАЖДАНСКО-ПРАВОВАЯ ОТВЕТСТВЕННОСТЬ ОПЕРАТОРА ЯДЕРНОЙ УСТАНОВКИ ИЛИ ЕДИНОГО ОПЕРАТОРА ЯДЕРНЫХ УСТАНОВОК ЗА ПРИЧИНЕННЫЙ ЯДЕРНЫЙ УЩЕРБ И ЕЕ ФИНАНСОВОЕ ОБЕСПЕЧЕНИЕ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z348" w:id="412"/>
-[...232 lines deleted...]
-    <w:bookmarkEnd w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Закон дополнен главой 4-1 в соответствии с Законом РК от 14.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11261,1090 +12643,1090 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 26-1. Гражданско-правовая ответственность оператора ядерной установки или единого оператора ядерных установок за причиненный ядерный ущерб</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z476" w:id="417"/>
+    <w:bookmarkStart w:name="z476" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Независимо от вины оператор ядерной установки или единый оператор ядерных установок несет гражданско-правовую ответственность за причиненный ядерный ущерб, за исключением случаев, предусмотренных настоящим Законом.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z477" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Оператор ядерной установки или единый оператор ядерных установок несет гражданско-правовую ответственность за причиненный ядерный ущерб на основании доказательств, что такой ущерб вызван ядерным инцидентом, связанным с ядерным материалом, поставляемым и (или) произведенным на ядерной установке оператора, и случившимся до того момента, когда иной оператор ядерной установки принял на себя ответственность за ядерный материал в соответствии с законодательством Республики Казахстан и (или) условиями заключенного между ними договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z478" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если ядерный инцидент связан с ядерным материалом, поставляемым иностранному юридическому лицу, находящемуся в пределах территории государства, которое не является стороной международных договоров, ратифицированных Республикой Казахстан, по вопросам ответственности за ядерный ущерб, оператор ядерной установки или единый оператор ядерных установок несет гражданско-правовую ответственность до выгрузки ядерного материала с транспортного средства, на котором он был доставлен на территорию государства прибытия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z479" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если ядерный инцидент связан с ядерным материалом, поставляемым по согласию оператора ядерной установки или единого оператора ядерных установок от иностранного юридического лица, находящегося в пределах территории государства, которое не является стороной международных договоров, ратифицированных Республикой Казахстан, по вопросам ответственности за ядерный ущерб, оператор ядерной установки или единый оператор ядерных установок несет гражданско-правовую ответственность после погрузки ядерного материала на транспортное средство с территории государства его вывоза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z480" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Гражданско-правовая ответственность оператора ядерной установки или единого оператора ядерных установок распространяется на причиненный ядерный ущерб независимо от места его причинения, за исключением случаев, предусмотренных настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z481" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Если наряду с причиненным ядерным ущербом имеются иные убытки, которые не могут быть отделены от убытков, причиненных ядерным инцидентом, то такие убытки признаются ядерным ущербом и подлежат возмещению оператором ядерной установки или единым оператором ядерных установок в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z477" w:id="418"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 26-2. Предел гражданско-правовой ответственности оператора ядерной установки или единого оператора ядерных установок за причиненный ядерный ущерб</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z483" w:id="423"/>
+    <w:bookmarkStart w:name="z483" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Предел гражданско-правовой ответственности оператора ядерной установки или единого оператора ядерных установок за причиненный ядерный ущерб на один ядерный инцидент составляет: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z484" w:id="424"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z484" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сто пятьдесят миллионов специальных прав заимствования для ядерных установок, относящихся к первой категории радиационной опасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z485" w:id="425"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z485" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) пять миллионов специальных прав заимствования для ядерных установок, относящихся ко второй и третьей категориям радиационной опасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z486" w:id="426"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z486" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учитывая тип, состав, мощность и другие технические параметры ядерных установок, ядерных материалов, радиоактивных отходов, а также их количество, Правительство Республики Казахстан вправе определить иной предел гражданско-правовой ответственности за причиненный ядерный ущерб для оператора ядерной установки первой категории радиационной опасности, но не ниже предела, эквивалентного пяти миллионам специальных прав заимствования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkEnd w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 26-3. Финансовое обеспечение гражданско-правовой ответственности оператора ядерной установки или единого оператора ядерных установок за причиненный ядерный ущерб</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z488" w:id="427"/>
+    <w:bookmarkStart w:name="z488" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Оператор ядерной установки или единый оператор ядерных установок обязан иметь финансовое обеспечение в пределах гражданско-правовой ответственности, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 26-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, за исключением ядерных установок, находящихся в ведении уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z489" w:id="428"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z489" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданско-правовая ответственность оператора ядерной установки или единого оператора ядерных установок в отношении нескольких ядерных установок, находящихся в пределах одной площадки их размещения, может быть представлена финансовым обеспечением, размер которого определяется как для одной ядерной установки, исходя из наиболее высокой категории радиационной опасности ядерных установок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z490" w:id="429"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z490" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Способы финансового обеспечения гражданско-правовой ответственности за причиненный ядерный ущерб определяются оператором ядерной установки или единым оператором ядерных установок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z491" w:id="430"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z491" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Финансовое обеспечение гражданско-правовой ответственности оператора ядерной установки или единого оператора ядерных установок в случае возмещения причиненного ядерного ущерба состоит из страхования гражданско-правовой ответственности оператора ядерной установки или единого оператора ядерных установок за причиненный ядерный ущерб или иного обеспечения, предусмотренного законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z492" w:id="431"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z492" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Юридическое лицо, включая страховщика, предоставившее оператору ядерной установки или единому оператору ядерных установок финансовое обеспечение в пределах гражданско-правовой ответственности, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 26-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, не вправе в одностороннем порядке приостановить или прекратить финансовое обеспечение, не уведомив его и уполномоченный орган об этом в письменной форме не менее чем за сто пятьдесят календарных дней до даты приостановления или прекращения финансового обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z493" w:id="432"/>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z493" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Проверка наличия финансового обеспечения гражданско-правовой ответственности оператора ядерной установки или единого оператора ядерных установок осуществляется в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 26-3 с изменением, внесенным Законом РК от 30.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 95-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 26-4. Договор страхования гражданско-правовой ответственности оператора ядерной установки или единого оператора ядерных установок за причиненный ядерный ущерб</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z495" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Страхование гражданско-правовой ответственности оператора ядерной установки или единого оператора ядерных установок за причиненный ядерный ущерб осуществляется в соответствии с законодательством Республики Казахстан с учетом особенностей, установленных настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z496" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Единый оператор ядерных установок вправе осуществлять страхование гражданско-правовой ответственности оператора ядерной установки или единого оператора ядерных установок за причиненный ядерный ущерб в отношении одной или нескольких ядерных установок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z497" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Договор страхования гражданско-правовой ответственности оператора ядерной установки или единого оператора ядерных установок за причиненный ядерный ущерб должен содержать следующие условия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z498" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обязанность страховщика произвести страховую выплату в случае ядерного инцидента, за исключением случаев, когда ядерный ущерб возник вследствие вооруженного конфликта, военных действий, гражданской войны или восстания, а также причинен полностью или частично в результате умысла или грубой неосторожности физического и (или) юридического лица в части выплаты возмещения причиненного ядерного ущерба такому лицу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z499" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отказ от перехода к страховщику, обязанному осуществить либо осуществившему страховую выплату, прав страхователя на возмещение убытков (суброгацию), за исключением случаев, предусмотренных настоящим Законом;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z500" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) право выгодоприобретателя, застрахованного, а также уполномоченного органа вместо страхователя уведомлять страховщика о наступлении страхового случая;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z501" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обязанность уведомлять страховщика о наступлении страхового случая не позднее десяти рабочих дней с момента его наступления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z502" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Страховая сумма по договору страхования гражданско-правовой ответственности за причиненный ядерный ущерб, заключенному с оператором ядерной установки или единым оператором ядерных установок в отношении всех или нескольких ядерных установок, находящихся в пределах одной площадки их размещения, определяется как для одной ядерной установки, исходя из наиболее высокой категории радиационной опасности ядерных установок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z503" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Страховщик не освобождается от осуществления страховой выплаты, если оператор ядерной установки или единый оператор ядерных установок отказался от своего права требования к физическому или юридическому лицу, ответственному за убытки, возмещенные страховщиком, или осуществление этого права стало невозможным по вине оператора ядерной установки или единого оператора ядерных установок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 26-5. Исковая давность</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z505" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Срок исковой давности по требованиям, связанным с возмещением ядерного ущерба, причиненного жизни или здоровью человека, устанавливается в тридцать лет со дня наступления ядерного инцидента. Требования, предъявленные по истечении тридцати лет со дня наступления ядерного инцидента, удовлетворяются за прошлое время, но не более чем за три года, предшествовавшие предъявлению иска.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z506" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Срок исковой давности по требованиям, связанным с возмещением причиненного ядерного ущерба, включающего вред окружающей среде и убытки физических и юридических лиц, а также затраты на превентивные меры, устанавливается в десять лет со дня наступления ядерного инцидента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 26-6. Регрессные требования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z508" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оператор ядерной установки или единый оператор ядерных установок, несущий гражданско-правовую ответственность за причиненный ядерный ущерб, или любое другое юридическое лицо, возместившее такой ущерб в порядке его финансового обеспечения, предусмотренного настоящим Законом, не имеет права обратного требования (регресса), за исключением права регресса:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z509" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предусмотренного гражданско-правовым договором;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z510" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) к физическому лицу, виновному в причинении ядерного ущерба.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 26-7. Порядок и основания освобождения оператора ядерной установки или единого оператора ядерных установок от гражданско-правовой ответственности за причиненный ядерный ущерб</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z512" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Освобождение оператора ядерной установки или единого оператора ядерных установок от гражданско-правовой ответственности за причиненный ядерный ущерб производится в судебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z513" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Оператор ядерной установки или единый оператор ядерных установок освобождается от гражданско-правовой ответственности за причиненный ядерный ущерб в случае наличия доказательств того, что ядерный ущерб возник вследствие вооруженного конфликта, военных действий, гражданской войны или восстания, а также причинен полностью или частично в результате умысла или грубой неосторожности физического и (или) юридического лица в части выплаты возмещения причиненного ядерного ущерба такому лицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z353" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...60 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...183 lines deleted...]
-    <w:bookmarkEnd w:id="441"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 26-5. Исковая давность</w:t>
-[...95 lines deleted...]
-      1) предусмотренного гражданско-правовым договором;</w:t>
+        <w:t>Статья 27. Ответственность за нарушение законодательства Республики Казахстан в области использовании атомной энергии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z355" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нарушение законодательства Республики Казахстан в области использования атомной энергии влечет ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z510" w:id="446"/>
-[...131 lines deleted...]
-    <w:bookmarkStart w:name="z356" w:id="451"/>
+    <w:bookmarkStart w:name="z356" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 28. Возмещение вреда, причиненного вследствие ненадлежащего обращения с объектами использования атомной энергии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z357" w:id="452"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z357" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Вред, причиненный физическим и юридическим лицам в результате ненадлежащего обращения с объектами использования атомной энергии, подлежит возмещению в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z358" w:id="453"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z358" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Физические и юридические лица, виновные в ненадлежащем обращении с объектами использования атомной энергии, обязаны в порядке, установленном законодательством Республики Казахстан, возместить причиненный ущерб земле, воде, растительному и животному миру, включая затраты на рекультивацию земель и восстановление плодородия почвы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z359" w:id="454"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z359" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 29. Порядок введения в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z360" w:id="455"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z360" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящий Закон вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z361" w:id="456"/>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z361" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12359,51 +13741,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 14 апреля 1997 года "Об использовании атомной энергии" (Ведомости Парламента Республики Казахстан, 1997 г., № 7, ст. 83; 2004 г., № 23, ст. 142; 2007 г., № 1, ст. 4; № 2, ст. 18; № 8, ст. 52; 2009 г., № 18, ст. 84; 2010 г., № 5, ст. 23; 2011 г., № 1, ст. 2; 2012 г., № 15, ст. 97; 2014 г., № 1, ст. 4; № 10, ст. 52; № 19-I, 19-II, ст. 96; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 29 октября 2015 года "О внесении изменений и дополнений в некоторые законодательные акты Республики Казахстан по вопросам предпринимательства", опубликованный в газетах "Егемен Қазақстан" и "Казахстанская правда" 3 ноября 2015 г.).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkEnd w:id="451"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>