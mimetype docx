--- v2 (2026-03-04)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ec403a6" w14:textId="ec403a6">
+    <w:p w14:paraId="95a11c6" w14:textId="95a11c6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -304,50 +304,198 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      По всему тексту слова "информационных технологий", "информационными", "информационных систем", "информационным системам", "электронного правительства", "информационными системами", "информационной системы" предусматриваются заменить соответственно словами "цифровых технологий", "цифровыми", "цифровых систем", "цифровым системам", "цифрового правительства", "цифровыми системами", "цифровой системы" в соответствии с Законом РК от 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. По всему тексту, за исключением </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктов 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 15 и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 57, слова "областей, городов республиканского значения, столицы", "области, города республиканского значения, столицы" заменены соответственно словами "столицы, областей, городов республиканского значения", "столицы, области, города республиканского значения" в соответствии с Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z75" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Закон регулирует общественные отношения, связанные с государственным аудитом и финансовым контролем, определяет полномочия и организацию деятельности органов государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z63" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -434,51 +582,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) классификатор нарушений – документ, содержащий перечень видов нарушений, выявляемых в ходе государственного аудита, с указанием нарушенных норм права и соответствующих им видов ответственности, установленных законами Республики Казахстан, а также способов устранения данных нарушений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z78" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) субъекты квазигосударственного сектора – государственные предприятия, товарищества с ограниченной ответственностью, акционерные общества, в том числе Фонд национального благосостояния, национальные управляющие холдинги, национальные холдинги, национальные компании, учредителем, участником или акционером которых является государство, а также дочерние, зависимые и иные юридические лица, являющиеся аффилированными с ними в соответствии с законодательными актами Республики Казахстан, фонд социального медицинского страхования, Государственный фонд социального страхования, некоммерческая организация, обеспечивающая условия для деятельности органов, их организаций и участников Международного финансового центра "Астана";"</w:t>
+      3) субъекты квазигосударственного сектора – государственные предприятия, товарищества с ограниченной ответственностью, акционерные общества, в том числе Фонд национального благосостояния, национальные управляющие холдинги, национальные холдинги, национальные компании, учредителем, участником или акционером которых является государство, а также дочерние, зависимые и иные юридические лица, являющиеся аффилированными с ними в соответствии с законами Республики Казахстан, фонд социального медицинского страхования, Государственный фонд социального страхования, некоммерческая организация, обеспечивающая условия для деятельности органов, их организаций и участников Международного финансового центра "Астана", высшая научная организация;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z79" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) недостатки – деяния (действия или бездействие), создающие условия для возможного допущения нарушений (риск возникновения нарушений);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z80" w:id="7"/>
     <w:p>
@@ -783,51 +931,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие с 01.01.2025).</w:t>
+        <w:t xml:space="preserve"> в действие с 01.01.2025); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026); от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 321-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2854,87 +3042,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Высшая аудиторская палата, являющаяся высшим органом государственного аудита и финансового контроля;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ревизионные комиссии областей, городов республиканского значения, столицы (далее – ревизионные комиссии);</w:t>
+      2) ревизионные комиссии столицы, областей, городов республиканского значения (далее – ревизионные комиссии);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уполномоченный орган по внутреннему государственному аудиту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) службы внутреннего аудита центральных государственных органов, за исключением службы внутреннего аудита Национального Банка Республики Казахстан, уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций, местных исполнительных органов областей, городов республиканского значения, столицы;</w:t>
+      4) службы внутреннего аудита центральных государственных органов, за исключением службы внутреннего аудита Национального Банка Республики Казахстан, уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций, местных исполнительных органов столицы, областей, городов республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) службы внутреннего аудита ведомств центральных государственных органов, создаваемые по усмотрению первого руководителя в рамках предусмотренной штатной численности;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4470,51 +4658,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) представляет от имени ревизионных комиссий их интересы во взаимодействии с центральными государственными органами;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) по согласованию с Администрацией Президента Республики Казахстан вносит маслихатам областей, городов республиканского значения, столицы представление на назначение председателя ревизионной комиссии;</w:t>
+      22) по согласованию с Администрацией Президента Республики Казахстан вносит маслихатам столицы, областей, городов республиканского значения представление на назначение председателя ревизионной комиссии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z433" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22-1) разрабатывает и утверждает порядок отбора и критерии оценки кандидатов на должности председателя и членов ревизионных комиссий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -4733,51 +4921,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по обращениям государственных органов, ревизионных комиссий, физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z416" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) по информации правоохранительных органов.</w:t>
+      3) по информации правоохранительных органов, органов национальной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z417" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Решение о проведении аудита средств местного бюджета по основаниям, предусмотренным подпунктами 2) и 3) пункта 5 настоящей статьи, принимается на заседании Высшей аудиторской палаты большинством голосов с последующим уведомлением Администрации Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z418" w:id="80"/>
     <w:p>
@@ -5062,50 +5250,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие с 01.01.2025); от 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5679,51 +5887,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проводит ежегодный аудит финансовой отчетности администраторов бюджетных программ, в том числе консолидированной финансовой отчетности, и государственных учреждений, за исключением Национального Банка Республики Казахстан и уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций, на основе системы управления рисками;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z388" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-1) привлекает службу внутреннего аудита по согласованию с первым руководителем центрального государственного органа, акимом области, города республиканского значения, столицы для участия в проведении ежегодного аудита финансовой отчетности администраторов бюджетных программ, в том числе консолидированной финансовой отчетности, и государственных учреждений, за исключением Национального Банка Республики Казахстан и уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций;</w:t>
+      1-1) привлекает службу внутреннего аудита по согласованию с первым руководителем центрального государственного органа, акимом столицы, области, города республиканского значения для участия в проведении ежегодного аудита финансовой отчетности администраторов бюджетных программ, в том числе консолидированной финансовой отчетности, и государственных учреждений, за исключением Национального Банка Республики Казахстан и уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществляет аудит соответствия:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6490,51 +6698,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Служба внутреннего аудита:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) участвует в аудите финансовой отчетности государственного органа, в состав которого входит данная служба внутреннего аудита, проводимом уполномоченным органом по внутреннему государственному аудиту, согласованном с первым руководителем центрального государственного органа, акимом области, города республиканского значения, столицы;</w:t>
+      1) участвует в аудите финансовой отчетности государственного органа, в состав которого входит данная служба внутреннего аудита, проводимом уполномоченным органом по внутреннему государственному аудиту, согласованном с первым руководителем центрального государственного органа, акимом столицы, области, города республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z247" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проводит аудит эффективности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z248" w:id="96"/>
     <w:p>
       <w:pPr>
@@ -6628,51 +6836,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в исполнительных органах, финансируемых из местных бюджетов и находящихся на территории административной подчиненности соответствующей области, города республиканского значения, столицы, их подразделениях, подведомственных организациях – для служб внутреннего аудита местных исполнительных органов областей, городов республиканского значения, столицы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) анализирует достижение целей и задач плана развития государственного органа, области, города республиканского значения, столицы во взаимосвязи с бюджетными расходами;</w:t>
+      4) анализирует достижение целей и задач плана развития государственного органа, столицы, области, города республиканского значения во взаимосвязи с бюджетными расходами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z253" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1) проводит проверку сохранности республиканских и коммунальных активов и имущества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkStart w:name="z254" w:id="102"/>
     <w:p>
       <w:pPr>
@@ -6816,69 +7024,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) ежеквартально направляет отчеты и информацию по проведенному государственному аудиту и принятым мерам в уполномоченный орган по внутреннему государственному аудиту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) осуществляет мониторинг выполнения годовых планов работы для руководителя центрального государственного органа или акима области, города республиканского значения, столицы;</w:t>
-[...17 lines deleted...]
-      12) ежегодно отчитывается перед руководителем центрального государственного органа или акимом области, города республиканского значения, столицы, а также – уполномоченного органа по внутреннему государственному аудиту о проделанной работе;</w:t>
+      11) осуществляет мониторинг выполнения годовых планов работы для руководителя центрального государственного органа или акима столицы, области, города республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ежегодно отчитывается перед руководителем центрального государственного органа или акимом столицы, области, города республиканского значения, а также – уполномоченного органа по внутреннему государственному аудиту о проделанной работе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z422" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) осуществляет анализ данных информационных систем:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z423" w:id="106"/>
     <w:p>
       <w:pPr>
@@ -6913,51 +7121,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в исполнительных органах, финансируемых из местных бюджетов и находящихся на территории административной подчиненности соответствующей области, города республиканского значения, столицы, их подразделениях и подведомственных организациях – для служб внутреннего аудита местных исполнительных органов областей, городов республиканского значения, столицы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:bookmarkStart w:name="z257" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Службами внутреннего аудита проводится внеплановый государственный аудит по поручению первого руководителя центрального государственного органа, акима области, города республиканского значения, столицы, если соответствующие объекты не включены в перечень объектов государственного аудита Высшей аудиторской палаты, ревизионных комиссий и уполномоченного органа по внутреннему государственному аудиту.</w:t>
+      Службами внутреннего аудита проводится внеплановый государственный аудит по поручению первого руководителя центрального государственного органа, акима столицы, области, города республиканского значения, если соответствующие объекты не включены в перечень объектов государственного аудита Высшей аудиторской палаты, ревизионных комиссий и уполномоченного органа по внутреннему государственному аудиту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7132,51 +7340,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 16. Совет по государственному аудиту и рискам</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В целях совершенствования деятельности государственного органа в рамках внутреннего государственного аудита создается консультативно-совещательный орган – Совет по государственному аудиту и рискам, возглавляемый первым руководителем государственного органа, акимом области, города республиканского значения, столицы.</w:t>
+      В целях совершенствования деятельности государственного органа в рамках внутреннего государственного аудита создается консультативно-совещательный орган – Совет по государственному аудиту и рискам, возглавляемый первым руководителем государственного органа, акимом столицы, области, города республиканского значения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основные задачи, порядок организации деятельности Совета по государственному аудиту и рискам определяются в правилах проведения внутреннего государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -7713,51 +7921,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       руководителем государственного органа, в котором создана служба внутреннего аудита, – в центральных государственных органах, за исключением службы внутреннего аудита Национального Банка Республики Казахстан и уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:bookmarkStart w:name="z260" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      акимом области, города республиканского значения, столицы – в местных исполнительных органах областей, городов республиканского значения, столицы.</w:t>
+      акимом столицы, области, города республиканского значения – в местных исполнительных органах столицы, областей, городов республиканского значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не допускается внесение изменений в перечни объектов государственного аудита на соответствующий год:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7901,51 +8109,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по поручениям Президента Республики Казахстан, Руководителя Администрации Президента Республики Казахстан, Правительства Республики Казахстан, Премьер-Министра Республики Казахстан и его заместителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z437" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-1) по обращениям депутатов Парламента Республики Казахстан;</w:t>
+      1-1) по обращениям депутатов Курултая Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по вопросам, связанным с корректировкой технико-экономического обоснования, финансово-экономического обоснования и сметной стоимости бюджетных инвестиций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8300,51 +8508,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9172,51 +9400,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудиторское заключение – документ, составленный на основании аудиторских отчетов и (или) аудиторских отчетов по финансовой отчетности, содержащий выводы и рекомендации и утверждаемый постановлением Высшей аудиторской палаты, ревизионной комиссии, приказом руководителя уполномоченного органа по внутреннему государственному аудиту в пределах их полномочий;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) отчет о результатах внутреннего аудита – документ, составленный службой внутреннего аудита, содержащий рекомендации по улучшению внутренних процедур, правил, процессов в целях повышения эффективности работы, достижения конечных результатов деятельности объекта государственного аудита, представляемый первому руководителю центрального государственного органа или акиму области, города республиканского значения, столицы и уполномоченному органу по внутреннему государственному аудиту.</w:t>
+      4) отчет о результатах внутреннего аудита – документ, составленный службой внутреннего аудита, содержащий рекомендации по улучшению внутренних процедур, правил, процессов в целях повышения эффективности работы, достижения конечных результатов деятельности объекта государственного аудита, представляемый первому руководителю центрального государственного органа или акиму столицы, области, города республиканского значения и уполномоченному органу по внутреннему государственному аудиту.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ассистент государственного аудитора не подписывает документы по результатам государственного аудита (аудиторский отчет).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -9994,51 +10222,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Предварительная оценка проекта республиканского бюджета по основным направлениям его расходов осуществляется на предмет соответствия расходов проекта республиканского бюджета общенациональным приоритетам страны, приоритетным направлениям расходов республиканского бюджета, результатам оценки документов Системы государственного планирования Республики Казахстан и иных документов центральных государственных органов, выводам и рекомендациям, данным Высшей аудиторской палатой к отчету Правительства Республики Казахстан об исполнении республиканского бюджета за отчетный финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
     <w:bookmarkStart w:name="z441" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Результаты предварительной оценки проекта республиканского бюджета представляются в Правительство Республики Казахстан и Мажилис Парламента Республики Казахстан в течение двадцати календарных дней со дня внесения проекта республиканского бюджета Правительством Республики Казахстан в Высшую аудиторскую палату.</w:t>
+      3. Результаты предварительной оценки проекта республиканского бюджета представляются в Правительство Республики Казахстан и Курултай Республики Казахстан в течение двадцати календарных дней со дня внесения проекта республиканского бюджета Правительством Республики Казахстан в Высшую аудиторскую палату.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
     <w:bookmarkStart w:name="z442" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Результаты предварительных оценок носят рекомендательный характер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
@@ -10083,71 +10311,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие с 01.01.2025); с изменением, внесенным Законом РК от 17.07.2025 </w:t>
+        <w:t xml:space="preserve"> в действие с 01.01.2025); с изменениями, внесенными Законами РК от 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
@@ -10242,51 +10490,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 28. Текущая оценка</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
     <w:bookmarkStart w:name="z163" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Текущая оценка осуществляется в целях формирования оперативной информации для Президента Республики Казахстан, Парламента Республики Казахстан, Правительства Республики Казахстан, маслихатов и акимов об исполнении соответствующего бюджета.</w:t>
+      1. Текущая оценка осуществляется в целях формирования оперативной информации для Президента Республики Казахстан, Курултая Республики Казахстан, Правительства Республики Казахстан, маслихатов и акимов об исполнении соответствующего бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Высшая аудиторская палата и ревизионные комиссии в процессе исполнения бюджетов анализируют полноту и своевременность налоговых и неналоговых поступлений в доход соответствующего бюджета, фактическое расходование бюджетных средств в сравнении с утвержденными показателями закона (решения маслихата) о соответствующем бюджете, выявляют причины отклонения и связанные с ними нарушения, несовершенство законодательства Республики Казахстан, вносят предложения по их устранению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z164" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -10497,51 +10745,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие с 01.01.2025).</w:t>
+        <w:t xml:space="preserve"> в действие с 01.01.2025); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z29" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10568,51 +10836,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Высшая аудиторская палата и ревизионные комиссии осуществляют последующую оценку в ходе государственного аудита исполнения закона (решений маслихатов) о бюджете за отчетный финансовый год для определения соответствия фактических показателей исполнения бюджетов показателям, утвержденным соответствующим законом (решениями маслихатов) о бюджете, полноты и своевременности исполнения показателей бюджета, годовых отчетов об исполнении бюджетов, бюджетной отчетности администраторов бюджетных программ в целях установления законности исполнения бюджетов, достоверности учета и отчетности, эффективности использования бюджетных средств, активов государства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
     <w:bookmarkStart w:name="z167" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. По итогам проведения последующей оценки подготавливаются заключения к отчету Правительства Республики Казахстан или отчету местного исполнительного органа области, города республиканского значения, столицы, района (города областного значения) об исполнении соответствующего бюджета, представление и рассмотрение которых осуществляется в соответствии с </w:t>
+      2. По итогам проведения последующей оценки подготавливаются заключения к отчету Правительства Республики Казахстан или отчету местного исполнительного органа столицы, области, города республиканского значения, района (города областного значения) об исполнении соответствующего бюджета, представление и рассмотрение которых осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бюджетным кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан. Требования к структуре и содержанию заключения определяются в соответствующих процедурных стандартах государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
     <w:bookmarkStart w:name="z168" w:id="183"/>
     <w:p>
@@ -10991,51 +11259,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) направление обязательного для исполнения всеми государственными органами, организациями и должностными лицами уведомления об устранении нарушений, выявленных по результатам камерального контроля;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) приостановление расходных операций по кодам и счетам объектов государственного аудита, открытым в центральном уполномоченном органе по исполнению бюджета, а также банковским счетам (за исключением корреспондентских) в порядке, установленном статьей 32 настоящего Закона и другими законодательными актами Республики Казахстан;</w:t>
+      2) приостановление расходных операций по кодам и счетам объектов государственного аудита, открытым в центральном уполномоченном органе по исполнению бюджета, а также банковским счетам (за исключением корреспондентских) в порядке, установленном статьей 32 настоящего Закона и другими законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) возбуждение административного производства в пределах компетенции, предусмотренной законодательством Республики Казахстан об административных правонарушениях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z173" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -11137,51 +11405,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025); от 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z31" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11368,51 +11656,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 32. Приостановление расходных операций по кодам и счетам объектов государственного аудита, открытым в центральном уполномоченном органе по исполнению бюджета, а также банковским счетам (за исключением корреспондентских)объектов государственного аудита</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
     <w:bookmarkStart w:name="z179" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Неисполнение в установленный срок уведомления об устранении нарушений, выявленных по результатам камерального контроля, связанных с управлением и использованием средств республиканского и местного бюджетов, влечет приостановление расходных операций по кодам и счетам объектов государственного аудита, открытым в центральном уполномоченном органе по исполнению бюджета, а также банковским счетам (за исключением корреспондентских) объекта государственного аудита в порядке, установленном законодательными актами Республики Казахстан.</w:t>
+      1. Неисполнение в установленный срок уведомления об устранении нарушений, выявленных по результатам камерального контроля, связанных с управлением и использованием средств республиканского и местного бюджетов, влечет приостановление расходных операций по кодам и счетам объектов государственного аудита, открытым в центральном уполномоченном органе по исполнению бюджета, а также банковским счетам (за исключением корреспондентских) объекта государственного аудита в порядке, установленном законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Действие настоящего пункта приостанавливается на период рассмотрения возражений к уведомлениям об устранении нарушений, выявленных по результатам камерального контроля.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -11625,51 +11913,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 15.11.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 72-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2022).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2022); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z33" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13633,4033 +13941,4281 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) работавшими в объекте государственного аудита либо являвшимися близкими родственниками, свойственниками или доверенными лицами руководителя, руководителя аппарата, главного бухгалтера или иного лица, осуществлявшего их полномочия, учредителя, участника или акционера объекта государственного аудита в проверяемый период;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) из числа учредителей, участников или акционеров, должностных лиц объекта государственного аудита, имеющих в нем личные имущественные интересы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z192" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается в редакции Закона РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. При возникновении конфликта интересов государственные аудиторы должны письменно сообщить об этом руководителю, назначившему государственный аудит.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции Закона РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В случаях, указанных в пунктах 1 и 2 настоящей статьи, руководитель органа государственного аудита и финансового контроля принимает меры по устранению конфликта интересов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 38 с изменениями, внесенными Законом РК от 30.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 39. Сертификация лиц, претендующих на присвоение квалификации государственного аудитора, переподготовка и повышение квалификации работников органов государственного аудита и финансового контроля</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z193" w:id="242"/>
-[...15 lines deleted...]
-      3. В случаях, указанных в пунктах 1 и 2 настоящей статьи, руководитель органа государственного аудита и финансового контроля принимает меры по устранению конфликта интересов.</w:t>
+    <w:bookmarkStart w:name="z194" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В целях получения всесторонней и объективной характеристики профессиональных, деловых качеств и потенциальных возможностей лиц, претендующих на присвоение квалификации государственного аудитора, проводится их сертификация.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:p>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> Статья 39. Сертификация лиц, претендующих на присвоение квалификации государственного аудитора, переподготовка и повышение квалификации работников органов государственного аудита и финансового контроля</w:t>
+    <w:bookmarkStart w:name="z195" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сертификация проводится Национальной комиссией по сертификации лиц, претендующих на присвоение квалификации государственного аудитора (далее – Национальная комиссия), в состав которой входят представители Администрации Президента Республики Казахстан, Высшей аудиторской палаты, уполномоченного органа по внутреннему государственному аудиту, депутаты Курултая Республики Казахстан (по согласованию).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z194" w:id="244"/>
-[...15 lines deleted...]
-      1. В целях получения всесторонней и объективной характеристики профессиональных, деловых качеств и потенциальных возможностей лиц, претендующих на присвоение квалификации государственного аудитора, проводится их сертификация.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рабочим органом Национальной комиссии является Высшая аудиторская палата, которая утверждает персональный состав комиссии в количестве не менее четырнадцати человек на основании представленных предложений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z196" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сертификация лиц, претендующих на присвоение квалификации государственного аудитора, включает подтверждение их знаний и собеседование в порядке, определяемом правилами сертификации лиц, претендующих на присвоение квалификации государственного аудитора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z195" w:id="245"/>
-[...15 lines deleted...]
-      2. Сертификация проводится Национальной комиссией по сертификации лиц, претендующих на присвоение квалификации государственного аудитора (далее – Национальная комиссия), в состав которой входят представители Администрации Президента Республики Казахстан, Высшей аудиторской палаты, уполномоченного органа по внутреннему государственному аудиту, депутаты Парламента Республики Казахстан (по согласованию).</w:t>
+    <w:bookmarkStart w:name="z197" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Перечни должностей, для занятия которых необходимо наличие сертификата, удостоверяющего квалификацию государственного аудитора, утверждаются соответствующими органами государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:p>
-[...33 lines deleted...]
-      3. Сертификация лиц, претендующих на присвоение квалификации государственного аудитора, включает подтверждение их знаний и собеседование в порядке, определяемом правилами сертификации лиц, претендующих на присвоение квалификации государственного аудитора.</w:t>
+    <w:bookmarkStart w:name="z198" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сертификация проводится по уровневой системе. Правила сертификации лиц, претендующих на присвоение квалификации государственного аудитора, положение о Национальной комиссии утверждаются Высшей аудиторской палатой по согласованию с уполномоченным органом по внутреннему государственному аудиту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z197" w:id="247"/>
-[...15 lines deleted...]
-      4. Перечни должностей, для занятия которых необходимо наличие сертификата, удостоверяющего квалификацию государственного аудитора, утверждаются соответствующими органами государственного аудита и финансового контроля.</w:t>
+    <w:bookmarkStart w:name="z199" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Рабочий орган Национальной комиссии ведет реестр лиц, имеющих сертификат государственного аудитора, в порядке, определяемом Высшей аудиторской палатой.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z198" w:id="248"/>
-[...15 lines deleted...]
-      5. Сертификация проводится по уровневой системе. Правила сертификации лиц, претендующих на присвоение квалификации государственного аудитора, положение о Национальной комиссии утверждаются Высшей аудиторской палатой по согласованию с уполномоченным органом по внутреннему государственному аудиту.</w:t>
+    <w:bookmarkStart w:name="z200" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Переподготовка и повышение квалификации работников органов государственного аудита и финансового контроля осуществляются в соответствии с правилами переподготовки и повышения квалификации работников органов государственного аудита и финансового контроля, разрабатываемыми и утверждаемыми Высшей аудиторской палатой совместно с уполномоченным органом по внутреннему государственному аудиту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z199" w:id="249"/>
-[...15 lines deleted...]
-      6. Рабочий орган Национальной комиссии ведет реестр лиц, имеющих сертификат государственного аудитора, в порядке, определяемом Высшей аудиторской палатой.</w:t>
+    <w:bookmarkStart w:name="z282" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Национальная комиссия осуществляет отзыв сертификата государственного аудитора по следующим основаниям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z200" w:id="250"/>
-[...15 lines deleted...]
-      7. Переподготовка и повышение квалификации работников органов государственного аудита и финансового контроля осуществляются в соответствии с правилами переподготовки и повышения квалификации работников органов государственного аудита и финансового контроля, разрабатываемыми и утверждаемыми Высшей аудиторской палатой совместно с уполномоченным органом по внутреннему государственному аудиту.</w:t>
+    <w:bookmarkStart w:name="z283" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по представлению уполномоченного органа внешнего государственного аудита и финансового контроля за несоблюдение требований профессиональной этики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z282" w:id="251"/>
-[...15 lines deleted...]
-      8. Национальная комиссия осуществляет отзыв сертификата государственного аудитора по следующим основаниям:</w:t>
+    <w:bookmarkStart w:name="z284" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по представлению уполномоченного органа по внутреннему государственному аудиту за несоблюдение требований профессиональной этики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z283" w:id="252"/>
-[...15 lines deleted...]
-      1) по представлению уполномоченного органа внешнего государственного аудита и финансового контроля за несоблюдение требований профессиональной этики;</w:t>
+    <w:bookmarkStart w:name="z285" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по представлению соответствующего органа государственного аудита в отношении государственного аудитора, выдавшего недостоверный аудиторский отчет, в котором имеет место неотражение фактов финансовых нарушений, и аудиторский отчет которого не подтвержден контролем качества материалов государственного аудита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z284" w:id="253"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z286" w:id="255"/>
+    <w:bookmarkStart w:name="z286" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) за неоднократное нарушение стандартов государственного аудита и финансового контроля, из-за которых материалы государственного аудитора не получили признание (более трех раз в год) в ходе контроля, проведенного Высшей аудиторской палатой в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 19 настоящего Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z287" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К государственным аудиторам, впервые допустившим нарушения, предусмотренные подпунктами 1), 2) и 3) настоящего пункта, выносится предупреждение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 39 с изменениями, внесенными законами РК от 11.01.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 39-1. Квалификационные требования к должностям государственных аудиторов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z289" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Квалификационные требования к должностям государственных аудиторов, являющихся административными государственными служащими корпуса "Б", утверждаются должностным лицом (органом), имеющим право назначения на государственные должности, по согласованию с уполномоченным органом по делам государственной службы и его территориальными подразделениями на основе типовых квалификационных требований к административным государственным должностям, утверждаемых уполномоченным органом по делам государственной службы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z287" w:id="256"/>
-[...15 lines deleted...]
-      К государственным аудиторам, впервые допустившим нарушения, предусмотренные подпунктами 1), 2) и 3) настоящего пункта, выносится предупреждение.</w:t>
+    <w:bookmarkStart w:name="z290" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Кандидаты на должности государственных аудиторов, относящихся к административным государственным должностям корпуса "А", должны соответствовать специальным квалификационным требованиям, утверждаемым Президентом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 39 с изменениями, внесенными законами РК от 11.01.2018 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Исключен Законом РК от 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена статьей 39-1 в соответствии с Законом РК от 11.01.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 135-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.11.2022 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными законами РК от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z68" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...20 lines deleted...]
-      1. Квалификационные требования к должностям государственных аудиторов, являющихся административными государственными служащими корпуса "Б", утверждаются должностным лицом (органом), имеющим право назначения на государственные должности, по согласованию с уполномоченным органом по делам государственной службы и его территориальными подразделениями на основе типовых квалификационных требований к административным государственным должностям, утверждаемых уполномоченным органом по делам государственной службы.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. ОРГАНИЗАЦИЯ ДЕЯТЕЛЬНОСТИ ВЫСШЕЙ АУДИТОРСКОЙ ПАЛАТЫ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z290" w:id="258"/>
-[...192 lines deleted...]
-    <w:bookmarkEnd w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 6 – в редакции Закона РК от 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="260"/>
+    <w:bookmarkStart w:name="z40" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 40. Состав Высшей аудиторской палаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z201" w:id="261"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z201" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Состав руководства Высшей аудиторской палаты представлен Председателем Высшей аудиторской палаты и восемью членами, назначаемыми на должности в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z202" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В случае досрочного прекращения полномочий члена Высшей аудиторской палаты в виде подачи заявления об отставке член Высшей аудиторской палаты обязан письменно уведомить Председателя Высшей аудиторской палаты не позднее чем за один месяц до подачи соответствующего заявления об отставке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 40 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 41. Поступление на государственную службу в Высшую аудиторскую палату</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z202" w:id="262"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 41 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z203" w:id="264"/>
+    <w:bookmarkStart w:name="z203" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Для организации бесперебойной деятельности Высшей аудиторской палаты в пределах лимита штатной численности, утвержденной Президентом Республики Казахстан, образуется аппарат Высшей аудиторской палаты, возглавляемый руководителем аппарата, назначаемым Председателем Высшей аудиторской палаты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z204" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Поступление на государственную службу в аппарат Высшей аудиторской палаты осуществляется в соответствии с законодательством Республики Казахстан о государственной службе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 41 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 42. Гарантии независимости Высшей аудиторской палаты и ее должностных лиц</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z204" w:id="265"/>
-[...15 lines deleted...]
-      2. Поступление на государственную службу в аппарат Высшей аудиторской палаты осуществляется в соответствии с законодательством Республики Казахстан о государственной службе.</w:t>
+    <w:bookmarkStart w:name="z205" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Должностные лица Высшей аудиторской палаты при осуществлении своей деятельности независимы от объекта государственного аудита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z206" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Не допускается неправомерное вмешательство государственных органов и иных организаций в деятельность Высшей аудиторской палаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z207" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Не допускается привлечение государственных аудиторов и иных должностных лиц Высшей аудиторской палаты по запросам государственных органов для проведения проверок, не предусмотренных в перечнях объектов государственного аудита на соответствующий год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z208" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Государственный контроль и надзор за финансовой деятельностью Высшей аудиторской палаты осуществляется государственными органами с согласия или по поручению Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 41 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 42 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="266"/>
+    <w:bookmarkStart w:name="z69" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 42. Гарантии независимости Высшей аудиторской палаты и ее должностных лиц</w:t>
-[...59 lines deleted...]
-      3. Не допускается привлечение государственных аудиторов и иных должностных лиц Высшей аудиторской палаты по запросам государственных органов для проведения проверок, не предусмотренных в перечнях объектов государственного аудита на соответствующий год.</w:t>
+        <w:t xml:space="preserve"> Глава 7. ОСНОВЫ ВЗАИМОДЕЙСТВИЯ ВЫСШЕЙ АУДИТОРСКОЙ ПАЛАТЫ С ДОЛЖНОСТНЫМИ ЛИЦАМИ, ГОСУДАРСТВЕННЫМИ ОРГАНАМИ И ИНЫМИ ОРГАНИЗАЦИЯМИ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z208" w:id="270"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 7 – в редакции Закона РК от 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="272"/>
+    <w:bookmarkStart w:name="z43" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 43. Взаимодействие Высшей аудиторской палаты с Президентом Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkEnd w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 43 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z209" w:id="273"/>
+    <w:bookmarkStart w:name="z209" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Председатель Высшей аудиторской палаты не реже одного раза в квартал предоставляет Президенту Республики Казахстан информацию о работе Высшей аудиторской палаты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z210" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. По итогам года Высшая аудиторская палата помимо информации, указанной в пункте 1 настоящей статьи, предоставляет информацию о показателях работы органов государственного аудита и финансового контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 43 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 44. Взаимодействие Высшей аудиторской палаты с Курултаем Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z210" w:id="274"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 44 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z211" w:id="276"/>
-[...15 lines deleted...]
-      1. Высшей аудиторской палатой для обсуждения и утверждения не позднее 15 мая года, следующего за отчетным, вносится в Парламент Республики Казахстан отчет об исполнении республиканского бюджета за отчетный финансовый год, который по своему содержанию является заключением к соответствующему отчету Правительства Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z211" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Высшей аудиторской палатой для обсуждения и утверждения не позднее 15 мая года, следующего за отчетным, вносится в Курултай Республики Казахстан отчет об исполнении республиканского бюджета за отчетный финансовый год, который по своему содержанию является заключением к соответствующему отчету Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z212" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Председатель Высшей аудиторской палаты не реже одного раза в квартал предоставляет Курултаю Республики Казахстан информацию о работе Высшей аудиторской палаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z409" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Курултай Республики Казахстан заслушивает два раза в год отчет Председателя Высшей аудиторской палаты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z212" w:id="277"/>
-[...15 lines deleted...]
-      2. Председатель Высшей аудиторской палаты не реже одного раза в квартал предоставляет Парламенту Республики Казахстан информацию о работе Высшей аудиторской палаты.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 44 с изменениями, внесенными Законами РК от 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 45. Взаимодействие Высшей аудиторской палаты с Правительством Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z409" w:id="278"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 45 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z384" w:id="280"/>
+    <w:bookmarkStart w:name="z384" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Высшая аудиторская палата в течение двух месяцев после предоставления центральным уполномоченным органом по исполнению бюджета консолидированной финансовой отчетности об исполнении республиканского бюджета за отчетный финансовый год в установленный срок представляет в Правительство Республики Казахстан заключение по объективности предоставленной информации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z385" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В заключении отражаются выводы и рекомендации как по всему консолидированному отчету, так и по отдельным администраторам бюджетных программ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 45 с изменениями, внесенными законами РК от 11.01.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 46. Взаимодействие Высшей аудиторской палаты с органами государственного аудита и финансового контроля</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z385" w:id="281"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 46 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z215" w:id="283"/>
+    <w:bookmarkStart w:name="z215" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В целях координации своей деятельности органы государственного аудита и финансового контроля создают координационный совет органов государственного аудита и финансового контроля для рассмотрения правоприменительной практики в сфере государственного аудита и финансового контроля, вопросов соблюдения стандартов государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Формирование и организация деятельности координационного совета определяются положением о координационном совете органов государственного аудита и финансового контроля, утверждаемым Высшей аудиторской палатой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z216" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Решения координационного совета органов государственного аудита и финансового контроля являются обязательными для органов государственного аудита и финансового контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z217" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Взаимодействие Высшей аудиторской палаты с органами государственного аудита и финансового контроля осуществляется в соответствии с настоящим Законом и нормативным правовым актом, утверждаемым совместно Высшей аудиторской палатой и уполномоченным органом по внутреннему государственному аудиту.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...29 lines deleted...]
-      2. Решения координационного совета органов государственного аудита и финансового контроля являются обязательными для органов государственного аудита и финансового контроля.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 46 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 8. ОРГАНИЗАЦИЯ ДЕЯТЕЛЬНОСТИ РЕВИЗИОННЫХ КОМИССИЙ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z217" w:id="285"/>
-[...15 lines deleted...]
-      3. Взаимодействие Высшей аудиторской палаты с органами государственного аудита и финансового контроля осуществляется в соответствии с настоящим Законом и нормативным правовым актом, утверждаемым совместно Высшей аудиторской палатой и уполномоченным органом по внутреннему государственному аудиту.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 47. Состав и порядок формирования ревизионной комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z218" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Состав руководства ревизионной комиссии представлен председателем и четырьмя членами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z219" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Председатель ревизионной комиссии назначается на должность сроком на пять лет и освобождается от должности маслихатом столицы, соответствующей области, города республиканского значения по представлению Высшей аудиторской палаты и согласованию с Администрацией Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z220" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Члены ревизионной комиссии в соответствии с законодательством Республики Казахстан о государственной службе назначаются на должность сроком на пять лет и освобождаются от должности маслихатом столицы, соответствующей области, города республиканского значения по представлению председателя ревизионной комиссии и согласованию с Высшей аудиторской палатой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z436" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. На должность председателя и членов ревизионной комиссии назначается кандидат, имеющий сертификат государственного аудитора и (или) международную квалификацию в области бухгалтерского учета и аудита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 46 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 47 с изменениями, внесенными законами РК от 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 01.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 15.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2025); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="286"/>
+    <w:bookmarkStart w:name="z48" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 8. ОРГАНИЗАЦИЯ ДЕЯТЕЛЬНОСТИ РЕВИЗИОННЫХ КОМИССИЙ</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="287"/>
+        <w:t xml:space="preserve"> Статья 48. Полномочия председателя ревизионной комиссии, членов ревизионной комиссии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z221" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Председатель ревизионной комиссии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет общее руководство и несет предусмотренную законами Республики Казахстан ответственность за выполнение возложенных на ревизионную комиссию задач и функций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) утверждает перечни объектов государственного аудита на соответствующий год ревизионной комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организует работу членов ревизионной комиссии и аппарата ревизионной комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) утверждает структуру аппарата и штатное расписание ревизионной комиссии в пределах утвержденной штатной численности и средств, предусмотренных в местном бюджете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По решению председателя ревизионной комиссии области представление годового отчета об исполнении бюджета района (города областного значения) в соответствующий маслихат может быть возложено на одного из членов ревизионной комиссии области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z222" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Члены ревизионной комиссии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организуют и осуществляют аудиторскую, экспертно-аналитическую, информационную и иную деятельность ревизионной комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) несут ответственность, предусмотренную законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 47. Состав и порядок формирования ревизионной комиссии</w:t>
-[...82 lines deleted...]
-    <w:bookmarkEnd w:id="291"/>
+        <w:t xml:space="preserve"> Статья 49. Организация деятельности ревизионных комиссий</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z223" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Порядок работы ревизионной комиссии определяется настоящим Законом, положением и регламентом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Положение о ревизионной комиссии утверждается соответствующим маслихатом на основании типового положения о ревизионных комиссиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Регламент ревизионной комиссии утверждается ревизионной комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z224" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Проведение аудиторских мероприятий, а также информационно-аналитическая, правовая, консультативная, организационная и иная деятельность ревизионной комиссии обеспечивается аппаратом ревизионной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аппарат ревизионной комиссии состоит из должностных лиц, являющихся административными государственными служащими, возглавляется руководителем аппарата, назначаемым председателем ревизионной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...112 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="292"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 50. Гарантии независимости ревизионной комиссии и ее должностных лиц</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z225" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственные аудиторы ревизионной комиссии при осуществлении своей деятельности независимы от объекта государственного аудита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z226" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Не допускается неправомерное вмешательство государственных органов и иных организаций в деятельность ревизионной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z227" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Не допускается привлечение государственных аудиторов и иных должностных лиц ревизионной комиссии по запросам государственных органов для проведения проверок, не предусмотренных в перечнях объектов государственного аудита на соответствующий год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z228" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Государственный контроль и надзор использования ревизионной комиссией средств местного бюджета осуществляется с согласия или по поручению маслихата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z71" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 48. Полномочия председателя ревизионной комиссии, членов ревизионной комиссии</w:t>
-[...169 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="295"/>
+        <w:t xml:space="preserve"> Глава 9. ОСНОВЫ ВЗАИМОДЕЙСТВИЯ РЕВИЗИОННОЙ КОМИССИИ С ГОСУДАРСТВЕННЫМИ ОРГАНАМИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z51" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 49. Организация деятельности ревизионных комиссий</w:t>
-[...97 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="298"/>
+        <w:t xml:space="preserve"> Статья 51. Взаимодействие ревизионной комиссии с маслихатами</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z229" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ревизионная комиссия представляет на рассмотрение маслихата отчет об исполнении местного бюджета, который по своему содержанию является заключением к соответствующему отчету местного исполнительного органа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в маслихат столицы, области, города республиканского значения до 20 мая текущего года;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в маслихат района (города областного значения), входящего в соответствующую область, до 20 апреля текущего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z230" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Маслихат района (города областного значения) вправе запрашивать информацию от ревизионной комиссии о проведенном государственном аудите, экспертно-аналитических мероприятиях по вопросам исполнения бюджета соответствующего района (города областного значения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z52" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 50. Гарантии независимости ревизионной комиссии и ее должностных лиц</w:t>
-[...135 lines deleted...]
-      1. Ревизионная комиссия представляет на рассмотрение маслихата отчет об исполнении местного бюджета, который по своему содержанию является заключением к соответствующему отчету местного исполнительного органа:</w:t>
+        <w:t xml:space="preserve"> Статья 52. Взаимодействие ревизионной комиссии с Высшей аудиторской палатой</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:p>
-[...72 lines deleted...]
-    <w:bookmarkEnd w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 52 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z231" w:id="308"/>
+    <w:bookmarkStart w:name="z231" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ревизионная комиссия ежеквартально предоставляет Высшей аудиторской палате информацию о своей работе за отчетный период. Форма и структура предоставляемой информации регламентируются в соответствующем процедурном стандарте государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z232" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ревизионная комиссия вправе по согласованию с Высшей аудиторской палатой принять участие в проведении параллельной (совместной) проверки с Высшей аудиторской палатой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 52 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 10. УПОЛНОМОЧЕННЫЙ ОРГАН ПО ВНУТРЕННЕМУ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ГОСУДАРСТВЕННОМУ АУДИТУ</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z232" w:id="309"/>
-[...15 lines deleted...]
-      2. Ревизионная комиссия вправе по согласованию с Высшей аудиторской палатой принять участие в проведении параллельной (совместной) проверки с Высшей аудиторской палатой.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 53. Взаимодействие уполномоченного органа по внутреннему государственному аудиту с органами прокуратуры и уголовного преследования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z233" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. При поступлении запроса органов прокуратуры или уголовного преследования уполномоченный орган по внутреннему государственному аудиту:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предоставляет результаты ранее проведенного государственного аудита по соответствующему объекту государственного аудита в случае их наличия, без повторного проведения государственного аудита;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случае, если в результатах ранее проведенного государственного аудита поставленные в запросе вопросы не были отражены, данные вопросы учитываются в перечне объектов государственного аудита уполномоченного органа по внутреннему государственному аудиту на следующий год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z426" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Уполномоченный орган по внутреннему государственному аудиту по запросу уполномоченного органа по возврату активов направляет государственных аудиторов для участия в проверке по вопросам, входящим в компетенцию, установленную настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z234" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Центральный уполномоченный орган по исполнению бюджета для участия в проверке и дачи заключения по соответствующим требованию или запросу органов прокуратуры, уголовного преследования, постановлению, вынесенному в рамках начатого досудебного расследования, а также определению суда в соответствии с Законом Республики Казахстан "О государственных закупках" определяет перечень аудиторских организаций (аудиторов) и оплату их услуг из республиканского бюджета в пределах выделенных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z406" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. По запросу проверяемых органов определяется аудиторская организация (аудитор) из перечня аудиторских организаций (аудиторов) с соблюдением принципов очередности и региональной представленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 52 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 157-VII</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 53 с изменениями, внесенными законами РК от 03.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 358-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2022); от 12.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="310"/>
+    <w:bookmarkStart w:name="z54" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 10. УПОЛНОМОЧЕННЫЙ ОРГАН ПО ВНУТРЕННЕМУ</w:t>
+        <w:t xml:space="preserve"> Статья 54. Гарантии независимости уполномоченного органа по внутреннему государственному аудиту и его должностных лиц</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z235" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственные аудиторы уполномоченного органа по внутреннему государственному аудиту при осуществлении своей деятельности независимы от объекта государственного аудита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z236" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Не допускается неправомерное вмешательство государственных органов и иных организаций в деятельность уполномоченного органа по внутреннему государственному аудиту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z237" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Не допускается привлечение государственных аудиторов и иных должностных лиц уполномоченного органа по внутреннему государственному аудиту по запросам государственных органов для проведения проверок, не предусмотренных в перечне объектов государственного аудита на соответствующий год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 54 с изменениями, внесенными Законом РК от 03.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 358-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2022).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>ГОСУДАРСТВЕННОМУ АУДИТУ</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="311"/>
+        <w:t xml:space="preserve"> Глава 11. СЛУЖБЫ ВНУТРЕННЕГО АУДИТА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z55" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 53. Взаимодействие уполномоченного органа по внутреннему государственному аудиту с органами прокуратуры и уголовного преследования</w:t>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="315"/>
+        <w:t xml:space="preserve"> Статья 55. Организация деятельности служб внутреннего аудита</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Службы внутреннего аудита образуются решением первого руководителя или коллегиального органа центрального государственного органа, акима столицы, области, города республиканского значения и действуют на основании настоящего Закона и положения о службах внутреннего аудита, утвержденного первым руководителем центрального государственного органа, акимом столицы, области, города республиканского значения. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 53 с изменениями, внесенными законами РК от 03.07.2020 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 55 с изменениями, внесенными законами РК от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 01.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 56. Гарантии независимости службы внутреннего аудита</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Служба внутреннего аудита независима в проведении внутреннего государственного аудита и подготовке отчетов о результатах внутреннего аудита.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Служба внутреннего аудита независима от других структурных подразделений, подчинена и подотчетна первому руководителю центрального государственного органа, акиму столицы, области, города республиканского значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Служба внутреннего аудита не может быть привлечена к работам, относящимся к компетенции других структурных подразделений центрального государственного органа, местных исполнительных органов столицы, областей, городов республиканского значения, а также к подготовке или исполнению программ и проектов, не относящихся к ее полномочиям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 57. Система внутреннего контроля</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z238" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Служба внутреннего аудита оказывает консультационную помощь в работе по организации системы внутреннего контроля в государственном органе, его ведомствах, территориальных подразделениях, подведомственных организациях и (или) в местных исполнительных органах, находящихся на территории административной подчиненности соответствующей области, города республиканского значения, столицы, их подразделениях, подведомственных организациях, финансируемых и (или) получающих средства из соответствующего бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z239" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Система внутреннего контроля государственного органа состоит из следующих взаимосвязанных компонентов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) контрольная среда – внутренняя (корпоративная) культура, организационная структура и внутренний свод политики и процедур, предопределяющих качество отчетности и эффективность деятельности государственного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оценка рисков – процесс выявления, анализ и предупреждение рисков, которые влияют на достижение государственным органом своих целей. Оценка рисков является основой для создания контрольных процедур и планирования мероприятий по внутреннему государственному аудиту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) контрольные процедуры – сочетание процедур (техники) контроля, осуществляемых должностными лицами (структурными подразделениями) при выполнении своих функций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) информация и связь – своевременное и эффективное выявление данных, охватывающих все области деятельности государственного органа, их регистрация и обмен ими. Государственный орган принимает меры для защиты от несанкционированного доступа к информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мониторинг и оценка эффективности системы внутреннего контроля – определение вероятности возникновения ошибок, влияющих на достижение целей и достоверность отчетности государственного органа, выяснение существенности этих ошибок и определение способности системы внутреннего контроля обеспечить достижение поставленных целей и задач.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 57 с изменениями, внесенными Законом РК от 11.01.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 58. Взаимодействие руководителя государственного органа со службой внутреннего аудита</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель государственного органа осуществляет взаимодействие со службой внутреннего аудита через:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) утверждение годового плана работы службы внутреннего аудита;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) рассмотрение и принятие решения о реализации рекомендаций совета по государственному аудиту и рискам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) рассмотрение годового отчета по итогам внутреннего государственного аудита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z291" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель службы внутреннего аудита центрального государственного органа, местного исполнительного органа столицы, области, города республиканского значения по вопросам соблюдения стандартов государственного аудита и финансового контроля, а также правил проведения внутреннего государственного аудита и финансового контроля имеет право подписи при направлении писем в уполномоченный орган по внутреннему государственному аудиту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z292" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Право подписи оформляется соответствующим приказом первого руководителя (акима).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 58 с изменениями, внесенными законами РК от 11.01.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 03.07.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 358-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2022); от 12.07.2023 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении одного года со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="316"/>
+    <w:bookmarkStart w:name="z346" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 54. Гарантии независимости уполномоченного органа по внутреннему государственному аудиту и его должностных лиц</w:t>
-[...663 lines deleted...]
-      Руководитель службы внутреннего аудита центрального государственного органа, местного исполнительного органа области, города республиканского значения, столицы по вопросам соблюдения стандартов государственного аудита и финансового контроля, а также правил проведения внутреннего государственного аудита и финансового контроля имеет право подписи при направлении писем в уполномоченный орган по внутреннему государственному аудиту.</w:t>
+        <w:t xml:space="preserve"> Глава 11-1. Порядок рассмотрения возражений к аудиторскому отчету или аудиторскому отчету по финансовой отчетности, уведомлению об устранении нарушений, выявленных по результатам камерального контроля уполномоченным органом по внутреннему государственному аудиту, и обжалования решений, действий (бездействия) уполномоченного органа по внутреннему государственному аудиту и (или) его должностных лиц</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z292" w:id="328"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Закон дополнен главой 11-1 в соответствии с Законом РК от 26.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17691,90 +18247,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении одного года со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 58-1. Апелляционная комиссия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z348" w:id="330"/>
+    <w:bookmarkStart w:name="z348" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Возражения к аудиторскому отчету или аудиторскому отчету по финансовой отчетности, уведомлению об устранении нарушений, выявленных по результатам камерального контроля уполномоченным органом по внутреннему государственному аудиту (далее – возражение), обжалование решений, действий (бездействия) уполномоченного органа по внутреннему государственному аудиту и (или) его должностных лиц (далее – жалоба) рассматриваются апелляционной комиссией при уполномоченном органе по внутреннему государственному аудиту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z349" w:id="331"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z349" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Состав и положение об апелляционной комиссии утверждаются уполномоченным органом по внутреннему государственному аудиту. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkEnd w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17848,288 +18404,288 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 58-2 - в редакции Закона РК от 03.07.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 358-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении одного года со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z351" w:id="332"/>
+    <w:bookmarkStart w:name="z351" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Возражение объекта государственного аудита подается в апелляционную комиссию:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z352" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в течение десяти рабочих дней со дня представления подписанного аудиторского отчета и (или) аудиторского отчета по финансовой отчетности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение пяти рабочих дней со дня, следующего за днем вручения (получения) уведомления об устранении нарушений, выявленных по результатам камерального контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z390" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Возражение, жалоба подаются в апелляционную комиссию в порядке и сроки, которые определены правилами проведения камерального контроля и положением об апелляционной комиссии, утвержденными уполномоченным органом по внутреннему государственному аудиту.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z352" w:id="333"/>
-[...15 lines deleted...]
-      1) в течение десяти рабочих дней со дня представления подписанного аудиторского отчета и (или) аудиторского отчета по финансовой отчетности;</w:t>
+    <w:bookmarkStart w:name="z354" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Датой подачи возражения, жалобы в апелляционную комиссию в зависимости от способа подачи является:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
-    <w:p>
-[...33 lines deleted...]
-      1-1. Возражение, жалоба подаются в апелляционную комиссию в порядке и сроки, которые определены правилами проведения камерального контроля и положением об апелляционной комиссии, утвержденными уполномоченным органом по внутреннему государственному аудиту.</w:t>
+    <w:bookmarkStart w:name="z355" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в явочном порядке – дата получения возражения, жалобы уполномоченным органом по внутреннему государственному аудиту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z354" w:id="335"/>
-[...15 lines deleted...]
-      2. Датой подачи возражения, жалобы в апелляционную комиссию в зависимости от способа подачи является:</w:t>
+    <w:bookmarkStart w:name="z356" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по почте – дата отметки о приеме почтовой или иной организации связи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z355" w:id="336"/>
-[...15 lines deleted...]
-      1) в явочном порядке – дата получения возражения, жалобы уполномоченным органом по внутреннему государственному аудиту;</w:t>
+    <w:bookmarkStart w:name="z357" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) посредством применения информационных технологий – дата его получения в форме электронного документа, а по возражениям, жалобам к уведомлению об устранении нарушений, выявленных по результатам камерального контроля, – дата его получения посредством информационной системы государственного органа, предоставляющей единую точку доступа к электронным услугам государственных закупок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z356" w:id="337"/>
-[...15 lines deleted...]
-      2) по почте – дата отметки о приеме почтовой или иной организации связи;</w:t>
+    <w:bookmarkStart w:name="z358" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма и содержание возражения, жалобы определяются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z357" w:id="338"/>
-[...15 lines deleted...]
-      3) посредством применения информационных технологий – дата его получения в форме электронного документа, а по возражениям, жалобам к уведомлению об устранении нарушений, выявленных по результатам камерального контроля, – дата его получения посредством информационной системы государственного органа, предоставляющей единую точку доступа к электронным услугам государственных закупок.</w:t>
+    <w:bookmarkStart w:name="z359" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) правилами проведения внутреннего государственного аудита и финансового контроля по возражениям, жалобам к аудиторскому отчету и (или) аудиторскому отчету по финансовой отчетности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z358" w:id="339"/>
-[...15 lines deleted...]
-      3. Форма и содержание возражения, жалобы определяются:</w:t>
+    <w:bookmarkStart w:name="z360" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) правилами камерального контроля по возражениям, жалобам к уведомлению об устранении нарушений, выявленных по результатам камерального контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z359" w:id="340"/>
-[...15 lines deleted...]
-      1) правилами проведения внутреннего государственного аудита и финансового контроля по возражениям, жалобам к аудиторскому отчету и (или) аудиторскому отчету по финансовой отчетности;</w:t>
+    <w:bookmarkStart w:name="z391" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) положением об апелляционной комиссии, утвержденным уполномоченным органом по внутреннему государственному аудиту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z360" w:id="341"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18165,110 +18721,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 58-3. Отказ в рассмотрении возражения, жалобы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z392" w:id="343"/>
+    <w:bookmarkStart w:name="z392" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Апелляционная комиссия отказывает в рассмотрении возражения, жалобы, порядок и сроки подачи которых не соответствуют требованиям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 58-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z393" w:id="344"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z393" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В случае отказа в рассмотрении возражения, жалобы апелляционная комиссия в течение пяти рабочих дней со дня поступления возражения, жалобы извещает в письменной форме объект государственного аудита, потенциального поставщика, заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkEnd w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18342,984 +18898,984 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 58-4 - в редакции Закона РК от 03.07.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 358-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении одного года со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z365" w:id="345"/>
+    <w:bookmarkStart w:name="z365" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Возражение рассматривается апелляционной комиссией:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z366" w:id="346"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z366" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в течение тридцати рабочих дней со дня, следующего за днем получения возражения к аудиторскому отчету или аудиторскому отчету по финансовой отчетности, за исключением случаев приостановления и (или) продления сроков рассмотрения такого возражения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z367" w:id="347"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z367" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в течение пятнадцати рабочих дней со дня, следующего за днем получения возражения к уведомлению об устранении нарушений, выявленных по результатам камерального контроля. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z368" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок исполнения уведомления об устранении нарушений, выявленных по результатам камерального контроля, приостанавливается на период рассмотрения возражения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z369" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Возражение рассматривается в пределах оспариваемых объектом государственного аудита вопросов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z368" w:id="348"/>
-[...15 lines deleted...]
-      Срок исполнения уведомления об устранении нарушений, выявленных по результатам камерального контроля, приостанавливается на период рассмотрения возражения.</w:t>
+    <w:bookmarkStart w:name="z370" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Апелляционная комиссия при рассмотрении возражения вправе запрашивать от государственных органов, должностных и иных физических и юридических лиц, а также от компетентных органов иностранных государств информацию или документы по вопросам, изложенным в возражении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z369" w:id="349"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z371" w:id="351"/>
+    <w:bookmarkStart w:name="z371" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Срок рассмотрения возражения, установленный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи, приостанавливается в случае направления запроса в государственные органы, должностным и иным физическим и юридическим лицам, а также в компетентные органы иностранных государств до момента получения ответа, о чем сообщается объекту государственного аудита в течение трех рабочих дней со дня приостановления срока рассмотрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkEnd w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае представления объектом государственного аудита дополнений к возражению срок рассмотрения возражения, установленный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи, продлевается на пятнадцать рабочих дней, о чем сообщается объекту государственного аудита в течение трех рабочих дней со дня продления срока рассмотрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z394" w:id="352"/>
+    <w:bookmarkStart w:name="z394" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жалоба рассматривается апелляционной комиссией в порядке, установленном законами Республики Казахстан, а также в соответствии с положением об апелляционной комиссии, утвержденным уполномоченным органом по внутреннему государственному аудиту.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Исключен Законом РК от 01.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z397" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Возражение, жалоба рассматриваются в пределах заявленных требований (доводов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z398" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение апелляционной комиссии может быть обжаловано в суд.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z399" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом исполнение решения апелляционной комиссии приостанавливается до вынесения решения суда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 58-4 с изменениями, внесенными законами РК от 03.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 358-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении одного года со дня его первого официального опубликования); от 01.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 58-5. Решения, принимаемые по результатам рассмотрения возражения, жалобы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z401" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Апелляционная комиссия по результатам рассмотрения возражения, жалобы выносит одно из следующих решений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z402" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) о полном или частичном удовлетворении возражения, жалобы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z403" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) об отказе в удовлетворении возражения, жалобы с обоснованием принятия такого решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z404" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение апелляционной комиссии выносится в письменной форме и является обязательным для исполнения объектом государственного аудита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z405" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Результаты рассмотрения возражения, жалобы оформляются уполномоченным органом по внутреннему государственному аудиту в течение двух рабочих дней со дня вынесения решения апелляционной комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 58-5 - в редакции Закона РК от 03.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 358-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении одного года со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 58-6. Апелляционное урегулирование споров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z381" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Апелляционное урегулирование споров, возникающих при обжаловании документов, принимаемых по результатам государственного аудита и камерального контроля уполномоченного органа по внутреннему государственному аудиту, осуществляется в порядке и сроки, которые предусмотрены настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z382" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Апелляционное урегулирование споров в случаях, предусмотренных настоящим Законом, является обязательным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z74" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 12. ПЕРЕХОДНЫЕ И ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z59" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 59. Ответственность за нарушение законодательства Республики Казахстан о государственном аудите и финансовом контроле</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нарушение законодательства Республики Казахстан о государственном аудите и финансовом контроле влечет ответственность в соответствии с законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 60. Порядок обжалования правовых актов, действий (бездействия) органов государственного аудита и финансового контроля и (или) их должностных лиц</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z293" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Действия (бездействие) органов государственного аудита и финансового контроля и (или) их должностных лиц могут быть обжалованы в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z294" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Обжалование правовых актов органов государственного аудита и финансового контроля, связанных с выявленными фактами нецелевого и (или) необоснованного использования бюджетных средств, не приостанавливает их исполнение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. Исключен Законом РК от 01.07.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
+        <w:t xml:space="preserve">3. Исключен Законом РК от 26.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="355"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 60 в редакции Закона РК от 11.01.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом РК от 26.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z296" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...80 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...311 lines deleted...]
-      1. Действия (бездействие) органов государственного аудита и финансового контроля и (или) их должностных лиц могут быть обжалованы в порядке, установленном законодательством Республики Казахстан.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 60-1. Порядок и сроки апелляционного урегулирования споров, возникающих при обжаловании документов, принимаемых по результатам государственного аудита, и уведомлений об устранении нарушений, выявленных по результатам камерального контроля уполномоченного органа по внутреннему государственному аудиту</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z294" w:id="367"/>
-[...172 lines deleted...]
-    <w:bookmarkEnd w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 12 дополнена статьей 60-1 в соответствии с Законом РК от 11.01.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19334,68 +19890,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); исключена Законом РК от 26.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z304" w:id="369"/>
+    <w:bookmarkStart w:name="z304" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 60-2. Форма и содержание жалобы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkEnd w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 12 дополнена статьей 60-2 в соответствии с Законом РК от 11.01.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19410,68 +19966,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); исключена Законом РК от 26.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z319" w:id="370"/>
+    <w:bookmarkStart w:name="z319" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 60-3. Отказ в рассмотрении жалобы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkEnd w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 12 дополнена статьей 60-3 в соответствии с Законом РК от 11.01.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19486,68 +20042,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); исключена Законом РК от 26.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z328" w:id="371"/>
+    <w:bookmarkStart w:name="z328" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 60-4. Порядок рассмотрения жалобы, направленной в уполномоченный орган по внутреннему государственному аудиту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkEnd w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 12 дополнена статьей 60-4 в соответствии с Законом РК от 11.01.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19562,68 +20118,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); исключена Законом РК от 26.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z337" w:id="372"/>
+    <w:bookmarkStart w:name="z337" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 60-5. Вынесение решения по результатам рассмотрения жалобы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkEnd w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 12 дополнена статьей 60-5 в соответствии с Законом РК от 11.01.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19638,68 +20194,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); исключена Законом РК от 26.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z343" w:id="373"/>
+    <w:bookmarkStart w:name="z343" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 60-6. Приостановление и (или) продление срока рассмотрения жалобы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkEnd w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 12 дополнена статьей 60-6 в соответствии с Законом РК от 11.01.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19714,125 +20270,125 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); исключена Законом РК от 26.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="374"/>
+    <w:bookmarkStart w:name="z61" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 61. Переходные положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Административные государственные служащие, являющиеся государственными аудиторами, обязаны пройти соответствующую сертификацию в срок до 1 января 2017 года в порядке, определенном статьей 39 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 62. Порядок введения в действие настоящего Закона</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z240" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящий Закон вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования, за исключением:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="374"/>
-    <w:p>
-[...55 lines deleted...]
-    <w:bookmarkStart w:name="z242" w:id="377"/>
+    <w:bookmarkStart w:name="z242" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19847,52 +20403,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 1, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, которые вводятся в действие с 1 января 2017 года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z243" w:id="378"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z243" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19927,91 +20483,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, которые вводятся в действие с 1 января 2020 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z241" w:id="379"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z241" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Установить, что </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 8)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 1 настоящего Закона со дня введения в действие настоящего Закона до 1 января 2017 года действует в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkEnd w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8) государственный аудитор – административный государственный служащий, осуществляющий государственный аудит и (или) финансовый контроль;".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -20285,55 +20841,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>