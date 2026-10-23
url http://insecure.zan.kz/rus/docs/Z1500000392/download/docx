--- v3 (2026-07-26)
+++ v4 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="95a11c6" w14:textId="95a11c6">
+    <w:p w14:paraId="6a0e6e2" w14:textId="6a0e6e2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -253,247 +253,267 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. По всему тексту слова "информационных технологий", "информационными", "информационных систем", "информационным системам", "электронного правительства", "информационными системами", "информационной системы" заменены соответственно словами "цифровых технологий", "цифровыми", "цифровых систем", "цифровым системам", "цифрового правительства", "цифровыми системами", "цифровой системы" в соответствии с Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      По всему тексту слова "информационных технологий", "информационными", "информационных систем", "информационным системам", "электронного правительства", "информационными системами", "информационной системы" предусматриваются заменить соответственно словами "цифровых технологий", "цифровыми", "цифровых систем", "цифровым системам", "цифрового правительства", "цифровыми системами", "цифровой системы" в соответствии с Законом РК от 09.01.2026 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. По всему тексту, за исключением </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктов 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 15 и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 57, слова "областей, городов республиканского значения, столицы", "области, города республиканского значения, столицы" заменены соответственно словами "столицы, областей, городов республиканского значения", "столицы, области, города республиканского значения" в соответствии с Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. По всему тексту, за исключением </w:t>
-[...119 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+        <w:t xml:space="preserve">      Сноска. По всему тексту внесены изменения на казахском языке, текст на русском языке не изменяется в соответствии с Законом РК от 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z75" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Закон регулирует общественные отношения, связанные с государственным аудитом и финансовым контролем, определяет полномочия и организацию деятельности органов государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z63" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -742,51 +762,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) правила профессиональной этики государственных аудиторов (далее – правила профессиональной этики) – единый свод этических правил поведения государственных аудиторов, разрабатываемый и утверждаемый совместно Высшей аудиторской палатой Республики Казахстан и уполномоченным органом по внутреннему государственному аудиту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z85" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) электронный государственный аудит – государственный аудит, осуществляемый дистанционно посредством применения информационных технологий.</w:t>
+      10) электронный государственный аудит – государственный аудит, осуществляемый дистанционно посредством применения цифровых технологий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1241,51 +1261,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В зависимости от субъекта государственный аудит подразделяется на следующие виды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) внешний государственный аудит, задачами которого являются анализ, оценка и проверка эффективного и законного управления национальными ресурсами (финансовыми, природными, производственными, кадровыми, информационными) для обеспечения динамичного роста качества жизненных условий населения и национальной безопасности страны;</w:t>
+      1) внешний государственный аудит, задачами которого являются анализ, оценка и проверка эффективного и законного управления национальными ресурсами (финансовыми, природными, производственными, кадровыми, цифровыми) для обеспечения динамичного роста качества жизненных условий населения и национальной безопасности страны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) внутренний государственный аудит, задачами которого являются анализ, оценка и проверка достижения объектом государственного аудита конечных результатов, предусмотренных в документах Системы государственного планирования Республики Казахстан, надежности и достоверности финансовой и управленческой информации, эффективности внутренних процессов организации деятельности объектов государственного аудита, качества оказываемых государственных услуг, сохранности активов государства и субъектов квазигосударственного сектора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z92" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3883,51 +3903,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) в сфере охраны окружающей среды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z457" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) в сфере информационных технологий.</w:t>
+      14) в сфере цифровых технологий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z108" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Высшая аудиторская палата осуществляет аудит соответствия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
@@ -5520,51 +5540,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) в сфере охраны окружающей среды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) в сфере информационных технологий;</w:t>
+      11) в сфере цифровых технологий;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) деятельности объектов государственного аудита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z112" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5942,51 +5962,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       расходов, связанных с корректировкой технико-экономического обоснования, финансово-экономического обоснования и сметной стоимости бюджетных инвестиций;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      использования средств республиканского и местных бюджетов, кредитов, связанных грантов, государственных и гарантированных государством займов, а также займов, привлекаемых под поручительство государства, в том числе соблюдения условий получения займов субъектами квазигосударственного сектора, привлекаемых под поручительство и гарантии государства, активов государства и субъектов квазигосударственного сектора по поручениям Президента Республики Казахстан, Правительства Республики Казахстан, депутатским запросам, а также по результатам мониторинга данных информационных систем центрального уполномоченного органа по исполнению бюджета;</w:t>
+      использования средств республиканского и местных бюджетов, кредитов, связанных грантов, государственных и гарантированных государством займов, а также займов, привлекаемых под поручительство государства, в том числе соблюдения условий получения займов субъектами квазигосударственного сектора, привлекаемых под поручительство и гарантии государства, активов государства и субъектов квазигосударственного сектора по поручениям Президента Республики Казахстан, Правительства Республики Казахстан, депутатским запросам, а также по результатам мониторинга данных цифровых систем центрального уполномоченного органа по исполнению бюджета;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соблюдения условий и процедур передачи объектов для целей реализации государственно-частного партнерства, предоставления бюджетных кредитов, финансирования исполнения государственных обязательств по проектам государственно-частного партнерства, государственных гарантий и поручительств государства, а также их использования;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7061,51 +7081,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) ежегодно отчитывается перед руководителем центрального государственного органа или акимом столицы, области, города республиканского значения, а также – уполномоченного органа по внутреннему государственному аудиту о проделанной работе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z422" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) осуществляет анализ данных информационных систем:</w:t>
+      13) осуществляет анализ данных цифровых систем:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z423" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в государственном органе, его ведомствах, территориальных подразделениях, подведомственных организациях – для служб внутреннего аудита центральных государственных органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkStart w:name="z424" w:id="107"/>
     <w:p>
@@ -8146,51 +8166,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по вопросам, связанным с корректировкой технико-экономического обоснования, финансово-экономического обоснования и сметной стоимости бюджетных инвестиций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) по результатам мониторинга данных информационных систем центрального уполномоченного органа по исполнению бюджета с применением системы управления рисками;</w:t>
+      3) по результатам мониторинга данных цифровых систем центрального уполномоченного органа по исполнению бюджета с применением системы управления рисками;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) по обращениям физических и юридических лиц только по изложенным в них вопросам, за исключением вопросов (доводов), рассмотренных заказчиком, организатором государственных закупок, единым организатором государственных закупок в рамках рассмотрения жалоб на итоги государственных закупок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z126" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -9134,87 +9154,87 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. По требованию органов государственного аудита и финансового контроля объекты государственного аудита, должностные, физические и юридические лица обязаны:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) безвозмездно предоставить запрашиваемые сведения о составе и форматах данных ведомственных информационных систем, а также документацию и информацию, необходимую для формирования перечня объектов государственного аудита на соответствующий год и осуществления государственного аудита, подготовки заключений по итогам предварительной оценки проекта бюджета, последующей оценки и отчетных информаций по текущей оценке исполнения бюджета, в том числе для проведения исследований в сфере государственного аудита, с учетом соблюдения режима секретности, служебной, коммерческой или иной охраняемой законом тайны;</w:t>
+      1) безвозмездно предоставить запрашиваемые сведения о составе и форматах данных ведомственных цифровых систем, а также документацию и информацию, необходимую для формирования перечня объектов государственного аудита на соответствующий год и осуществления государственного аудита, подготовки заключений по итогам предварительной оценки проекта бюджета, последующей оценки и отчетных информаций по текущей оценке исполнения бюджета, в том числе для проведения исследований в сфере государственного аудита, с учетом соблюдения режима секретности, служебной, коммерческой или иной охраняемой законом тайны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) предоставить необходимые материалы (доказательства): справки, устные и письменные объяснения по вопросам, связанным с формированием перечня объектов государственного аудита на соответствующий год и его проведением без выхода на объект государственного аудита, в срок не более пяти рабочих дней, по вопросам, связанным с проведением государственного аудита на объекте государственного аудита, – в срок не более одного рабочего дня;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) предоставить в соответствии с законодательством Республики Казахстан доступ к государственным и иным информационным системам, необходимым для проведения государственного аудита.</w:t>
+      3) предоставить в соответствии с законодательством Республики Казахстан доступ к государственным и иным цифровым системам, необходимым для проведения государственного аудита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z146" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Требуемая информация предоставляется в органы государственного аудита и финансового контроля в запрашиваемых формах, порядке, а также в сроки, которые установлены настоящим Законом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
     <w:bookmarkStart w:name="z147" w:id="152"/>
     <w:p>
       <w:pPr>
@@ -10820,50 +10840,86 @@
         </w:rPr>
         <w:t xml:space="preserve"> Статья 29. Последующая оценка</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
     <w:bookmarkStart w:name="z166" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Высшая аудиторская палата и ревизионные комиссии осуществляют последующую оценку в ходе государственного аудита исполнения закона (решений маслихатов) о бюджете за отчетный финансовый год для определения соответствия фактических показателей исполнения бюджетов показателям, утвержденным соответствующим законом (решениями маслихатов) о бюджете, полноты и своевременности исполнения показателей бюджета, годовых отчетов об исполнении бюджетов, бюджетной отчетности администраторов бюджетных программ в целях установления законности исполнения бюджетов, достоверности учета и отчетности, эффективности использования бюджетных средств, активов государства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. В рамках последующей оценки Высшей аудиторской палатой с привлечением подведомственной организации также оценивается эффективность деятельности государственных органов по достижению целей планов развития государственных органов и планов развития столицы, областей, городов республиканского значения и достижению конечных результатов, предусмотренных паспортами бюджетных программ, в порядке и сроки, которые определены Высшей аудиторской палатой.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z167" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. По итогам проведения последующей оценки подготавливаются заключения к отчету Правительства Республики Казахстан или отчету местного исполнительного органа столицы, области, города республиканского значения, района (города областного значения) об исполнении соответствующего бюджета, представление и рассмотрение которых осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -10956,50 +11012,86 @@
       эффективности налогового и таможенного администрирования;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) достижения государственными органами целевых индикаторов и конечных результатов, предусмотренных их планами развития и иными документами Системы государственного планирования Республики Казахстан, в том числе за предыдущие периоды, и бюджетными программами;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) эффективности деятельности государственных органов по достижению целей планов развития государственных органов и планов развития столицы, областей, городов республиканского значения и достижению конечных результатов, предусмотренных паспортами бюджетных программ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) использования бюджетных средств, в том числе целевых трансфертов и кредитов, связанных грантов, государственных и гарантированных государством займов, займов, привлекаемых под поручительство государства, поручительств и активов государства, а также финансирования исполнения государственных обязательств по проектам государственно-частного партнерства;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -11091,51 +11183,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие с 01.01.2025).</w:t>
+        <w:t xml:space="preserve"> в действие с 01.01.2025); от 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12120,5490 +12232,5643 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z35" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 35. Единая база данных по государственному аудиту и финансовому контролю</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z183" w:id="206"/>
-[...15 lines deleted...]
-      1. Для оптимизации управленческих процессов при проведении государственного аудита, исключения дублирования и обеспечения признания результатов государственного аудита действует единая база данных по государственному аудиту и финансовому контролю (далее – единая база данных), интегрированная с системой "электронного правительства" и информационными системами государственных органов.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Для автоматизации процессов при проведении государственного аудита, а также внедрения цифрового взаимодействия между органами внешнего государственного аудита и объектами государственного аудита, исключения дублирования и обеспечения признания результатов государственного аудита действует единая база данных по государственному аудиту и финансовому контролю (далее – единая база данных), интегрированная с системой "цифрового правительства" и цифровыми системами государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок интеграции единой базы данных с цифровыми системами государственных органов определяется совместно Высшей аудиторской палатой и соответствующими государственными органами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Объекты внешнего государственного аудита и финансового контроля используют единую базу данных для предоставления документов, сведений, возражений и иной информации, предусмотренной законодательством Республики Казахстан о государственном аудите и финансовом контроле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Единая база данных также содержит всю информацию по перечням объектов государственного аудита, результатам государственного аудита, экспертно-аналитической деятельности органов государственного аудита и финансового контроля, а также иную информацию, необходимую для проведения государственного аудита. Органам государственного аудита и финансового контроля предоставляется соответствующий уровень доступа к единой базе данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z185" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Для формирования системы управления рисками информация по объектам государственного аудита, его финансовым и иным показателям консолидируется в единой базе данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Порядок интеграции единой базы данных с информационными системами государственных органов определяется совместно Высшей аудиторской палатой и соответствующими государственными органами.</w:t>
-[...18 lines deleted...]
-      2. Единая база данных содержит всю информацию по перечням объектов государственного аудита, результатам государственного аудита, экспертно-аналитической деятельности органов государственного аудита и финансового контроля, а также иную информацию, необходимую для проведения государственного аудита. Органам государственного аудита и финансового контроля предоставляется соответствующий уровень доступа к единой базе данных.</w:t>
+      Органы государственного аудита и финансового контроля обязаны размещать в единой базе данных материалы государственного аудита и финансового контроля в сроки, установленные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объекты государственного аудита обязаны предоставлять запрашиваемую информацию, необходимую для пополнения единой базы данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Единая база данных администрируется Высшей аудиторской палатой, которая несет ответственность за ее эффективное функционирование, сохранность и безопасность размещенной в ней информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объекты государственного аудита несут ответственность за достоверность и полноту предоставляемых данных для формирования единой базы данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 35 с изменениями, внесенными законами РК от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2024); от 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. ПРАВА И ОБЯЗАННОСТИ УЧАСТНИКОВ ГОСУДАРСТВЕННОГО</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>АУДИТА И ФИНАНСОВОГО КОНТРОЛЯ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z185" w:id="208"/>
-[...15 lines deleted...]
-      3. Для формирования системы управления рисками информация по объектам государственного аудита, его финансовым и иным показателям консолидируется в единой базе данных.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 36. Права и обязанности должностных лиц органов государственного аудита и финансового контроля</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z186" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Должностные лица органов государственного аудита и финансового контроля при проведении государственного аудита имеют право:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при предъявлении служебного удостоверения либо идентификационной карты и акта о назначении проверки с отметкой о регистрации в уполномоченном органе по правовой статистике и специальным учетам в рамках проведения государственного аудита получать беспрепятственный доступ на территорию и в помещения объекта государственного аудита с учетом соблюдения режима секретности, служебной, коммерческой или иной охраняемой законом тайны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в соответствии с задачами и предметом государственного аудита для подготовки аудиторского отчета и (или) аудиторского отчета по финансовой отчетности запрашивать и получать в сроки, установленные настоящим Законом, необходимую документацию, информацию, в том числе на электронных носителях, по вопросам, входящим в их компетенцию, а также доступ к цифровым системам, письменные и устные объяснения и иную информацию, в том числе содержащую государственные секреты и иную охраняемую законом тайну, с учетом соблюдения режима секретности, служебной, коммерческой или иной охраняемой законом тайны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) запрашивать акты и документы, принятые по результатам государственного контроля и надзора, проведенного органами государственного контроля и надзора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в пределах своей компетенции требовать от руководителей и других должностных лиц объектов государственного аудита представления письменных объяснений по фактам нарушений, выявленным при формировании перечня объектов государственного аудита на соответствующий год и проведении государственного аудита, а также необходимых копий документов, засвидетельствованных в установленном порядке;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) составлять акты по фактам непредставления или несвоевременного представления должностными лицами объектов государственного аудита документов и материалов, запрошенных при проведении государственного аудита;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществлять иные права, предусмотренные законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Должностные лица органов государственного аудита и финансового контроля обязаны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) соблюдать законодательство Республики Казахстан, права и законные интересы объектов государственного аудита;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не препятствовать установленному режиму работы объекта государственного аудита;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) своевременно и в полной мере исполнять предоставленные в соответствии с законодательством Республики Казахстан полномочия по предупреждению, выявлению и пресечению нарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проводить государственный аудит и финансовый контроль в строгом соответствии со стандартами государственного аудита и финансового контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) соблюдать требования служебной и профессиональной этики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) не препятствовать руководителю (должностным лицам) объекта государственного аудита присутствовать при проведении государственного аудита и финансового контроля, давать разъяснения по вопросам, относящимся к предмету государственного аудита и финансового контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечивать сохранность документов и сведений, полученных в результате государственного аудита и финансового контроля, в том числе не разглашать сведения, относящиеся к государственным секретам, служебной, коммерческой и иной охраняемой законом тайне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сообщать об условиях, способствующих конфликту интересов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) основывать результаты государственного аудита исключительно на информации и фактических данных, полученных и собранных в ходе государственного аудита;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) нести иные обязанности, предусмотренные законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z188" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. За нарушение основных принципов и стандартов государственного аудита и финансового контроля при осуществлении государственного аудита государственные аудиторы несут персональную дисциплинарную, административную и уголовную ответственность в соответствии с законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 35 с изменениями, внесенными законами РК от 03.07.2019 </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2024).</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 36 с изменением, внесенным Законом РК от 26.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 273-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с Законом РК от 03.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 358-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении одного года со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="209"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...178 lines deleted...]
-      2. Должностные лица органов государственного аудита и финансового контроля обязаны:</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 36-1. Права и обязанности ассистента государственного аудитора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z264" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ассистент государственного аудитора имеет право:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:p>
-[...195 lines deleted...]
-      3. За нарушение основных принципов и стандартов государственного аудита и финансового контроля при осуществлении государственного аудита государственные аудиторы несут персональную дисциплинарную, административную и уголовную ответственность в соответствии с законами Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z265" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) участвовать в проведении государственного аудита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:p>
-[...114 lines deleted...]
-      1. Ассистент государственного аудитора имеет право:</w:t>
+    <w:bookmarkStart w:name="z266" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получать беспрепятственный доступ на территорию и в помещения объекта государственного аудита с учетом соблюдения режима секретности, служебной, коммерческой или иной охраняемой законом тайны при предъявлении служебного удостоверения либо идентификационной карты и акта о назначении проверки органа государственного аудита и финансового контроля, за исключением службы внутреннего аудита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z265" w:id="215"/>
-[...15 lines deleted...]
-      1) участвовать в проведении государственного аудита;</w:t>
+    <w:bookmarkStart w:name="z267" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проводить инвентаризацию товарно-материальных запасов и иных активов в соответствующем объекте государственного аудита с соблюдением требований подпункта 2) настоящего пункта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z266" w:id="216"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z268" w:id="218"/>
+    <w:bookmarkStart w:name="z268" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) составлять и подписывать документы в ходе аудита, за исключением документов, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z269" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществлять иные права, предусмотренные законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z270" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ассистент государственного аудитора обязан:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z269" w:id="219"/>
+    <w:bookmarkStart w:name="z271" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) соблюдать законодательство Республики Казахстан, права и законные интересы объектов государственного аудита;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z272" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не препятствовать установленному режиму работы объекта государственного аудита;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z273" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) своевременно и в полной мере исполнять предоставленные в соответствии с законодательством Республики Казахстан полномочия по предупреждению, выявлению и пресечению нарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z274" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) соблюдать стандарты государственного аудита и финансового контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z275" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) соблюдать требования служебной этики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z276" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) не препятствовать руководителю (должностным лицам) объекта государственного аудита присутствовать при проведении государственного аудита и финансового контроля, давать разъяснения по вопросам, относящимся к предмету государственного аудита и финансового контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z277" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечивать сохранность документов и сведений, полученных в результате государственного аудита и финансового контроля, в том числе не разглашать сведения, относящиеся к государственным секретам, служебной, коммерческой и иной охраняемой законом тайне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z278" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сообщать об условиях, способствующих конфликту интересов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z279" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) основывать соответствующие документы, принимаемые по результатам государственного аудита, исключительно на информации и фактических данных, полученных и собранных в ходе государственного аудита;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z280" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) нести иные обязанности, предусмотренные законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z281" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ассистент государственного аудитора несет персональную ответственность за документы, составленные и подписанные им в ходе аудита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена статьей 36-1 в соответствии с Законом РК от 11.01.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом РК от 26.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 273-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 37. Права и обязанности руководителя объекта государственного аудита</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z189" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Руководитель объекта государственного аудита имеет право:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) быть ознакомленным с целью, продолжительностью государственного аудита, его результатами, выводами и рекомендациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) быть ознакомленным с принимаемыми мерами реагирования финансового контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не допускать к проверке государственных аудиторов, не представивших акт о назначении проверки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в случае несогласия с результатами государственного аудита в срок не более десяти рабочих дней со дня представления подписанного аудиторского отчета и (или) аудиторского отчета по финансовой отчетности, а в случае несогласия с нарушениями, указанными в уведомлении об устранении нарушений, выявленных по результатам камерального контроля, в течение пяти рабочих дней со дня, следующего за днем его вручения (получения), направлять соответствующему органу государственного аудита и финансового контроля возражения к ним;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-1) исключен Законом РК от 03.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 358-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении одного года со дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществлять иные права, предусмотренные законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-[...239 lines deleted...]
-    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z190" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Руководитель объекта государственного аудита обязан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивать государственных аудиторов рабочими местами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивать своевременность, достоверность, объективность и полноту запрашиваемых органами государственного аудита и финансового контроля данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не допускать внесения изменений и дополнений в проверяемые документы в период проведения государственного аудита и финансового контроля, если иное не предусмотрено настоящим Законом либо иными законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) не вмешиваться в действия государственных аудиторов и не препятствовать проведению государственного аудита и финансового контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) исполнять законные требования органов государственного аудита и финансового контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) своевременно предоставлять информацию об исполнении данных в аудиторском заключении рекомендаций и предписаний, направленных органами государственного аудита и финансового контроля, а также об исполнении уведомления об устранении нарушений, выявленных по результатам камерального контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z412" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) в течение двух рабочих дней со дня получения аудиторского отчета уведомлять о выявленных нарушениях субъектов предпринимательства и иных лиц, интересы которых затронуты аудиторскими мероприятиями государственного аудита;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z459" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) нести иные обязанности, предусмотренные законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z460" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Субъекты предпринимательства и иные лица, интересы которых затронуты аудиторскими мероприятиями, в случае несогласия с выявленными нарушениями в срок не более пяти рабочих дней со дня получения уведомления направляют свою позицию (возражения) объекту государственного аудита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z461" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Позиция (возражения) лиц, предусмотренных частью первой настоящего пункта, направляется объектом государственного аудита в органы государственного аудита и финансового контроля в пределах срока, указанного в подпункте 4) пункта 1 настоящей статьи, и рассматривается наряду с возражениями объекта государственного аудита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Руководитель объекта внешнего государственного аудита обеспечивает регистрацию объекта государственного аудита в единой базе данных и определяет лиц, имеющих доступ к ней, а также обеспечивающих полноту, достоверность и своевременность информации, размещаемой в единой базе данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z466" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Запросы, требования, аудиторские отчеты, предписания и иные документы, направленные органами внешнего государственного аудита в рамках своей компетенции, считаются доведенными до объекта государственного аудита с момента подтверждения доставки их через единую базу данных, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 37 с изменениями, внесенными законами РК от 26.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019); от 03.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 358-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении одного года со дня его первого официального опубликования); от 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="232"/>
+    <w:bookmarkStart w:name="z38" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 37. Права и обязанности руководителя объекта государственного аудита</w:t>
-[...92 lines deleted...]
-      4) в случае несогласия с результатами государственного аудита в срок не более десяти рабочих дней со дня представления подписанного аудиторского отчета и (или) аудиторского отчета по финансовой отчетности, а в случае несогласия с нарушениями, указанными в уведомлении об устранении нарушений, выявленных по результатам камерального контроля, в течение пяти рабочих дней со дня, следующего за днем его вручения (получения), направлять соответствующему органу государственного аудита и финансового контроля возражения к ним;</w:t>
+        <w:t xml:space="preserve"> Статья 38. Конфликт интересов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z191" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В целях обеспечения объективности и независимости запрещается проведение государственного аудита и финансового контроля государственными аудиторами:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) являющимися близкими родственниками, свойственниками или доверенными лицами руководителя, руководителя аппарата, главного бухгалтера или иного лица, осуществлявшего их полномочия, учредителя, участника или акционера объекта государственного аудита;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) работавшими в объекте государственного аудита либо являвшимися близкими родственниками, свойственниками или доверенными лицами руководителя, руководителя аппарата, главного бухгалтера или иного лица, осуществлявшего их полномочия, учредителя, участника или акционера объекта государственного аудита в проверяемый период;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) из числа учредителей, участников или акционеров, должностных лиц объекта государственного аудита, имеющих в нем личные имущественные интересы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      4-1) исключен Законом РК от 03.07.2020 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении одного года со дня его первого официального опубликования);</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...225 lines deleted...]
-    <w:bookmarkEnd w:id="238"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается в редакции Закона РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. При возникновении конфликта интересов государственные аудиторы должны письменно сообщить об этом руководителю, назначившему государственный аудит.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 37 с изменениями, внесенными законами РК от 26.12.2018 </w:t>
-[...69 lines deleted...]
-        <w:t>№ 213-VIII</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции Закона РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В случаях, указанных в пунктах 1 и 2 настоящей статьи, руководитель органа государственного аудита и финансового контроля принимает меры по устранению конфликта интересов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 38 с изменениями, внесенными Законом РК от 30.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="239"/>
+    <w:bookmarkStart w:name="z39" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 38. Конфликт интересов</w:t>
-[...19 lines deleted...]
-      1. В целях обеспечения объективности и независимости запрещается проведение государственного аудита и финансового контроля государственными аудиторами:</w:t>
+        <w:t xml:space="preserve"> Статья 39. Сертификация лиц, претендующих на присвоение квалификации государственного аудитора, переподготовка и повышение квалификации работников органов государственного аудита и финансового контроля</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:p>
-[...357 lines deleted...]
-        <w:t xml:space="preserve"> Статья 39. Сертификация лиц, претендующих на присвоение квалификации государственного аудитора, переподготовка и повышение квалификации работников органов государственного аудита и финансового контроля</w:t>
+    <w:bookmarkStart w:name="z194" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В целях получения всесторонней и объективной характеристики профессиональных, деловых качеств и потенциальных возможностей лиц, претендующих на присвоение квалификации государственного аудитора, проводится их сертификация.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z194" w:id="242"/>
-[...15 lines deleted...]
-      1. В целях получения всесторонней и объективной характеристики профессиональных, деловых качеств и потенциальных возможностей лиц, претендующих на присвоение квалификации государственного аудитора, проводится их сертификация.</w:t>
+    <w:bookmarkStart w:name="z195" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сертификация проводится Национальной комиссией по сертификации лиц, претендующих на присвоение квалификации государственного аудитора (далее – Национальная комиссия), в состав которой входят представители Администрации Президента Республики Казахстан, Высшей аудиторской палаты, уполномоченного органа по внутреннему государственному аудиту, депутаты Курултая Республики Казахстан (по согласованию).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z195" w:id="243"/>
-[...15 lines deleted...]
-      2. Сертификация проводится Национальной комиссией по сертификации лиц, претендующих на присвоение квалификации государственного аудитора (далее – Национальная комиссия), в состав которой входят представители Администрации Президента Республики Казахстан, Высшей аудиторской палаты, уполномоченного органа по внутреннему государственному аудиту, депутаты Курултая Республики Казахстан (по согласованию).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рабочим органом Национальной комиссии является Высшая аудиторская палата, которая утверждает персональный состав комиссии в количестве не менее четырнадцати человек на основании представленных предложений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z196" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сертификация лиц, претендующих на присвоение квалификации государственного аудитора, включает подтверждение их знаний и собеседование в порядке, определяемом правилами сертификации лиц, претендующих на присвоение квалификации государственного аудитора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:p>
-[...33 lines deleted...]
-      3. Сертификация лиц, претендующих на присвоение квалификации государственного аудитора, включает подтверждение их знаний и собеседование в порядке, определяемом правилами сертификации лиц, претендующих на присвоение квалификации государственного аудитора.</w:t>
+    <w:bookmarkStart w:name="z197" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Перечни должностей, для занятия которых необходимо наличие сертификата, удостоверяющего квалификацию государственного аудитора, утверждаются соответствующими органами государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z197" w:id="245"/>
-[...15 lines deleted...]
-      4. Перечни должностей, для занятия которых необходимо наличие сертификата, удостоверяющего квалификацию государственного аудитора, утверждаются соответствующими органами государственного аудита и финансового контроля.</w:t>
+    <w:bookmarkStart w:name="z198" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сертификация проводится по уровневой системе. Правила сертификации лиц, претендующих на присвоение квалификации государственного аудитора, положение о Национальной комиссии утверждаются Высшей аудиторской палатой по согласованию с уполномоченным органом по внутреннему государственному аудиту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z198" w:id="246"/>
-[...15 lines deleted...]
-      5. Сертификация проводится по уровневой системе. Правила сертификации лиц, претендующих на присвоение квалификации государственного аудитора, положение о Национальной комиссии утверждаются Высшей аудиторской палатой по согласованию с уполномоченным органом по внутреннему государственному аудиту.</w:t>
+    <w:bookmarkStart w:name="z199" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Рабочий орган Национальной комиссии ведет реестр лиц, имеющих сертификат государственного аудитора, в порядке, определяемом Высшей аудиторской палатой.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z199" w:id="247"/>
-[...15 lines deleted...]
-      6. Рабочий орган Национальной комиссии ведет реестр лиц, имеющих сертификат государственного аудитора, в порядке, определяемом Высшей аудиторской палатой.</w:t>
+    <w:bookmarkStart w:name="z200" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Переподготовка и повышение квалификации работников органов государственного аудита и финансового контроля осуществляются в соответствии с правилами переподготовки и повышения квалификации работников органов государственного аудита и финансового контроля, разрабатываемыми и утверждаемыми Высшей аудиторской палатой совместно с уполномоченным органом по внутреннему государственному аудиту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z200" w:id="248"/>
-[...15 lines deleted...]
-      7. Переподготовка и повышение квалификации работников органов государственного аудита и финансового контроля осуществляются в соответствии с правилами переподготовки и повышения квалификации работников органов государственного аудита и финансового контроля, разрабатываемыми и утверждаемыми Высшей аудиторской палатой совместно с уполномоченным органом по внутреннему государственному аудиту.</w:t>
+    <w:bookmarkStart w:name="z282" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Национальная комиссия осуществляет отзыв сертификата государственного аудитора по следующим основаниям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z282" w:id="249"/>
-[...15 lines deleted...]
-      8. Национальная комиссия осуществляет отзыв сертификата государственного аудитора по следующим основаниям:</w:t>
+    <w:bookmarkStart w:name="z283" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по представлению уполномоченного органа внешнего государственного аудита и финансового контроля за несоблюдение требований профессиональной этики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z283" w:id="250"/>
-[...15 lines deleted...]
-      1) по представлению уполномоченного органа внешнего государственного аудита и финансового контроля за несоблюдение требований профессиональной этики;</w:t>
+    <w:bookmarkStart w:name="z284" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по представлению уполномоченного органа по внутреннему государственному аудиту за несоблюдение требований профессиональной этики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z284" w:id="251"/>
-[...15 lines deleted...]
-      2) по представлению уполномоченного органа по внутреннему государственному аудиту за несоблюдение требований профессиональной этики;</w:t>
+    <w:bookmarkStart w:name="z285" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по представлению соответствующего органа государственного аудита в отношении государственного аудитора, выдавшего недостоверный аудиторский отчет, в котором имеет место неотражение фактов финансовых нарушений, и аудиторский отчет которого не подтвержден контролем качества материалов государственного аудита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z285" w:id="252"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z286" w:id="253"/>
+    <w:bookmarkStart w:name="z286" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) за неоднократное нарушение стандартов государственного аудита и финансового контроля, из-за которых материалы государственного аудитора не получили признание (более трех раз в год) в ходе контроля, проведенного Высшей аудиторской палатой в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 19 настоящего Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z287" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К государственным аудиторам, впервые допустившим нарушения, предусмотренные подпунктами 1), 2) и 3) настоящего пункта, выносится предупреждение.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z287" w:id="254"/>
-[...15 lines deleted...]
-      К государственным аудиторам, впервые допустившим нарушения, предусмотренные подпунктами 1), 2) и 3) настоящего пункта, выносится предупреждение.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 39 с изменениями, внесенными законами РК от 11.01.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 39-1. Квалификационные требования к должностям государственных аудиторов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z289" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Квалификационные требования к должностям государственных аудиторов, являющихся административными государственными служащими корпуса "Б", утверждаются должностным лицом (органом), имеющим право назначения на государственные должности, по согласованию с уполномоченным органом по делам государственной службы и его территориальными подразделениями на основе типовых квалификационных требований к административным государственным должностям, утверждаемых уполномоченным органом по делам государственной службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z290" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Кандидаты на должности государственных аудиторов, относящихся к административным государственным должностям корпуса "А", должны соответствовать специальным квалификационным требованиям, утверждаемым Президентом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 39 с изменениями, внесенными законами РК от 11.01.2018 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Исключен Законом РК от 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена статьей 39-1 в соответствии с Законом РК от 11.01.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 135-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.11.2022 </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными законами РК от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z68" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...40 lines deleted...]
-      2. Кандидаты на должности государственных аудиторов, относящихся к административным государственным должностям корпуса "А", должны соответствовать специальным квалификационным требованиям, утверждаемым Президентом Республики Казахстан.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. ОРГАНИЗАЦИЯ ДЕЯТЕЛЬНОСТИ ВЫСШЕЙ АУДИТОРСКОЙ ПАЛАТЫ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:p>
-[...172 lines deleted...]
-    <w:bookmarkEnd w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 6 – в редакции Закона РК от 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="258"/>
+    <w:bookmarkStart w:name="z40" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 40. Состав Высшей аудиторской палаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z201" w:id="259"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z201" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Состав руководства Высшей аудиторской палаты представлен Председателем Высшей аудиторской палаты и восемью членами, назначаемыми на должности в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z202" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В случае досрочного прекращения полномочий члена Высшей аудиторской палаты в виде подачи заявления об отставке член Высшей аудиторской палаты обязан письменно уведомить Председателя Высшей аудиторской палаты не позднее чем за один месяц до подачи соответствующего заявления об отставке.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z202" w:id="260"/>
-[...15 lines deleted...]
-      2. В случае досрочного прекращения полномочий члена Высшей аудиторской палаты в виде подачи заявления об отставке член Высшей аудиторской палаты обязан письменно уведомить Председателя Высшей аудиторской палаты не позднее чем за один месяц до подачи соответствующего заявления об отставке.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 40 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 41. Поступление на государственную службу в Высшую аудиторскую палату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:p>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 41 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z203" w:id="262"/>
+    <w:bookmarkStart w:name="z203" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Для организации бесперебойной деятельности Высшей аудиторской палаты в пределах лимита штатной численности, утвержденной Президентом Республики Казахстан, образуется аппарат Высшей аудиторской палаты, возглавляемый руководителем аппарата, назначаемым Председателем Высшей аудиторской палаты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z204" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Поступление на государственную службу в аппарат Высшей аудиторской палаты осуществляется в соответствии с законодательством Республики Казахстан о государственной службе.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z204" w:id="263"/>
-[...15 lines deleted...]
-      2. Поступление на государственную службу в аппарат Высшей аудиторской палаты осуществляется в соответствии с законодательством Республики Казахстан о государственной службе.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 41 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 42. Гарантии независимости Высшей аудиторской палаты и ее должностных лиц</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z205" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Должностные лица Высшей аудиторской палаты при осуществлении своей деятельности независимы от объекта государственного аудита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z206" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Не допускается неправомерное вмешательство государственных органов и иных организаций в деятельность Высшей аудиторской палаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z207" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Не допускается привлечение государственных аудиторов и иных должностных лиц Высшей аудиторской палаты по запросам государственных органов для проведения проверок, не предусмотренных в перечнях объектов государственного аудита на соответствующий год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z208" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Государственный контроль и надзор за финансовой деятельностью Высшей аудиторской палаты осуществляется государственными органами с согласия или по поручению Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 41 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 42 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="264"/>
+    <w:bookmarkStart w:name="z69" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 42. Гарантии независимости Высшей аудиторской палаты и ее должностных лиц</w:t>
-[...79 lines deleted...]
-      4. Государственный контроль и надзор за финансовой деятельностью Высшей аудиторской палаты осуществляется государственными органами с согласия или по поручению Президента Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 7. ОСНОВЫ ВЗАИМОДЕЙСТВИЯ ВЫСШЕЙ АУДИТОРСКОЙ ПАЛАТЫ С ДОЛЖНОСТНЫМИ ЛИЦАМИ, ГОСУДАРСТВЕННЫМИ ОРГАНАМИ И ИНЫМИ ОРГАНИЗАЦИЯМИ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:p>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 7 – в редакции Закона РК от 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="270"/>
+    <w:bookmarkStart w:name="z43" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 43. Взаимодействие Высшей аудиторской палаты с Президентом Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 43 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z209" w:id="271"/>
+    <w:bookmarkStart w:name="z209" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Председатель Высшей аудиторской палаты не реже одного раза в квартал предоставляет Президенту Республики Казахстан информацию о работе Высшей аудиторской палаты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z210" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. По итогам года Высшая аудиторская палата помимо информации, указанной в пункте 1 настоящей статьи, предоставляет информацию о показателях работы органов государственного аудита и финансового контроля.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z210" w:id="272"/>
-[...15 lines deleted...]
-      2. По итогам года Высшая аудиторская палата помимо информации, указанной в пункте 1 настоящей статьи, предоставляет информацию о показателях работы органов государственного аудита и финансового контроля.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 43 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 44. Взаимодействие Высшей аудиторской палаты с Курултаем Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:p>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 44 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z211" w:id="274"/>
+    <w:bookmarkStart w:name="z211" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Высшей аудиторской палатой для обсуждения и утверждения не позднее 15 мая года, следующего за отчетным, вносится в Курултай Республики Казахстан отчет об исполнении республиканского бюджета за отчетный финансовый год, который по своему содержанию является заключением к соответствующему отчету Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z212" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Председатель Высшей аудиторской палаты не реже одного раза в квартал предоставляет Курултаю Республики Казахстан информацию о работе Высшей аудиторской палаты.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z212" w:id="275"/>
-[...15 lines deleted...]
-      2. Председатель Высшей аудиторской палаты не реже одного раза в квартал предоставляет Курултаю Республики Казахстан информацию о работе Высшей аудиторской палаты.</w:t>
+    <w:bookmarkStart w:name="z409" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Курултай Республики Казахстан заслушивает два раза в год отчет Председателя Высшей аудиторской палаты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z409" w:id="276"/>
-[...15 lines deleted...]
-      3. Курултай Республики Казахстан заслушивает два раза в год отчет Председателя Высшей аудиторской палаты.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 44 с изменениями, внесенными Законами РК от 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 45. Взаимодействие Высшей аудиторской палаты с Правительством Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:p>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 45 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z384" w:id="278"/>
+    <w:bookmarkStart w:name="z384" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Высшая аудиторская палата в течение двух месяцев после предоставления центральным уполномоченным органом по исполнению бюджета консолидированной финансовой отчетности об исполнении республиканского бюджета за отчетный финансовый год в установленный срок представляет в Правительство Республики Казахстан заключение по объективности предоставленной информации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z385" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В заключении отражаются выводы и рекомендации как по всему консолидированному отчету, так и по отдельным администраторам бюджетных программ.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z385" w:id="279"/>
-[...15 lines deleted...]
-      2. В заключении отражаются выводы и рекомендации как по всему консолидированному отчету, так и по отдельным администраторам бюджетных программ.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 45 с изменениями, внесенными законами РК от 11.01.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 46. Взаимодействие Высшей аудиторской палаты с органами государственного аудита и финансового контроля</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:p>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 46 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z215" w:id="281"/>
+    <w:bookmarkStart w:name="z215" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В целях координации своей деятельности органы государственного аудита и финансового контроля создают координационный совет органов государственного аудита и финансового контроля для рассмотрения правоприменительной практики в сфере государственного аудита и финансового контроля, вопросов соблюдения стандартов государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Формирование и организация деятельности координационного совета определяются положением о координационном совете органов государственного аудита и финансового контроля, утверждаемым Высшей аудиторской палатой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z216" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Решения координационного совета органов государственного аудита и финансового контроля являются обязательными для органов государственного аудита и финансового контроля.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:p>
-[...33 lines deleted...]
-      2. Решения координационного совета органов государственного аудита и финансового контроля являются обязательными для органов государственного аудита и финансового контроля.</w:t>
+    <w:bookmarkStart w:name="z217" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Взаимодействие Высшей аудиторской палаты с органами государственного аудита и финансового контроля осуществляется в соответствии с настоящим Законом и нормативным правовым актом, утверждаемым совместно Высшей аудиторской палатой и уполномоченным органом по внутреннему государственному аудиту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z217" w:id="283"/>
-[...15 lines deleted...]
-      3. Взаимодействие Высшей аудиторской палаты с органами государственного аудита и финансового контроля осуществляется в соответствии с настоящим Законом и нормативным правовым актом, утверждаемым совместно Высшей аудиторской палатой и уполномоченным органом по внутреннему государственному аудиту.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 46 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 8. ОРГАНИЗАЦИЯ ДЕЯТЕЛЬНОСТИ РЕВИЗИОННЫХ КОМИССИЙ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z47" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 47. Состав и порядок формирования ревизионной комиссии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z218" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Состав руководства ревизионной комиссии представлен председателем и четырьмя членами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z219" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Председатель ревизионной комиссии назначается на должность сроком на пять лет и освобождается от должности маслихатом столицы, соответствующей области, города республиканского значения по представлению Высшей аудиторской палаты и согласованию с Администрацией Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z220" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Члены ревизионной комиссии в соответствии с законодательством Республики Казахстан о государственной службе назначаются на должность сроком на пять лет и освобождаются от должности маслихатом столицы, соответствующей области, города республиканского значения по представлению председателя ревизионной комиссии и согласованию с Высшей аудиторской палатой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z436" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. На должность председателя и членов ревизионной комиссии назначается кандидат, имеющий сертификат государственного аудитора и (или) международную квалификацию в области бухгалтерского учета и аудита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 46 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 47 с изменениями, внесенными законами РК от 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 01.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 15.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2025); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="284"/>
+    <w:bookmarkStart w:name="z48" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 8. ОРГАНИЗАЦИЯ ДЕЯТЕЛЬНОСТИ РЕВИЗИОННЫХ КОМИССИЙ</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="285"/>
+        <w:t xml:space="preserve"> Статья 48. Полномочия председателя ревизионной комиссии, членов ревизионной комиссии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z221" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Председатель ревизионной комиссии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет общее руководство и несет предусмотренную законами Республики Казахстан ответственность за выполнение возложенных на ревизионную комиссию задач и функций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) утверждает перечни объектов государственного аудита на соответствующий год ревизионной комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организует работу членов ревизионной комиссии и аппарата ревизионной комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) утверждает структуру аппарата и штатное расписание ревизионной комиссии в пределах утвержденной штатной численности и средств, предусмотренных в местном бюджете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По решению председателя ревизионной комиссии области представление годового отчета об исполнении бюджета района (города областного значения) в соответствующий маслихат может быть возложено на одного из членов ревизионной комиссии области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z222" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Члены ревизионной комиссии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организуют и осуществляют аудиторскую, экспертно-аналитическую, информационную и иную деятельность ревизионной комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) несут ответственность, предусмотренную законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 47. Состав и порядок формирования ревизионной комиссии</w:t>
-[...82 lines deleted...]
-    <w:bookmarkEnd w:id="289"/>
+        <w:t xml:space="preserve"> Статья 49. Организация деятельности ревизионных комиссий</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z223" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Порядок работы ревизионной комиссии определяется настоящим Законом, положением и регламентом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Положение о ревизионной комиссии утверждается соответствующим маслихатом на основании типового положения о ревизионных комиссиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Регламент ревизионной комиссии утверждается ревизионной комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z224" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Проведение аудиторских мероприятий, а также информационно-аналитическая, правовая, консультативная, организационная и иная деятельность ревизионной комиссии обеспечивается аппаратом ревизионной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аппарат ревизионной комиссии состоит из должностных лиц, являющихся административными государственными служащими, возглавляется руководителем аппарата, назначаемым председателем ревизионной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...132 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="290"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 50. Гарантии независимости ревизионной комиссии и ее должностных лиц</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z225" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственные аудиторы ревизионной комиссии при осуществлении своей деятельности независимы от объекта государственного аудита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z226" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Не допускается неправомерное вмешательство государственных органов и иных организаций в деятельность ревизионной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z227" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Не допускается привлечение государственных аудиторов и иных должностных лиц ревизионной комиссии по запросам государственных органов для проведения проверок, не предусмотренных в перечнях объектов государственного аудита на соответствующий год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z228" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Государственный контроль и надзор использования ревизионной комиссией средств местного бюджета осуществляется с согласия или по поручению маслихата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z71" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 48. Полномочия председателя ревизионной комиссии, членов ревизионной комиссии</w:t>
-[...169 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="293"/>
+        <w:t xml:space="preserve"> Глава 9. ОСНОВЫ ВЗАИМОДЕЙСТВИЯ РЕВИЗИОННОЙ КОМИССИИ С ГОСУДАРСТВЕННЫМИ ОРГАНАМИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z51" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 49. Организация деятельности ревизионных комиссий</w:t>
-[...97 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="296"/>
+        <w:t xml:space="preserve"> Статья 51. Взаимодействие ревизионной комиссии с маслихатами</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z229" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ревизионная комиссия представляет на рассмотрение маслихата отчет об исполнении местного бюджета, который по своему содержанию является заключением к соответствующему отчету местного исполнительного органа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в маслихат столицы, области, города республиканского значения до 20 мая текущего года;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в маслихат района (города областного значения), входящего в соответствующую область, до 20 апреля текущего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z230" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Маслихат района (города областного значения) вправе запрашивать информацию от ревизионной комиссии о проведенном государственном аудите, экспертно-аналитических мероприятиях по вопросам исполнения бюджета соответствующего района (города областного значения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z52" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 50. Гарантии независимости ревизионной комиссии и ее должностных лиц</w:t>
-[...191 lines deleted...]
-      2. Маслихат района (города областного значения) вправе запрашивать информацию от ревизионной комиссии о проведенном государственном аудите, экспертно-аналитических мероприятиях по вопросам исполнения бюджета соответствующего района (города областного значения).</w:t>
+        <w:t xml:space="preserve"> Статья 52. Взаимодействие ревизионной комиссии с Высшей аудиторской палатой</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z52" w:id="305"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 52 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z231" w:id="306"/>
+    <w:bookmarkStart w:name="z231" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ревизионная комиссия ежеквартально предоставляет Высшей аудиторской палате информацию о своей работе за отчетный период. Форма и структура предоставляемой информации регламентируются в соответствующем процедурном стандарте государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z232" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ревизионная комиссия вправе по согласованию с Высшей аудиторской палатой принять участие в проведении параллельной (совместной) проверки с Высшей аудиторской палатой.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z232" w:id="307"/>
-[...15 lines deleted...]
-      2. Ревизионная комиссия вправе по согласованию с Высшей аудиторской палатой принять участие в проведении параллельной (совместной) проверки с Высшей аудиторской палатой.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 52 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 10. УПОЛНОМОЧЕННЫЙ ОРГАН ПО ВНУТРЕННЕМУ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ГОСУДАРСТВЕННОМУ АУДИТУ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z53" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 53. Взаимодействие уполномоченного органа по внутреннему государственному аудиту с органами прокуратуры и уголовного преследования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z233" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. При поступлении запроса органов прокуратуры или уголовного преследования уполномоченный орган по внутреннему государственному аудиту:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предоставляет результаты ранее проведенного государственного аудита по соответствующему объекту государственного аудита в случае их наличия, без повторного проведения государственного аудита;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случае, если в результатах ранее проведенного государственного аудита поставленные в запросе вопросы не были отражены, данные вопросы учитываются в перечне объектов государственного аудита уполномоченного органа по внутреннему государственному аудиту на следующий год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z426" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Уполномоченный орган по внутреннему государственному аудиту по запросу уполномоченного органа по возврату активов направляет государственных аудиторов для участия в проверке по вопросам, входящим в компетенцию, установленную настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z234" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Центральный уполномоченный орган по исполнению бюджета для участия в проверке и дачи заключения по соответствующим требованию или запросу органов прокуратуры, уголовного преследования, постановлению, вынесенному в рамках начатого досудебного расследования, а также определению суда в соответствии с Законом Республики Казахстан "О государственных закупках" определяет перечень аудиторских организаций (аудиторов) и оплату их услуг из республиканского бюджета в пределах выделенных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z406" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. По запросу проверяемых органов определяется аудиторская организация (аудитор) из перечня аудиторских организаций (аудиторов) с соблюдением принципов очередности и региональной представленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 52 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 157-VII</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 53 с изменениями, внесенными законами РК от 03.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 358-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2022); от 12.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="308"/>
+    <w:bookmarkStart w:name="z54" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 10. УПОЛНОМОЧЕННЫЙ ОРГАН ПО ВНУТРЕННЕМУ</w:t>
+        <w:t xml:space="preserve"> Статья 54. Гарантии независимости уполномоченного органа по внутреннему государственному аудиту и его должностных лиц</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z235" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственные аудиторы уполномоченного органа по внутреннему государственному аудиту при осуществлении своей деятельности независимы от объекта государственного аудита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z236" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Не допускается неправомерное вмешательство государственных органов и иных организаций в деятельность уполномоченного органа по внутреннему государственному аудиту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z237" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Не допускается привлечение государственных аудиторов и иных должностных лиц уполномоченного органа по внутреннему государственному аудиту по запросам государственных органов для проведения проверок, не предусмотренных в перечне объектов государственного аудита на соответствующий год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 54 с изменениями, внесенными Законом РК от 03.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 358-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2022).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>ГОСУДАРСТВЕННОМУ АУДИТУ</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="309"/>
+        <w:t xml:space="preserve"> Глава 11. СЛУЖБЫ ВНУТРЕННЕГО АУДИТА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z55" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 53. Взаимодействие уполномоченного органа по внутреннему государственному аудиту с органами прокуратуры и уголовного преследования</w:t>
-[...389 lines deleted...]
-        <w:t xml:space="preserve"> Глава 11. СЛУЖБЫ ВНУТРЕННЕГО АУДИТА</w:t>
+        <w:t xml:space="preserve"> Статья 55. Организация деятельности служб внутреннего аудита</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z55" w:id="319"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Службы внутреннего аудита образуются решением первого руководителя или коллегиального органа центрального государственного органа, акима столицы, области, города республиканского значения и действуют на основании настоящего Закона и положения о службах внутреннего аудита, утвержденного первым руководителем центрального государственного органа, акимом столицы, области, города республиканского значения. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -17660,562 +17925,562 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="320"/>
+    <w:bookmarkStart w:name="z56" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 56. Гарантии независимости службы внутреннего аудита</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Служба внутреннего аудита независима в проведении внутреннего государственного аудита и подготовке отчетов о результатах внутреннего аудита.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Служба внутреннего аудита независима от других структурных подразделений, подчинена и подотчетна первому руководителю центрального государственного органа, акиму столицы, области, города республиканского значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Служба внутреннего аудита не может быть привлечена к работам, относящимся к компетенции других структурных подразделений центрального государственного органа, местных исполнительных органов столицы, областей, городов республиканского значения, а также к подготовке или исполнению программ и проектов, не относящихся к ее полномочиям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 57. Система внутреннего контроля</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="320"/>
-    <w:p>
-[...53 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="321"/>
+    <w:bookmarkStart w:name="z238" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Служба внутреннего аудита оказывает консультационную помощь в работе по организации системы внутреннего контроля в государственном органе, его ведомствах, территориальных подразделениях, подведомственных организациях и (или) в местных исполнительных органах, находящихся на территории административной подчиненности соответствующей области, города республиканского значения, столицы, их подразделениях, подведомственных организациях, финансируемых и (или) получающих средства из соответствующего бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z239" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Система внутреннего контроля государственного органа состоит из следующих взаимосвязанных компонентов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) контрольная среда – внутренняя (корпоративная) культура, организационная структура и внутренний свод политики и процедур, предопределяющих качество отчетности и эффективность деятельности государственного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оценка рисков – процесс выявления, анализ и предупреждение рисков, которые влияют на достижение государственным органом своих целей. Оценка рисков является основой для создания контрольных процедур и планирования мероприятий по внутреннему государственному аудиту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) контрольные процедуры – сочетание процедур (техники) контроля, осуществляемых должностными лицами (структурными подразделениями) при выполнении своих функций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) информация и связь – своевременное и эффективное выявление данных, охватывающих все области деятельности государственного органа, их регистрация и обмен ими. Государственный орган принимает меры для защиты от несанкционированного доступа к информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мониторинг и оценка эффективности системы внутреннего контроля – определение вероятности возникновения ошибок, влияющих на достижение целей и достоверность отчетности государственного органа, выяснение существенности этих ошибок и определение способности системы внутреннего контроля обеспечить достижение поставленных целей и задач.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 57 с изменениями, внесенными Законом РК от 11.01.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 57. Система внутреннего контроля</w:t>
-[...39 lines deleted...]
-      2. Система внутреннего контроля государственного органа состоит из следующих взаимосвязанных компонентов:</w:t>
+        <w:t xml:space="preserve"> Статья 58. Взаимодействие руководителя государственного органа со службой внутреннего аудита</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) контрольная среда – внутренняя (корпоративная) культура, организационная структура и внутренний свод политики и процедур, предопределяющих качество отчетности и эффективность деятельности государственного органа;</w:t>
-[...73 lines deleted...]
-    </w:p>
+      Руководитель государственного органа осуществляет взаимодействие со службой внутреннего аудита через:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) утверждение годового плана работы службы внутреннего аудита;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) рассмотрение и принятие решения о реализации рекомендаций совета по государственному аудиту и рискам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) рассмотрение годового отчета по итогам внутреннего государственного аудита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z291" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель службы внутреннего аудита центрального государственного органа, местного исполнительного органа столицы, области, города республиканского значения по вопросам соблюдения стандартов государственного аудита и финансового контроля, а также правил проведения внутреннего государственного аудита и финансового контроля имеет право подписи при направлении писем в уполномоченный орган по внутреннему государственному аудиту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z292" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Право подписи оформляется соответствующим приказом первого руководителя (акима).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 57 с изменениями, внесенными Законом РК от 11.01.2018 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 58 с изменениями, внесенными законами РК от 11.01.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 135-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 03.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 358-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении одного года со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="324"/>
+    <w:bookmarkStart w:name="z346" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 58. Взаимодействие руководителя государственного органа со службой внутреннего аудита</w:t>
-[...111 lines deleted...]
-      Право подписи оформляется соответствующим приказом первого руководителя (акима).</w:t>
+        <w:t xml:space="preserve"> Глава 11-1. Порядок рассмотрения возражений к аудиторскому отчету или аудиторскому отчету по финансовой отчетности, уведомлению об устранении нарушений, выявленных по результатам камерального контроля уполномоченным органом по внутреннему государственному аудиту, и обжалования решений, действий (бездействия) уполномоченного органа по внутреннему государственному аудиту и (или) его должностных лиц</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:p>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Закон дополнен главой 11-1 в соответствии с Законом РК от 26.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18247,90 +18512,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении одного года со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 58-1. Апелляционная комиссия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z348" w:id="328"/>
+    <w:bookmarkStart w:name="z348" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Возражения к аудиторскому отчету или аудиторскому отчету по финансовой отчетности, уведомлению об устранении нарушений, выявленных по результатам камерального контроля уполномоченным органом по внутреннему государственному аудиту (далее – возражение), обжалование решений, действий (бездействия) уполномоченного органа по внутреннему государственному аудиту и (или) его должностных лиц (далее – жалоба) рассматриваются апелляционной комиссией при уполномоченном органе по внутреннему государственному аудиту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z349" w:id="329"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z349" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Состав и положение об апелляционной комиссии утверждаются уполномоченным органом по внутреннему государственному аудиту. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkEnd w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18404,288 +18669,288 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 58-2 - в редакции Закона РК от 03.07.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 358-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении одного года со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z351" w:id="330"/>
+    <w:bookmarkStart w:name="z351" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Возражение объекта государственного аудита подается в апелляционную комиссию:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z352" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в течение десяти рабочих дней со дня представления подписанного аудиторского отчета и (или) аудиторского отчета по финансовой отчетности;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z352" w:id="331"/>
-[...15 lines deleted...]
-      1) в течение десяти рабочих дней со дня представления подписанного аудиторского отчета и (или) аудиторского отчета по финансовой отчетности;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение пяти рабочих дней со дня, следующего за днем вручения (получения) уведомления об устранении нарушений, выявленных по результатам камерального контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z390" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Возражение, жалоба подаются в апелляционную комиссию в порядке и сроки, которые определены правилами проведения камерального контроля и положением об апелляционной комиссии, утвержденными уполномоченным органом по внутреннему государственному аудиту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
-    <w:p>
-[...33 lines deleted...]
-      1-1. Возражение, жалоба подаются в апелляционную комиссию в порядке и сроки, которые определены правилами проведения камерального контроля и положением об апелляционной комиссии, утвержденными уполномоченным органом по внутреннему государственному аудиту.</w:t>
+    <w:bookmarkStart w:name="z354" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Датой подачи возражения, жалобы в апелляционную комиссию в зависимости от способа подачи является:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z354" w:id="333"/>
-[...15 lines deleted...]
-      2. Датой подачи возражения, жалобы в апелляционную комиссию в зависимости от способа подачи является:</w:t>
+    <w:bookmarkStart w:name="z355" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в явочном порядке – дата получения возражения, жалобы уполномоченным органом по внутреннему государственному аудиту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z355" w:id="334"/>
-[...15 lines deleted...]
-      1) в явочном порядке – дата получения возражения, жалобы уполномоченным органом по внутреннему государственному аудиту;</w:t>
+    <w:bookmarkStart w:name="z356" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по почте – дата отметки о приеме почтовой или иной организации связи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z356" w:id="335"/>
-[...15 lines deleted...]
-      2) по почте – дата отметки о приеме почтовой или иной организации связи;</w:t>
+    <w:bookmarkStart w:name="z357" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) посредством применения цифровых технологий – дата его получения в форме электронного документа, а по возражениям, жалобам к уведомлению об устранении нарушений, выявленных по результатам камерального контроля, – дата его получения посредством цифровой системы государственного органа, предоставляющей единую точку доступа к электронным услугам государственных закупок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z357" w:id="336"/>
-[...15 lines deleted...]
-      3) посредством применения информационных технологий – дата его получения в форме электронного документа, а по возражениям, жалобам к уведомлению об устранении нарушений, выявленных по результатам камерального контроля, – дата его получения посредством информационной системы государственного органа, предоставляющей единую точку доступа к электронным услугам государственных закупок.</w:t>
+    <w:bookmarkStart w:name="z358" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма и содержание возражения, жалобы определяются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z358" w:id="337"/>
-[...15 lines deleted...]
-      3. Форма и содержание возражения, жалобы определяются:</w:t>
+    <w:bookmarkStart w:name="z359" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) правилами проведения внутреннего государственного аудита и финансового контроля по возражениям, жалобам к аудиторскому отчету и (или) аудиторскому отчету по финансовой отчетности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z359" w:id="338"/>
-[...15 lines deleted...]
-      1) правилами проведения внутреннего государственного аудита и финансового контроля по возражениям, жалобам к аудиторскому отчету и (или) аудиторскому отчету по финансовой отчетности;</w:t>
+    <w:bookmarkStart w:name="z360" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) правилами камерального контроля по возражениям, жалобам к уведомлению об устранении нарушений, выявленных по результатам камерального контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z360" w:id="339"/>
-[...15 lines deleted...]
-      2) правилами камерального контроля по возражениям, жалобам к уведомлению об устранении нарушений, выявленных по результатам камерального контроля;</w:t>
+    <w:bookmarkStart w:name="z391" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) положением об апелляционной комиссии, утвержденным уполномоченным органом по внутреннему государственному аудиту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z391" w:id="340"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18721,110 +18986,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 58-3. Отказ в рассмотрении возражения, жалобы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z392" w:id="341"/>
+    <w:bookmarkStart w:name="z392" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Апелляционная комиссия отказывает в рассмотрении возражения, жалобы, порядок и сроки подачи которых не соответствуют требованиям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 58-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z393" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В случае отказа в рассмотрении возражения, жалобы апелляционная комиссия в течение пяти рабочих дней со дня поступления возражения, жалобы извещает в письменной форме объект государственного аудита, потенциального поставщика, заявителя.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z393" w:id="342"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18898,984 +19163,984 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 58-4 - в редакции Закона РК от 03.07.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 358-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении одного года со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z365" w:id="343"/>
+    <w:bookmarkStart w:name="z365" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Возражение рассматривается апелляционной комиссией:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z366" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в течение тридцати рабочих дней со дня, следующего за днем получения возражения к аудиторскому отчету или аудиторскому отчету по финансовой отчетности, за исключением случаев приостановления и (или) продления сроков рассмотрения такого возражения;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z366" w:id="344"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z367" w:id="345"/>
+    <w:bookmarkStart w:name="z367" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в течение пятнадцати рабочих дней со дня, следующего за днем получения возражения к уведомлению об устранении нарушений, выявленных по результатам камерального контроля. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z368" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок исполнения уведомления об устранении нарушений, выявленных по результатам камерального контроля, приостанавливается на период рассмотрения возражения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z368" w:id="346"/>
-[...15 lines deleted...]
-      Срок исполнения уведомления об устранении нарушений, выявленных по результатам камерального контроля, приостанавливается на период рассмотрения возражения.</w:t>
+    <w:bookmarkStart w:name="z369" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Возражение рассматривается в пределах оспариваемых объектом государственного аудита вопросов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z369" w:id="347"/>
-[...15 lines deleted...]
-      2. Возражение рассматривается в пределах оспариваемых объектом государственного аудита вопросов.</w:t>
+    <w:bookmarkStart w:name="z370" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Апелляционная комиссия при рассмотрении возражения вправе запрашивать от государственных органов, должностных и иных физических и юридических лиц, а также от компетентных органов иностранных государств информацию или документы по вопросам, изложенным в возражении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z370" w:id="348"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z371" w:id="349"/>
+    <w:bookmarkStart w:name="z371" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Срок рассмотрения возражения, установленный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи, приостанавливается в случае направления запроса в государственные органы, должностным и иным физическим и юридическим лицам, а также в компетентные органы иностранных государств до момента получения ответа, о чем сообщается объекту государственного аудита в течение трех рабочих дней со дня приостановления срока рассмотрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkEnd w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае представления объектом государственного аудита дополнений к возражению срок рассмотрения возражения, установленный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи, продлевается на пятнадцать рабочих дней, о чем сообщается объекту государственного аудита в течение трех рабочих дней со дня продления срока рассмотрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z394" w:id="350"/>
+    <w:bookmarkStart w:name="z394" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жалоба рассматривается апелляционной комиссией в порядке, установленном законами Республики Казахстан, а также в соответствии с положением об апелляционной комиссии, утвержденным уполномоченным органом по внутреннему государственному аудиту.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Исключен Законом РК от 01.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z397" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Возражение, жалоба рассматриваются в пределах заявленных требований (доводов).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z398" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение апелляционной комиссии может быть обжаловано в суд.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z399" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом исполнение решения апелляционной комиссии приостанавливается до вынесения решения суда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 58-4 с изменениями, внесенными законами РК от 03.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 358-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении одного года со дня его первого официального опубликования); от 01.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 58-5. Решения, принимаемые по результатам рассмотрения возражения, жалобы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z401" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Апелляционная комиссия по результатам рассмотрения возражения, жалобы выносит одно из следующих решений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z402" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) о полном или частичном удовлетворении возражения, жалобы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z403" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) об отказе в удовлетворении возражения, жалобы с обоснованием принятия такого решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z404" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение апелляционной комиссии выносится в письменной форме и является обязательным для исполнения объектом государственного аудита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z405" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Результаты рассмотрения возражения, жалобы оформляются уполномоченным органом по внутреннему государственному аудиту в течение двух рабочих дней со дня вынесения решения апелляционной комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 58-5 - в редакции Закона РК от 03.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 358-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении одного года со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 58-6. Апелляционное урегулирование споров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z381" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Апелляционное урегулирование споров, возникающих при обжаловании документов, принимаемых по результатам государственного аудита и камерального контроля уполномоченного органа по внутреннему государственному аудиту, осуществляется в порядке и сроки, которые предусмотрены настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z382" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Апелляционное урегулирование споров в случаях, предусмотренных настоящим Законом, является обязательным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z74" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 12. ПЕРЕХОДНЫЕ И ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z59" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 59. Ответственность за нарушение законодательства Республики Казахстан о государственном аудите и финансовом контроле</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нарушение законодательства Республики Казахстан о государственном аудите и финансовом контроле влечет ответственность в соответствии с законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 60. Порядок обжалования правовых актов, действий (бездействия) органов государственного аудита и финансового контроля и (или) их должностных лиц</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z293" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Действия (бездействие) органов государственного аудита и финансового контроля и (или) их должностных лиц могут быть обжалованы в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z294" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Обжалование правовых актов органов государственного аудита и финансового контроля, связанных с выявленными фактами нецелевого и (или) необоснованного использования бюджетных средств, не приостанавливает их исполнение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. Исключен Законом РК от 01.07.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
+        <w:t xml:space="preserve">3. Исключен Законом РК от 26.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="353"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 60 в редакции Закона РК от 11.01.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом РК от 26.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z296" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...80 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...331 lines deleted...]
-      2. Обжалование правовых актов органов государственного аудита и финансового контроля, связанных с выявленными фактами нецелевого и (или) необоснованного использования бюджетных средств, не приостанавливает их исполнение.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 60-1. Порядок и сроки апелляционного урегулирования споров, возникающих при обжаловании документов, принимаемых по результатам государственного аудита, и уведомлений об устранении нарушений, выявленных по результатам камерального контроля уполномоченного органа по внутреннему государственному аудиту</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="365"/>
-    <w:p>
-[...152 lines deleted...]
-    <w:bookmarkEnd w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 12 дополнена статьей 60-1 в соответствии с Законом РК от 11.01.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19890,68 +20155,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); исключена Законом РК от 26.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z304" w:id="367"/>
+    <w:bookmarkStart w:name="z304" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 60-2. Форма и содержание жалобы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkEnd w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 12 дополнена статьей 60-2 в соответствии с Законом РК от 11.01.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19966,68 +20231,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); исключена Законом РК от 26.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z319" w:id="368"/>
+    <w:bookmarkStart w:name="z319" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 60-3. Отказ в рассмотрении жалобы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkEnd w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 12 дополнена статьей 60-3 в соответствии с Законом РК от 11.01.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20042,68 +20307,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); исключена Законом РК от 26.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z328" w:id="369"/>
+    <w:bookmarkStart w:name="z328" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 60-4. Порядок рассмотрения жалобы, направленной в уполномоченный орган по внутреннему государственному аудиту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkEnd w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 12 дополнена статьей 60-4 в соответствии с Законом РК от 11.01.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20118,68 +20383,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); исключена Законом РК от 26.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z337" w:id="370"/>
+    <w:bookmarkStart w:name="z337" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 60-5. Вынесение решения по результатам рассмотрения жалобы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkEnd w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 12 дополнена статьей 60-5 в соответствии с Законом РК от 11.01.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20194,68 +20459,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); исключена Законом РК от 26.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z343" w:id="371"/>
+    <w:bookmarkStart w:name="z343" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 60-6. Приостановление и (или) продление срока рассмотрения жалобы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkEnd w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 12 дополнена статьей 60-6 в соответствии с Законом РК от 11.01.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20270,125 +20535,125 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); исключена Законом РК от 26.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="372"/>
+    <w:bookmarkStart w:name="z61" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 61. Переходные положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Административные государственные служащие, являющиеся государственными аудиторами, обязаны пройти соответствующую сертификацию в срок до 1 января 2017 года в порядке, определенном статьей 39 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 62. Порядок введения в действие настоящего Закона</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="372"/>
-    <w:p>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> Статья 62. Порядок введения в действие настоящего Закона</w:t>
+    <w:bookmarkStart w:name="z240" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящий Закон вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования, за исключением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z240" w:id="374"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z242" w:id="375"/>
+    <w:bookmarkStart w:name="z242" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20403,52 +20668,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 1, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, которые вводятся в действие с 1 января 2017 года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z243" w:id="376"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z243" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20483,91 +20748,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, которые вводятся в действие с 1 января 2020 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z241" w:id="377"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z241" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Установить, что </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 8)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 1 настоящего Закона со дня введения в действие настоящего Закона до 1 января 2017 года действует в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkEnd w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8) государственный аудитор – административный государственный служащий, осуществляющий государственный аудит и (или) финансовый контроль;".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -20841,55 +21106,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21215,31 +21480,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>