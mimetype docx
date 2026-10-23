--- v2 (2026-07-26)
+++ v3 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9c8ec6b" w14:textId="9c8ec6b">
+    <w:p w14:paraId="a482969" w14:textId="a482969">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -260,52 +260,52 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В настоящем Законе используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z61" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1) </w:t>
+        <w:t>
+      1) аккредитация – процедура официального признания органом по аккредитации компетентности заявителя осуществлять консультативное сопровождение проектов государственно-частного партнерства или экспертизу конкурсной документации и бизнес-планов к проектам государственно-частного партнерства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z3239" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) потенциальный частный партнер – претендующий на участие в конкурсе (аукционе) либо в прямых переговорах по определению частного партнера индивидуальный предприниматель, простое товарищество, консорциум или юридическое лицо, за исключением государственных юридических лиц, а также товариществ с ограниченной ответственностью и акционерных обществ, пятьдесят и более процентов долей участия в уставном капитале или голосующих акций которых прямо или косвенно принадлежат государству;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z3240" w:id="4"/>
     <w:p>
@@ -20316,203 +20316,165 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">      Заголовок главы 8 предусматривается в редакции Закона РК от 12.06.2026 </w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z219" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 8. ЗАКЛЮЧИТЕЛЬНЫЕ И ПЕРЕХОДНЫЕ ПОЛОЖЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 8 - в редакции Закона РК от 12.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 309-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:jc w:val="left"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 57. Разрешение споров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3291" w:id="327"/>
+    <w:bookmarkStart w:name="z3291" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Споры, связанные с исполнением и прекращением договора государственно-частного партнерства, разрешаются в порядке, установленном законодательством Республики Казахстан и договором государственно-частного партнерства с обязательным соблюдением досудебного урегулирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z3292" w:id="328"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z3292" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. При разрешении споров стороны должны принять все меры для обеспечения реализации проекта государственно-частного партнерства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z3293" w:id="329"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z3293" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Если споры, связанные с исполнением и прекращением договора государственно-частного партнерства, не могут быть разрешены в соответствии с пунктом 1 настоящей статьи, то стороны договора государственно-частного партнерства вправе разрешить спор в соответствии с требованиями законодательства Республики Казахстан в судах Республики Казахстан, арбитраже в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20527,71 +20489,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об арбитраже", а по договорам государственно-частного партнерства, предполагаемый размер инвестиций по которым свыше четырехмиллионнократного размера месячного расчетного показателя, установленного законом о республиканском бюджете на год заключения договора, в случае, если частный партнер или хотя бы один из акционеров (участников) частного партнера, владеющий двадцатью пятью и более процентами его голосующих акций (долей участия в уставном капитале), является нерезидентом Республики Казахстан, спор может быть также разрешен путем обращения в Международный арбитражный центр в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституционным законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О Международном финансовом центре "Астана" или международный арбитраж.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z3294" w:id="330"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z3294" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Споры, связанные с порядком определения частного партнера, разрешаются в судах Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkEnd w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20669,103 +20631,216 @@
         <w:t>Статья 58. Ответственность за нарушение законодательства Республики Казахстан в области государственно-частного партнерства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нарушение законодательства Республики Казахстан в области государственно-частного партнерства влечет ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 58-1. Особенности реализации концессионных проектов, инициированных до 1 января 2025 года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3320" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Внесение изменений и (или) дополнений в конкурсную (аукционную) документацию концессионных проектов, утвержденную до 1 января 2025 года, осуществляется с применением подпунктов 4) и 9) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, подпункта 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, подпункта 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 26 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z3321" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. При проведении конкурса по выбору концессионера по концессионным проектам, указанным в пункте 1 настоящей статьи, разработка технико-экономического обоснования с заключением комплексной вневедомственной экспертизы в составе концессионных заявок потенциальных концессионеров не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z3322" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В случае если по концессионным проектам, указанным в пункте 1 настоящей статьи, стоимость объекта концессии после утверждения проектно-сметной документации будет определена менее стоимости объекта концессии, указанной в договоре концессии, то договор должен быть скорректирован в соответствии со стоимостью, определенной проектно-сметной документацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...30 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. Глава 8 дополнена статьей 58-1 в соответствии с Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 309-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>