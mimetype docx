--- v1 (2026-03-04)
+++ v2 (2026-04-19)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="df440a0" w14:textId="df440a0">
+    <w:p w14:paraId="45a9250" w14:textId="45a9250">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1259,50 +1259,138 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 4 предусматривается дополнить подпунктом 12) в соответствии с Законом РК от 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 4 с изменениями, внесенными законами РК от 06.05.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2183,539 +2271,623 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      12-1) исключен Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-2) разрабатывает и по согласованию с уполномоченным государственным органом по труду утверждает правила создания, организации, обеспечения молодежных трудовых отрядов, а также проведения мониторинга их деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12-3) исключен в редакции Закона РК от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) содействует развитию волонтерской деятельности молодежи; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13-1) исключен в редакции Закона РК от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-2) разрабатывает и утверждает нормативные правовые акты в сфере государственной молодежной политики в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 12-1) предусматривается исключить Законом РК от 09.01.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Статью 6 предусматривается дополнить подпунктом 13-3) в соответствии с Законом РК от 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 6 с изменениями, внесенными законами РК от 13.06.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 06.05.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 254-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...442 lines deleted...]
-        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5143,2798 +5315,2678 @@
         <w:t>
       2. Местный исполнительный орган области, города республиканского значения и столицы в пределах своей компетенции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z106" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реализует государственную молодежную политику;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z107" w:id="41"/>
+    <w:bookmarkStart w:name="z153" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивает проведение мониторинга и оценки потребностей молодежи для выявления и решения актуальных проблем, повышения эффективности реализации государственной молодежной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z151" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2) проводит соревнования с участием молодежи по видам спорта, в том числе национальным, техническим и прикладным видам, массовому спорту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z152" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-3) осуществляет пропаганду знаний и достижений в области физической культуры и спорта, принципов здорового образа жизни, в том числе с участием спортсменов высокого класса из числа молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z108" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивает предоставление технического и профессионального, послесреднего образования, а также повышение квалификации для временно неустроенной молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z109" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивает реализацию политики занятости и трудоустройства молодежи, организует мониторинг рынка труда и практики трудоустройства молодых специалистов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z110" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) содействует развитию волонтерской деятельности молодежи и молодежного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z111" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) создает молодежные ресурсные центры, обеспечивает и координирует их деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z143" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) осуществляет взаимодействие и сотрудничество с молодежными организациями по вопросам государственной молодежной политики, культуры, физической культуры, спорта, средств массовой информации и по укреплению межконфессионального согласия и религиозной толерантности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z144" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-2) осуществляет формирование, мониторинг реализации и оценку результатов государственного социального заказа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z145" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-3) осуществляет разъяснительную работу по вопросам государственной молодежной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z146" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-4) осуществляет комплекс мероприятий, направленных на поиск и поддержку талантливой молодежи и перспективных молодежных творческих коллективов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z147" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-5) осуществляет разъяснительную работу среди молодежи по укреплению межконфессионального согласия и религиозной толерантности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z112" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечивает проведение регионального форума молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z113" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) принимает меры по укреплению казахстанского патриотизма, межконфессионального согласия и межэтнической толерантности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z114" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) создает, организует, обеспечивает молодежные трудовые отряды, а также проводит мониторинг их деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z115" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) обеспечивает проведение мероприятий по реализации индекса развития молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z116" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) разрабатывает и реализует за счет бюджета программы по предоставлению льготного арендного жилья без права выкупа и (или) приватизации для молодежи с учетом приоритетов развития соответствующей административно-территориальной единицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z117" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) осуществляет в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z118" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Местный исполнительный орган района (города областного значения) в пределах своей компетенции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z119" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реализует государственную молодежную политику;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z120" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает проведение мониторинга и оценки потребностей молодежи для выявления и решения актуальных проблем, повышения эффективности реализации государственной молодежной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z121" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивает предоставление технического и профессионального, послесреднего образования, а также повышение квалификации для временно неустроенной молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z122" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивает реализацию политики занятости и трудоустройства молодежи, организует мониторинг рынка труда и практики трудоустройства молодых специалистов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z123" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) содействует развитию волонтерской деятельности молодежи и молодежного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z124" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) создает молодежные ресурсные центры, обеспечивает и координирует их деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z125" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечивает проведение регионального форума молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z126" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) принимает меры по укреплению казахстанского патриотизма, межконфессионального согласия и межэтнической толерантности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z127" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) создает, организует, обеспечивает молодежные трудовые отряды, а также проводит мониторинг их деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z128" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) обеспечивает проведение мероприятий по реализации индекса развития молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z129" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) осуществляет в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 19 с изменениями, внесенными законами РК от 26.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. МЕХАНИЗМЫ ФОРМИРОВАНИЯ И РЕАЛИЗАЦИИ ГОСУДАРСТВЕННОЙ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>МОЛОДЕЖНОЙ ПОЛИТИКИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 20. Республиканский и региональный форумы молодежи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Форум молодежи проводится на республиканском и региональном уровнях. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z51" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Республиканский форум молодежи обеспечивает: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) диалог и взаимодействие между центральными, местными исполнительными органами и молодежью, молодежными организациями; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) обсуждение вопросов реализации государственной молодежной политики. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выработку рекомендаций по совершенствованию государственной молодежной политики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z52" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. На республиканском форуме молодежи обсуждается национальный доклад "Молодежь Казахстана", заслушиваются отчеты центральных и местных исполнительных органов, по итогам которого в Правительство Республики Казахстан вносятся рекомендации по совершенствованию государственной молодежной политики. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z53" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Региональный форум молодежи обеспечивает: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) диалог и взаимодействие между местными исполнительными органами и молодежью, молодежными организациями; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) обсуждение вопросов реализации государственной молодежной политики; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) выработку рекомендаций по совершенствованию государственной молодежной политики. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...79 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 20 с изменениями, внесенными Законом РК от 26.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 20-1. Индекс развития молодежи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс развития молодежи в Республике Казахстан реализуется с целью адаптации к национальной специфике Глобального индекса развития молодежи, а также рейтинговой оценки эффективности государственных органов в части реализации государственной молодежной политики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 20-1 в соответствии с Законом РК от 26.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 20-2. Временно неустроенная молодежь </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. С целью поддержки и развития молодежи государством осуществляются меры по снижению количества временно неустроенной молодежи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z135" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Уполномоченный орган осуществляет межведомственную координацию деятельности государственных органов по мероприятиям, направленным на снижение количества временно неустроенной молодежи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 20-2 в соответствии с Законом РК от 26.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 21. Консультативно-совещательные органы в сфере государственной молодежной политики</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Совет по молодежной политике при Президенте Республики Казахстан является консультативно-совещательным органом, полномочия, организация и порядок деятельности которого определяются Президентом Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z55" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Советы по делам молодежи при акиматах являются консультативно-совещательными органами, создаваемыми в соответствии с законодательством Республики Казахстан и осуществляющими свою деятельность в целях выработки рекомендаций по совершенствованию государственной молодежной политики и повышению эффективности межведомственного взаимодействия. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">3. Исключен Законом РК от 26.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. В центральных исполнительных органах могут создаваться советы по взаимодействию и сотрудничеству с неправительственными организациями, в том числе с привлечением молодежных организаций. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 21 с изменением, внесенным Законом РК от 26.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...447 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 22. Социальная инфраструктура для молодежи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Государственные органы в соответствии с законодательством Республики Казахстан обеспечивают создание и функционирование социальной инфраструктуры для молодежи. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z59" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Молодежные организации могут получить в безвозмездное пользование здания, строения, сооружения и иное необходимое для осуществления их уставных целей имущество в порядке, определенном законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 23. Молодежные ресурсные центры</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Молодежные ресурсные центры создаются с целью оказания услуг для поддержки и развития молодежи и молодежных организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z137" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. На основе потребности и интересов молодежи молодежные ресурсные центры оказывают социальные услуги для молодежи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z138" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Работники молодежных ресурсных центров должны соответствовать типовым квалификационным характеристикам специалистов по работе с молодежью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z139" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Молодежные ресурсные центры совместно с местными органами государственного управления здравоохранением областей, городов республиканского значения и столицы осуществляют информационно-разъяснительную, консультативную работу с молодежью по вопросам охраны репродуктивного здоровья и планирования семьи, опасности игромании (лудомании).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z140" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Молодежные ресурсные центры организуют работу молодежных трудовых отрядов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z141" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Услуги молодежных ресурсных центров предоставляются бесплатно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 19 с изменениями, внесенными законами РК от 26.12.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 23 - в редакции Закона РК от 26.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 168-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.04.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 24. Научно-исследовательский центр "Молодежь"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Научно-исследовательский центр "Молодежь" создается по решению Правительства Республики Казахстан в целях научного обеспечения реализации государственной молодежной политики. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z64" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Научно-исследовательский центр "Молодежь" проводит научные исследования и осуществляет методическое обеспечение реализации государственной молодежной политики. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z65" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Финансирование деятельности научно-исследовательского центра "Молодежь" осуществляется за счет бюджетных средств, а также иных источников, не запрещенных законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 25. Социальные службы для молодежи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Социальные службы для молодежи осуществляют свою деятельность в целях создания условий для интеллектуального, духовного, физического, творческого развития, профессиональной подготовки и реализации предпринимательского потенциала молодежи. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z67" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Основными направлениями деятельности социальных служб для молодежи являются: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z83" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществление психолого-педагогической, медико-социальной, юридической помощи и консультирование молодежи, нуждающейся в специальных социальных услугах, вернувшейся из специальных организаций образования и организаций образования с особым режимом содержания, прошедшей лечение от алкоголизма, наркомании, токсикомании, а также молодежи из числа лиц с инвалидностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) профилактика противоправных действий молодежи; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) организация досуга молодежи по месту жительства; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) поддержка и развитие предпринимательской деятельности молодежи; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) содействие развитию молодежного самоуправления; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) иные социально значимые направления, не противоречащие законодательству Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 25 с изменениями, внесенными законами РК от 07.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 361-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 27.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 20.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. МЕХАНИЗМЫ ФОРМИРОВАНИЯ И РЕАЛИЗАЦИИ ГОСУДАРСТВЕННОЙ</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 26. Международное сотрудничество</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Международное сотрудничество Республики Казахстан в сфере государственной молодежной политики осуществляется на основе законодательства Республики Казахстан и международных договоров Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z69" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Государственные органы Республики Казахстан оказывают содействие международному сотрудничеству в сфере государственной молодежной политики путем: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) привлечения молодежи и молодежных организаций в деятельность международных организаций, членом которых является Республика Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) организации мероприятий, способствующих обмену опытом, развитию дружественных и деловых отношений; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) организации иных мероприятий, не противоречащих законодательству Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 27. Финансовое обеспечение государственной молодежной политики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Финансирование государственной молодежной политики осуществляется за счет бюджетных средств и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. УЧАСТИЕ МОЛОДЕЖИ В ФОРМИРОВАНИИ И РЕАЛИЗАЦИИ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>МОЛОДЕЖНОЙ ПОЛИТИКИ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
+        <w:t>ГОСУДАРСТВЕННОЙ МОЛОДЕЖНОЙ ПОЛИТИКИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 20. Республиканский и региональный форумы молодежи</w:t>
-[...191 lines deleted...]
-    </w:p>
+        <w:t>Статья 28. Молодежные организации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Молодежная организация является неправительственной организацией, деятельность которой направлена на развитие, самореализацию, защиту прав и законных интересов молодежи, а также удовлетворение социальных, культурных, образовательных, духовных и иных потребностей молодежи, членами (участниками) которой являются представители молодежи. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z72" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Молодежные организации вправе принимать участие в: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) обсуждении актуальных вопросов государственной молодежной политики; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) деятельности консультативно-совещательных органов в сфере государственной молодежной политики; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) работе республиканского и регионального форумов молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) деятельности органов молодежного самоуправления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 29. Волонтерская деятельность молодежи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Волонтерской деятельностью молодежи является добровольная общественно полезная деятельность, осуществляемая на безвозмездной основе в интересах физических и юридических лиц. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z74" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Волонтерская деятельность молодежи не может быть направлена на поддержку политических партий и религиозных объединений. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z142" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Меры поддержки волонтерской деятельности молодежи осуществляются в соответствии со статьей 17 Закона Республики Казахстан "О волонтерской деятельности".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 20 с изменениями, внесенными Законом РК от 26.12.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 29 с изменением, внесенным Законом РК от 26.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 168-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 20-1. Индекс развития молодежи</w:t>
-[...21 lines deleted...]
-    <w:bookmarkEnd w:id="74"/>
+        <w:t>Статья 30. Молодежное самоуправление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Молодежное самоуправление является формой организации деятельности молодежи по созданию условий для личностного и профессионального роста, успешной социализации в обществе, реализации ее интеллектуального и творческого потенциала. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z76" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Органы молодежного самоуправления могут создаваться в организациях основного среднего, среднего (общего среднего, технического и профессионального образования), послесреднего, высшего, послевузовского образования и трудовых коллективах в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z77" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...60 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...105 lines deleted...]
-    </w:p>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 21. Консультативно-совещательные органы в сфере государственной молодежной политики</w:t>
-[...1330 lines deleted...]
-        </w:rPr>
         <w:t>Статья 31. Порядок введения в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="105"/>
+    <w:bookmarkStart w:name="z78" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящий Закон вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z79" w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z79" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 7 июля 2004 года "О государственной молодежной политике в Республике Казахстан" (Ведомости Парламента Республики Казахстан, 2004 г, № 16, ст. 95; 2007 г, № 10, ст. 69; № 20, ст. 152; 2010 г., № 22, ст. 130; 2011 г., № 6, ст. 49; № 11, ст. 102; 2013 г., № 14, ст. 72, 75; 2014 г., № 1, ст. 4). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>