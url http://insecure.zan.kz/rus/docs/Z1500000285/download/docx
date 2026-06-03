--- v2 (2026-04-19)
+++ v3 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="45a9250" w14:textId="45a9250">
+    <w:p w14:paraId="d9ef2dd" w14:textId="d9ef2dd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1230,6763 +1230,6689 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) повышение цифровой грамотности молодежи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z91" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) развитие волонтерской деятельности молодежи.</w:t>
+      11) развитие волонтерской деятельности молодежи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z154" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) содействие вовлечению молодежи в креативную деятельность и развитие ее предпринимательской деятельности в сфере креативных индустрий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 4 с изменениями, внесенными законами РК от 06.05.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. КОМПЕТЕНЦИЯ ГОСУДАРСТВЕННЫХ ОРГАНОВ В СФЕРЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ГОСУДАРСТВЕННОЙ МОЛОДЕЖНОЙ ПОЛИТИКИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 5. Компетенция Правительства Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правительство Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) разрабатывает основные направления государственной молодежной политики и организует ее осуществление; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) вносит Президенту Республики Казахстан национальный доклад "Молодежь Казахстана"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) исключен Законом РК от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) исключен Законом РК от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 5 с изменением, внесенным Законом РК от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 6. Компетенция уполномоченного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) на основе и во исполнение основных направлений внутренней и внешней политики государства, определенных Президентом Республики Казахстан, и основных направлений социально-экономической политики государства, его обороноспособности, безопасности, обеспечения общественного порядка, разработанных Правительством Республики Казахстан, формирует и реализует государственную молодежную политику в соответствии с законодательством Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) осуществляет координацию и методическое руководство местных исполнительных органов по вопросам государственной молодежной политики; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) осуществляет взаимодействие и сотрудничество с молодежными организациями по вопросам государственной молодежной политики; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляет формирование, мониторинг реализации и оценку результатов государственного социального заказа по вопросам государственной молодежной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) осуществляет разъяснительную работу по вопросам государственной молодежной политики; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) исключен в редакции Закона РК от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) исключен в редакции Закона РК от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) организует и координирует работу по подготовке национального доклада "Молодежь Казахстана"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) исключен в редакции Закона РК от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) исключен в редакции Закона РК от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) исключен в редакции Закона РК от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11-1) исключен в редакции Закона РК от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) утверждает порядок присуждения, размер денежного вознаграждения и номинации Государственной молодежной премии "Дарын";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-1) исключен Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-2) разрабатывает и по согласованию с уполномоченным государственным органом по труду утверждает правила создания, организации, обеспечения молодежных трудовых отрядов, а также проведения мониторинга их деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12-3) исключен в редакции Закона РК от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) содействует развитию волонтерской деятельности молодежи; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13-1) исключен в редакции Закона РК от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-2) разрабатывает и утверждает нормативные правовые акты в сфере государственной молодежной политики в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z155" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-3) обеспечивает разработку и реализацию мер по вовлечению молодежи в креативную деятельность, в том числе путем поддержки молодежных инициатив и проектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z149" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 6 с изменениями, внесенными законами РК от 13.06.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 06.05.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 266-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t>№ 251-VI</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 7. Компетенция уполномоченного органа в области образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в области образования в пределах своей компетенции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализует государственную молодежную политику; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) осуществляет взаимодействие и сотрудничество с молодежными организациями по вопросам образования; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляет формирование, мониторинг реализации и оценку результатов государственного социального заказа по вопросам образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 7 с изменением, внесенным Законом РК от 13.06.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 8. Компетенция уполномоченного органа в области науки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в области науки в пределах своей компетенции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализует государственную молодежную политику; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) осуществляет взаимодействие и сотрудничество с молодежными организациями по вопросам науки; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 9. Компетенция уполномоченного органа в области здравоохранения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в области здравоохранения в пределах своей компетенции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализует государственную молодежную политику; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) осуществляет взаимодействие и сотрудничество с молодежными организациями по вопросам здравоохранения; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляет формирование, мониторинг реализации и оценку результатов государственного социального заказа по вопросам охраны здоровья и пропаганды здорового образа жизни среди молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 9 с изменением, внесенным Законом РК от 13.06.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 10. Компетенция уполномоченного государственного органа по труду</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный государственный орган по труду в пределах своей компетенции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализует государственную молодежную политику; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) разрабатывает меры по содействию в трудоустройстве и занятости молодежи; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) обеспечивает функционирование единого информационного портала "Молодежная биржа труда"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) осуществляет взаимодействие и сотрудничество с молодежными организациями по вопросам содействия в трудоустройстве и занятости молодежи; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1) осуществляет формирование, мониторинг реализации и оценку результатов государственного социального заказа по вопросам трудовой занятости молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z97" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-2) содействует трудоустройству временно неустроенной молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 10 с изменениями, внесенными Законом РК от 26.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 11. Компетенция уполномоченного органа по предпринимательству</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по предпринимательству в пределах своей компетенции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализует государственную молодежную политику; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) разрабатывает меры по развитию предпринимательской деятельности, осуществляемой молодежью; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) осуществляет взаимодействие и сотрудничество с молодежными организациями по вопросам развития предпринимательской деятельности среди молодежи; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 12. Компетенция уполномоченного органа в области культуры</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в области культуры в пределах своей компетенции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализует государственную молодежную политику; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) осуществляет комплекс мер, направленных на организацию культурного просвещения и досуга молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) осуществляет комплекс мероприятий, направленных на поиск и поддержку талантливой молодежи и перспективных молодежных творческих коллективов; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) осуществляет взаимодействие и сотрудничество с молодежными организациями по вопросам культуры и военно-патриотического воспитания;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляет формирование, мониторинг реализации и оценку результатов государственного социального заказа, направленного на поддержку молодежных инициатив по вопросам культуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 12 с изменениями, внесенными законами РК от 13.06.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 168-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 16.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 211-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 13. Компетенция уполномоченного органа в области физической культуры и спорта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в области физической культуры и спорта в пределах своей компетенции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализует государственную молодежную политику; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) проводит соревнования с участием молодежи по видам спорта, в том числе национальным, техническим и прикладным видам, массовому спорту; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) осуществляет пропаганду знаний и достижений в области физической культуры и спорта, принципов здорового образа жизни, в том числе с участием спортсменов высокого класса из числа молодежи; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) осуществляет взаимодействие и сотрудничество с молодежными организациями по вопросам физической культуры и спорта; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляет формирование, мониторинг реализации и оценку результатов государственного социального заказа по развитию физической культуры и спорта среди молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 13 с изменением, внесенным Законом РК от 13.06.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. КОМПЕТЕНЦИЯ ГОСУДАРСТВЕННЫХ ОРГАНОВ В СФЕРЕ</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 14. Компетенция уполномоченного органа в сфере религиозной деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в сфере религиозной деятельности в пределах своей компетенции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализует государственную молодежную политику; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) осуществляет разъяснительную работу среди молодежи по укреплению межконфессионального согласия и религиозной толерантности; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) осуществляет взаимодействие и сотрудничество с молодежными организациями по укреплению межконфессионального согласия и религиозной толерантности; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляет формирование, мониторинг реализации и оценку результатов государственного социального заказа по вопросам укрепления межконфессионального согласия и религиозной толерантности среди молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 14 с изменением, внесенным Законом РК от 13.06.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Статья 14-1. Компетенция уполномоченного органа в сфере межэтнических отношений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z100" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в сфере межэтнических отношений в пределах своей компетенции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z101" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реализует государственную молодежную политику;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z102" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляет разъяснительную работу среди молодежи по укреплению межэтнического согласия и толерантности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z103" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляет взаимодействие и сотрудничество с молодежными организациями по укреплению межэтнического согласия и толерантности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z104" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляет формирование, мониторинг реализации и оценку результатов государственного социального заказа по вопросам укрепления межэтнического согласия и толерантности среди молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z105" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 14-1 в соответствии с Законом РК от 26.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 15. Компетенция органов внутренних дел</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Органы внутренних дел в пределах своей компетенции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализуют государственную молодежную политику; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) принимают меры по профилактике правонарушений среди молодежи; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) принимают меры по военно-патриотическому воспитанию молодежи; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) осуществляют взаимодействие и сотрудничество с молодежными организациями по профилактике правонарушений среди молодежи; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляют формирование, мониторинг реализации и оценку результатов государственного социального заказа по вопросам профилактики правонарушений среди молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществляют иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 15 с изменением, внесенным Законом РК от 13.06.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 16. Компетенция Министерства обороны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министерство обороны в пределах своей компетенции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализует государственную молодежную политику; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) принимает меры по военно-патриотическому воспитанию молодежи; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) осуществляет взаимодействие и сотрудничество с молодежными организациями по вопросам обороны и воинской службы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 17. Компетенция уполномоченного органа в области охраны окружающей среды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в области охраны окружающей среды в пределах своей компетенции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализует государственную молодежную политику; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) принимает меры по формированию экологической культуры среди молодежи; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) осуществляет взаимодействие и сотрудничество с молодежными организациями по вопросам охраны окружающей среды; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляет формирование, мониторинг реализации и оценку результатов государственного социального заказа по участию молодежи в решении вопросов охраны окружающей среды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 17 с изменением, внесенным Законом РК от 13.06.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 18. Компетенция уполномоченного органа в области масс-медиа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок статьи 18 с изменением, внесенным Законом РК от 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в области масс-медиа в пределах своей компетенции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализует государственную молодежную политику; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) осуществляет взаимодействие и сотрудничество с молодежными организациями по вопросам масс-медиа; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) размещает государственный заказ по проведению государственной информационной политики по вопросам государственной молодежной политики; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 18 с изменениями, внесенными Законом РК от 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 19. Компетенция местных представительных и исполнительных органов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Местный представительный орган области, города республиканского значения и столицы, района (города областного значения) в пределах своей компетенции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) не реже одного раза в год заслушивает отчеты руководителей местных исполнительных органов о ходе реализации государственной молодежной политики; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) принимает участие в деятельности советов по делам молодежи при акиматах; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) не реже одного раза в год проводит публичные слушания по вопросам реализации государственной молодежной политики; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) осуществляет в соответствии с законодательством Республики Казахстан иные полномочия по обеспечению прав и законных интересов граждан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Местный исполнительный орган области, города республиканского значения и столицы в пределах своей компетенции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z106" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реализует государственную молодежную политику;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z153" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает проведение мониторинга и оценки потребностей молодежи для выявления и решения актуальных проблем, повышения эффективности реализации государственной молодежной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z151" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2) проводит соревнования с участием молодежи по видам спорта, в том числе национальным, техническим и прикладным видам, массовому спорту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z152" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-3) осуществляет пропаганду знаний и достижений в области физической культуры и спорта, принципов здорового образа жизни, в том числе с участием спортсменов высокого класса из числа молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z108" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивает предоставление технического и профессионального, послесреднего образования, а также повышение квалификации для временно неустроенной молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z109" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивает реализацию политики занятости и трудоустройства молодежи, организует мониторинг рынка труда и практики трудоустройства молодых специалистов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z110" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) содействует развитию волонтерской деятельности молодежи и молодежного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z111" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) создает молодежные ресурсные центры, обеспечивает и координирует их деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z143" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) осуществляет взаимодействие и сотрудничество с молодежными организациями по вопросам государственной молодежной политики, культуры, физической культуры, спорта, средств массовой информации и по укреплению межконфессионального согласия и религиозной толерантности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z144" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-2) осуществляет формирование, мониторинг реализации и оценку результатов государственного социального заказа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z145" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-3) осуществляет разъяснительную работу по вопросам государственной молодежной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z146" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-4) осуществляет комплекс мероприятий, направленных на поиск и поддержку талантливой молодежи и перспективных молодежных творческих коллективов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z147" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-5) осуществляет разъяснительную работу среди молодежи по укреплению межконфессионального согласия и религиозной толерантности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z112" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечивает проведение регионального форума молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z113" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) принимает меры по укреплению казахстанского патриотизма, межконфессионального согласия и межэтнической толерантности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z114" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) создает, организует, обеспечивает молодежные трудовые отряды, а также проводит мониторинг их деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z115" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) обеспечивает проведение мероприятий по реализации индекса развития молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z116" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) разрабатывает и реализует за счет бюджета программы по предоставлению льготного арендного жилья без права выкупа и (или) приватизации для молодежи с учетом приоритетов развития соответствующей административно-территориальной единицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z117" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) осуществляет в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z118" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Местный исполнительный орган района (города областного значения) в пределах своей компетенции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z119" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реализует государственную молодежную политику;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z120" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает проведение мониторинга и оценки потребностей молодежи для выявления и решения актуальных проблем, повышения эффективности реализации государственной молодежной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z121" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивает предоставление технического и профессионального, послесреднего образования, а также повышение квалификации для временно неустроенной молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z122" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивает реализацию политики занятости и трудоустройства молодежи, организует мониторинг рынка труда и практики трудоустройства молодых специалистов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z123" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) содействует развитию волонтерской деятельности молодежи и молодежного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z124" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) создает молодежные ресурсные центры, обеспечивает и координирует их деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z125" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечивает проведение регионального форума молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z126" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) принимает меры по укреплению казахстанского патриотизма, межконфессионального согласия и межэтнической толерантности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z127" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) создает, организует, обеспечивает молодежные трудовые отряды, а также проводит мониторинг их деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z128" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) обеспечивает проведение мероприятий по реализации индекса развития молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z129" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) осуществляет в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 19 с изменениями, внесенными законами РК от 26.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. МЕХАНИЗМЫ ФОРМИРОВАНИЯ И РЕАЛИЗАЦИИ ГОСУДАРСТВЕННОЙ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>МОЛОДЕЖНОЙ ПОЛИТИКИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 20. Республиканский и региональный форумы молодежи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Форум молодежи проводится на республиканском и региональном уровнях. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z51" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Республиканский форум молодежи обеспечивает: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) диалог и взаимодействие между центральными, местными исполнительными органами и молодежью, молодежными организациями; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) обсуждение вопросов реализации государственной молодежной политики. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выработку рекомендаций по совершенствованию государственной молодежной политики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z52" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. На республиканском форуме молодежи обсуждается национальный доклад "Молодежь Казахстана", заслушиваются отчеты центральных и местных исполнительных органов, по итогам которого в Правительство Республики Казахстан вносятся рекомендации по совершенствованию государственной молодежной политики. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z53" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Региональный форум молодежи обеспечивает: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) диалог и взаимодействие между местными исполнительными органами и молодежью, молодежными организациями; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) обсуждение вопросов реализации государственной молодежной политики; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) выработку рекомендаций по совершенствованию государственной молодежной политики. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 20 с изменениями, внесенными Законом РК от 26.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 20-1. Индекс развития молодежи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс развития молодежи в Республике Казахстан реализуется с целью адаптации к национальной специфике Глобального индекса развития молодежи, а также рейтинговой оценки эффективности государственных органов в части реализации государственной молодежной политики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 20-1 в соответствии с Законом РК от 26.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 20-2. Временно неустроенная молодежь </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. С целью поддержки и развития молодежи государством осуществляются меры по снижению количества временно неустроенной молодежи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z135" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Уполномоченный орган осуществляет межведомственную координацию деятельности государственных органов по мероприятиям, направленным на снижение количества временно неустроенной молодежи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 20-2 в соответствии с Законом РК от 26.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 21. Консультативно-совещательные органы в сфере государственной молодежной политики</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Совет по молодежной политике при Президенте Республики Казахстан является консультативно-совещательным органом, полномочия, организация и порядок деятельности которого определяются Президентом Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z55" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Советы по делам молодежи при акиматах являются консультативно-совещательными органами, создаваемыми в соответствии с законодательством Республики Казахстан и осуществляющими свою деятельность в целях выработки рекомендаций по совершенствованию государственной молодежной политики и повышению эффективности межведомственного взаимодействия. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Исключен Законом РК от 26.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. В центральных исполнительных органах могут создаваться советы по взаимодействию и сотрудничеству с неправительственными организациями, в том числе с привлечением молодежных организаций. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 21 с изменением, внесенным Законом РК от 26.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 22. Социальная инфраструктура для молодежи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Государственные органы в соответствии с законодательством Республики Казахстан обеспечивают создание и функционирование социальной инфраструктуры для молодежи. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z59" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Молодежные организации могут получить в безвозмездное пользование здания, строения, сооружения и иное необходимое для осуществления их уставных целей имущество в порядке, определенном законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 23. Молодежные ресурсные центры</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Молодежные ресурсные центры создаются с целью оказания услуг для поддержки и развития молодежи и молодежных организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z137" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. На основе потребности и интересов молодежи молодежные ресурсные центры оказывают социальные услуги для молодежи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z138" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Работники молодежных ресурсных центров должны соответствовать типовым квалификационным характеристикам специалистов по работе с молодежью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z139" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Молодежные ресурсные центры совместно с местными органами государственного управления здравоохранением областей, городов республиканского значения и столицы осуществляют информационно-разъяснительную, консультативную работу с молодежью по вопросам охраны репродуктивного здоровья и планирования семьи, опасности игромании (лудомании).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z140" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Молодежные ресурсные центры организуют работу молодежных трудовых отрядов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z141" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Услуги молодежных ресурсных центров предоставляются бесплатно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 23 - в редакции Закона РК от 26.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 24. Научно-исследовательский центр "Молодежь"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Научно-исследовательский центр "Молодежь" создается по решению Правительства Республики Казахстан в целях научного обеспечения реализации государственной молодежной политики. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z64" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Научно-исследовательский центр "Молодежь" проводит научные исследования и осуществляет методическое обеспечение реализации государственной молодежной политики. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z65" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Финансирование деятельности научно-исследовательского центра "Молодежь" осуществляется за счет бюджетных средств, а также иных источников, не запрещенных законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 25. Социальные службы для молодежи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Социальные службы для молодежи осуществляют свою деятельность в целях создания условий для интеллектуального, духовного, физического, творческого развития, профессиональной подготовки и реализации предпринимательского потенциала молодежи. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z67" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Основными направлениями деятельности социальных служб для молодежи являются: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z83" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществление психолого-педагогической, медико-социальной, юридической помощи и консультирование молодежи, нуждающейся в специальных социальных услугах, вернувшейся из специальных организаций образования и организаций образования с особым режимом содержания, прошедшей лечение от алкоголизма, наркомании, токсикомании, а также молодежи из числа лиц с инвалидностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) профилактика противоправных действий молодежи; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) организация досуга молодежи по месту жительства; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) поддержка и развитие предпринимательской деятельности молодежи; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) содействие развитию молодежного самоуправления; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) иные социально значимые направления, не противоречащие законодательству Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 25 с изменениями, внесенными законами РК от 07.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 361-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 27.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 20.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 26. Международное сотрудничество</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Международное сотрудничество Республики Казахстан в сфере государственной молодежной политики осуществляется на основе законодательства Республики Казахстан и международных договоров Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z69" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Государственные органы Республики Казахстан оказывают содействие международному сотрудничеству в сфере государственной молодежной политики путем: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) привлечения молодежи и молодежных организаций в деятельность международных организаций, членом которых является Республика Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) организации мероприятий, способствующих обмену опытом, развитию дружественных и деловых отношений; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) организации иных мероприятий, не противоречащих законодательству Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 27. Финансовое обеспечение государственной молодежной политики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Финансирование государственной молодежной политики осуществляется за счет бюджетных средств и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. УЧАСТИЕ МОЛОДЕЖИ В ФОРМИРОВАНИИ И РЕАЛИЗАЦИИ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>ГОСУДАРСТВЕННОЙ МОЛОДЕЖНОЙ ПОЛИТИКИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 5. Компетенция Правительства Республики Казахстан</w:t>
-[...55 lines deleted...]
-    </w:p>
+        <w:t>Статья 28. Молодежные организации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Молодежная организация является неправительственной организацией, деятельность которой направлена на развитие, самореализацию, защиту прав и законных интересов молодежи, а также удовлетворение социальных, культурных, образовательных, духовных и иных потребностей молодежи, членами (участниками) которой являются представители молодежи. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z72" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Молодежные организации вправе принимать участие в: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) обсуждении актуальных вопросов государственной молодежной политики; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) деятельности консультативно-совещательных органов в сфере государственной молодежной политики; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) работе республиканского и регионального форумов молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) деятельности органов молодежного самоуправления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 29. Волонтерская деятельность молодежи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Волонтерской деятельностью молодежи является добровольная общественно полезная деятельность, осуществляемая на безвозмездной основе в интересах физических и юридических лиц. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z74" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Волонтерская деятельность молодежи не может быть направлена на поддержку политических партий и религиозных объединений. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z142" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Меры поддержки волонтерской деятельности молодежи осуществляются в соответствии со статьей 17 Закона Республики Казахстан "О волонтерской деятельности".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3) исключен Законом РК от 19.04.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 29 с изменением, внесенным Законом РК от 26.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...86 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 6. Компетенция уполномоченного органа</w:t>
-[...109 lines deleted...]
-    </w:p>
+        <w:t>Статья 30. Молодежное самоуправление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Молодежное самоуправление является формой организации деятельности молодежи по созданию условий для личностного и профессионального роста, успешной социализации в обществе, реализации ее интеллектуального и творческого потенциала. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z76" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Органы молодежного самоуправления могут создаваться в организациях основного среднего, среднего (общего среднего, технического и профессионального образования), послесреднего, высшего, послевузовского образования и трудовых коллективах в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z77" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...1078 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...155 lines deleted...]
-    </w:p>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 8. Компетенция уполномоченного органа в области науки</w:t>
-[...4835 lines deleted...]
-        </w:rPr>
         <w:t>Статья 31. Порядок введения в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="108"/>
+    <w:bookmarkStart w:name="z78" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящий Закон вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z79" w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z79" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 7 июля 2004 года "О государственной молодежной политике в Республике Казахстан" (Ведомости Парламента Республики Казахстан, 2004 г, № 16, ст. 95; 2007 г, № 10, ст. 69; № 20, ст. 152; 2010 г., № 22, ст. 130; 2011 г., № 6, ст. 49; № 11, ст. 102; 2013 г., № 14, ст. 72, 75; 2014 г., № 1, ст. 4). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -8180,55 +8106,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8554,31 +8480,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>