--- v2 (2026-07-27)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="88776f1" w14:textId="88776f1">
+    <w:p w14:paraId="debd5ae" w14:textId="debd5ae">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -217,86 +217,86 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. По всему тексту слова "законодательными актами" заменено словом "законами" в соответствии с Законом РК от 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 306-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      По всему тексту слова "информационная система", "информационными системами закупок", "информационных системах" предусматриваются заменить соответственно словами "цифровая система", "цифровыми системами закупок", "цифровых системах" в соответствии с Законом РК от 24.06.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      слова "информационная система", "информационными системами закупок", "информационных системах" заменены соответственно словами "цифровая система", "цифровыми системами закупок", "цифровых системах" в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 326-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -357,51 +357,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В настоящем Законе используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) веб-портал "Правительство для бизнеса" – информационная система, предназначенная для обеспечения доступа физических и юридических лиц к мерам государственной поддержки субъектов предпринимательства, а также государственным услугам, оказываемым в электронной форме;</w:t>
+      1) веб-портал "Правительство для бизнеса" – цифровая система, предназначенная для обеспечения доступа физических и юридических лиц к мерам государственной поддержки субъектов предпринимательства, а также государственным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -518,51 +518,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обязательные членские взносы – ежегодные взносы субъектов предпринимательства, уплачиваемые в Национальную палату в порядке и размерах, установленных в соответствии с настоящим Законом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-1) единая точка доступа к закупкам – информационная система, интегрированная с информационными системами закупок;</w:t>
+      4-1) единая точка доступа к закупкам – цифровая система, интегрированная с цифровыми системами закупок;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -5439,148 +5439,62 @@
       8) принимает участие в разработке учебно-методических материалов, в том числе государственных общеобязательных стандартов образования, образовательных учебных программ и планов технического и профессионального образования;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) проводит мониторинг потребности субъектов предпринимательства в профессиональных кадрах;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...96 lines deleted...]
-      10) разрабатывает и реализует мероприятия по содействию трудоустройству специалистов;</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) разрабатывает и реализует мероприятия по содействию трудоустройству специалистов, в том числе выпускников, обучившихся по дуальному обучению;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) содействует открытию учебных центров по профессиональной подготовке, переподготовке, повышению квалификации и присвоению квалификации по профессиям (специальностям) квалифицированных рабочих кадров и специалистов среднего звена;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -5804,51 +5718,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст. 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">); от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5998,384 +5932,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществляет оформление, удостоверение, выдачу сертификата о происхождении товара и отмену его действия в порядке, установленном уполномоченным органом в области регулирования торговой деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z203" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7-1) осуществляет регистрацию экспортеров в информационных системах стран ввоза в целях подтверждения страны происхождения товаров в порядке, определяемом уполномоченным органом в области регулирования торговой деятельности;</w:t>
+      7-1) осуществляет регистрацию экспортеров в цифровых системах стран ввоза в целях подтверждения страны происхождения товаров в порядке, определяемом уполномоченным органом в области регулирования торговой деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) хранит копию сертификата о происхождении товара и документы, подтверждающие происхождение товара, по перечню, утверждаемому уполномоченным органом в области регулирования торговой деятельности, не менее трех лет со дня выдачи сертификата о происхождении товара;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...84 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z243" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) хранит копии акта экспертизы о происхождении товара и документов, являющихся основанием для его выдачи, не менее трех лет со дня выдачи акта экспертизы о происхождении товара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) не менее одного раза в год направляет в уполномоченный орган в сфере таможенного дела и уполномоченный орган в области регулирования торговой деятельности образцы оттисков печатей, подписей лиц, уполномоченных заверять сертификаты о происхождении товаров;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) ежеквартально предоставляет в уполномоченный орган в области регулирования торговой деятельности информацию по выданным сертификатам о происхождении товара;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...184 lines deleted...]
-    </w:p>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) осуществляет независимые экспертизы товаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z244" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-1) осуществляет экспертизу по определению страны происхождения товара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) определяет порядок ведения и ведет реестр субъектов предпринимательства, участников внешнеэкономической деятельности, финансово-экономическое положение которых позволяет определить уровень их надежности как партнеров для предпринимательской деятельности, составленный по согласованию с указанными лицами; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6466,130 +6182,130 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) организует изготовление бланков сертификатов о происхождении товара в соответствии с формами бланков, утвержденными уполномоченным органом в области регулирования торговой деятельности и (или) международными договорами Республики Казахстан или требованиями, установленными в одностороннем порядке страной (союзом) ввоза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z205" w:id="60"/>
+    <w:bookmarkStart w:name="z205" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) создает и ведет реестр бизнес-партнеров в порядке, определяемом центральным уполномоченным органом по государственному планированию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z206" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z206" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) обеспечивает конфиденциальность и принимает необходимые меры, в том числе правовые, организационные и технические, для защиты данных реестра бизнес-партнеров в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z207" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z207" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) предоставляет услуги на базе реестра бизнес-партнеров. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z208" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z208" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень услуг и порядок их предоставления отечественным и зарубежным субъектам предпринимательства, государственным органам и иным лицам, определяются Съездом Национальной палаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6771,381 +6487,534 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 14-1. Функции Уполномоченного по защите прав предпринимателей Казахстана</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Статья 14-1 исключена Законом РК от 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2016).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 14-2. Функции Национальной палаты в сфере инвестиций</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z236" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Национальная палата:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z237" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) принимает участие в проведении аналитических исследований по улучшению инвестиционной привлекательности Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z238" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) принимает участие во взаимодействии при сопровождении инвестиционных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z239" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) формирует пул отечественных инвесторов для продвижения и укрепления внешнеэкономических связей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z240" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) принимает участие в формировании общенационального пула инвестиционных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z241" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) принимает участие в продвижении благоприятного инвестиционного имиджа Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z242" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществляет иные функции в сфере инвестиции, предусмотренные настоящим Законом и иными законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 14-1 исключена Законом РК от 29.10.2015 </w:t>
-[...47 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Глава 3 дополнена статьей 14-2 в соответствии с Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 320-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...68 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="64"/>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. СОЗДАНИЕ, РЕОРГАНИЗАЦИЯ И ЛИКВИДАЦИЯ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>НАЦИОНАЛЬНОЙ ПАЛАТЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 15. Особенности создания Национальной палаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="65"/>
+    <w:bookmarkStart w:name="z61" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Национальная палата создается в иной организационно-правовой форме некоммерческой организации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Национальная палата не вправе заниматься политической деятельностью, создавать и реорганизовываться в политическую партию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="66"/>
+    <w:bookmarkStart w:name="z62" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Региональные палаты создаются Национальной палатой в столице, каждой области и городе республиканского значения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На территории столицы, области и города республиканского значения может создаваться и действовать только одна региональная палата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="67"/>
+    <w:bookmarkStart w:name="z63" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В столице, районах соответствующих областей, городов республиканского, областного значения, а также в городах областного, районного значения могут создаваться филиалы региональной палаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7201,70 +7070,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 16. Имущество Национальной палаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="68"/>
+    <w:bookmarkStart w:name="z65" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Имущество Национальной палаты может формироваться за счет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обязательных членских взносов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7365,108 +7234,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="69"/>
+    <w:bookmarkStart w:name="z67" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Учредители Национальной палаты не имеют имущественных прав на имущество Национальной палаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Учредители Национальной палаты не отвечают по ее обязательствам, Национальная палата не отвечает по обязательствам учредителей. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="70"/>
+    <w:bookmarkStart w:name="z68" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Доходы от предпринимательской деятельности Национальной палаты не могут распределяться между ее членами и направляются на уставные цели.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7520,117 +7389,117 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 17. Реорганизация и ликвидация Национальной палаты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Реорганизация и ликвидация Национальной палаты осуществляются в соответствии с законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="71"/>
+    <w:bookmarkStart w:name="z70" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. УПРАВЛЕНИЕ НАЦИОНАЛЬНОЙ ПАЛАТОЙ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>РЕГИОНАЛЬНЫМИ ПАЛАТАМИ И ФИЛИАЛАМИ РЕГИОНАЛЬНЫХ ПАЛАТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 18. Органы управления Национальной палаты, региональных палат и филиалов региональных палат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="72"/>
+    <w:bookmarkStart w:name="z72" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Органами управления Национальной палаты являются: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) съезд – высший орган управления; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7659,70 +7528,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) правление – исполнительный орган; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) ревизионная комиссия – финансово-контрольный орган. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="73"/>
+    <w:bookmarkStart w:name="z73" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Органами управления региональных палат и филиалов региональных палат являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) региональный совет – наблюдательный орган;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7733,90 +7602,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) дирекция – исполнительный орган региональной палаты; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) директор – исполнительный орган филиалов региональных палат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="74"/>
+    <w:bookmarkStart w:name="z74" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В Национальной палате, региональных палатах могут создаваться иные органы в соответствии с их уставами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z75" w:id="75"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z75" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Работа в высшем органе управления и органе управления Национальной палаты осуществляется на безвозмездной основе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7852,70 +7721,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 19. Съезд Национальной палаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="76"/>
+    <w:bookmarkStart w:name="z77" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Съезд Национальной палаты (далее – съезд) возглавляется председателем президиума Национальной палаты и формируется из равного количества представителей аккредитованных республиканских межотраслевых, отраслевых ассоциаций (союзов), а также республиканских ассоциаций (союзов) малого, среднего и (или) крупного предпринимательства и делегатов региональных советов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7944,70 +7813,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 22.07.2018).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="77"/>
+    <w:bookmarkStart w:name="z79" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. К исключительной компетенции съезда относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) утверждение устава Национальной палаты, внесение в него изменений и (или) дополнений;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8298,70 +8167,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) утверждение перечня бесплатных услуг, оказываемых членам Национальной палаты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) принятие решения об освобождении от уплаты обязательных членских взносов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="78"/>
+    <w:bookmarkStart w:name="z80" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Съезд правомочен принимать решения при наличии на заседании простого большинства от общего числа назначенных представителей и избранных делегатов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Голосование на съезде осуществляется по принципу "один представитель (делегат) – один голос". Голосование осуществляется в очной форме. Порядок проведения голосования на съезде определяется уставом Национальной палаты. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8372,70 +8241,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решения по вопросам, относящимся к компетенции съезда, принимаются простым большинством голосов присутствующих на заседании представителей и делегатов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Передача права голоса, как и голосование за других лиц не допускаются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="79"/>
+    <w:bookmarkStart w:name="z81" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Порядок избрания делегатов на съезд от региональных советов определяется уставом Национальной палаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8531,170 +8400,170 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 20. Порядок созыва съезда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="80"/>
+    <w:bookmarkStart w:name="z83" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Съезд созывается президиумом Национальной палаты не реже одного раза в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z84" w:id="81"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z84" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Внеочередное заседание съезда созывается решением президиума Национальной палаты. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z85" w:id="82"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z85" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Подготовка и проведение съезда осуществляются правлением Национальной палаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z86" w:id="83"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z86" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Участники съезда должны быть извещены о предстоящем проведении съезда не позднее чем за сорок пять календарных дней до даты проведения съезда, а в случае проведения внеочередного съезда не позднее чем за тридцать календарных дней до даты проведения съезда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z87" w:id="84"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z87" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Извещение о проведении съезда публикуется в средствах массовой информации, распространяемых на всей территории Республики Казахстан, в том числе на интернет-ресурсах. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z88" w:id="85"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z88" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Проведение повторного заседания съезда может быть назначено не ранее чем на следующий день после установленной даты проведения съезда в случае, если первоначально съезд не состоялся. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8730,70 +8599,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 21. Президиум Национальной палаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="86"/>
+    <w:bookmarkStart w:name="z90" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Президиум Национальной палаты (далее – президиум) состоит из нечетного количества его членов и возглавляется председателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Президиум формируется из:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -8902,70 +8771,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) председателей комитетов президиума;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) председателей региональных советов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="87"/>
+    <w:bookmarkStart w:name="z91" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В целях формирования состава президиума решением съезда избираются и освобождаются от должности члены президиума:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) председатель президиума из числа членов президиума;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9092,70 +8961,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 22.07.2018).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="88"/>
+    <w:bookmarkStart w:name="z93" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. К исключительной компетенции президиума относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) контроль хода выполнения задач и достижения целей Национальной палаты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9430,170 +9299,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z230" w:id="89"/>
+    <w:bookmarkStart w:name="z230" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) принятие решений о создании и закрытии региональных палат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z231" w:id="90"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z231" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) утверждение количественного состава региональных советов с учетом общей численности субъектов предпринимательства и ассоциаций (союзов), зарегистрированных (прошедших учетную регистрацию) на территории столицы, соответствующей области, города республиканского значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z232" w:id="91"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z232" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) утверждение порядка, сроков проведения выборов делегатов региональных советов и порядка формирования региональных советов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z94" w:id="92"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z94" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Уставом Национальной палаты к компетенции президиума могут быть отнесены иные вопросы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z95" w:id="93"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z95" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Члены президиума вправе запрашивать у органов управления Национальной палаты, юридических лиц с участием Национальной палаты в качестве учредителя информацию, связанную с осуществлением их деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z96" w:id="94"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z96" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Президиум правомочен принимать решения при наличии на заседании простого большинства от общего числа членов президиума.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Порядок проведения голосования на заседаниях президиума определяется уставом Национальной палаты. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9881,150 +9750,150 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 22. Комитеты президиума</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="95"/>
+    <w:bookmarkStart w:name="z98" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Комитеты президиума являются постоянно действующими рабочими органами президиума.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z99" w:id="96"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z99" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Количество комитетов и порядок их работы определяются президиумом. Комитеты образуются по отраслевому признаку. По решению президиума могут быть созданы иные комитеты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z100" w:id="97"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z100" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Комитеты состоят из представителей республиканских межотраслевых, отраслевых ассоциаций (союзов), а также республиканских ассоциаций (союзов) малого, среднего и (или) крупного предпринимательства, саморегулируемых организаций, прошедших аккредитацию в Национальной палате. Количество членов комитета определяется президиумом и не может быть менее трех.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z101" w:id="98"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z101" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Председатели комитетов избираются членами соответствующего комитета из числа его членов. Требования к кандидатам на должность председателей комитетов и порядок их избрания устанавливаются уставом Национальной палаты. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z102" w:id="99"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z102" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Решение комитета принимается большинством голосов от общего числа членов комитета. В случае равного количества голосов голос председателя комитета считается решающим.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10080,210 +9949,210 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 23. Правление Национальной палаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="100"/>
+    <w:bookmarkStart w:name="z104" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Правление Национальной палаты (далее – правление) осуществляет текущее руководство ее деятельностью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z105" w:id="101"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z105" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Правление подотчетно съезду и президиуму. Количественный состав членов правления устанавливается съездом. Срок полномочий членов правления составляет два года с правом переизбрания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z106" w:id="102"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z106" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Состав правления не может быть менее пяти членов. Правление возглавляется председателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z107" w:id="103"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z107" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Председатель и члены правления избираются президиумом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z108" w:id="104"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z108" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. К компетенции правления относятся рассмотрение и принятие решений по вопросам деятельности Национальной палаты, которые не входят в соответствии с настоящим Законом и уставом Национальной палаты в исключительную компетенцию съезда и президиума. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z109" w:id="105"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z109" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Заседания правления являются правомочными, если на них участвует более половины его членов. Решения принимаются большинством голосов от числа присутствующих членов правления. При равенстве голосов принятым считается решение, за которое проголосовал председательствующий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z110" w:id="106"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z110" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Члены правления, за исключением председателя, не могут быть избраны в другие органы управления Национальной палаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z111" w:id="107"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z111" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Председатель правления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) без доверенности действует в интересах и от лица Национальной палаты на всей территории Республики Казахстан и за ее пределами;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10517,110 +10386,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 24. Ревизионная комиссия Национальной палаты </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="108"/>
+    <w:bookmarkStart w:name="z113" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Для осуществления контроля за финансово-хозяйственной деятельностью Национальной палаты высшим органом управления образуется ревизионная комиссия Национальной палаты (далее – ревизионная комиссия) в количестве не менее трех членов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z114" w:id="109"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z114" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Членами ревизионной комиссии не могут являться члены и руководители президиума, правления, а также их близкие родственники.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z115" w:id="110"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z115" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ревизионная комиссия осуществляет свою деятельность в соответствии с положением, утвержденным съездом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10670,90 +10539,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 25. Региональный совет </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:bookmarkStart w:name="z117" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Региональный совет является наблюдательным органом региональной палаты и формируется в порядке, утвержденном съездом, из делегатов от субъектов предпринимательства, а также представителей ассоциаций (союзов), саморегулируемых организаций в сфере предпринимательской деятельности в пределах квоты, установленной съездом дифференцированно для столицы, каждой области и города республиканского значения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z118" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Делегаты регионального совета избираются прямым голосованием делегатами от субъектов предпринимательства в районных, отраслевых советах региональной палаты сроком на четыре года в порядке, утвержденном президиумом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10836,110 +10705,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:bookmarkStart w:name="z121" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Региональный совет возглавляется председателем, избираемым членами из своего состава тайным голосованием простым большинством голосов на срок своих полномочий. Председатель регионального совета по должности является членом президиума.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z233" w:id="114"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z233" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председателями региональных советов и кандидатами на данную должность могут быть только физические лица, осуществляющие индивидуальную предпринимательскую деятельность, а также руководители или члены исполнительного органа (при коллегиальном исполнительном органе) коммерческих организаций, а также учредители (участники) коммерческих организаций, самостоятельно осуществляющие управление находящимися в их собственности долями, акциями в уставном капитале коммерческих организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z122" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Региональный совет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оказывает содействие дирекции региональной палаты во взаимодействии с органами государственной власти, неправительственными, общественными и международными организациями;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11058,90 +10927,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) проводит общественные слушания по вопросам предпринимательства; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) решает иные вопросы, возложенные на региональный совет в соответствии с уставом региональной палаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:bookmarkStart w:name="z123" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Члены регионального совета вправе запрашивать у органов управления региональных палат и их филиалов, юридических лиц с участием Национальной палаты в качестве учредителя информацию, связанную с осуществлением их деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z124" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Решения регионального совета принимаются простым большинством голосов членов, участвующих на заседании регионального совета. В случае равенства голосов голос председательствующего является решающим.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11217,130 +11086,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 26. Исполнительные органы региональных палат, районных и городских филиалов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:bookmarkStart w:name="z126" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Дирекция региональной палаты назначается правлением по согласованию с региональным советом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z167" w:id="119"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z167" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. Директор филиала региональной палаты назначается и освобождается от должности дирекцией региональной палаты по согласованию с региональным советом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z127" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В случае возникновения разногласий между региональным советом и правлением относительно назначения дирекции региональной палаты такое решение принимает президиум.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z128" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Кандидаты на должность дирекции региональной палаты и соответствующих филиалов региональных палат должны обладать уровнем квалификации и опытом работы в соответствии с требованиями, утвержденными президиумом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11396,110 +11265,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 26-1. Уполномоченный по защите прав предпринимателей Казахстана</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="122"/>
+    <w:bookmarkStart w:name="z189" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Правовой статус Уполномоченного по защите прав предпринимателей Казахстана определяется </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Предпринимательским кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z190" w:id="123"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z190" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Информационно-аналитическое, организационно-правовое и иное обеспечение деятельности Уполномоченного по защите прав предпринимателей Казахстана осуществляется его аппаратом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Структура, численный и персональный состав аппарата утверждаются Национальной палатой по согласованию с Уполномоченным по защите прав предпринимателей Казахстана.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11611,350 +11480,350 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 26-2. Национальный совет по корпоративному управлению</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z210" w:id="124"/>
+    <w:bookmarkStart w:name="z210" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Национальный совет по корпоративному управлению (далее – Национальный совет) является коллегиальным консультативно-совещательным органом при президиуме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z211" w:id="125"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z211" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В своей деятельности Национальный совет независим от органов Национальной палаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z212" w:id="126"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z212" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Состав Национального совета формируется из представителей центрального уполномоченного органа по государственному планированию, уполномоченного органа по государственному имуществу, уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций, национальных холдингов, фондовых бирж, профильных международных институтов, иных заинтересованных организаций, а также авторитетных международных и национальных экспертов в области корпоративного управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z213" w:id="127"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z213" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Председатель и члены Национального совета избираются решением президиума на четырехлетний срок с возможностью переизбрания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z214" w:id="128"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z214" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Решения Национального совета принимаются квалифицированным большинством голосов, составляющим две третьих от общего числа голосов, участвующих в очном или заочном заседании членов Национального совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z215" w:id="129"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z215" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кворум для проведения очных или заочных заседаний Национального совета составляет две третьих от общего числа избранных членов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z216" w:id="130"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z216" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Национальный совет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z217" w:id="131"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z217" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разрабатывает рекомендации Правительству Республики Казахстан и заинтересованным государственным органам по вопросам развития корпоративного управления в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z218" w:id="132"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z218" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по согласованию с Правительством Республики Казахстан и уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций разрабатывает и принимает казахстанский (страновой) кодекс корпоративного управления и иные стандарты корпоративного управления, носящие рекомендательный характер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z219" w:id="133"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z219" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) содействует повышению уровня корпоративного управления на основе соглашения, заключаемого Национальной палатой с Правительством Республики Казахстан и уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций и предусматривающего меры по развитию корпоративного управления в Республике Казахстан, в том числе по практической реализации казахстанского (странового) кодекса корпоративного управления и иных стандартов корпоративного управления, оценке уровня корпоративного управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z220" w:id="134"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z220" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) готовит ежегодный обзор практики корпоративного управления в казахстанских акционерных обществах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z221" w:id="135"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z221" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) утверждает ежегодный план работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z222" w:id="136"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z222" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) опубликовывает ежегодный отчет о проделанной работе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z223" w:id="137"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z223" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) определяет необходимые правила и процедуры работы Национального совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z224" w:id="138"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z224" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Информация о деятельности Национального совета, включая принятые им казахстанский (страновой) кодекс корпоративного управления и иные стандарты корпоративного управления, подлежит размещению в общедоступном режиме на интернет-ресурсе Национальной палаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12026,80 +11895,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не допускается использование должностного положения в целях, противоречащих целям, указанным в настоящем Законе и уставе Национальной палаты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Меры по предотвращению и (или) урегулированию конфликта интересов устанавливаются уставом Национальной палаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z164" w:id="139"/>
+    <w:bookmarkStart w:name="z164" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5-1. Уполномоченный по защите прав предпринимателей</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Казахстана</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 5-1 исключена Законом РК от 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12114,137 +11983,137 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие с 01.01.2016).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="140"/>
+    <w:bookmarkStart w:name="z130" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. ЧЛЕНЫ НАЦИОНАЛЬНОЙ ПАЛАТЫ. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ОБЯЗАТЕЛЬНЫЕ ЧЛЕНСКИЕ ВЗНОСЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 28. Члены Национальной палаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="141"/>
+    <w:bookmarkStart w:name="z132" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Членами Национальной палаты являются субъекты предпринимательства, если иное не установлено настоящим Законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z133" w:id="142"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z133" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Члены Национальной палаты вправе: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) пользоваться профессиональной поддержкой и защитой со стороны Национальной палаты, а также услугами, предусмотренными ее уставом; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12345,187 +12214,187 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) заслушивать отчеты о деятельности Национальной палаты в порядке, предусмотренном ее уставом; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) пользоваться иными правами, предусмотренными законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="143"/>
+    <w:bookmarkStart w:name="z134" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Члены Национальной палаты обязаны оплачивать обязательные членские взносы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z135" w:id="144"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z135" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Члены Национальной палаты равны в своих правах. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z136" w:id="145"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z136" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Национальная палата не вправе вмешиваться в деятельность субъектов предпринимательства, нарушать их права и законные интересы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z137" w:id="146"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z137" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Урегулирование споров осуществляется в порядке, предусмотренном законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 29. Обязательные членские взносы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="147"/>
+    <w:bookmarkStart w:name="z139" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Размер обязательных членских взносов, утверждаемый съездом, ежегодно в срок до 1 июля публикуется Национальной палатой в средствах массовой информации, в том числе на интернет-ресурсах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z140" w:id="148"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z140" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В целях определения размера обязательного членского взноса субъекты предпринимательства, указанные в пункте 2 статьи 4 настоящего Закона, подразделяются на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) субъекты предпринимательства с совокупным годовым доходом не свыше шестидесятитысячекратного размера месячного расчетного показателя за предшествующий отчетному календарный год, установленного законом о республиканском бюджете и действующего на 1 января предшествующего отчетного календарного года;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12536,150 +12405,150 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) субъекты предпринимательства с совокупным годовым доходом свыше шестидесятитысячекратного размера месячного расчетного показателя и не превышающим полутора миллионократного размера месячного расчетного показателя за предшествующий отчетному календарный год, установленного законом о республиканском бюджете и действующего на 1 января предшествующего отчетного календарного года;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) субъекты предпринимательства с совокупным годовым доходом свыше полутора миллионократного размера месячного расчетного показателя за предшествующий отчетному календарный год, установленного законом о республиканском бюджете и действующего на 1 января предшествующего отчетного календарного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="149"/>
+    <w:bookmarkStart w:name="z141" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В целях утверждения размеров обязательных членских взносов съезд устанавливает градацию внутри групп субъектов предпринимательства, указанных в пункте 2 настоящей статьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z142" w:id="150"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z142" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Национальная палата выставляет счет субъектам предпринимательства для осуществления расчета по обязательному членскому взносу на основании сведений, представленных органом государственных доходов в порядке, установленном Кодексом Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z187" w:id="151"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z187" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Субъекты предпринимательства уплачивают обязательные членские взносы равными долями не позднее 25 мая, 25 августа, 25 ноября текущего года на основании выставленного Национальной палатой счета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z188" w:id="152"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z188" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. По решению съезда организации, численность лиц с инвалидностью за отчетный период которых составляет не менее пятидесяти одного процента от общего числа работников, могут быть освобождены от уплаты обязательных членских взносов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z169" w:id="153"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z169" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. По решению съезда для субъектов предпринимательства, являющихся членами саморегулируемой организации, основанной на обязательном членстве (участии), снижаются размеры их обязательных членских взносов в Национальную палату, который проводится не позднее чем через сорок пять календарных дней с даты создания саморегулируемой организации в сфере предпринимательской деятельности, основанной на обязательном членстве (участии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12758,68 +12627,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="154"/>
+    <w:bookmarkStart w:name="z143" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 30. Ответственность за нарушение законодательства Республики Казахстан о Национальной палате</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12828,260 +12697,260 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нарушение законодательства Республики Казахстан о Национальной палате влечет установленную законами Республики Казахстан ответственность Национальной палаты и ее должностных лиц.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 31. Переходные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="155"/>
+    <w:bookmarkStart w:name="z146" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Юридические лица, зарегистрированные до введения в действие настоящего Закона с использованием в своих наименованиях полных словосочетаний "Национальная палата предпринимателей Республики Казахстан", "Национальная палата предпринимателей", подлежат государственной перерегистрации в течение трех месяцев со дня введения в действие настоящего Закона в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z147" w:id="156"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z147" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Торгово-промышленная палата Республики Казахстан и территориальные торгово-промышленные палаты подлежат ликвидации по истечении года со дня введения в действие настоящего Закона в порядке, установленном законодательством Республики Казахстан. При ликвидации Торгово-промышленной палаты Республики Казахстан и территориальных торгово-промышленных палат оставшееся после удовлетворения требований кредиторов имущество направляется на цели, указанные в учредительных документах. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 32. Учредительный и переходный периоды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="157"/>
+    <w:bookmarkStart w:name="z149" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Статья 32 исключена Законом РК от 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 33. Порядок введения в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="158"/>
+    <w:bookmarkStart w:name="z161" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящий Закон вводится в действие по истечении десяти календарных дней после его первого официального опубликования, за исключением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) статьи 14, которая вводится в действие по истечении одного года после его первого официального опубликования;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) пункта 2 статьи 10 и пункта 4 статьи 29, которые вводятся в действие с 1 января 2014 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="159"/>
+    <w:bookmarkStart w:name="z162" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 3 мая 2005 года "О торгово-промышленных палатах" (Ведомости Парламента Республики Казахстан, 2005 г., № 9, ст. 25; 2009 г., № 15-16, ст. 74; № 17, ст. 80; 2010 г., № 5, ст. 23; № 15, ст. 71) по истечении одного года после первого официального опубликования настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -13275,55 +13144,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>