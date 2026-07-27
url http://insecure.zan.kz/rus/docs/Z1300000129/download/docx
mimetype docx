--- v1 (2026-03-04)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e96ddcb" w14:textId="e96ddcb">
+    <w:p w14:paraId="88776f1" w14:textId="88776f1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -172,50 +172,146 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Для удобства пользования РЦПИ создано </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ОГЛАВЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. По всему тексту слова "законодательными актами" заменено словом "законами" в соответствии с Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      По всему тексту слова "информационная система", "информационными системами закупок", "информационных системах" предусматриваются заменить соответственно словами "цифровая система", "цифровыми системами закупок", "цифровых системах" в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Закон регулирует общественные отношения, возникающие в связи с созданием и деятельностью Национальной палаты предпринимателей Республики Казахстан, развитием предпринимательства в Республике Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1120,51 +1216,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) участие в процессе совершенствования законодательства Республики Казахстан, затрагивающего интересы предпринимательства;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) иные задачи, предусмотренные законодательными актами Республики Казахстан.</w:t>
+      6) иные задачи, предусмотренные законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В систему Национальной палаты входят:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1230,87 +1326,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) на территориальном уровне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      палаты предпринимателей областей, городов республиканского значения и столицы (далее – региональные палаты);</w:t>
+      палаты предпринимателей столицы, областей и городов республиканского значения (далее – региональные палаты);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аккредитованные в региональных палатах региональные межотраслевые, региональные отраслевые ассоциации (союзы), а также региональные ассоциации (союзы) малого, среднего и (или) крупного предпринимательства;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      аккредитованные в региональных палатах областные, городов областного, республиканского значения и столицы ассоциации (союзы), саморегулируемые организации в сфере предпринимательской деятельности;</w:t>
+      аккредитованные в региональных палатах ассоциации (союзы), саморегулируемые организации в сфере предпринимательской деятельности столицы, областей и городов республиканского, областного значения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аккредитованные в региональных палатах районные, городов районного значения ассоциации (союзы), саморегулируемые организации в сфере предпринимательской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1320,51 +1416,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) на городском и районном уровнях:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      филиалы региональных палат в районах соответствующих областей, городов областного, республиканского значения и столицы, а также в городах областного, районного значения (далее – филиалы региональных палат);</w:t>
+      филиалы региональных палат в районах столицы, соответствующих областей, городов республиканского, областного значения, а также в городах областного, районного значения (далее – филиалы региональных палат);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) юридические лица с участием Национальной палаты в качестве учредителя, созданные для реализации целей настоящего Закона;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1542,51 +1638,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2724,91 +2840,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Комитеты состоят из представителей республиканских межотраслевых, отраслевых ассоциаций (союзов), а также республиканских ассоциаций (союзов) малого, среднего и (или) крупного предпринимательства, саморегулируемых организаций, прошедших аккредитацию в Национальной палате. Количество членов комитета определяется президиумом и не может быть менее трех.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Национальная палата вправе привлекать на договорной основе аккредитованные в Национальной палате ассоциации (союзы) и саморегулируемые организации к осуществлению функций, предусмотренных настоящим Законом и иными законодательными актами Республики Казахстан.</w:t>
+      4. Национальная палата вправе привлекать на договорной основе аккредитованные в Национальной палате ассоциации (союзы) и саморегулируемые организации к осуществлению функций, предусмотренных настоящим Законом и иными законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ассоциации (союзы) и саморегулируемые организации, указанные в пункте 1 настоящей статьи, прошедшие аккредитацию в региональной палате, вправе выдвигать кандидатов в состав региональных советов в порядке, установленном настоящим Законом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Региональные палаты в рамках своей компетенции, установленной уставом региональной палаты, вправе привлекать на договорной основе аккредитованные в региональной палате ассоциации (союзы) и саморегулируемые организации к осуществлению функций, предусмотренных настоящим Законом и иными законодательными актами Республики Казахстан.</w:t>
+      6. Региональные палаты в рамках своей компетенции, установленной уставом региональной палаты, вправе привлекать на договорной основе аккредитованные в региональной палате ассоциации (союзы) и саморегулируемые организации к осуществлению функций, предусмотренных настоящим Законом и иными законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z168" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Национальная палата взаимодействует с саморегулируемыми организациями, указанными в пункте 1 настоящей статьи, по вопросам саморегулирования, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
@@ -3109,87 +3225,149 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. С учетом предусмотренной настоящим Законом системы Национальной палаты:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) функции, реализуемые на республиканском уровне, предусмотренные настоящим Законом и иными законодательными актами Республики Казахстан и предполагающие взаимодействие с Парламентом Республики Казахстан, Правительством Республики Казахстан, центральными государственными органами, осуществляются Национальной палатой;</w:t>
-[...35 lines deleted...]
-      3) функции, реализуемые на международном уровне, предусмотренные настоящим Законом и иными законодательными актами Республики Казахстан и предполагающие взаимодействие с иностранными и международными организациями, а также функции по содействию развитию внешнеэкономической деятельности предпринимателей и привлечению инвестиций в экономику Республики Казахстан осуществляются Национальной палатой, также через филиалы и представительства, находящиеся на территории иностранного государства, и (или) юридическим лицом с ее участием в качестве учредителя.</w:t>
+      1) функции, реализуемые на республиканском уровне, предусмотренные настоящим Законом и иными законами Республики Казахстан и предполагающие взаимодействие с Курултаем Республики Казахстан, Правительством Республики Казахстан, центральными государственными органами, осуществляются Национальной палатой;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) функции, реализуемые на территориальном уровне, предусмотренные настоящим Законом и иными законами Республики Казахстан и предполагающие взаимодействие с местными представительными и исполнительными органами, органами местного самоуправления, осуществляются региональными палатами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) функции, реализуемые на международном уровне, предусмотренные настоящим Законом и иными законами Республики Казахстан и предполагающие взаимодействие с иностранными и международными организациями, а также функции по содействию развитию внешнеэкономической деятельности предпринимателей и привлечению инвестиций в экономику Республики Казахстан осуществляются Национальной палатой, также через филиалы и представительства, находящиеся на территории иностранного государства, и (или) юридическим лицом с ее участием в качестве учредителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 8 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 9. Функции Национальной палаты по представительству, защите прав и законных интересов субъектов предпринимательства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3240,51 +3418,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Национальная палата:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) представляет интересы предпринимательства в Правительстве Республики Казахстан, Парламенте Республики Казахстан и других государственных органах;</w:t>
+      1) представляет интересы предпринимательства в Правительстве Республики Казахстан, Курултае Республики Казахстан и других государственных органах;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) принимает участие в разработке нормативных правовых актов, проектов правовых актов в области системы государственного планирования, затрагивающих интересы субъектов предпринимательства, за исключением проектов нормативных правовых актов центральных и местных исполнительных органов, а также акимов, предусматривающих принятие решений об установлении (отмене) карантинной зоны с введением карантинного режима на соответствующей территории, об установлении (снятии) карантина и (или) ограничительных мероприятий в случаях, предусмотренных законодательством Республики Казахстан в области ветеринарии, а также объявление чрезвычайной ситуации природного и техногенного характера;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3506,51 +3684,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Общественные слушания по вопросам предпринимательства проводятся в порядке, предусмотренном настоящим Законом и уставом Национальной палаты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В общественных слушаниях могут принимать участие депутаты Парламента Республики Казахстан и местных представительных органов, представители государственных органов, органов местного самоуправления, организаций, субъектов предпринимательства, средств массовой информации.</w:t>
+      В общественных слушаниях могут принимать участие депутаты Курултая Республики Казахстан и местных представительных органов, представители государственных органов, органов местного самоуправления, организаций, субъектов предпринимательства, средств массовой информации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представители центральных исполнительных органов, входящих в состав Правительства Республики Казахстан, а также местных исполнительных органов принимают участие в общественных слушаниях по приглашению президиума Национальной палаты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -3692,51 +3870,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5241,50 +5439,136 @@
       8) принимает участие в разработке учебно-методических материалов, в том числе государственных общеобязательных стандартов образования, образовательных учебных программ и планов технического и профессионального образования;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) проводит мониторинг потребности субъектов предпринимательства в профессиональных кадрах;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 10) предусматривается изменение Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) разрабатывает и реализует мероприятия по содействию трудоустройству специалистов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5740,98 +6024,356 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) хранит копию сертификата о происхождении товара и документы, подтверждающие происхождение товара, по перечню, утверждаемому уполномоченным органом в области регулирования торговой деятельности, не менее трех лет со дня выдачи сертификата о происхождении товара;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ч.1 статьи 14 предусматривается дополнить подпунктом 8-1) в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) не менее одного раза в год направляет в уполномоченный орган в сфере таможенного дела и уполномоченный орган в области регулирования торговой деятельности образцы оттисков печатей, подписей лиц, уполномоченных заверять сертификаты о происхождении товаров;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) ежеквартально предоставляет в уполномоченный орган в области регулирования торговой деятельности информацию по выданным сертификатам о происхождении товара;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 11) предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) осуществляет независимые экспертизы товаров, за исключением экспертизы по определению страны происхождения товара;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ч.1 статьи 14 предусматривается дополнить подпунктом 11-1) в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) определяет порядок ведения и ведет реестр субъектов предпринимательства, участников внешнеэкономической деятельности, финансово-экономическое положение которых позволяет определить уровень их надежности как партнеров для предпринимательской деятельности, составленный по согласованию с указанными лицами; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6274,95 +6816,191 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 14-1. Функции Уполномоченного по защите прав предпринимателей Казахстана</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 14-1 исключена Законом РК от 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 376-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие с 01.01.2016).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Главу 3 предусматривается дополнить статьей 14-2 в соответствии с Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 320-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z59" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. СОЗДАНИЕ, РЕОРГАНИЗАЦИЯ И ЛИКВИДАЦИЯ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -6422,138 +7060,158 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Национальная палата не вправе заниматься политической деятельностью, создавать и реорганизовываться в политическую партию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z62" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Региональные палаты создаются Национальной палатой в каждой области, городе республиканского значения и столице.</w:t>
+      2. Региональные палаты создаются Национальной палатой в столице, каждой области и городе республиканского значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      На территории области, города республиканского значения и столицы может создаваться и действовать только одна региональная палата.</w:t>
+      На территории столицы, области и города республиканского значения может создаваться и действовать только одна региональная палата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z63" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. В районах соответствующих областей, городов областного, республиканского значения и столице, а также в городах областного, районного значения создаются филиалы региональной палаты.</w:t>
+      3. В столице, районах соответствующих областей, городов республиканского, областного значения, а также в городах областного, районного значения могут создаваться филиалы региональной палаты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 15 с изменением, внесенным Законом РК от 29.12.2014 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 15 с изменениями, внесенными Законами РК от 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8187,51 +8845,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) не менее 5 депутатов Парламента Республики Казахстан, общественных деятелей Республики Казахстан и (или) представителей республиканских ассоциаций (союзов), представляющих интересы субъектов малого и среднего предпринимательства;</w:t>
+      2) не менее 5 депутатов Курултая Республики Казахстан, общественных деятелей Республики Казахстан и (или) представителей республиканских ассоциаций (союзов), представляющих интересы субъектов малого и среднего предпринимательства;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) Уполномоченного по защите прав предпринимателей Казахстана;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8315,51 +8973,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) общественные деятели Республики Казахстан и (или) представители республиканских ассоциаций (союзов), представляющих интересы субъектов малого и среднего предпринимательства;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) депутаты Парламента Республики Казахстан; </w:t>
+      3) депутаты Курултая Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -8808,51 +9466,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) принятие решений о создании и закрытии региональных палат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z231" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) утверждение количественного состава региональных советов с учетом общей численности субъектов предпринимательства и ассоциаций (союзов), зарегистрированных (прошедших учетную регистрацию) на территории соответствующей области, города республиканского значения и столицы;</w:t>
+      15) утверждение количественного состава региональных советов с учетом общей численности субъектов предпринимательства и ассоциаций (союзов), зарегистрированных (прошедших учетную регистрацию) на территории столицы, соответствующей области, города республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z232" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) утверждение порядка, сроков проведения выборов делегатов региональных советов и порядка формирования региональных советов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z94" w:id="92"/>
     <w:p>
@@ -9169,51 +9827,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -10008,51 +10686,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 25. Региональный совет </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z117" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Региональный совет является наблюдательным органом региональной палаты и формируется в порядке, утвержденном съездом, из делегатов от субъектов предпринимательства, а также представителей ассоциаций (союзов), саморегулируемых организаций в сфере предпринимательской деятельности в пределах квоты, установленной съездом дифференцированно для каждой области, города республиканского значения и столицы.</w:t>
+      1. Региональный совет является наблюдательным органом региональной палаты и формируется в порядке, утвержденном съездом, из делегатов от субъектов предпринимательства, а также представителей ассоциаций (союзов), саморегулируемых организаций в сфере предпринимательской деятельности в пределах квоты, установленной съездом дифференцированно для столицы, каждой области и города республиканского значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:bookmarkStart w:name="z118" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Делегаты регионального совета избираются прямым голосованием делегатами от субъектов предпринимательства в районных, отраслевых советах региональной палаты сроком на четыре года в порядке, утвержденном президиумом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
@@ -10485,51 +11163,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11644,51 +12342,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) заслушивать отчеты о деятельности Национальной палаты в порядке, предусмотренном ее уставом; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8) пользоваться иными правами, предусмотренными законодательными актами Республики Казахстан. </w:t>
+      8) пользоваться иными правами, предусмотренными законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z134" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Члены Национальной палаты обязаны оплачивать обязательные членские взносы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
     <w:bookmarkStart w:name="z135" w:id="144"/>
     <w:p>
       <w:pPr>
@@ -12577,55 +13275,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>