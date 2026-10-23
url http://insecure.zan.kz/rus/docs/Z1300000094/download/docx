--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a7859e6" w14:textId="a7859e6">
+    <w:p w14:paraId="31705aa" w14:textId="31705aa">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -401,1859 +401,855 @@
         </w:rPr>
         <w:t>
       2) персональные данные – сведения или совокупность сведений о субъекте персональных данных, дополненные одним или несколькими идентификаторами персональных данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z121" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) государственный сервис контроля доступа к персональным данным (далее – государственный сервис) – услуга, обеспечивающая информационное взаимодействие собственников и (или) операторов, третьих лиц с субъектом персональных данных и уполномоченным органом при доступе к персональным данным, содержащимся в цифровых объектах государственных органов и (или) государственных юридических лиц, включая получение от субъекта персональных данных согласия на сбор, обработку персональных данных или их передачу третьим лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z122" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-2) негосударственный сервис контроля доступа к персональным данным (далее – негосударственный сервис) – услуга, обеспечивающая информационное взаимодействие собственников и (или) операторов, третьих лиц с субъектом персональных данных при доступе к персональным данным, содержащимся в негосударственных цифровых объектах, включая получение от субъекта персональных данных согласия на сбор, обработку персональных данных или их передачу третьим лицам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z535" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-3) автоматизированная обработка персональных данных – обработка персональных данных объектом информатизации, исключающая участие собственника и (или) оператора, а также третьего лица в процессе обработки;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z535" w:id="3"/>
-[...15 lines deleted...]
-      2-3) автоматизированная обработка персональных данных – обработка персональных данных объектом информатизации, исключающая участие собственника и (или) оператора, а также третьего лица в процессе обработки;</w:t>
+    <w:bookmarkStart w:name="z550" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-4) удаление персональных данных – действия, направленные на исключение персональных данных из цифрового объекта, в результате совершения которых невозможно восстановить персональные данные;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z551" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-5) анонимизация персональных данных – действия, направленные на необратимое преобразование идентификаторов персональных данных, в результате совершения которых определение принадлежности персональных данных субъекту персональных данных невозможно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z399" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) блокирование персональных данных – действия по временному прекращению сбора, накопления, изменения, дополнения, использования, распространения, обезличивания, уничтожения и удаления персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z552" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) маскирование персональных данных – процесс защиты информации путем замены части реальных персональных данных на недействительные и (или) обезличенные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z553" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-2) распространение персональных данных в общедоступных источниках – действия, в результате совершения которых доступ к персональным данным предоставляется неограниченному кругу лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z400" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) накопление персональных данных – действия по систематизации персональных данных путем их внесения в базу, содержащую персональные данные, и (или) цифровой объект, содержащий персональные данные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z401" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сбор персональных данных – действия, направленные на получение персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z554" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) реестр лиц, осуществляющих сбор и (или) обработку персональных данных, – перечень собственников и (или) операторов, а также третьих лиц, осуществляющих сбор и (или) обработку персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z402" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уничтожение персональных данных – действия, в результате совершения которых невозможно восстановить персональные данные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z403" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обезличивание персональных данных – действия, в результате совершения которых определение принадлежности персональных данных субъекту персональных данных невозможно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z404" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) база, содержащая персональные данные (далее – база), – совокупность упорядоченных персональных данных на бумажном носителе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z405" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) собственник базы и (или) цифрового объекта, содержащего персональные данные (далее – собственник), – государственный орган, физическое и (или) юридическое лицо, реализующие в соответствии с законами Республики Казахстан право владения, пользования и распоряжения базой на бумажном носителе и (или) цифровым объектом, содержащим персональные данные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z406" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) оператор базы и (или) цифрового объекта, содержащего персональные данные (далее – оператор), – государственный орган, физическое и (или) юридическое лицо, осуществляющие сбор, обработку и защиту персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z555" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1) цифровой объект, содержащий персональные данные, – цифровой объект, содержащий совокупность упорядоченных персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z407" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) защита персональных данных – комплекс мер, в том числе правовых, организационных и технических, осуществляемых в целях, установленных настоящим Законом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z80" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-1) уполномоченный орган в сфере защиты персональных данных (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство в сфере защиты персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11-2) Исключен Законом РК от 30.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) обработка персональных данных – действия, направленные на накопление, хранение, изменение, дополнение, использование, распространение, обезличивание, анонимизацию, блокирование, уничтожение и удаление персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z409" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) использование персональных данных – действия с персональными данными, направленные на реализацию целей деятельности собственника, оператора и третьего лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) хранение персональных данных – действия по обеспечению целостности, конфиденциальности и доступности персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z556" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-1) идентификатор персональных данных – информация, позволяющая идентифицировать субъект персональных данных или связать отдельные наборы данных о нем в совокупность сведений, позволяющих идентифицировать данного субъекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z410" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) распространение персональных данных – действия, в результате совершения которых происходит передача персональных данных, в том числе посредством масс-медиа, или предоставление доступа к персональным данным определенному лицу или определенному кругу лиц заранее определенным способом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1) реестр нарушений безопасности персональных данных – перечень персональных данных, безопасность которых нарушена;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z557" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-2) нарушение безопасности персональных данных – нарушение защиты персональных данных, повлекшее незаконное распространение, изменение, уничтожение и удаление, несанкционированное распространение передаваемых, хранимых или иным образом обрабатываемых персональных данных или несанкционированный доступ к ним;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z411" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) субъект персональных данных (далее – субъект) – физическое лицо, к которому относятся персональные данные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z412" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) третье лицо – лицо, не являющееся субъектом, собственником и (или) оператором, но связанное с ними (ним) обстоятельствами или правоотношениями по сбору, обработке и защите персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z558" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) хеширование цифровых данных – процесс преобразования цифровых данных любого размера в строку фиксированной длины с целью их защиты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 1 с изменениями, внесенными законами РК от 25.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 11.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 17.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 326-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...1682 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 2. Цель настоящего Закона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2263,110 +1259,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Целью настоящего Закона является обеспечение защиты прав и свобод человека и гражданина при сборе и обработке его персональных данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 3. Действие настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="19"/>
+    <w:bookmarkStart w:name="z5" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящим Законом регулируются отношения, связанные со сбором, обработкой и защитой персональных данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z6" w:id="20"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z6" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Особенности сбора, обработки и защиты персональных данных могут регулироваться иными законами и актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z7" w:id="21"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z7" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Действие настоящего Закона не распространяется на отношения, возникающие при: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сборе, обработке и защите персональных данных субъектами исключительно для личных и семейных нужд, если при этом не нарушаются права других физических и (или) юридических лиц и требования законов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2474,110 +1470,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 4. Законодательство Республики Казахстан о персональных данных и их защите</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="22"/>
+    <w:bookmarkStart w:name="z9" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Законодательство Республики Казахстан о персональных данных и их защите основывается на </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и состоит из настоящего Закона и иных нормативных правовых актов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z10" w:id="23"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z10" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Если международным договором, ратифицированным Республикой Казахстан, установлены иные правила, чем те, которые содержатся в настоящем Законе, то применяются правила международного договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 5. Принципы сбора, обработки и защиты персональных данных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2659,549 +1655,429 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) равенства прав субъектов, собственников и операторов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечения безопасности личности, общества и государства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="24"/>
+    <w:bookmarkStart w:name="z12" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. СБОР И ОБРАБОТКА ПЕРСОНАЛЬНЫХ ДАННЫХ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 6. Доступность персональных данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Персональные данные по доступности подразделяются на общедоступные и ограниченного доступа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z559" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Идентификаторы персональных данных применяются для идентификации субъекта в отношении общедоступных персональных данных и персональных данных ограниченного доступа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z560" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К идентификаторам персональных данных относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z561" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность) в совокупности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z562" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) индивидуальный идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z563" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) изображение лица субъекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z564" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) биометрический вектор лица субъекта или его производные, которые могут быть восстановлены до первоначального значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z83" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общедоступными персональными данными являются персональные данные или сведения, на которые в соответствии с законами Республики Казахстан не распространяются требования соблюдения конфиденциальности, доступ к которым является свободным с согласия субъекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z85" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о субъекте, сбор и обработка которых произведены с нарушением законодательства Республики Казахстан, исключаются из общедоступных источников персональных данных в течение одного рабочего дня по требованию субъекта или его законного представителя либо по решению суда или иных уполномоченных государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z86" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом расходы, возникающие при уничтожении, удалении персональных данных с общедоступных источников персональных данных, возлагаются на собственника и (или) оператора, третье лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z87" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объем расходов, возникающих при отзыве согласия субъекта или его законного представителя на распространение его персональных данных в общедоступных источниках персональных данных, связанных с уничтожением, удалением персональных данных с общедоступных источников персональных данных, а также лица, на которые возлагаются данные расходы, в случае возникновения необходимости определяются в судебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z88" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Персональными данными ограниченного доступа являются персональные данные, доступ к которым ограничен законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">      Статью 6 предусматривается дополнить частями второй и третьей в соответствии с Законом РК от 24.06.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 6 - в редакции Закона РК от 25.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными законами РК от 30.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 24.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 326-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...372 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3229,51 +2105,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 7 с изменением, внесенным Законом РК от 17.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 231-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="31"/>
+    <w:bookmarkStart w:name="z15" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Сбор, обработка персональных данных осуществляются собственником и (или) оператором, а также третьим лицом с согласия субъекта или его законного представителя в порядке, определяемом уполномоченным органом, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3288,1502 +2164,978 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z350" w:id="32"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z350" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сбор, обработка персональных данных умершего (признанного судом безвестно отсутствующим или объявленного умершим) субъекта осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z351" w:id="33"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z351" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Распространение персональных данных в общедоступных источниках допускается при наличии согласия субъекта или его законного представителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...154 lines deleted...]
-    <w:bookmarkStart w:name="z352" w:id="34"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z565" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. В случае распространения персональных данных в общедоступных источниках самим субъектом или его законным представителем без предоставления собственнику и (или) оператору, а также третьему лицу согласия, предусмотренного пунктом 3 настоящей статьи, обязанность подтверждения законности последующего сбора, распространения или иной обработки таких персональных данных возлагается на каждое лицо, осуществившее их сбор, распространение или иную обработку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z352" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Требования пункта 3 настоящей статьи не распространяются на собственников и (или) операторов, а также третьих лиц в случае распространения персональных данных в общедоступных источниках, обязанность размещения которых установлена законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z566" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом собственники и (или) операторы, а также третьи лица обязаны обеспечивать защиту персональных данных, не подлежащих распространению в соответствии с законодательством Республики Казахстан, путем их маскирования при размещении информации в общедоступных источниках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z567" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доступ субъекту или его законному представителю к персональным данным, распространенным на основании части первой настоящего пункта, предоставляется после прохождения процедур авторизации и идентификации, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z353" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Требования </w:t>
-[...125 lines deleted...]
-      5. Допускается повторный сбор, обработка и распространение третьими лицами персональных данных, опубликованных на основании </w:t>
+      5. Допускается последующие сбор, обработка и распространение третьими лицами персональных данных, опубликованных на основании </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктов 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и </w:t>
+        <w:t xml:space="preserve"> , 3-1и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи, при условии наличия ссылки на источник информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z354" w:id="36"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z354" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Обработка персональных данных в виде трансграничной передачи персональных данных, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, распространения персональных данных в общедоступных источниках, а также их передачи третьим лицам осуществляется при условии согласия субъекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z355" w:id="37"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z355" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Особенности сбора, обработки персональных данных в цифровых ресурсах, содержащих персональные данные, устанавливаются в соответствии с цифровым законодательством Республики Казахстан с учетом положений настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z356" w:id="38"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z356" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Сбор и обработка персональных данных должны ограничиваться достижением конкретных, заранее определенных и законных целей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z536" w:id="39"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z536" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не допускаются сбор и обработка персональных данных в целях причинения имущественного ущерба и (или) морального вреда, ограничения реализации прав, свобод и законных интересов субъекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z357" w:id="40"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z357" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Не подлежат обработке персональные данные, содержание и объем которых являются избыточными по отношению к целям их обработки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z416" w:id="41"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z416" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Запрещаются сбор, обработка копий документов, удостоверяющих личность, на бумажном носителе, за исключением случаев отсутствия интеграции с цифровыми объектами государственных органов и (или) государственных юридических лиц, невозможности идентификации субъекта с использованием технологических средств, а также в иных случаях, предусмотренных законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исключительные случаи сбора, обработки копий документов, удостоверяющих личность, на бумажном носителе, предусмотренные частью первой настоящего пункта, не распространяются на использование и представление документов, удостоверяющих личность, формируемых посредством сервиса цифровых документов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z537" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Запрещаются сбор, обработка персональных данных для создания или расширения баз и (или) цифровых объектов посредством нецелевого извлечения персональных данных из общедоступных источников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z538" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Использование в общественных местах технологических средств по сбору биометрических данных и идентификации субъекта, а также собранных биометрических данных и идентификационной информации может осуществляться исключительно в целях защиты конституционного строя, охраны общественного порядка, прав и свобод человека, здоровья и нравственности населения, за исключением случая, когда получено согласие субъекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 7 - в редакции Закона РК от 30.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом РК от 11.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 17.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t>№ 326-VIII</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 8. Порядок дачи (отзыва) согласия субъекта на сбор, обработку персональных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Субъект или его законный представитель дает (отзывает) согласие на сбор, обработку персональных данных письменно, посредством государственного сервиса, негосударственного сервиса либо иным способом, позволяющим подтвердить получение согласия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z361" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При сборе и (или) обработке персональных данных, содержащихся в цифровых объектах государственных органов и (или) государственных юридических лиц, согласие предоставляется посредством государственного сервиса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z20" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Субъект или его законный представитель не может отозвать согласие на сбор, обработку персональных данных в случаях, если это противоречит законам Республики Казахстан, либо при наличии неисполненного обязательства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Исключен Законом РК от 30.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z537" w:id="42"/>
-[...310 lines deleted...]
-    <w:bookmarkStart w:name="z362" w:id="47"/>
+    <w:bookmarkStart w:name="z362" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Согласие на сбор и обработку персональных данных включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...106 lines deleted...]
-    <w:bookmarkStart w:name="z364" w:id="49"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z363" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование (фамилию, имя, отчество (если оно указано в документе, удостоверяющем личность), бизнес-идентификационный номер (индивидуальный идентификационный номер) собственника и (или) оператора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z364" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) фамилию, имя, отчество (если оно указано в документе, удостоверяющем личность) субъекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z365" w:id="50"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z365" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) срок или период, в течение которого действует согласие на сбор, обработку персональных данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...106 lines deleted...]
-    <w:bookmarkStart w:name="z367" w:id="52"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z366" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведения о возможности собственника и (или) оператора или ее отсутствии передавать персональные данные третьим лицам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z367" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сведения о наличии либо отсутствии трансграничной передачи персональных данных в процессе их обработки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...106 lines deleted...]
-    <w:bookmarkStart w:name="z369" w:id="54"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z368" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сведения о возможности собственника и (или) оператора, а также третьего лица или ее отсутствии осуществлять распространение персональных данных в общедоступных источниках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z369" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) перечень собираемых данных, связанных с субъектом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) иные сведения, определяемые собственником и (или) оператором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z539" w:id="55"/>
+    <w:bookmarkStart w:name="z539" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Срок действия согласия на обработку персональных данных не может превышать срок, необходимый для достижения целей сбора и обработки персональных данных, если иное не установлено законами Республики Казахстан или договором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z540" w:id="56"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z540" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В случае, если срок действия согласия на сбор, обработку персональных данных не указан, оно считается действующим до достижения целей обработки, определенных при его предоставлении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z541" w:id="57"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z541" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Субъект или его законный представитель имеет право отозвать согласие на сбор, обработку персональных данных, уведомив об этом собственника и (или) оператора, а также третье лицо. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z542" w:id="58"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z542" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В течение пятнадцати рабочих дней собственник и (или) оператор, а также третье лицо обязаны прекратить обработку персональных данных, если их хранение или обработка не требуется в соответствии с законодательством Республики Казахстан, либо представить мотивированный отказ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4865,410 +3217,344 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 17.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 231-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 8-1. Государственный сервис</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z372" w:id="59"/>
+    <w:bookmarkStart w:name="z372" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Собственники и (или) операторы, третьи лица в случае взаимодействия с цифровыми объектами государственных органов и (или) государственных юридических лиц, содержащими персональные данные, обеспечивают интеграцию собственных цифровых объектов, задействованных в процессах сбора и обработки персональных данных, с государственным сервисом, за исключением случаев, предусмотренных подпунктами 1), 2), 2-1), 9) и 9-2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z373" w:id="60"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z373" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Интеграция осуществляется с соблюдением норм законодательства Республики Казахстан по представлению сведений, отнесенных к государственным секретам, личной, семейной, банковской, коммерческой тайне, тайне медицинского работника и иным охраняемым законом тайнам, а также другой конфиденциальной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z374" w:id="61"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z374" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В иных случаях интеграция с государственным сервисом осуществляется на добровольной основе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z375" w:id="62"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z375" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок интеграции с государственным сервисом определяется уполномоченным органом и правилами интеграции цифровых объектов "цифрового правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z376" w:id="63"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z376" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Посредством государственного сервиса обеспечиваются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z377" w:id="64"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z377" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) предоставление субъектом или его законным представителем согласия (отказа) на сбор и (или) обработку персональных данных, содержащихся в цифровых объектах государственных органов и (или) государственных юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z378" w:id="65"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z378" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отзыв субъектом или его законным представителем согласия на сбор и (или) обработку персональных данных, содержащихся в цифровых объектах государственных органов и (или) государственных юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...106 lines deleted...]
-    <w:bookmarkStart w:name="z380" w:id="67"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z379" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уведомление субъекта о действиях с его персональными данными, содержащимися в цифровых объектах государственных органов и (или) государственных юридических лиц (доступ, просмотр, изменение, дополнение, передача, блокирование, уничтожение, удаление);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z380" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) представление субъекту сведений о собственниках и (или) операторах, имеющих согласие на сбор и (или) обработку его персональных данных, содержащихся в цифровых объектах государственных органов и (или) государственных юридических лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z381" w:id="68"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z381" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В случаях, предусмотренных подпунктами 4), 6), 8) и 9-3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, обеспечивается уведомление субъекта об инициаторах запросов на доступ (сбор и обработку) к его персональным данным, содержащимся в цифровых объектах государственных органов и (или) государственных юридических лиц, через государственный сервис.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5290,331 +3576,285 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными Законом РК от 16.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 211-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 8-2. Негосударственный сервис</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z383" w:id="69"/>
+    <w:bookmarkStart w:name="z383" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Собственники и (или) операторы, третьи лица в целях оптимизации процедур по получению согласия субъекта или его законного представителя на сбор и (или) обработку персональных данных в случае отсутствия взаимодействия с цифровыми объектами государственных органов и (или) государственных юридических лиц, содержащими персональные данные, вправе использовать негосударственные сервисы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z384" w:id="70"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z384" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Посредством негосударственного сервиса обеспечиваются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z385" w:id="71"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z385" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) предоставление субъектом или его законным представителем согласия (отказа) на сбор и (или) обработку персональных данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z386" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уведомление субъекта о действиях с его персональными данными (просмотр, изменение, дополнение, передача, блокирование, уничтожение, удаление);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z387" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уведомление субъекта о доступе третьих лиц к его персональным данным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена статьей 8-2 в соответствии с Законом РК от 30.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...144 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 9. Сбор, обработка персональных данных без согласия субъекта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5715,70 +3955,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) реализации международных договоров, ратифицированных Республикой Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) защиты конституционных прав и свобод человека и гражданина, если получение согласия субъекта или его законного представителя невозможно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z418" w:id="74"/>
+    <w:bookmarkStart w:name="z418" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) осуществления единым накопительным пенсионным фондом деятельности, связанной с открытием пенсионных счетов, предоставлением информации о сумме пенсионных накоплений, а также об условных пенсионных счетах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осуществления законной профессиональной деятельности журналиста и (или) деятельности теле-, радиоканалов, периодических печатных изданий, информационных агентств, сетевых изданий либо научной, литературной или иной творческой деятельности при условии соблюдения требований законодательства Республики Казахстан по обеспечению прав и свобод человека и гражданина;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5843,683 +4083,667 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-1) получения органами государственных доходов для осуществления налогового (таможенного) администрирования и (или) контроля информации от физических и юридических лиц в соответствии с законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-2) передачи на хранение резервной копии цифровых ресурсов, содержащих персональные данные ограниченного доступа, на единую национальную резервную платформу хранения цифровых ресурсов в случаях, предусмотренных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="75"/>
+    <w:bookmarkStart w:name="z120" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-3) использования персональных данных субъектов предпринимательства, относящихся непосредственно к их предпринимательской деятельности, для формирования реестра бизнес-партнеров при условии соблюдения требований законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-4) использования персональных данных гражданина Республики Казахстан со дня подачи заявления о применении процедуры внесудебного или судебного банкротства в соответствии с Законом Республики Казахстан "О восстановлении платежеспособности и банкротстве граждан Республики Казахстан", а также за период до трех лет, предшествующих применению процедуры внесудебного или судебного банкротства;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z568" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-5) передачи персональных данных иммигрантов в эталонную базу данных иммигрантов, в том числе при предоставлении государственных услуг с использованием цифровых объектов в области миграции населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z549" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-5) формирования и ведения реестра государственного имущества единым оператором в сфере учета государственного имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Статью 9 предусматривается дополнить подпунктом 9-5) в соответствии с Законом РК от 24.06.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Статью 9 предусматривается дополнить подпунктом 9-6) в соответствии с Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9-7) осуществления жилищным строительным сберегательным банком, обладающим статусом национального института развития, функций, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 10-7 Закона Республики Казахстан "О жилищных отношениях";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) в иных случаях, установленных законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 9 с изменениями, внесенными законами РК от 03.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 30.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 11.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 16.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 211-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 326-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z549" w:id="76"/>
-[...392 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 10. Доступ к персональным данным</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="77"/>
+    <w:bookmarkStart w:name="z23" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Доступ к персональным данным определяется условиями согласия субъекта или его законного представителя, предоставленного собственнику и (или) оператору на их сбор и обработку, если иное не предусмотрено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Доступ к персональным данным должен быть запрещен, если собственник и (или) оператор, и (или) третье лицо отказываются принять на себя обязательства по обеспечению выполнения требований настоящего Закона или не могут их обеспечить.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="78"/>
+    <w:bookmarkStart w:name="z24" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Обращение (запрос) субъекта или его законного представителя относительно доступа к своим персональным данным подается собственнику и (или) оператору письменно или в форме электронного документа либо иным способом с применением элементов защитных действий, не противоречащих законодательству Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z25" w:id="79"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z25" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Отношения между собственником и (или) оператором, и (или) третьим лицом относительно доступа к персональным данным регулируются законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z78" w:id="80"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z78" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Третьи лица могут получать персональные данные, содержащиеся в цифровых объектах государственных органов и (или) государственных юридических лиц, через веб-портал "цифрового правительства" при условии согласия субъекта, подтвержденного через государственный сервис.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6597,725 +4821,950 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>      Примечание ИЗПИ!</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 10-1. Уведомление о начале обработки и прекращении обработки персональных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z570" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Собственник и (или) оператор, а также третье лицо до начала обработки и прекращения обработки персональных данных обязаны уведомить уполномоченный орган о своем намерении осуществить обработку персональных данных и прекратить обработку данных, за исключением случаев, предусмотренных пунктом 2 настоящей статьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z571" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Собственник и (или) оператор, а также третье лицо вправе осуществлять обработку без уведомления в случае отнесения их к малым и средним собственникам и (или) операторам, а также третьим лицам, осуществляющим сбор и обработку персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z572" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Уведомление, предусмотренное пунктом 1 настоящей статьи, направляется в виде документа на бумажном, цифровом и (или) ином материальном носителе, который подписывается уполномоченным лицом. Уведомление содержит следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z573" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование (фамилию, имя, отчество (если оно указано в документе, удостоверяющем личность), бизнес-идентификационный номер (индивидуальный идентификационный номер) собственника и (или) оператора, а также третьего лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z574" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) применяемые меры по защите персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z575" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дату начала обработки персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z576" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) о возможности собственника и (или) оператора, а также третьего лица или ее отсутствии передавать персональные данные третьим лицам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z577" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) о наличии либо отсутствии трансграничной передачи персональных данных в процессе их обработки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z578" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6)  о распространении персональных данных в общедоступных источниках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z579" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) перечень собираемых персональных данных, связанных с субъектом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z580" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) о месте нахождения базы и (или) цифрового объекта, содержащего персональные данные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z581" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) иные сведения, определяемые собственником и (или) оператором, а также третьим лицом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z582" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Уполномоченный орган в течение тридцати рабочих дней с даты поступления от собственника и (или) оператора, а также третьего лица уведомления об обработке персональных данных вносит сведения, указанные в пункте 3 настоящей статьи, а также сведения о дате направления указанного уведомления в реестр лиц, осуществляющих сбор и (или) обработку персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z583" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Уполномоченный орган в течение тридцати рабочих дней с даты поступления от собственника и (или) оператора, а также третьего лица уведомления о прекращении обработки персональных данных исключает сведения, указанные в пункте 3 настоящей статьи, из реестра лиц, осуществляющих сбор и (или) обработку персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 10-1 в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 11. Конфиденциальность персональных данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="81"/>
+    <w:bookmarkStart w:name="z27" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Собственники и (или) операторы, а также третьи лица, получающие доступ к персональным данным ограниченного доступа, обеспечивают их конфиденциальность путем соблюдения требований не допускать их распространения без согласия субъекта или его законного представителя либо наличия иного законного основания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z28" w:id="82"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z28" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Лица, которым стали известны персональные данные ограниченного доступа в связи с профессиональной, служебной необходимостью, а также трудовыми отношениями, обязаны обеспечивать их конфиденциальность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z29" w:id="83"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z29" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Конфиденциальность биометрических данных устанавливается законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 12. Накопление и хранение персональных данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="84"/>
+    <w:bookmarkStart w:name="z31" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Накопление персональных данных производится путем сбора персональных данных, необходимых и достаточных для выполнения задач, осуществляемых собственником и (или) оператором, а также третьим лицом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z32" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Хранение персональных данных осуществляется собственником и (или) оператором, а также третьим лицом в базе и (или) цифровом объекте, которые находятся на территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок хранения персональных данных определяется датой достижения целей их сбора и обработки, если иное не предусмотрено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 12 с изменениями, внесенными законами РК от 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 419-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2016); от 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t>№ 326-VIII</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 13. Изменение и дополнение персональных данных </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Изменение и дополнение персональных данных осуществляются собственником и (или) оператором на основании обращения (запроса) субъекта или его законного представителя либо в иных случаях, предусмотренных законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 14. Использование персональных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Использование персональных данных должно осуществляться собственником, оператором и третьим лицом только для ранее заявленных целей их сбора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 15. Распространение персональных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Распространение персональных данных допускается при условии согласия субъекта или его законного представителя, если при этом не затрагиваются законные интересы иных физических и (или) юридических лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z37" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Распространение персональных данных в случаях, выходящих за рамки ранее заявленных целей их сбора, осуществляется с согласия субъекта или его законного представителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 15 с изменением, внесенным Законом РК от 30.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="85"/>
-[...138 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья 13. Изменение и дополнение персональных данных </w:t>
-[...187 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Статья 16. Трансграничная передача персональных данных </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="88"/>
+    <w:bookmarkStart w:name="z39" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Трансграничная передача персональных данных – передача персональных данных на территорию иностранных государств. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z40" w:id="89"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z40" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В соответствии с настоящим Законом трансграничная передача персональных данных на территорию иностранных государств осуществляется только в случае обеспечения этими государствами защиты персональных данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z41" w:id="90"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z41" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Трансграничная передача персональных данных на территорию иностранных государств, не обеспечивающих защиту персональных данных, может осуществляться в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наличия согласия субъекта или его законного представителя на трансграничную передачу его персональных данных;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7344,90 +5793,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предусмотренных законами Республики Казахстан, если это необходимо в целях защиты конституционного строя, охраны общественного порядка, прав и свобод человека и гражданина, здоровья и нравственности населения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) защиты конституционных прав и свобод человека и гражданина, если получение согласия субъекта или его законного представителя невозможно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="91"/>
+    <w:bookmarkStart w:name="z42" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Трансграничная передача персональных данных на территорию иностранных государств может быть запрещена или ограничена законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z79" w:id="92"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z79" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Особенности трансграничной передачи служебной информации об абонентах и (или) пользователях услуг связи определяются Законом Республики Казахстан "О связи".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7463,108 +5912,108 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 17. Обезличивание персональных данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="93"/>
+    <w:bookmarkStart w:name="z91" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. При сборе, обработке персональных данных для проведения статистических, социологических, научных, маркетинговых исследований собственник и (или) оператор, а также третье лицо, передающие персональные данные, обязаны их обезличить в соответствии с правилами сбора, обработки персональных данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. При сборе, обработке персональных данных для осуществления аналитики данных в целях реализации государственными органами деятельности обезличивание персональных данных осуществляется оператором "цифрового правительства" в соответствии с требованиями по управлению данными, за исключением случаев, когда обезличивание персональных данных произведено собственником и (или) оператором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z543" w:id="94"/>
+    <w:bookmarkStart w:name="z543" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. При сборе, обработке персональных данных для национальной платформы искусственного интеллекта обезличивание персональных данных осуществляется оператором национальной платформы искусственного интеллекта в соответствии с требованиями по управлению данными, утвержденными Правительством Республики Казахстан, за исключением случая, когда обезличивание персональных данных произведено собственником и (или) оператором самостоятельно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7677,145 +6126,107 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 18. Уничтожение персональных данных</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">      В статью предусматривается изменение Законом РК от 24.06.2026 </w:t>
+        <w:t>Статья 18. Уничтожение, удаление персональных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок статьи с изменениями, внесенными Законом РК от 24.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 326-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Персональные данные подлежат уничтожению собственником и (или) оператором, а также третьим лицом: </w:t>
+      Персональные данные подлежат уничтожению, удалению собственником и (или) оператором, а также третьим лицом: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) по истечении срока хранения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -7848,51 +6259,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при прекращении правоотношений между субъектом, собственником и (или) оператором, а также третьим лицом;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) при вступлении в законную силу решения суда; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z388" w:id="95"/>
+    <w:bookmarkStart w:name="z388" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3-1) при выявлении сбора и обработки персональных данных без согласия субъекта или его законного представителя, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7907,564 +6318,600 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в иных случаях, установленных настоящим Законом и иными нормативными правовыми актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z584" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Требование об удалении персональных данных не подлежит исполнению в случаях, определенных пунктом 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Цифрового кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 18 с изменением, внесенным Законом РК от 30.12.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 18 с изменениями, внесенными законами РК от 30.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 96-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 19. Сообщение о действиях с персональными данными</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="96"/>
+    <w:bookmarkStart w:name="z46" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. При наличии условия об уведомлении субъекта о передаче его персональных данных третьему лицу собственник и (или) оператор в течение десяти рабочих дней уведомляют об этом субъекта или его законного представителя, если иное не предусмотрено законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z47" w:id="97"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z47" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Требования </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи не распространяются на случаи: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выполнения государственными органами своих функций, предусмотренных законодательством Республики Казахстан, а также осуществления деятельности адвокатами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществления сбора и обработки персональных данных в статистических, социологических или научных целях.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 19 с изменениями, внесенными Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t>№ 326-VIII</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 19-1. Требования к автоматизированной   обработке персональных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z545" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Запрещается автоматизированная обработка персональных данных, в результате которой у субъекта возникают, изменяются или прекращаются права, законные интересы, за исключением случая, когда получено согласие субъекта, или в случаях, предусмотренных законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z546" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Собственник и (или) оператор, а также третье лицо обязаны разъяснить субъекту порядок автоматизированной обработки его персональных данных и возможные последствия, предоставить возможность заявить возражение против автоматизированной обработки его персональных данных, а также разъяснить порядок защиты субъектом своих прав, свобод и законных интересов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z547" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Собственник и (или) оператор, а также третье лицо обязаны рассмотреть возражение, указанное в пункте 2 настоящей статьи, в течение трех рабочих дней со дня его получения и уведомить субъекта о результатах рассмотрения такого возражения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z548" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъект вправе обжаловать действия (бездействие) собственников и (или) оператора, а также третьего лица в порядке, установленном законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена статьей 19-1 в соответствии с Законом РК от 17.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...39 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z48" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...151 lines deleted...]
-        <w:jc w:val="left"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. ЗАЩИТА ПЕРСОНАЛЬНЫХ ДАННЫХ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 20. Гарантия защиты персональных данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="103"/>
+    <w:bookmarkStart w:name="z50" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Персональные данные подлежат защите, которая гарантируется государством и осуществляется в порядке, определяемом уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z51" w:id="104"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z51" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Сбор и обработка персональных данных осуществляются только в случаях обеспечения их защиты. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8645,70 +7092,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) предотвращения незаконного их сбора и обработки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 22. Обязанности собственника и (или) оператора, а также третьего лица по защите персональных данных </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="105"/>
+    <w:bookmarkStart w:name="z54" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Собственник и (или) оператор, а также третье лицо обязаны принимать необходимые меры по защите персональных данных в соответствии с настоящим Законом и порядком, определяемым уполномоченным органом, обеспечивающие:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) предотвращение несанкционированного доступа к персональным данным;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8737,576 +7184,488 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) минимизацию неблагоприятных последствий несанкционированного доступа к персональным данным;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) предоставление доступа государственной технической службе к цифровым объектам, использующим, хранящим, обрабатывающим и распространяющим персональные данные ограниченного доступа, содержащиеся в цифровых ресурсах, для осуществления обследования обеспечения защищенности процессов хранения, обработки и распространения персональных данных ограниченного доступа, содержащихся в цифровых ресурсах в порядке, определяемом уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z389" w:id="106"/>
+    <w:bookmarkStart w:name="z389" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) регистрацию и учет действий, предусмотренных подпунктами 3), 4), 5) и 6) пункта 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-[...27 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z55" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Обязанности собственника и (или) оператора, а также третьего лица по защите персональных данных возникают с момента сбора персональных данных и действуют до момента их уничтожения, удаления, анонимизации либо обезличивания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В пункт 2 предусматривается изменение Законом РК от 24.06.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. Статья 22 с изменениями, внесенными законами РК от 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 326-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="107"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 23. Защита цифровых объектов, содержащих персональные данные</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z585" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Защита цифровых объектов, содержащих персональные данные, осуществляется в соответствии с настоящим Законом и цифровым законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z586" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В целях защиты персональных данных применяются методы маскирования и хеширования в цифровых объектах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z587" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок применения методов маскирования и хеширования определяется уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z588" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Допускается передача персональных данных посредством интеграции цифровых объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z589" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Копирование (выгрузка) персональных данных из критически важных цифровых объектов на цифровые носители осуществляется в порядке, определяемом уполномоченным органом по согласованию с Комитетом национальной безопасности Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 22 с изменениями, внесенными законами РК от 02.01.2021 </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 23 – в редакции Закона РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...76 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 23. Защита цифровых ресурсов, содержащих персональные данные</w:t>
-[...117 lines deleted...]
-        </w:rPr>
         <w:t>Статья 23-1. Добровольное киберстрахование</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="109"/>
+    <w:bookmarkStart w:name="z94" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Целью добровольного киберстрахования является возмещение имущественного вреда, причиненного субъекту, собственнику и (или) оператору, третьему лицу, в соответствии с законодательством Республики Казахстан о страховании и страховой деятельности. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z95" w:id="110"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z95" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Добровольное киберстрахование осуществляется в силу волеизъявления сторон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z96" w:id="111"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z96" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Виды, условия и порядок добровольного киберстрахования определяются соглашением сторон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9324,262 +7683,237 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>      Примечание ИЗПИ!</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 23-2. Реестр нарушений безопасности персональных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z591" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Реестр нарушений безопасности персональных данных ведется уполномоченным органом на основе информации, поступающей из общедоступных источников, а также от оперативных центров кибербезопасности, отраслевых центров кибербезопасности, Государственного оперативного центра кибербезопасности, службы реагирования на инциденты кибербезопасности, Национального координационного центра кибербезопасности и Национальной службы реагирования на компьютерные инциденты кибербезопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z592" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Уполномоченный орган осуществляет обработку персональных данных в реестре нарушений безопасности персональных данных на основании фактов совершения несанкционированного доступа третьих лиц к ним без получения согласия субъекта и его законного представителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 23-2 в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. ПРАВА И ОБЯЗАННОСТИ СУБЪЕКТА,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. ПРАВА И ОБЯЗАННОСТИ СУБЪЕКТА,</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>СОБСТВЕННИКА И (ИЛИ) ОПЕРАТОРА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 24. Права и обязанности субъекта </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...75 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="113"/>
+    <w:bookmarkStart w:name="z59" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Субъект имеет право:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) знать о наличии у собственника и (или) оператора, а также третьего лица своих персональных данных, а также получать информацию, содержащую: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9641,69 +7975,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) требовать от собственника и (или) оператора изменения и дополнения своих персональных данных при наличии оснований, подтвержденных соответствующими документами;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) требовать от собственника и (или) оператора, а также третьего лица блокирования своих персональных данных в случае наличия информации о нарушении условий сбора, обработки персональных данных;</w:t>
-[...17 lines deleted...]
-      4) требовать от собственника и (или) оператора, а также третьего лица уничтожения своих персональных данных, сбор и обработка которых произведены с нарушением законодательства Республики Казахстан, а также в иных случаях, установленных настоящим Законом и иными нормативными правовыми актами Республики Казахстан;</w:t>
+      3) требовать от собственника и (или) оператора, а также третьего лица блокирования и (или) анонимизации своих персональных данных в случае наличия информации о нарушении условий сбора, обработки персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) требовать от собственника и (или) оператора, а также третьего лица уничтожения или удаления своих персональных данных, сбор и обработка которых произведены с нарушением законодательства Республики Казахстан, а также в иных случаях, установленных настоящим Законом и иными нормативными правовыми актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) отозвать согласие на сбор, обработку, распространение в общедоступных источниках, передачу третьим лицам и трансграничную передачу персональных данных, кроме случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -9754,106 +8088,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) на защиту своих прав и законных интересов, в том числе возмещение морального и материального вреда;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) на осуществление иных прав, предусмотренных настоящим Законом и иными законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="114"/>
+    <w:bookmarkStart w:name="z60" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Субъект обязан представлять свои персональные данные в случаях, установленных законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 24 с изменением, внесенным Законом РК от 30.12.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 24 с изменениями, внесенными законами РК от 30.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 96-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -9891,306 +8245,220 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 25 в редакции Закона РК от 25.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 347-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="115"/>
+    <w:bookmarkStart w:name="z62" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Собственник и (или) оператор имеют право осуществлять сбор, обработку персональных данных в порядке, установленном настоящим Законом и иными нормативными правовыми актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-[...86 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="116"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z63" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Собственник и (или) оператор обязаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) утверждать перечень персональных данных, необходимый и достаточный для выполнения осуществляемых ими задач, если иное не предусмотрено законами Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z390" w:id="117"/>
+    <w:bookmarkStart w:name="z390" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) утверждать документы, определяющие политику оператора в отношении сбора, обработки и защиты персональных данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) принимать и соблюдать необходимые меры, в том числе правовые, организационные и технические, для защиты персональных данных в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) соблюдать законодательство Республики Казахстан о персональных данных и их защите;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z391" w:id="118"/>
+    <w:bookmarkStart w:name="z391" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3-1) предоставлять по запросу уполномоченного органа в рамках рассмотрения обращений физических и юридических лиц информацию о способах и процедурах, используемых для обеспечения соблюдения собственником и (или) оператором требований настоящего </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-[...15 lines deleted...]
-      4) принимать меры по уничтожению персональных данных в случае достижения цели их сбора и обработки, а также в иных случаях, установленных настоящим Законом и иными нормативными правовыми актами Республики Казахстан;</w:t>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) принимать меры по уничтожению и (или) удалению персональных данных в случае достижения цели их сбора и обработки, а также в иных случаях, установленных настоящим Законом и иными нормативными правовыми актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) представлять доказательство о получении согласия субъекта на сбор и обработку его персональных данных в случаях, предусмотренных законодательством Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10236,265 +8504,265 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в течение одного рабочего дня:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      изменить и (или) дополнить персональные данные на основании соответствующих документов, подтверждающих их достоверность, или уничтожить персональные данные при невозможности их изменения и (или) дополнения;</w:t>
+      изменить и (или) дополнить персональные данные на основании соответствующих документов, подтверждающих их достоверность, или уничтожить, или удалить персональные данные при невозможности их изменения и (или) дополнения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       блокировать персональные данные, относящиеся к субъекту, в случае наличия информации о нарушении условий их сбора, обработки;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      уничтожить персональные данные в случае подтверждения факта их сбора, обработки с нарушением законодательства Республики Казахстан, а также в иных случаях, установленных настоящим Законом и иными нормативными правовыми актами Республики Казахстан;</w:t>
+      уничтожить или удалить персональные данные в случае подтверждения факта их сбора, обработки с нарушением законодательства Республики Казахстан, а также в иных случаях, установленных настоящим Законом и иными нормативными правовыми актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       снять блокирование персональных данных в случае неподтверждения факта нарушения условий сбора, обработки персональных данных;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       c момента обнаружения нарушения безопасности персональных данных уведомить уполномоченный орган о таком нарушении с указанием контактных данных лица, ответственного за организацию обработки персональных данных (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="119"/>
+    <w:bookmarkStart w:name="z97" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) предоставлять безвозмездно субъекту или его законному представителю возможность ознакомления с персональными данными, относящимися к данному субъекту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z98" w:id="120"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z98" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) назначить лицо, ответственное за организацию обработки персональных данных в случае, если собственник и (или) оператор являются юридическими лицами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z99" w:id="121"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z99" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Действие подпункта 10) части первой настоящего пункта не распространяется на обработку персональных данных в деятельности судов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z100" w:id="122"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z100" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Лицо, ответственное за организацию обработки персональных данных, обязано:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z101" w:id="123"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z101" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществлять внутренний контроль за соблюдением собственником и (или) оператором и его работниками законодательства Республики Казахстан о персональных данных и их защите, в том числе требований к защите персональных данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z102" w:id="124"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z102" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) доводить до сведения работников собственника и (или) оператора положения законодательства Республики Казахстан о персональных данных и их защите по вопросам обработки персональных данных, требования к защите персональных данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z103" w:id="125"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z103" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществлять контроль за приемом и обработкой обращений субъектов или их законных представителей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10536,1152 +8804,1197 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 11.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 44-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2024).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2024); от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>      Примечание ИЗПИ!</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 25-1. Классификация собственников и (или) операторов, а также третьих лиц, осуществляющих обработку персональных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z594" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Собственники и (или) операторы, а также третьи лица, осуществляющие сбор и обработку персональных данных, подразделяются на малых, средних и крупных в зависимости от объема обрабатываемых персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z595" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. При определении объема обрабатываемых персональных данных учитывается общее количество уникальных субъектов персональных данных, персональные данные которых обрабатываются собственником и (или) оператором, а также третьим лицом в рамках одной или нескольких цифровых объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z596" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Критерии отнесения собственников и (или) операторов, а также третьих лиц, осуществляющих обработку персональных данных, к малым, средним или крупным применяются независимо от их организационно-правовой формы, формы собственности и вида деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z597" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К малым относятся собственники и (или) операторы, а также третьи лица, осуществляющие сбор и обработку персональных данных не более десяти тысяч уникальных субъектов; к средним – от десяти тысяч до пятисот тысяч уникальных субъектов; к крупным – пятьсот тысяч и более уникальных субъектов персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z598" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях сбора и обработки персональных данных ограниченного доступа категория собственника и (или) оператора повышается на один уровень.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z599" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Меры по защите персональных данных по категориям определяются уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 4 дополнена статьей 25-1 в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. ГОСУДАРСТВЕННОЕ РЕГУЛИРОВАНИЕ В СФЕРЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ПЕРСОНАЛЬНЫХ ДАННЫХ И ИХ ЗАЩИТЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 26. Компетенция Правительства Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правительство Республики Казахстан разрабатывает основные направления государственной политики в сфере персональных данных и их защиты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 26 - в редакции Закона РК от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 27. Компетенция центральных государственных органов и местных исполнительных органов областей, городов республиканского значения и столицы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z523" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственные органы в пределах своей компетенции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z524" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разрабатывают и (или) утверждают нормативные правовые акты Республики Казахстан в сфере персональных данных и их защиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z525" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) рассматривают обращения физических и (или) юридических лиц по вопросам персональных данных и их защиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z526" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принимают меры по привлечению лиц, допустивших нарушения законодательства Республики Казахстан о персональных данных и их защите, к ответственности, установленной законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z527" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляют иные полномочия, предусмотренные законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z528" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Местные исполнительные органы области, города республиканского значения и столицы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z529" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) рассматривают обращения субъекта или его законного представителя о соответствии содержания персональных данных и способов их обработки целям их обработки и принимают соответствующие решения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z530" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляют государственный контроль за соблюдением законодательства Республики Казахстан о персональных данных и их защите в отношении субъектов частного предпринимательства в пределах соответствующей административно-территориальной единицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z531" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принимают меры по привлечению лиц, допустивших нарушения законодательства Республики Казахстан о персональных данных и их защите, к ответственности, установленной законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z532" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) требуют от собственника и (или) оператора, а также третьего лица уточнения, блокирования, уничтожения или удаления недостоверных или полученных незаконным путем персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z533" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляют меры, направленные на совершенствование защиты прав субъектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z534" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществляют в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы области, городов республиканского значения и столицы законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 27 - в редакции Закона РК от 05.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 326-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="126"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...529 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 27-1. Компетенция уполномоченного органа</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...75 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="139"/>
+    <w:bookmarkStart w:name="z105" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Уполномоченный орган в пределах своей компетенции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z106" w:id="140"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z106" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) формирует и реализует государственную политику в сфере персональных данных и их защиты; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z419" w:id="141"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z419" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) осуществляет государственный контроль за соблюдением законодательства Республики Казахстан о персональных данных и их защите;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разрабатывает порядок осуществления собственником и (или) оператором, а также третьим лицом мер по защите персональных данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="142"/>
+    <w:bookmarkStart w:name="z118" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) разрабатывает правила определения собственником и (или) оператором перечня персональных данных, необходимого и достаточного для выполнения осуществляемых ими задач;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z413" w:id="143"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z413" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-2) определяет порядок определения собственником и (или) оператором перечня персональных данных, необходимого и достаточного для выполнения осуществляемых ими задач;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z414" w:id="144"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-3) определяет порядок осуществления собственником и (или) оператором, а также третьим лицом мер по защите персональных данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z108" w:id="145"/>
+    <w:bookmarkStart w:name="z600" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-4) ведет реестр лиц, осуществляющих сбор и (или) обработку персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z108" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) рассматривает обращения субъекта или его законного представителя о соответствии содержания персональных данных и способов их обработки целям их обработки и принимает соответствующее решение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z109" w:id="146"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z109" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) принимает меры по привлечению лиц, допустивших нарушения законодательства Республики Казахстан о персональных данных и их защите, к ответственности, установленной законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) требует от собственника и (или) оператора, а также третьего лица уточнения, блокирования, уничтожения или удаления недостоверных или полученных незаконным путем персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z601" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) ведет реестр нарушений безопасности персональных данных без согласия субъекта или его законного представителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) осуществляет меры, направленные на совершенствование защиты прав субъектов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z392" w:id="148"/>
+    <w:bookmarkStart w:name="z392" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-1) создает консультативный совет по вопросам персональных данных и их защиты, а также определяет порядок его формирования и деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z420" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-2) направляет оператору "цифрового правительства" информацию о нарушении безопасности персональных данных, влекущем риск нарушения прав и законных интересов субъектов, в целях, предусмотренных настоящим Законом и иными нормативными правовыми актами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) утверждает правила сбора, обработки персональных данных;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1) утверждает правила осуществления обследования обеспечения защищенности процессов хранения, обработки и распространения персональных данных ограниченного доступа, содержащихся в цифровых ресурсах, по согласованию с Комитетом национальной безопасности Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z393" w:id="150"/>
+    <w:bookmarkStart w:name="z393" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-2) утверждает правила функционирования государственного сервиса контроля доступа к персональным данным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z394" w:id="151"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z394" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-3) согласовывает интеграцию негосударственных цифровых объектов с цифровыми объектами государственных органов и (или) государственных юридических лиц, при которой осуществляется передача персональных данных и (или) предоставляется доступ к персональным данным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z395" w:id="152"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z395" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-4) утверждает правила интеграции с государственным сервисом контроля доступа к персональным данным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z113" w:id="153"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z113" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z114" w:id="154"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z114" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В отношении персональных данных, ставших известными уполномоченному органу в ходе осуществления им своей деятельности, должна обеспечиваться конфиденциальность персональных данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11783,169 +10096,165 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 27-2. Государственный контроль за соблюдением законодательства Республики Казахстан о персональных данных и их защите</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z422" w:id="155"/>
+    <w:bookmarkStart w:name="z422" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственный контроль за соблюдением законодательства Республики Казахстан о персональных данных и их защите осуществляется в форме внеплановой проверки в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Предпринимательским кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, если иное не установлено частями второй и третьей настоящей статьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z423" w:id="156"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z423" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В отношении государственных органов осуществляется государственный контроль за соблюдением законодательства Республики Казахстан о персональных данных и их защите в соответствии с настоящим Законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z424" w:id="157"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z424" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственный контроль за соблюдением законодательства Республики Казахстан о персональных данных и их защите в отношении Национального Банка Республики Казахстан и его организаций осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11960,51 +10269,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, настоящим Законом и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О Национальном Банке Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12040,2417 +10349,2249 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 27-3. Порядок проведения государственного контроля за соблюдением законодательства Республики Казахстан о персональных данных и их защите в отношении государственных органов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z426" w:id="158"/>
+    <w:bookmarkStart w:name="z426" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственный контроль за соблюдением законодательства Республики Казахстан о персональных данных и их защите в отношении государственных органов (далее – субъекты контроля) проводится уполномоченным органом в форме проверок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z427" w:id="159"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z427" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проверки делятся на периодические и внеплановые.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z428" w:id="160"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z428" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодические проверки в отношении субъектов контроля осуществляются согласно следующим источникам информации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z429" w:id="161"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z429" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) результатам предыдущих проверок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z430" w:id="162"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z430" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) результатам мониторинга отчетности и сведений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z431" w:id="163"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z431" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) результатам анализа интернет-ресурсов государственных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z432" w:id="164"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z432" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сведениям государственной технической службы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z433" w:id="165"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z433" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Периодические проверки проводятся с периодичностью не чаще одного раза в год в соответствии с планом проведения периодических проверок, утвержденным первым руководителем уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z434" w:id="166"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z434" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган не позднее 1 декабря года, предшествующего году проверок, утверждает план проведения периодических проверок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z435" w:id="167"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z435" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       План проведения периодических проверок размещается на интернет-ресурсе уполномоченного органа не позднее 20 декабря года, предшествующего году проверок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z436" w:id="168"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z436" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       План проведения периодических проверок включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z437" w:id="169"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z437" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) номер и дату утверждения плана;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z438" w:id="170"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z438" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z439" w:id="171"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z439" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наименование субъекта контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z440" w:id="172"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z440" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) место нахождения субъекта (объекта) контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z441" w:id="173"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z441" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сроки проведения проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z442" w:id="174"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z442" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) предмет проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z443" w:id="175"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z443" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) подпись лица, уполномоченного подписывать план.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z444" w:id="176"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z444" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внесение изменений и дополнений в план проведения периодических проверок осуществляется в случаях ликвидации, реорганизации субъекта контроля, изменения его наименования или перераспределения полномочий между субъектами контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z445" w:id="177"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z445" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Внеплановой проверкой является проверка, назначаемая уполномоченным органом, в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z446" w:id="178"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z446" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наличия подтвержденных обращений на субъект контроля, поступивших от физических и юридических лиц, о нарушении требований законодательства Республики Казахстан о персональных данных и их защите;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z447" w:id="179"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z447" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обращения физических и юридических лиц, права и законные интересы которых нарушены;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z448" w:id="180"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z448" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) требования прокурора по конкретным фактам причинения либо об угрозе причинения вреда правам и законным интересам физических и юридических лиц, государства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z449" w:id="181"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z449" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обращения государственных органов по конкретным фактам причинения вреда правам и законным интересам физических и юридических лиц, государства, а также по конкретным фактам нарушений требований законодательства Республики Казахстан, неустранение которых влечет причинение вреда правам и законным интересам физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z450" w:id="182"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z450" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) повторной проверки, связанной с обращением субъекта контроля о несогласии с первоначальной проверкой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z451" w:id="183"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z451" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) поручения органа уголовного преследования по основаниям, предусмотренным Уголовно-процессуальным кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z452" w:id="184"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z452" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) необходимости проведения контроля исполнения акта о результатах проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z453" w:id="185"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z453" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Должностные лица уполномоченного органа при проведении проверки имеют право:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z454" w:id="186"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z454" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) беспрепятственного доступа на территорию и в помещения субъекта (объекта) контроля в соответствии с предметом проверки при предъявлении документов, указанных в пункте 8 настоящей статьи; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z455" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получать документы (сведения) на бумажных и цифровых носителях либо их копии для приобщения к акту о результатах проверки, а также доступ к автоматизированным базам данных (цифровым системам) в соответствии с предметом проверки с соблюдением требований о государственных секретах и иных охраняемых законом тайнах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z456" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществлять аудио-, фото- и видеосъемку;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z457" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) привлекать специалистов, консультантов и экспертов государственных органов, подведомственных и иных организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z458" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Субъекты контроля либо их уполномоченные представители при проведении проверки вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z459" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) не допускать к проверке должностных лиц уполномоченного органа, прибывших для проведения проверки, в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z460" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      превышения либо истечения указанных в акте о назначении проверки сроков, не соответствующих срокам, установленным настоящей статьей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z461" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствия документов, предусмотренных пунктом 8 настоящей статьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z462" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обжаловать акт о результатах проверки в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z463" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Субъекты контроля либо их уполномоченные представители при проведении проверки обязаны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z464" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечить беспрепятственный доступ должностных лиц уполномоченного органа на территорию и в помещения субъекта (объекта) контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z465" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) представлять должностным лицам уполномоченного органа документы (сведения) на бумажных и электронных носителях либо их копии для приобщения к акту о результатах проверки, а также доступ к цифровым объектам в соответствии с предметом проверки с соблюдением требований о государственных секретах и иных охраняемых законом тайнах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z466" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сделать отметку на втором экземпляре акта о назначении проверки и акта о результатах проверки в день ее окончания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z467" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечить безопасность лиц, прибывших для проведения проверки, от вредных и опасных производственных факторов воздействия в соответствии с установленными для данного объекта нормативами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z468" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Проверка проводится на основании акта о назначении проверки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z469" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В акте о назначении проверки указываются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z470" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дата и номер акта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z471" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наименование государственного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z472" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность) и должность лица (лиц), уполномоченного (уполномоченных) на проведение проверки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z473" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведения о специалистах, консультантах и экспертах государственных органов, подведомственных и иных организаций, привлекаемых для проведения проверки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z474" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наименование субъекта контроля, его место нахождения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z475" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае проверки структурного подразделения государственного органа в акте о назначении проверки указываются его наименование и место нахождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z476" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) предмет проверки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z477" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) вид проверки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z478" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) срок проведения проверки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z479" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) основания проведения проверки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z480" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) проверяемый период;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z481" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) права и обязанности субъекта контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z482" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) подпись руководителя субъекта контроля либо его уполномоченного лица о получении или об отказе в получении акта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z483" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) подпись лица, уполномоченного подписывать акт.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z484" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При проведении проверки уполномоченный орган обязан известить субъект контроля о начале проведения проверки не менее чем за сутки до ее начала с указанием предмета проведения проверки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z485" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Началом проведения проверки считается дата вручения субъекту контроля акта о назначении проверки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z486" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Должностные лица уполномоченного органа, прибывшие на объект для проверки, обязаны предъявить субъекту контроля:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z487" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) акт о назначении проверки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z488" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) служебное удостоверение либо идентификационную карту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z489" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при необходимости – разрешение компетентного органа на посещение режимных объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z490" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Срок проведения проверки устанавливается с учетом предмета проверки, а также объема предстоящих работ и не должен превышать десять рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z491" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок проведения проверки может быть продлен только один раз не более чем на пятнадцать рабочих дней. Продление осуществляется решением руководителя уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z492" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Продление сроков проведения проверки оформляется дополнительным актом о продлении сроков проверки с уведомлением субъекта контроля, в котором указываются дата и номер приказа предыдущего акта о назначении проверки и причины продления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z493" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о продлении сроков проверки вручается субъекту контроля уполномоченным органом за один рабочий день до продления с уведомлением о вручении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z494" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. По результатам проверки должностными лицами уполномоченного органа, осуществляющими проверку, составляется акт о результатах проверки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z495" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый экземпляр акта о результатах проверки в электронной форме сдается в государственный орган, осуществляющий в пределах своей компетенции деятельность в области государственной правовой статистики и специальных учетов, второй экземпляр с копиями приложений, за исключением копий документов, имеющихся в оригинале у субъекта контроля, на бумажном носителе под роспись или в электронной форме вручается субъекту контроля (руководителю либо его уполномоченному лицу) для ознакомления и принятия мер по устранению выявленных нарушений и других действий, третий экземпляр остается у уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z496" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В акте о результатах проверки указываются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z497" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дата, время и место составления акта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z498" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наименование государственного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z499" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) номер и дата акта о назначении проверки (дополнительного акта о продлении срока при его наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z500" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность) и должность лица (лиц), проводившего (проводивших) проверку;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z501" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сведения о специалистах, консультантах и экспертах государственных органов, подведомственных и иных организаций, привлекаемых для проведения проверки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z502" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) наименование субъекта контроля, его место нахождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z503" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) предмет проверки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z504" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) вид проверки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z505" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) срок и период проведения проверки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z506" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сведения о результатах проверки, в том числе о выявленных нарушениях и их характере;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z507" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) требования об устранении выявленных нарушений требований законодательства Республики Казахстан о персональных данных и их защите с указанием срока их исполнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z508" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) сведения об ознакомлении или отказе в ознакомлении с актом руководителя субъекта контроля либо его уполномоченного лица, а также лиц, присутствовавших при проведении проверки, их подписи или запись об отказе от подписи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z509" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) подпись должностных лиц, проводивших проверку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z510" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К акту о результатах проверки прилагаются документы, связанные с результатами проверки (при их наличии), и их копии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z511" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В случае наличия замечаний и (или) возражений по результатам проверки субъект контроля излагает их в письменном виде. Замечания и (или) возражения прилагаются к акту о результатах проверки, о чем делается соответствующая отметка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z512" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган должен рассмотреть замечания и (или) возражения субъекта контроля к акту о результатах проверки и в течение пятнадцати рабочих дней дать мотивированный ответ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z513" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отказа от принятия акта о результатах проверки составляется акт, который подписывается должностными лицами, осуществляющими проверку, и руководителем субъекта контроля либо его уполномоченным представителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z514" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъект контроля вправе отказаться от подписания акта, дав письменное объяснение о причине отказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z515" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Завершением срока проверки считается день вручения субъекту контроля акта о результатах проверки не позднее срока окончания проверки, указанного в акте о назначении проверки или дополнительном акте о продлении сроков проверки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z516" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Сроки исполнения акта о результатах проверки определяются с учетом обстоятельств, оказывающих влияние на реальную возможность его исполнения, но не менее десяти календарных дней со дня вручения акта о результатах проверки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z517" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. При определении сроков исполнения акта о результатах проверки учитываются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z518" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличие у субъекта контроля организационных, технических возможностей по устранению нарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z519" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сроки получения в государственных органах обязательных заключений, согласований и других документов, установленных законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z520" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. По истечении срока устранения выявленных нарушений, установленного в акте о результатах проверки, субъект контроля обязан в течение срока, установленного в акте о результатах проверки, предоставить в уполномоченный орган информацию об устранении выявленных нарушений с подтверждающими документами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z521" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае непредоставления информации об устранении выявленных нарушений уполномоченный орган вправе назначить внеплановую проверку в соответствии с подпунктом 7) пункта 3 настоящей статьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z522" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В случае нарушения прав и законных интересов субъекта контроля при осуществлении проверки субъект контроля вправе обжаловать решения, действия (бездействие) должностных лиц уполномоченного органа вышестоящему должностному лицу либо в суд в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена статьей 27-3 в соответствии с Законом РК от 11.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 28. Надзор за применением настоящего Закона </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Органы прокуратуры осуществляют высший надзор за соблюдением законности в сфере персональных данных и их защиты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z69" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Акты прокурорского надзора, вынесенные на основании и в порядке, установленных Конституционным законом Республики Казахстан "О прокуратуре", обязательны для всех органов, организаций, должностных лиц и граждан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 28 с изменениями, внесенными законами РК от 11.07.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...196 lines deleted...]
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z70" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...1334 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...138 lines deleted...]
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. ЗАКЛЮЧИТЕЛЬНЫЕ И ПЕРЕХОДНЫЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkEnd w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 29. Ответственность за нарушение законодательства Республики Казахстан о персональных данных и их защите</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14512,110 +12653,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Споры, возникающие при сборе, обработке и защите персональных данных, подлежат рассмотрению в порядке, установленном законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 31. Порядок введения в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="256"/>
+    <w:bookmarkStart w:name="z74" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящий Закон вводится в действие по истечении шести месяцев после его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z75" w:id="257"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z75" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Собственники и (или) операторы обязаны в течение трех месяцев со дня введения в действие настоящего Закона привести нормативные правовые акты и иные документы в соответствие с требованиями настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z76" w:id="258"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z76" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Сбор, обработка персональных данных, осуществленные согласно законодательству Республики Казахстан до введения в действие настоящего Закона, признаются соответствующими требованиям настоящего Закона, если дальнейшие их обработка и защита соответствуют целям их сбора. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkEnd w:id="303"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -14791,55 +12932,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>