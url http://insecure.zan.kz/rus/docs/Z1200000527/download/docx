--- v1 (2026-03-04)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0b76440" w14:textId="0b76440">
+    <w:p w14:paraId="9c8cbef" w14:textId="9c8cbef">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -715,51 +715,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Задачами обеспечения национальной безопасности являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z386" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) обеспечение незыблемости конституционного строя Республики Казахстан, в том числе независимости, унитарности и президентской формы правления, целостности, неприкосновенности Государственной границы Республики Казахстан и неотчуждаемости территории страны, а также обороноспособности государства;</w:t>
+      1) обеспечение незыблемости основ конституционного строя Республики Казахстан, в том числе Суверенитета, Независимости, унитарности и президентской формы правления, территориальной целостности, неприкосновенности Государственной границы Республики Казахстан и неотчуждаемости территории страны, а также обороноспособности государства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z387" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) поддержание политической стабильности в стране, устойчивости экономики государства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z388" w:id="24"/>
     <w:p>
@@ -844,51 +844,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава 1 дополнена статьей 2-1 в соответствии с Законом РК от 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1513,91 +1533,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) достижение и поддержание уровня и качества образования и научного потенциала страны, адекватного потребностям социально-экономического, инновационного и интеллектуального развития общества и граждан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z50" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) незыблемость конституционного строя Республики Казахстан, в том числе независимости, унитарности и президентской формы правления, целостности, неприкосновенности государственной границы и неотчуждаемости территории страны;</w:t>
+      8) незыблемость основ конституционного строя Республики Казахстан, в том числе Суверенитета, Независимости, унитарности и президентской формы правления, территориальной целостности, неприкосновенности Государственной границы и неотчуждаемости территории страны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z51" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) устойчивое функционирование государственных институтов, повышение эффективности их деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z52" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) экономическое развитие на благо всего народа Казахстана;</w:t>
+      10) экономическое развитие на благо единого народа Казахстана;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z53" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) устойчивое функционирование субъектов агропромышленного, топливно-энергетического комплексов, транспортной и производственных отраслей, финансовой системы, в полной мере обеспечивающих экономическую безопасность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z54" w:id="60"/>
     <w:p>
@@ -1733,51 +1753,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) защита населения и территории Казахстана от угроз, возникающих при чрезвычайных ситуациях и военных конфликтах или вследствие этих конфликтов, в мирное и военное время.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z61" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Национальные интересы Республики Казахстан могут дополняться законодательными актами Республики Казахстан.</w:t>
+      2. Национальные интересы Республики Казахстан могут дополняться законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1802,51 +1822,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z62" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1953,91 +1993,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) снижение уровня и качества здравоохранения, образования и интеллектуального потенциала страны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z68" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) утрата культурного и духовного наследия народа Республики Казахстан;</w:t>
+      5) утрата историко-культурного и духовного наследия единого народа Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z69" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) обострение социальной и политической обстановки, выражающееся в межнациональных и межконфессиональных конфликтах, массовых беспорядках;</w:t>
+      6) обострение социальной и политической обстановки, выражающееся в межэтнических и межконфессиональных конфликтах, массовых беспорядках;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z70" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) деятельность, направленная на насильственное изменение конституционного строя, в том числе действия, посягающие на унитарность Республики Казахстан, целостность, неприкосновенность, неотчуждаемость ее территории, безопасность охраняемых лиц;</w:t>
+      7) деятельность, направленная на насильственное изменение основ конституционного строя, в том числе действия, посягающие на унитарность Республики Казахстан, целостность, неприкосновенность, неотчуждаемость ее территории, безопасность охраняемых лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z71" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) терроризм, экстремизм и сепаратизм в любых их формах и проявлениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z72" w:id="78"/>
     <w:p>
@@ -2253,74 +2293,160 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) нанесение ущерба национальным интересам на международном уровне, политическому имиджу и экономическому рейтингу Казахстана;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z370" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) использование денег и (или) иного имущества, полученных (поступивших) от иностранных государств, международных и иностранных организаций, иностранцев, лиц без гражданства, на организацию и проведение собраний, митингов, шествий, пикетов и демонстраций, а также призывы к участию в них, если их целью являются разжигание расовой, национальной, социальной, религиозной нетерпимости, сословной исключительности, насильственное свержение конституционного строя, посягательство на территориальную целостность республики, а также нарушение других положений Конституции, законов и иных нормативных правовых актов Республики Казахстан либо их проведение угрожает общественному порядку и безопасности граждан.</w:t>
+      20) использование денег и (или) иного имущества, полученных (поступивших) от иностранных государств, международных и иностранных организаций, иностранных граждан, лиц без гражданства, на организацию и проведение собраний, митингов, шествий, пикетов и демонстраций, а также призывы к участию в них, если их целью являются разжигание расовой, национальной, этнической, социальной, религиозной нетерпимости, насильственное свержение конституционного строя, посягательство на территориальную целостность Республики Казахстан, а также нарушение других положений Конституции, законов и иных нормативных правовых актов Республики Казахстан либо их проведение угрожает общественному порядку и безопасности граждан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z378" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) высокий уровень биологических рисков и возникновение биологических угроз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается дополнить подпунктом 22) в соответствии с Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z369" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Угрозы национальной безопасности могут дополняться и детализироваться законодательством Республики Казахстан, документами Системы государственного планирования Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2422,51 +2548,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 21.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 123-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z84" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2825,4046 +2971,4236 @@
         </w:rPr>
         <w:t xml:space="preserve"> Статья 9. Силы обеспечения национальной безопасности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z98" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. К силам обеспечения национальной безопасности относятся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z99" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункта 1) предусматривается в редакции Закона РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) специальные государственные органы, осуществляющие разведывательную, контрразведывательную деятельность, а также комплекс правовых и организационных мер, направленных на обеспечение безопасности охраняемых лиц и объектов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z100" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Вооруженные Силы, другие войска и воинские формирования Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z100" w:id="108"/>
-[...15 lines deleted...]
-      2) Вооруженные Силы, другие войска и воинские формирования Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) органы внутренних дел, органы государственной противопожарной службы, служба экономических расследований и аварийно-спасательные службы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z101" w:id="109"/>
-[...15 lines deleted...]
-      3) органы внутренних дел, антикоррупционная служба, органы государственной противопожарной службы, служба экономических расследований и аварийно-спасательные службы;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Обеспечение национальной безопасности является обязательным для всех государственных органов и должностных лиц государства в соответствии с полномочиями, установленными законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z102" w:id="110"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="111"/>
+    <w:bookmarkStart w:name="z103" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Силы обеспечения национальной безопасности и иные государственные органы взаимодействуют между собой, реализуют совместные меры по защите национальных интересов Республики Казахстан и взаимно информируют друг друга по вопросам, относящимся к их компетенции. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок взаимодействия сил обеспечения национальной безопасности и иных государственных органов определяется настоящим Законом, актами Президента Республики Казахстан и Правительства Республики Казахстан, совместными нормативными правовыми актами соответствующих государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 9 с изменениями, внесенными законами РК от 13.01.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 159-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 07.11.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. ПОЛНОМОЧИЯ ПРЕЗИДЕНТА, СОВЕТА БЕЗОПАСНОСТИ, КУРУЛТАЯ, ПРАВИТЕЛЬСТВА, СУДОВ, ГОСУДАРСТВЕННЫХ ОРГАНОВ РЕСПУБЛИКИ КАЗАХСТАН В ОБЛАСТИ ОБЕСПЕЧЕНИЯ НАЦИОНАЛЬНОЙ БЕЗОПАСНОСТИ</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-    </w:p>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 3 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. ПОЛНОМОЧИЯ ПРЕЗИДЕНТА, СОВЕТА БЕЗОПАСНОСТИ,</w:t>
-[...35 lines deleted...]
-        <w:t>ОБЕСПЕЧЕНИЯ НАЦИОНАЛЬНОЙ БЕЗОПАСНОСТИ</w:t>
+        <w:t xml:space="preserve"> Статья 10. Полномочия Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z105" w:id="113"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Статья 10. Полномочия Президента Республики Казахстан</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Президент Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определяет основные направления государственной политики в области обеспечения национальной безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:p>
-[...33 lines deleted...]
-      1) определяет основные направления государственной политики в области обеспечения национальной безопасности;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает согласованное функционирование всех ветвей государственной власти в области защиты национальных интересов страны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z107" w:id="115"/>
-[...15 lines deleted...]
-      2) обеспечивает согласованное функционирование всех ветвей государственной власти в области защиты национальных интересов страны;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) издает акты по вопросам обеспечения национальной безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z108" w:id="116"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="117"/>
+    <w:bookmarkStart w:name="z109" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) образует Совет Безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z110" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) утверждает Стратегию национальной безопасности Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z110" w:id="118"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="119"/>
+    <w:bookmarkStart w:name="z111" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) осуществляет другие полномочия по вопросам обеспечения национальной безопасности в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 10 с изменениями, внесенными законами РК от 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 05.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 11. Полномочия Совета Безопасности Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:p>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="121"/>
+    <w:bookmarkStart w:name="z113" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Исключен Законом РК от 05.07.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 179-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>I (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z114" w:id="122"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z114" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Организация деятельности и полномочия Совета Безопасности Республики Казахстан определяются законом.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 11 с изменениями, внесенными Законом РК от 05.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>I (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 12. Полномочия Курултая Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Курултай Республики Казахстан осуществляет свои полномочия в области национальной безопасности в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 11 с изменениями, внесенными Законом РК от 05.07.2018 </w:t>
-[...19 lines deleted...]
-        <w:t>I (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 12 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="123"/>
+    <w:bookmarkStart w:name="z117" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 12. Полномочия Парламента Республики Казахстан</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Статья 13. Полномочия Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z117" w:id="125"/>
+    <w:bookmarkStart w:name="z118" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правительство Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z119" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вносит в Курултай Республики Казахстан проекты законов и обеспечивает исполнение законов в области национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z120" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разрабатывает основные направления обеспечения национальной безопасности и организует их осуществление, в том числе организует разработку и реализацию Стратегии национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z121" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) руководит деятельностью министерств, иных центральных и местных исполнительных органов по обеспечению национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z391" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1) определяет порядок согласования приобретения или иного получения в собственность физическими и юридическими лицами более 10 процентов голосующих акций, а также долей, паев организации, владеющей и (или) осуществляющей деятельность по управлению или эксплуатации линии связи в качестве оператора междугородной и (или) международной связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z122" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) формирует перечни:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...123 lines deleted...]
-      4) формирует перечни:</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       стратегических объектов, переданных в уставный капитал и (или) находящихся в собственности национальных холдингов и (или) национальных компаний либо их аффилиированных лиц, а также иных юридических лиц с участием государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       стратегических объектов, находящихся в собственности юридических лиц, не аффилиированных с государством, а также физических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) исключен Законом РК от 04.12.2015</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 435-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) принимает решение о выдаче разрешения или отказе в выдаче разрешения на совершение гражданско-правовой сделки, которая может создать угрозу национальной безопасности, со стратегическим объектом, принадлежащим физическим и юридическим лицам, на основании отраслевого заключения уполномоченного органа соответствующей отрасли;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:p>
-[...163 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="133"/>
+    <w:bookmarkStart w:name="z127" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) осуществляет иные полномочия по вопросам национальной безопасности в соответствии с Конституцией, законами и актами Президента Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Сноска. Статья 13 с изменениями, внесенными законами РК от 04.12.2015</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 435-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 14. Полномочия судов Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z129" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Суды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z130" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивают защиту прав, свобод и законных интересов граждан и организаций, исполнение Конституции, настоящего Закона и иных нормативных правовых актов, а также международных договоров Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z131" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отправляют правосудие по делам об уголовных и иных правонарушениях, посягающих на безопасность человека и гражданина, общества и государства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Сноска. Статья 13 с изменениями, внесенными законами РК от 04.12.2015</w:t>
-[...29 lines deleted...]
-        <w:t>№ 51-VIII</w:t>
+        <w:t>      Сноска. Статья 14 с изменением, внесенным Законом РК от 03.07.2014</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 227-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 15. Полномочия государственных органов Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z133" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Обеспечение национальной безопасности осуществляется государственными органами в пределах установленной законодательством Республики Казахстан компетенции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z134" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) органы национальной безопасности – непосредственно подчиненные и подотчетные Президенту Республики Казахстан специальные государственные органы, осуществляющие разведывательную, контрразведывательную, оперативно-розыскную деятельность по защите основ конституционного строя, государственного Суверенитета, Независимости, территориальной целостности, экономического, научно-технического и борьбу с коррупцией, защиту и, охрану Государственной границы Республики Казахстан, поддержание и обеспечение правительственной связью, а также межведомственную координацию деятельности в сфере противодействия терроризму и экстремизму, защиты государственных секретов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z135" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уполномоченный орган в сфере внешней разведки – непосредственно подчиненный и подотчетный Президенту Республики Казахстан специальный государственный орган, осуществляющий разведывательную деятельность в целях обеспечения соответствующей информацией Президента, Курултай и Правительство Республики Казахстан, государственные органы и государственные организации Республики Казахстан, а также содействия реализации политики руководства государства в политической, военно-политической, финансово-экономической, научно-технической, гуманитарной, экологической и иных областях, затрагивающих национальные интересы Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z136" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Служба государственной охраны Республики Казахстан – непосредственно подчиненный и подотчетный Президенту Республики Казахстан специальный государственный орган, обеспечивающий безопасность охраняемых лиц и объектов, являющийся организующим и координирующим органом по вопросам обеспечения безопасности охраняемых лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z137" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уполномоченный орган по делам государственной службы – центральный государственный орган, осуществляющий реализацию единой государственной политики в сфере государственной службы и контроля за соблюдением качества оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z138" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) органы внутренних дел – исполнительные органы, осуществляющие охрану общественного порядка, борьбу с преступностью, незаконным оборотом наркотических средств и оружия, неконтролируемой миграцией, защиту прав и законных интересов граждан и организаций, организующие исполнение уголовных наказаний, а также межведомственную координацию деятельности по обеспечению общественной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z139" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Министерство обороны – центральный исполнительный орган, поддерживающий и обеспечивающий обороноспособность государства, постоянную боевую и мобилизационную готовность Вооруженных Сил, осуществляющий в пределах своей компетенции внешнюю разведку, противодействие терроризму и экстремизму, а также межведомственную координацию деятельности по обеспечению военной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z375" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) уполномоченный орган по антикоррупционной политике – центральный государственный орган, осуществляющий формирование и реализацию антикоррупционной политики Республики Казахстан, координацию в сфере противодействия коррупции, в вопросах минимизации и устранения причин и условий, способствующих совершению коррупционных правонарушений, и его территориальные подразделения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z140" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) уполномоченный орган в сфере внешней политики – центральный исполнительный орган, обеспечивающий дипломатическими средствами и методами реализацию внешнеполитического курса, усилий Республики Казахстан по обеспечению международного мира, глобальной и региональной безопасности, укрепление международного авторитета Республики Казахстан, защиту Суверенитета, национальной безопасности, территориальной целостности и нерушимости границ Республики Казахстан, ее политических, торгово-экономических и иных интересов во взаимоотношениях с другими государствами и на международной арене, прав и интересов граждан и юридических лиц Республики Казахстан за рубежом, а также межведомственную координацию деятельности по обеспечению международной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z141" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) уполномоченный орган в области связи – центральный исполнительный орган, осуществляющий формирование, развитие и обеспечение безопасности инфраструктуры связи Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z376" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) уполномоченный орган в области масс-медиа – центральный исполнительный орган, осуществляющий государственное регулирование в области масс-медиа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z377" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-2) уполномоченный орган в сфере цифровизации – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере цифровизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z142" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) уполномоченный орган в сфере обеспечения кибербезопасности разрабатывает правовые, административные и иные меры по обеспечению кибербезопасности, осуществляет контроль их реализации и соблюдения, а также межведомственную координацию деятельности по обеспечению кибербезопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z143" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) уполномоченный орган в области охраны окружающей среды – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию по вопросам разработки и реализации государственной политики в области охраны окружающей среды и природопользования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z144" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) уполномоченный орган в сфере государственного планирования – центральный исполнительный орган, осуществляющий формирование основных приоритетов социально-экономического развития Республики Казахстан, государственной политики в сфере мобилизационной подготовки и мобилизации, обеспечивающий регулирование и развитие внутренней и внешней торговли, а также межведомственную координацию деятельности по обеспечению экономической безопасности в пределах установленной законодательством компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z145" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) уполномоченный орган в области развития агропромышленного комплекса – центральный исполнительный орган, осуществляющий государственное регулирование в области развития агропромышленного комплекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z146" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) уполномоченный орган в сфере транспорта и коммуникаций – центральный исполнительный орган, осуществляющий руководство транспортно-коммуникационной отраслью, а также в пределах, предусмотренных законодательством, межотраслевую координацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z147" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) уполномоченный орган в области финансов – центральный исполнительный орган, обеспечивающий соблюдение налогового, таможенного и бюджетного законодательства Республики Казахстан, рациональное использование и сохранность государственного имущества, межведомственную координацию деятельности по обеспечению экономической и финансовой безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z397" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-1) уполномоченный орган в области финансового мониторинга – государственный орган, осуществляющий финансовый мониторинг и принимающий меры по противодействию легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма, межведомственную координацию деятельности по обеспечению экономической и финансовой безопасности, а также осуществляющий предупреждение, выявление, пресечение, раскрытие и расследование преступных и иных противоправных посягательств на права человека и гражданина, интересы общества и государства в сфере экономической и финансовой деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z148" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) уполномоченный орган в области индустриального развития – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию по вопросам разработки и реализации государственной политики в сфере индустриального развития;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z374" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1) уполномоченный орган в области инновационного развития – центральный исполнительный орган, обеспечивающий инновационное и научно-техническое развитие отраслей экономики страны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z149" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) уполномоченный орган в области энергетики – центральный исполнительный орган, обеспечивающий удовлетворение потребностей экономики в энергии и энергоресурсах, развитие топливно-энергетического комплекса, а также межведомственную координацию деятельности по обеспечению энергетической безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z150" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) уполномоченный орган в сфере гражданской защиты – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере гражданской защиты в части предупреждения и ликвидации чрезвычайных ситуаций природного и техногенного характера, оказания экстренной медицинской и психологической помощи населению, обеспечения пожарной безопасности и организации гражданской обороны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z151" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) органы юстиции – исполнительные органы, поддерживающие режим законности в работе государственных органов, организаций, должностных лиц и граждан, обеспечивающий защиту прав и законных интересов граждан и организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z152" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) уполномоченный орган в области социальной защиты населения – центральный исполнительный орган, обеспечивающий соблюдение законности и укрепление согласия в социальных и трудовых отношениях, занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z153" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) уполномоченный орган в области культуры – центральный исполнительный орган, обеспечивающий сохранение историко-культурных и духовно-нравственных ценностей общества, динамичное развитие государственного и других языков, укрепление внутриполитической стабильности и межэтнического согласия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z154" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) уполномоченный орган в области образования и науки – центральный исполнительный орган, обеспечивающий предоставление качественного и доступного образования, устойчивое развитие казахстанской науки, защиту прав и законных интересов детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z382" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-1) уполномоченный орган по вопросам государственной молодежной политики – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере государственной молодежной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z155" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) уполномоченный орган в области здравоохранения - центральный исполнительный орган, обеспечивающий охрану здоровья населения, защиту от распространения особо опасных и карантинных инфекционных заболеваний, удовлетворение потребностей граждан в эффективных, качественных и доступных лекарственных средствах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z156" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) уполномоченный орган в области туризма, физической культуры и спорта – центральный исполнительный орган, обеспечивающий развитие туризма, массового спорта в Казахстане, укрепление физической культуры населения страны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z157" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) уполномоченный орган по управлению земельными ресурсами – центральный исполнительный орган, обеспечивающий рациональное использование и охрану земель, соблюдение земельного законодательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z158" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) уполномоченный орган в области государственной статистики – центральный исполнительный орган, осуществляющий руководство, а также межотраслевую координацию в области государственной статистики в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z159" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) уполномоченный орган в области защиты конкуренции – центральный исполнительный орган, обеспечивающий предупреждение, выявление и пресечение правонарушений законодательства Республики Казахстан в области защиты конкуренции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z160" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) уполномоченный орган по изучению недр – центральный исполнительный орган, обеспечивающий реализацию государственной политики и контроль в сфере геологического изучения недр, а также осуществляющий иные функции в сфере недропользования, установленные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z161" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) уполномоченный орган по делам религий – центральный исполнительный орган, осуществляющий государственное регулирование в сфере религиозной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z381" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28-1) уполномоченный орган в сфере геодезии, картографии и пространственных данных – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере геодезии, картографии и пространственных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z162" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) Национальный Банк Республики Казахстан – центральный банк Республики Казахстан, подотчетный Президенту Республики Казахстан, содействующий обеспечению стабильности финансовой системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z373" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-1) уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций – непосредственно подчиненный и подотчетный Президенту Республики Казахстан государственный орган, содействующий обеспечению стабильности финансовой системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z163" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) Высшая аудиторская палата Республики Казахстан – непосредственно подчиненный и подотчетный Президенту Республики Казахстан высший орган государственного аудита и финансового контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z164" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственные органы Республики Казахстан в пределах своей компетенции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z165" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) руководят деятельностью подведомственных организаций по планированию и проведению мероприятий по обеспечению национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z166" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вносят предложения по совершенствованию системы национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z167" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивают соблюдение законов и иных нормативных правовых актов в области национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z168" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) с соблюдением законодательства в области защиты государственных секретов информируют население о состоянии национальной безопасности и принимаемых мерах по ее обеспечению, ведут пропагандистскую и контрпропагандистскую деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z169" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) привлекают к соответствующей ответственности должностных лиц, государственных служащих, действия (или бездействие) которых приводят к нарушению национальных интересов, угрозе национальной безопасности Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 15 с изменениями, внесенными законами РК от 27.04.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 15-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 11.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 189-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.06.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 04.07.2014</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 07.11.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.10.2015</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 376-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 12.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 06.04.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 484-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.07.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 27.12.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 25.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 03.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 357-VI </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 06.10.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.11.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 375-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 21.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>168-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 24.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 18.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026); от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="134"/>
+    <w:bookmarkStart w:name="z170" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 14. Полномочия судов Республики Казахстан</w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="137"/>
+        <w:t xml:space="preserve"> Статья 16. Полномочия местных представительных и исполнительных органов Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z171" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местные представительные и исполнительные органы областей (городов республиканского значения, столицы) в пределах установленных законодательством Республики Казахстан компетенций:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z172" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) принимают меры и организуют работу по обеспечению национальной безопасности в соответствующих административно–территориальных единицах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z173" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивают сохранность мобилизационных мощностей и мобилизационных резервов (ресурсов), установленных Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Сноска. Статья 14 с изменением, внесенным Законом РК от 03.07.2014</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015).</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 16 с изменением, внесенным Законом РК от 28.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="138"/>
+    <w:bookmarkStart w:name="z174" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 15. Полномочия государственных органов Республики Казахстан</w:t>
-[...222 lines deleted...]
-    <w:bookmarkEnd w:id="149"/>
+        <w:t xml:space="preserve"> Глава 4. ОБЕСПЕЧЕНИЕ НАЦИОНАЛЬНОЙ БЕЗОПАСНОСТИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z175" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...1369 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 16. Полномочия местных представительных и исполнительных органов Республики Казахстан</w:t>
-[...156 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Статья 17. Гарантии прав и свобод человека и гражданина при обеспечении национальной безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z177" w:id="189"/>
-[...15 lines deleted...]
-      2. При обеспечении национальной безопасности права и свободы человека и гражданина могут быть ограничены только законами и лишь в той мере, в какой это необходимо в целях защиты конституционного строя, охраны общественного порядка, прав и свобод человека, здоровья и нравственности населения. При этом указанные лица в установленном законодательством порядке вправе получать разъяснения от соответствующих государственных органов по поводу ограничения их прав и свобод.</w:t>
+    <w:bookmarkStart w:name="z176" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республика Казахстан в соответствии с законодательством и международными договорами обеспечивает безопасность каждого человека и гражданина на своей территории. Гражданам Республики Казахстан, находящимся за пределами Республики Казахстан, государством гарантируются защита и покровительство.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z178" w:id="190"/>
+    <w:bookmarkStart w:name="z177" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. При обеспечении национальной безопасности права и свободы человека и гражданина могут быть ограничены только законами и лишь в той мере, в какой это необходимо в целях защиты основ конституционного строя, прав и свобод человека и гражданина, обеспечения национальной безопасности, охраны общественного порядка, здоровья граждан и нравственности общества. При этом указанные лица в установленном законодательством порядке вправе получать разъяснения от соответствующих государственных органов по поводу ограничения их прав и свобод.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z178" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Должностные лица, превысившие свои полномочия при обеспечении национальной безопасности, несут установленную законом ответственность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z179" w:id="191"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z179" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Гарантируется государственная поддержка лицам, оказывающим содействие в обеспечении национальной безопасности, в том числе их правовая защита в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z180" w:id="192"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 17 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z180" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 18. Меры по обеспечению национальной безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z181" w:id="193"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z181" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Обеспечение национальной безопасности достигается последовательно реализуемой государственной политикой при четком разграничении компетенции и обеспечении согласованного функционирования всех органов и должностных лиц государства, а также граждан и организаций, принимающих на законном основании участие в реализации мер по обеспечению национальной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z182" w:id="194"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z182" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Республика Казахстан обеспечивает свою национальную безопасность всеми имеющимися в ее распоряжении средствами и методами, в том числе экономическими, политическими, военными, правовыми, специальными (разведка, контрразведка), применяемыми односторонне или в соответствии с международными договорами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z183" w:id="195"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z183" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования по обеспечению национальной безопасности в обязательном порядке учитываются при:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z184" w:id="196"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z184" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) стратегическом планировании направлений и этапов социально-экономического развития страны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z186" w:id="198"/>
+    <w:bookmarkStart w:name="z185" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разработке, принятии и исполнении законов и иных нормативных правовых актов в сфере национальной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z186" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Обеспечение национальной безопасности состоит в достижении и поддержании необходимого уровня защищенности национальных интересов путем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z187" w:id="199"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z187" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) определения основных направлений деятельности государства в этой сфере;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z188" w:id="200"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z188" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выявления и прогнозирования угроз национальной безопасности, а также возможностей продвижения политических инициатив Республики Казахстан за рубежом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z189" w:id="201"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z189" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществления комплекса оперативных и долговременных мер по предупреждению и нейтрализации угроз национальной безопасности, в том числе по устранению причин и условий, порождающих эти угрозы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z190" w:id="202"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z190" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мобилизации сил и средств обеспечения национальной безопасности в случаях возникновения непосредственной угрозы национальной безопасности, посягательства на нее, в том числе в случаях экстремальных и чрезвычайных ситуаций внутригосударственного, трансграничного и глобального характера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z191" w:id="203"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z191" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) безотлагательного принятия решений и действий по защите национальных интересов, пресечения незаконной деятельности, посягающей на национальную безопасность, осуществления иных правоограничительных мер, в том числе путем ограничения доступа к информации, связанной с разведывательной, контрразведывательной деятельностью и охранными мероприятими по обеспечению безопасности охраняемых лиц и объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z192" w:id="204"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z192" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) локализации и ликвидации последствий, связанных с посягательствами на национальные интересы, осуществления комплекса восстановительных мер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z193" w:id="205"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z193" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В целях реализации мер по обеспечению национальной безопасности могут создаваться межведомственные комиссии, советы или штабы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z194" w:id="206"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z194" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководителями межведомственных комиссий, советов или штабов являются руководители уполномоченных органов, осуществляющих в соответствии со статьей 15 настоящего Закона межведомственную координацию в определенной области обеспечения национальной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z195" w:id="207"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z195" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В состав межведомственных комиссий, советов или штабов включаются государственные органы и организации, которые в пределах своей компетенции участвуют в реализации государственной политики в области обеспечения национальной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 18 с изменениями, внесенными Законом РК от 23.11.2015 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 18 с изменениями, внесенными Законами РК от 23.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 417-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z196" w:id="208"/>
+    <w:bookmarkStart w:name="z196" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 19. Обеспечение общественной безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z197" w:id="209"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z197" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общественная безопасность обеспечивается решениями и действиями государственных органов, организаций, должностных лиц и граждан, направленными на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z198" w:id="210"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z198" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) укрепление гарантий обеспечения личной безопасности граждан, их прав и свобод;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z200" w:id="212"/>
+    <w:bookmarkStart w:name="z199" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) формирование государственной идеологии, основанной на казахстанском патриотизме, межэтническом и межконфессиональном согласии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z200" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) укрепление единства народа Казахстана и толерантности в обществе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z201" w:id="213"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z201" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) поддержку естественного прироста населения и обеспечение принятия своевременных мер по противодействию кризисным демографическим процессам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z202" w:id="214"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z202" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) усиление борьбы с преступностью, в том числе с ее организованными формами, коррупцией, терроризмом и экстремизмом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z203" w:id="215"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z203" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сдерживание роста безработицы и падения уровня жизни населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z205" w:id="217"/>
+    <w:bookmarkStart w:name="z204" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) предупреждение немедицинского употребления психоактивных веществ, а также других социальных факторов, угрожающих здоровью граждан и нравственности общества, генофонду народа Казахстана;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z205" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) воспрепятствование снижению интеллектуального потенциала страны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z206" w:id="218"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z206" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) обеспечение сохранения исторических, традиционных, духовных и культурных ценностей казахстанского общества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z207" w:id="219"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z207" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) противодействие незаконной миграции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z379" w:id="220"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z379" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) оценку биологических рисков и профилактику в области биологической безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z208" w:id="221"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z208" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Не допускается принятие решений и совершение действий заведомо способных привести к:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z209" w:id="222"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z209" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нарушению единства народа Казахстана и ухудшению состояния межэтнических и межконфессиональных отношений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z210" w:id="223"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z210" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) нарушению общественного согласия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z211" w:id="224"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z211" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) незаконному вмешательству общественных и религиозных объединений в дела государства и государства в дела общественных и религиозных объединений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z212" w:id="225"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z212" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) росту преступности и правонарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z213" w:id="226"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z213" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) снижению уровня и качества образования и медицинского обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z214" w:id="227"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z214" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) утрате объектов историко-культурного наследия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z215" w:id="228"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z215" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) необоснованному ограничению прав и свобод человека и гражданина.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z380" w:id="229"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z380" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) повышению уровня биологических рисков либо возникновению угроз биологической безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z217" w:id="231"/>
-[...15 lines deleted...]
-      Иностранцы и лица без гражданства, находящиеся на территории Республики Казахстан и имеющие инфекционные заболевания, представляющие угрозу здоровью общества, подлежат выдворению за пределы страны.</w:t>
+    <w:bookmarkStart w:name="z216" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Не допускается въезд в Республику Казахстан иностранных граждан и лиц без гражданства, имеющих особо опасные и карантинные инфекционные заболевания, создающие реальную угрозу здоровью общества.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z217" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иностранные граждане и лица без гражданства, находящиеся на территории Республики Казахстан и имеющие инфекционные заболевания, представляющие угрозу здоровью граждан, подлежат выдворению за пределы страны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6926,1903 +7262,1963 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z218" w:id="232"/>
+    <w:bookmarkStart w:name="z218" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 20. Обеспечение военной безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z219" w:id="233"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z219" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Военная безопасность обеспечивается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z220" w:id="234"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z220" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) поддержанием необходимого уровня обороноспособности государства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z221" w:id="235"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z221" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) поддержанием боевой готовности Вооруженных Сил, других войск и воинских формирований Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z222" w:id="236"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z222" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) созданием эффективных систем мобилизационной готовности экономики и мобилизационной подготовки населения страны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z223" w:id="237"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z223" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) расширением военного сотрудничества и партнерских отношений в рамках региональных и международных структур безопасности, продвижением инициативы ядерного разоружения в целях усиления взаимного доверия и снижения уровня военной опасности в мире;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z224" w:id="238"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z224" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) поддержанием в готовности Гражданской обороны к защите населения и территории страны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z225" w:id="239"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z225" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Обязанностью всех органов и должностных лиц государства, организаций, независимо от форм собственности, и граждан является содействие:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z226" w:id="240"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z226" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) укреплению обороноспособности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z227" w:id="241"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z227" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) поддержанию и повышению уровня боевой готовности Вооруженных Сил, других войск и воинских формирований Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z228" w:id="242"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z228" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сохранению мобилизационных мощностей и совершенствованию системы мобилизационных резервов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z229" w:id="243"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z229" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Запрещается принятие решений и действий, способных:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z392" w:id="244"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z392" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нанести ущерб обороноспособности Республики Казахстан и боевой готовности Вооруженных Сил Республики Казахстан, других войск и воинских формирований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z393" w:id="245"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z393" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) по отношению к организациям оборонно-промышленного комплекса привести к нарушению требований пунктов 3-1 и 3-2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственном имуществе".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z230" w:id="246"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z230" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Не допускается, за исключением случаев, предусмотренных международными договорами, ратифицированными Республикой Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z232" w:id="248"/>
-[...15 lines deleted...]
-      2) транзит через территорию Казахстана воинских формирований, вооружений и военной техники иностранных государств и (или) международных организаций.</w:t>
+    <w:bookmarkStart w:name="z231" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) размещение на территории Республики Казахстан военных баз иностранных государств и (или) международных организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z233" w:id="249"/>
+    <w:bookmarkStart w:name="z232" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) транзит через территорию Республики Казахстан воинских формирований, вооружений и военной техники иностранных государств и (или) международных организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z233" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Вооруженные Силы, другие войска и воинские формирования Республики Казахстан привлекаются к обеспечению национальной безопасности в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 20 с изменением, внесенным Законом РК от 23.12.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 20 с изменениями, внесенными Законами РК от 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z234" w:id="250"/>
+    <w:bookmarkStart w:name="z234" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 21. Обеспечение политической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z235" w:id="251"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z235" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Политическая безопасность обеспечивается решениями и действиями государственных органов, организаций, должностных лиц и граждан, направленными на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z237" w:id="253"/>
+    <w:bookmarkStart w:name="z236" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) защиту основ конституционного строя, государственного Суверенитета и территориальной целостности от противоправных посягательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z237" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сохранение независимости Республики Казахстан в принятии политических решений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z238" w:id="254"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z238" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) совершенствование деятельности государственных органов и порядка государственного управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z239" w:id="255"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z239" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечение безопасности государственных институтов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z240" w:id="256"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z240" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) повышение уровня политической культуры общества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z241" w:id="257"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z241" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Признаются подрывающими национальную безопасность и влекущими установленную законом ответственность призывы граждан, в том числе представителей политических партий и иных общественных объединений, к:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z243" w:id="259"/>
+    <w:bookmarkStart w:name="z242" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) свержению или насильственному изменению основ конституционного строя, в том числе призывы к терроризму, экстремизму, сепаратизму и иным действиям, посягающим на унитарное устройство Республики Казахстан, целостность, неприкосновенность и неотчуждаемость ее территории;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z243" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) захвату власти;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z244" w:id="260"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z244" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) насильственному прекращению полномочий или воспрепятствованию деятельности органов и должностных лиц Республики Казахстан, сформированных или избранных (назначенных) в соответствии с Конституцией и законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z245" w:id="261"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z245" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) использованию существующих конфессиональных различий и разных религиозных воззрений в политических, экстремистских и террористических целях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z246" w:id="262"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z246" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Обеспечение безопасности государственных институтов является обязанностью руководителей государственных органов Республики Казахстан и рассматривается одним из критериев оценки их служебной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z247" w:id="263"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z247" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственные служащие Республики Казахстан в своей деятельности обязаны руководствоваться общегосударственными интересами. Государственным служащим запрещается принимать решения и действия, способные поставить под сомнение авторитет государственной власти, ведущие к использованию должностного положения во внеслужебных интересах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z248" w:id="264"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z248" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государство принимает меры, направленные на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z249" w:id="265"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z249" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) повышение авторитета и престижа государственной службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z250" w:id="266"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z250" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) формирование организационно-правовых механизмов, не допускающих поступление на государственную службу лиц, не соответствующих установленным требованиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z251" w:id="267"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z251" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Не допускается принятие решений и совершение действий, противоречащих интересам формирования и бесперебойного функционирования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z252" w:id="268"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z252" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) единой системы государственных органов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z253" w:id="269"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z253" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) единой правовой системы Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z254" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Не допускается въезд в Республику Казахстан иностранных граждан и лиц без гражданства, осуществляющих подрывную деятельность против Республики Казахстан, публично выступающих против Суверенитета, территориальной целостности Республики Казахстан, единства его народа, общественного согласия и политической стабильности в стране, а также если в отношении них имеются сведения об их причастности к экстремизму или террористической деятельности либо в случае признания судом в их действиях опасного рецидива. Иностранные граждане и лица без гражданства, находящиеся на территории Республики Казахстан и допускающие подобные публичные выступления, подлежат выдворению за пределы страны, несут иную ответственность в соответствии с законами и международными договорами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Сноска. Статья 21 с изменением, внесенным Законом РК от 03.11.2014</w:t>
+        <w:t>      Сноска. Статья 21 с изменениями, внесенными Законами РК от 03.11.2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 244-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 02.01.2015).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 02.01.2015); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z255" w:id="271"/>
+    <w:bookmarkStart w:name="z255" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 22. Обеспечение экономической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z256" w:id="272"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z256" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Экономическая безопасность включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z257" w:id="273"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z257" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) финансовую безопасность, предусматривающую состояние защищенности финансовой системы от реальных и потенциальных угроз, при котором государство способно обеспечить ее целостность, независимость и устойчивое развитие;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z258" w:id="274"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z258" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) продовольственную безопасность, предусматривающую состояние защищенности экономики, в том числе агропромышленного комплекса, при котором государство способно обеспечить физическую и экономическую доступность населению качественных и безопасных продовольственных товаров, достаточных для удовлетворения физиологических норм потребления и демографического роста;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z259" w:id="275"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z259" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) энергетическую безопасность, предусматривающую состояние защищенности топливно-энергетического, нефтегазового и атомно-энергетического комплексов экономики от реальных и потенциальных угроз, при котором государство способно обеспечить энергетическую независимость и их устойчивое развитие для удовлетворения потребностей общества и государства в энергоресурсах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z260" w:id="276"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z260" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) транспортную безопасность, предусматривающую состояние защищенности транспортной отрасли экономики от реальных и потенциальных угроз, при котором государство способно обеспечить создание условий для удовлетворения потребностей экономики и населения в перевозках автомобильным, железнодорожным, воздушным, морским и речным видами транспорта и связанных с ними услугами, формирование и развитие транспортной инфраструктуры, а также устойчивое развитие и обеспечение конкурентоспособности транзитного потенциала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z261" w:id="277"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z261" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Экономическая безопасность обеспечивается решениями и действиями государственных органов, организаций, должностных лиц и граждан, направленными на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z262" w:id="278"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z262" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечение стабильности и устойчивости развития национальной экономики, в том числе ее промышленно-инновационной составляющей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z263" w:id="279"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z263" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечение финансовой, энергетической, продовольственной и транспортной независимости Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z265" w:id="281"/>
-[...15 lines deleted...]
-      4) сохранение независимости Республики Казахстан и обеспечение соблюдения национальных интересов в принятии экономических решений, в том числе в рамках наднациональных органов экономической интеграции;</w:t>
+    <w:bookmarkStart w:name="z264" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) недопущение экономической изоляции Республики Казахстан от мировой экономической системы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z266" w:id="282"/>
+    <w:bookmarkStart w:name="z265" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сохранение Независимости Республики Казахстан и обеспечение соблюдения национальных интересов в принятии экономических решений, в том числе в рамках наднациональных органов экономической интеграции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z266" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дальнейшую диверсификацию экономики, сохранение и укрепление ресурсно-энергетической основы экономики страны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z268" w:id="284"/>
+    <w:bookmarkStart w:name="z267" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) максимальное уменьшение степени уязвимости экономики государства, связанной с воздействием негативных факторов, возникающих в геополитическом окружении Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z268" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) обеспечение взаимовыгодного сотрудничества с отечественными и международными финансовыми институтами, приоритетность направления внутренних, внешних кредитных ресурсов и инвестиционных возможностей на развитие отечественной экономики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z269" w:id="285"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z269" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) непревышение предельно допустимого уровня дефицита государственного бюджета и укрепление его доходной части;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z270" w:id="286"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z270" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) недопущение нецелевого использования бюджетных средств и государственных ресурсов, сокращение масштабов теневой экономики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z271" w:id="287"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z271" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) недопущение увеличения внешнего долга против размеров, установленных Законом Республики Казахстан "О республиканском бюджете";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z273" w:id="289"/>
+    <w:bookmarkStart w:name="z272" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) недопущение угрожающего дисбаланса в социально-экономическом развитии регионов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z273" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) увеличение доли производства товаров и услуг казахстанского происхождения в экономике страны при условии поощрения конкуренции и ограничения монополизма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z274" w:id="290"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z274" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечение физической и экономической доступности, соответствия производимых, ввозимых и реализуемых в Республике Казахстан товаров и услуг установленным законодательством Республики Казахстан требованиям к уровню их качества и безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z275" w:id="291"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z275" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) повышение конкурентоспособности товаров и услуг казахстанского происхождения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z276" w:id="292"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z276" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) обеспечение приоритетного формирования, обновления и пополнения государственного материального резерва, региональных стабилизационных фондов продовольственных товаров независимо от воздействия внутренних и внешних неблагоприятных факторов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z277" w:id="293"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z277" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) повышение роли общественных объединений, ассоциаций (союзов) предпринимателей в вопросах обеспечения экономической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z278" w:id="294"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z278" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) обеспечение доступности и открытости информации о состоянии экономики и торгово-экономических отношениях с иностранными государствами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z280" w:id="296"/>
+    <w:bookmarkStart w:name="z279" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В целях защиты национальных интересов Республики Казахстан, в том числе сохранения и укрепления промышленного потенциала, государство с соблюдением гарантий, предоставляемых иностранным инвесторам, осуществляет контроль за состоянием и использованием объектов экономики Республики Казахстан, находящихся в управлении или собственности иностранных организаций и организаций с иностранным участием.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z280" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Требования по обеспечению национальной безопасности в обязательном порядке учитываются при заключении (изменении) контрактов по использованию стратегических ресурсов Республики Казахстан, выполнении этих контрактов и контроле за их исполнением, а также при принятии решений государственным органом о выдаче или отказе в выдаче разрешений на частичную или полную передачу недропользователем права недропользования другому лицу и при выдаче или отказе в выдаче разрешений на отчуждение доли участия (пакета акций) в юридическом лице, обладающем правом недропользования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z281" w:id="297"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z281" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом государственный орган вправе отказать в выдаче разрешения заявителю на совершение сделок, предусмотренных настоящим пунктом, если это может повлечь за собой концентрацию прав на проведение операций у одного лица или группы лиц из одной страны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkEnd w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Соблюдение данного условия обязательно и в отношении сделок с аффилиированными лицами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z282" w:id="298"/>
+    <w:bookmarkStart w:name="z282" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Не допускается принятие решений и совершение действий, противоречащих интересам формирования и бесперебойного функционирования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z283" w:id="299"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z283" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рыночного пространства Республики Казахстан, в пределах которого осуществляется свободное перемещение трудовых, финансовых и иных ресурсов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z284" w:id="300"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z284" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) финансовой системы Республики Казахстан, в том числе обращения на всей территории страны национальной валюты – тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z285" w:id="301"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z285" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) единых и самостоятельных коммуникационной и энергетической систем Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z286" w:id="302"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z286" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Открытый в установленных законодательством пределах и контролируемый характер должны носить процедуры принятия должностными лицами государственных органов решений, связанных с:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z287" w:id="303"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z287" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) распределением средств республиканского и местного бюджетов, в том числе на государственные закупки и выделяемые кредитные ресурсы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z288" w:id="304"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z288" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выдачей разрешений и лицензий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z289" w:id="305"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z289" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предоставлением субъектам хозяйственной деятельности установленных законодательством льгот и преференций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z290" w:id="306"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z290" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) приватизацией объектов государственной собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z291" w:id="307"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z291" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Запрещается и влечет ответственность за принятие решений и действий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z293" w:id="309"/>
+    <w:bookmarkStart w:name="z292" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) препятствующих промышленно-инновационному развитию и притоку инвестиций в экономику Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z293" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) способствующих неконтролируемому вывозу капитала и товаров за пределы страны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z294" w:id="310"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z294" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) провоцирующих необоснованное повышение цен на товары и услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z295" w:id="311"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z295" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) способствующих ввозу на внутренний рынок товаров и услуг, опасных для здоровья и жизни населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z296" w:id="312"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z296" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) способствующих передаче месторождений полезных ископаемых и объектов экономики хозяйствующим субъектам в ущерб национальной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z297" w:id="313"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z297" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В целях обеспечения национальной безопасности Правительством Республики Казахстан устанавливаются ограничения на переход и возникновение права собственности на стратегические ресурсы (объекты) Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z298" w:id="314"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z298" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Правительство Республики Казахстан при ухудшении состояния экономической безопасности вправе вводить временные запреты и ограничения на экспорт и импорт товаров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkEnd w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8884,2269 +9280,2317 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z299" w:id="315"/>
+    <w:bookmarkStart w:name="z299" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 23. Обеспечение информационной безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z300" w:id="316"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z300" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Информационная безопасность обеспечивается решениями и действиями государственных органов, организаций, должностных лиц, направленными на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z302" w:id="318"/>
+    <w:bookmarkStart w:name="z301" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) недопущение информационной зависимости Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z302" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) предотвращение информационной экспансии и блокады со стороны других государств, организаций и отдельных лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z304" w:id="320"/>
+    <w:bookmarkStart w:name="z303" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) недопущение информационной изоляции Президента, Курултая, Правительства Республики Казахстан и сил обеспечения национальной безопасности Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z304" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечение бесперебойной и устойчивой эксплуатации сетей связи в целях сохранения безопасности Республики Казахстан, в том числе в особый период и при возникновении чрезвычайных ситуаций природного, техногенного характера, карантинов, иных чрезвычайных ситуаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z305" w:id="321"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z305" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выявление, предупреждение и пресечение утечки и утраты сведений, составляющих государственные секреты и иную защищаемую законом тайну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z306" w:id="322"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z306" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) недопущение информационного воздействия на общественное и индивидуальное сознание, связанного с преднамеренным искажением и распространением недостоверной информации в ущерб национальной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z307" w:id="323"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z307" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) обнаружение и дезорганизацию механизмов скрытого информационного влияния на процесс выработки и принятия государственных решений в ущерб национальной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-[...228 lines deleted...]
-    <w:bookmarkStart w:name="z310" w:id="324"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z308" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) поддержание и развитие эффективной системы защиты цифровых ресурсов, цифровых систем и инфраструктуры связи, в которых циркулируют сведения, составляющие государственную, коммерческую и иную защищаемую законом тайну.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z309" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В Республике Казахстан создается и укрепляется национальная система обеспечения информационной безопасности, в том числе государственных цифровых данных, цифровых систем, цифровой инфраструктуры и критически важных цифровых объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z310" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В целях защиты национальных интересов и недопущения информационной изоляции Республики Казахстан государственные уполномоченные органы с соблюдением гарантий, предоставляемых инвесторам, осуществляют контроль за деятельностью организаций, осуществляющих управление и эксплуатацию магистральных линий связи, а также сетей связи, находящихся в управлении или собственности организаций с иностранным участием, в порядке, определенном законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z311" w:id="325"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z311" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Физические и юридические лица при принятии решений по вопросам строительства, эксплуатации и развития сетей связи должны руководствоваться требованиями соблюдения национальной безопасности, которые определяются уполномоченным органом в области связи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z312" w:id="326"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z312" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При проведении антитеррористических операций и пресечении массовых беспорядков по решению руководителя оперативного штаба владельцам сетей и операторам связи могут даваться обязательные для исполнения указания о приостановлении оказания услуг связи физическим и (или) юридическим лицам и (или) ограничении использования сети и средств связи, а также изменении режима работы сетей и средств связи в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 41-1 Закона Республики Казахстан "О связи".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z313" w:id="327"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z313" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Не допускается принятие решений и совершение действий, противоречащих национальным интересам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z314" w:id="328"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z314" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) формирования и бесперебойного функционирования информационного пространства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z315" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вхождения Республики Казахстан в мировую систему связи и цифровой среды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z316" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечения и повышения уровня защиты цифровых ресурсов, цифровых систем и инфраструктуры связи Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z317" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Запрещается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z318" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) распространение на территории Республики Казахстан печатной продукции и продукции иностранного средства массовой информации, содержание которых подрывает национальную безопасность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z319" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разглашение государственных секретов и иной защищаемой законом тайны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z320" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) иностранным физическим и юридическим лицам, а также лицам без гражданства прямо и (или) косвенно владеть, пользоваться, распоряжаться и (или) управлять более 20 процентами акций (долей, паев) юридического лица – собственника средства массовой информации в Республике Казахстан или осуществляющего деятельность в этой сфере;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z321" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) управление или эксплуатация магистральными линиями связи иностранными гражданами, лицами без гражданства и иностранными юридическими лицами без создания юридического лица на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z322" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) создание и эксплуатация на территории Республики Казахстан сетей связи, центр управления которыми расположен за ее пределами, а также ввоз, реализация и иная передача средств телекоммуникаций для обеспечения функционирования такой сети связи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Примечание ИЗПИ! </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ч.2 подпункта 5) предусматривается в редакции Закона РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 320-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования настоящего подпункта не распространяются на эксплуатацию сетей связи на территории Республики Казахстан с применением негеостационарных спутников в рамках пилотного проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Примечание ИЗПИ! </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ч.3 подпункта 5) предусматривается в редакции Закона РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 320-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пилотный проект по использованию сетей связи с применением негеостационарных спутников без соблюдения требований, указанных в части первой настоящего подпункта, действует до 1 января 2027 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В подпункт 2) предусматривается изменение Законом РК от 09.01.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      В ч.4 подпункта 5) предусматривается изменения Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 320-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок использования сетей связи с применением негеостационарных спутников определяется уполномоченным органом в области связи по согласованию с органами национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z323" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) приобретение или иное получение в собственность физическими и юридическими лицами самостоятельно или в составе группы лиц более 10 процентов голосующих акций, а также долей, паев организации, владеющей и (или) осуществляющей деятельность по управлению или эксплуатации линии связи в качестве оператора междугородной и (или) международной связи, без согласия уполномоченного органа в области связи, а также органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z324" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) иностранным гражданам, лицам без гражданства и иностранным юридическим лицам прямо и (или) косвенно владеть, пользоваться, распоряжаться и (или) управлять в совокупности более чем 49 процентами голосующих акций, а также долей, паев юридического лица, осуществляющего деятельность в области телекоммуникаций в качестве оператора междугородной и (или) международной связи, владеющего наземными (кабельными, в том числе волоконно-оптическими, радиорелейными) линиями связи без положительного решения Правительства Республики Казахстан, основанного на заключении уполномоченного органа в области связи, согласованного с органами национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z325" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) создание или развитие, в том числе ввод в эксплуатацию сетей связи, не отвечающих требованиям нормативных правовых актов по обеспечению оперативно-розыскных, контрразведывательных мероприятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z326" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Иные ограничения в части владения акциями (долями, паями) или участия в деятельности организаций, осуществляющих деятельность по обеспечению национальной безопасности в области связи и информации, устанавливаются законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Сноска. Статья 23 с изменениями, внесенными законами РК от 24.11.2015</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 419-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 04.12.2015</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 435-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 28.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двух месяцев после дня его первого официального опубликования); от 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 21.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); 10.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 164-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ст. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z327" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 24. Обеспечение экологической безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z328" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Экологическая безопасность обеспечивается решениями и действиями государственных органов, организаций и должностных лиц, направленными на:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z329" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сохранение, рациональное использование и восстановление природных ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z330" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) снижение уровня опасности антропогенных факторов для окружающей среды и населения страны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z331" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечение эколого-экономической сбалансированности развития и размещения производственных сил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z332" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) устранение негативных последствий для окружающей среды и населения Республики Казахстан, проживающего в зонах экологического бедствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z333" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) экологизацию экономики, законодательства и общества, установление экосистемного подхода к регулированию общественных отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z334" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) формирование в общественном сознании экологической культуры, улучшение системы экологического образования и просвещения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z335" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) соблюдение права каждого человека на доступ к экологической информации и всестороннее участие общественности в решении вопросов охраны окружающей среды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z336" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) снижение риска от чрезвычайных ситуаций природного и техногенного характера и смягчение их последствий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z337" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) установление партнерских отношений в международном сотрудничестве и соблюдение норм международного права.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z338" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Обязанностью уполномоченных государственных органов, организаций, должностных лиц является:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z339" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) защита окружающей среды, рациональное использование и охрана природных ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z340" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) неукоснительное соблюдение требований и норм экологического законодательства Республики Казахстан и законодательства Республики Казахстан в области биологической безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z341" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предотвращение радиоактивного, химического загрязнения, бактериологического заражения территории страны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z342" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) исключение применения технологий, техники и оборудования, включенных в реестр экологически опасных технологий, техники и оборудования, на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z343" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ликвидация негативных экологических последствий хозяйственной и иной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z344" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) компенсация нанесенного ущерба окружающей среде и здоровью человека;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z345" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обязательная подготовка органов управления и сил к действиям по предупреждению и ликвидации чрезвычайных ситуаций природного и техногенного характера, по гражданской обороне с учетом развития современных средств поражения, обучение населения действиям в условиях угрозы и возникновения чрезвычайных ситуаций природного и техногенного характера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z346" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) гласность и информирование населения и организаций о прогнозируемых и возникших чрезвычайных ситуациях природного и техногенного характера, принятых мерах по их предупреждению и ликвидации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z347" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) обеспечение постоянной готовности сил и средств гражданской защиты к оперативному реагированию на чрезвычайные ситуации природного и техногенного характера и проведению аварийно-спасательных и неотложных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 24 с изменениями, внесенными законами РК от 11.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 189-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 21.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 123-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z348" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 25. Участие Республики Казахстан в обеспечении международной безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z349" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В целях получения международных гарантий национальной безопасности Республика Казахстан участвует в обеспечении международной (глобальной, региональной) безопасности, составной частью которой является национальная безопасность Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z350" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Деятельность Республики Казахстан по обеспечению международной безопасности предусматривает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z351" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) укрепление роли Республики Казахстан в вопросах формирования глобального миропорядка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z352" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) формирование и укрепление эффективной системы коллективной безопасности в геополитическом окружении Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z353" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) участие в международных организациях и форумах, деятельность которых отвечает интересам национальной безопасности Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z354" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) участие за пределами страны в мероприятиях, направленных на обеспечение национальной безопасности в соответствии с международными договорами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z355" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) решение в необходимых случаях совместно с сопредельными государствами вопросов, касающихся обеспечения национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z356" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) заключение международных договоров, отвечающих интересам национальной безопасности Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 25 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...276 lines deleted...]
-    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z357" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 26. Финансирование мероприятий по обеспечению национальной безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z358" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Деятельность по обеспечению национальной безопасности финансируется за счет бюджетных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z359" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z360" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 27. Надзор за соблюдением законности в сфере обеспечения национальной безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z361" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Высший надзор за соблюдением законности в сфере обеспечения национальной безопасности осуществляет прокуратура Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Сноска. Статья 23 с изменениями, внесенными законами РК от 24.11.2015</w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 27 в редакции Закона РК от 11.07.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z327" w:id="342"/>
+    <w:bookmarkStart w:name="z362" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 24. Обеспечение экологической безопасности</w:t>
-[...402 lines deleted...]
-    <w:bookmarkEnd w:id="362"/>
+        <w:t xml:space="preserve"> Статья 28. Ответственность за нарушение законодательства Республики Казахстан в области обеспечения национальной безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z363" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нарушение законодательства Республики Казахстан в области обеспечения национальной безопасности влечет ответственность, установленную законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z364" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...72 lines deleted...]
-    <w:bookmarkStart w:name="z348" w:id="363"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 29. Соотношение настоящего Закона с иными нормативными правовыми актами</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z365" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нормы настоящего Закона являются основой для разработки и принятия иных нормативных правовых актов, регламентирующих отдельные направления и способы обеспечения национальной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z366" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 25. Участие Республики Казахстан в обеспечении международной безопасности</w:t>
-[...408 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Статья 30. Порядок введения в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z367" w:id="382"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z367" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящий Закон вводится в действие по истечении десяти календарных дней после его первого официального опубликования, за исключением подпункта 2) пункта 4 статьи 20 в части запрета транзита через территорию Казахстана воздушными судами воинских формирований, вооружений и военной техники иностранных государств и (или) международных организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkEnd w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Подпункт 2) пункта 4 статьи 20 настоящего Закона в части запрета транзита через территорию Казахстана воздушными судами воинских формирований, вооружений и военной техники иностранных государств и (или) международных организаций вводится в действие с 1 января 2015 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z368" w:id="383"/>
+    <w:bookmarkStart w:name="z368" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 26 июня 1998 года "О национальной безопасности Республики Казахстан" (Ведомости Парламента Республики Казахстан, 1998 г., № 11-12, ст. 173; 2000 г., № 5, ст.115; 2004 г., № 14, ст. 82; № 23, ст. 142; 2005 г., № 16, ст. 70; 2007 г., № 1, ст. 4; № 20, ст. 153; 2009 г., № 15-16, ст. 74; № 24, ст. 129).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkEnd w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11402,55 +11846,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11776,31 +12220,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>