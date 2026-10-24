--- v0 (2025-10-11)
+++ v1 (2026-10-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="afbad1a" w14:textId="afbad1a">
+    <w:p w14:paraId="cdd6dec" w14:textId="cdd6dec">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,2764 +93,4110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О ратификации Соглашения о статусе формирований сил и средств системы коллективной безопасности Организации Договора о коллективной безопасности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Закон Республики Казахстан от 15 марта 2012 года № 1-V</w:t>
+        <w:t>Закон Республики Казахстан от 15 марта 2012 года № 1-V.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Ратифицировать </w:t>
+        <w:t xml:space="preserve">
+      Ратифицировать </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Соглашение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о статусе формирований сил и средств  системы коллективной безопасности Организации Договора о коллективной безопасности, совершенное в Москве 10 декабря 2010 года.</w:t>
+        <w:t xml:space="preserve"> о статусе формирований сил и средств  системы коллективной безопасности Организации Договора о коллективной безопасности, совершенное в Москве 10 декабря 2010 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...14 lines deleted...]
-      </w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Президент</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Н. НАЗАРБАЕВ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-СОГЛАШЕНИЕ</w:t>
+        <w:t xml:space="preserve"> СОГЛАШЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>
-о статусе формирования сил и средств</w:t>
+        <w:t>о статусе формирования сил и средств</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>
-системы коллективной безопасности</w:t>
+        <w:t>системы коллективной безопасности</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>
-Организации Договора о коллективной безопасности</w:t>
+        <w:t>Организации Договора о коллективной безопасности (Вступило в силу 11 мая 2012 года - Бюллетень международных договоров 2012 г., № 4, ст. 58)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p>
-[...4 lines deleted...]
-      </w:pPr>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государства - члены Организации Договора о коллективной безопасности, именуемые в дальнейшем Сторонами,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подтверждая свою приверженность целям и принципам Устава ООН, общепризнанным принципам и нормам международного права, а также международным договорам по вопросам контроля над вооружением и укрепления доверия в военной сфере,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      основываясь на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Договоре</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о коллективной безопасности от 15 мая 1992 года,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стремясь далее развивать межгосударственные отношения партнерства и взаимодействия, отвечаюшие интересам Сторон на основе взаимодоверия, равенства и взаимовыгодного сотрудничества,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      направляя усилия на поддержание высокого уровня боевой готовности формировании сил и средств системы коллективной безопасности, обеспечивающего адекватное реагирование на вызовы и угрозы международной безопасности,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ссылаясь на право Сторон на индивидуальную или коллективную самооборону в соответствии со статьей 51 Устава ООН,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      желая создать правовую базу для временного пребывания формирований сил и средств системы коллективной безопасности на территориях Сторон,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласились о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для целей настоящего Соглашения применяемые термины означают:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "формирования сил и средств системы коллективной безопасности (далее - формирования)" - объединения, соединения, воинские части и подразделения, выделенные из состава национальных вооруженных сил и других войск Сторон, формирования сил специального назначения, выделенные из числа подразделений специального назначения (групп специалистов) органов внутренних дел (полиции), внутренних войск (национальной гвардии, войск полиции), органов безопасности и специальных служб, а также уполномоченных органов в сфере предупреждения и ликвидации последствий чрезвычайных ситуаций Сторон в состав коалиционных, региональных (объединенных) группировок войск (сил), временно направленные на территорию принимающей Стороны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Командование формированиями" - орган управления, создаваемый для руководства формированиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "направляющая Сторона" - Сторона, которой принадлежат формирования и их движимое имущество, временно направленные на территорию принимающей Стороны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "принимающая Сторона" - Сторона, на территории которой временно размещаются Командование формированиями и формирования направляющей Стороны с их движимым имуществом для выполнения поставленных задач по предназначению или участия в совместных учениях и внезапных проверках;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "транзитная Сторона" - Сторона, через территорию которой осуществляется транзит формирований направляющей Стороны, их движимого имущества, а также личного состава, предназначенного в Командование формированиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "транзит" - перевозка через территорию Стороны и (или) через территорию государства, не являющегося участником настоящего Соглашения, формирований и их движимого имущества, принадлежащих другим государствам - членам ОДКБ, а также личного состава, предназначенного в Командование формированиями, начинающаяся и заканчивающаяся за пределами территории этих государств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "личный состав формирований" (далее также - лица, входящие в состав формирований) - военнослужащие, сотрудники органов безопасности и специальных служб, внутренних дел (полиции), внутренних войск (национальной гвардии, войск полиции), органов, уполномоченных в сфере предупреждения и ликвидации последствий чрезвычайных ситуаций, а также лица, работающие в воинских частях, организациях и учреждениях, выделенных Сторонами, или временно командированные в состав коалиционной и/или региональной (объединенной) группировки войск (сил);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "заинтересованные министерства и ведомства" - министерства и ведомства Сторон, с участием которых принимается решение о выделении формирований Сторон в состав сил и средств системы коллективной безопасности, их подготовке, применении и всестороннем обеспечении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "движимое имущество" - вооружение и военная техника, военно-техническое имущество, специальная техника и специальные средства, транспортные и другие материально-технические средства, а также иные грузы, являющиеся собственностью направляющей и принимающей Сторон и необходимые для функционирования формирований и Командования формированиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "недвижимое имущество (объекты недвижимости)" - земельные участки и расположенные на них объекты военной и гражданской инфраструктуры, являющиеся собственностью принимающей (транзитной) Стороны и находящиеся с ее согласия во временном пользовании формирований и Командования формированиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "аэродромно-техническое (аэродромное) обеспечение полетов" - вид материально-технического обеспечения полетов государственной (военной) авиации, включающий комплекс мероприятий, выполняемых в целях непосредственного обеспечения на аэродромах (посадочных площадках) полетов авиационных частей, подразделений и отдельных воздушных судов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z103" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "аэронавигационное обслуживание" - деятельность, которая включает организацию и обслуживание воздушного движения, обеспечение авиационной электросвязи, предоставление систем навигации и наблюдения, аэронавигационной и метеорологической информации, поиск и спасание.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(Вступило в силу 11 мая 2012 года - Бюллетень международных договоров 2012 г., № 4, ст. 58)</w:t>
-[...18 lines deleted...]
-      Государства - члены Организации Договора о коллективной безопасности, именуемые в дальнейшем Сторонами,</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 1 с изменениями, внесенными Законом РК от 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 344-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      подтверждая свою приверженность целям и принципам Устава ООН, общепризнанным принципам и нормам международного права, а также международным договорам по вопросам контроля над вооружением и укрепления доверия в военной сфере,</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Формирования направляющей Стороны могут направляться на территорию принимающей Стороны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в соответствии с официальным обращением принимающей Стороны для реализации права на коллективную оборону в случае угрозы и (или) совершения вооруженного нападения (агрессии) в отношении одной или нескольких Сторон, противодействия другим вызовам и угрозам коллективной безопасности, предотвращения (урегулирования) кризисных ситуаций, ликвидации чрезвычайных ситуаций, оказания гуманитарной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z105" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для участия в проведении совместных учений и внезапных проверок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Стороны направляют свои формирования на территорию принимающей Стороны для выполнения поставленных задач только в том случае, если данное действие не противоречит их национальному законодательству.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Принимающая Сторона принимает решение о вводе на свою территорию формирований, если это не противоречит ее национальному законодательству.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение о вводе, задачах, составе, численности формирований, порядке их подчиненности, местах дислокации, а также времени пребывания на территории принимающей Стороны для выполнения задач по предназначению принимается Советом коллективной безопасности ОДКБ (далее - Совет) на основании официального обращения принимающей Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Формирования переходят в подчинение Командования формированиями после доклада их командиров (начальников) Командованию формированиями о пересечении границы принимающей Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение о перевозке формирований на территорию принимающей Стороны Стороной, осуществляющей воздушные перевозки в интересах направляющей Стороны, принимается по договоренности между данными Сторонами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 2 с изменениями, внесенными Законом РК от 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 344-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> о коллективной безопасности от 15 мая 1992 года,</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 3</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ввод на территорию принимающей Стороны дополнительных формирований, необходимых для усиления формирований, находящихся на ее территории, осуществляется на основании решения Совета и с согласия принимающей Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ввоз дополнительного движимого имущества, необходимого для обеспечения деятельности формирований, находящихся на территории принимающей Стороны, осуществляется с согласия принимающей Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Передислокация (перегруппировка) формирований, их замена осуществляются по планам, согласованным заинтересованными министерствами и ведомствами направляющей и принимающей Сторон, а также Командованием формированиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 3 с изменением, внесенным Законом РК от 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 344-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      стремясь далее развивать межгосударственные отношения партнерства и взаимодействия, отвечаюшие интересам Сторон на основе взаимодоверия, равенства и взаимовыгодного сотрудничества,</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 4</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С согласия принимающей Стороны на ее территории в пределах выделенных участков местности (районов) и объектов с формированиями могут проводиться командно-штабные и войсковые учения, а также другие мероприятия оперативной и боевой подготовки, связанные с выполнением ими поставленных задач. При этом районы, порядок и сроки проведения учений, численность участвующих формирований, маршруты их передвижения, этапы боевой стрельбы, зоны безопасности, экологические и другие вопросы согласовываются Командованием формированиями с заинтересованными министерствами и ведомствами принимающей Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проведение этих мероприятий за пределами выделенных районов и объектов допускается только по согласованию с заинтересованными министерствами и ведомствами принимающей Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 4 с изменениями, внесенными Законом РК от 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 344-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      направляя усилия на поддержание высокого уровня боевой готовности формировании сил и средств системы коллективной безопасности, обеспечивающего адекватное реагирование на вызовы и угрозы международной безопасности,</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 5</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае применения формирований по решению Совета принимающая Сторона письменно уведомляет другие Стороны об определенном ею месте, времени, порядке предполагаемого пересечения своей государственной границы и создает необходимые условия для беспрепятственного и безвозмездного передвижения по своей территории воинских эшелонов, воздушных и морских (речных) судов и кораблей, автомобильных колонн с личным составом и движимым имуществом, безвозмездно обеспечивает размещение и пользование недвижимым имуществом (объектами недвижимости).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 5 – в редакции Закона РК от 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 344-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      ссылаясь на право Сторон на индивидуальную или коллективную самооборону в соответствии со статьей 51 Устава ООН,</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 6</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Стороны обеспечивают беспрепятственное движение по своим территориям к месту назначения формирований и их движимого имущества, а также первоочередное предоставление на основе предварительных заявок железнодорожного, автомобильного, морского, речного и воздушного транспорта и транспортных коммуникаций в соответствии с требованиями национального законодательства Сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полеты авиации выполняются по маршрутам, а также в зонах (районах), которые согласованы с заинтересованными Сторонами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При перевозке (транзите) формирований для решения задач по предназначению в случаях угрозы и (или) совершения вооруженного нападения (агрессии), противодействия другим вызовам и угрозам коллективной безопасности, предотвращения (урегулирования) кризисных ситуаций, ликвидации чрезвычайных ситуаций и оказания гуманитарной помощи прием, отправка, аэродромно-техническое (аэродромное) обеспечение, предоставление мест стоянки и охрана воздушных судов на аэродромах, вне зависимости от их принадлежности, осуществляются принимающей и (или) транзитной Сторонами безвозмездно. Аэронавигационное обслуживание полетов воздушных судов государственной (военной) авиации Сторон осуществляется без взимания платы (сборов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Плавание кораблей и судов формирований Сторон в водах и пребывание их в портах принимающей Стороны осуществляются в соответствии с порядком, установленным принимающей Стороной с учетом необходимости выполнения поставленных задач.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок и условия транзита, размещения и использования формированиями недвижимого имущества (объектов недвижимости) на территории транзитных Сторон определяются отдельными договоренностями (соглашениями) между заинтересованными Сторонами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Транзит формирований по территории государств, не являющихся участниками настоящего Соглашения, осуществляется в порядке, предусмотренном соответствующими договорами, заключенными либо принимающей Стороной, либо направляющей Стороной, либо ОДКБ с такими государствами. Стороны предпримут усилия для формирования необходимой для этого нормативной правовой базы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 6 с изменениями, внесенными Законом РК от 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 344-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      желая создать правовую базу для временного пребывания формирований сил и средств системы коллективной безопасности на территориях Сторон,</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 7</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Принимающая Сторона берет на себя ответственность за организацию мероприятий по безвозмездному обеспечению формирований недвижимым имуществом (объектами недвижимости). Данные мероприятия должны соответствовать требованиям законодательства принимающей Стороны, определяющим размещение и расквартирование аналогичного состава формирований принимающей Стороны, если иное не установлено решениями Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Принимающая Сторона на безвозмездной основе предоставляет формированиям электроэнергию, воду, обеспечивает коммунально-бытовое обслуживание в объеме, необходимом для выполнения ими поставленных задач.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По вопросам организации повседневной деятельности, продовольственного обеспечения, медицинского, коммунально-бытового обслуживания, предоставления транспортных услуг, а также услуг органов связи Командование формированиями взаимодействует с заинтересованными министерствами и ведомствами принимающей Стороны, вправе вести с ними денежные расчеты и иметь для этой цели соответствующие счета и средства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заправка горючим, смазочными материалами, специальными жидкостями и газами воздушных судов на государственных (военных) и гражданских аэродромах производится силами и средствами транзитной Стороны и (или) принимающей Стороны на основании соответствующих соглашений и (или) договоренностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Принимающая Сторона обеспечивает в полном объеме расчетно-кассовое обслуживание формирований в соответствии со своим национальным законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При необходимости дополнительные вопросы, связанные с деятельностью формирований, могут определяться отдельными протоколами между Сторонами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 7 с изменениями, внесенными Законом РК от 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 344-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      согласились о нижеследующем:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="3"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...20 lines deleted...]
-      Для целей настоящего Соглашения применяемые термины означают:</w:t>
+        <w:t xml:space="preserve"> Статья 8</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Личный состав формирований должен уважать суверенитет, соблюдать требования законодательства принимающей Стороны, воздерживаться от любых действий, не совместимых с положениями настоящего Соглашения, не вмешиваться во внутренние дела принимающей Стороны, не участвовать в политической деятельности и в конфликтах на ее территории, кроме как при выполнении поставленных задач. Направляющая Сторона и Командование формированиями обязаны принимать необходимые меры в этом отношении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Военнослужащие формирований, временно размещенных на территориях Сторон, носят военную форму одежды и имеют знаки различия национальных вооруженных сил Сторон. При необходимости по решению Командования формированиями для военнослужащих формирований могут устанавливаться общие знаки отличия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Личный состав формирований вправе иметь при себе оружие в соответствии с приказами Командования формированиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вне расположения формирований ношение оружия лицами, входящими в их состав, разрешено только при выполнении ими поставленных боевых задач и охранных функций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Транспортные средства, вооружение, военная и специальная техника должны иметь отличительные знаки Сторон. При необходимости по решению Командования формированиями могут устанавливаться общие отличительные знаки для транспортных средств, вооружения, военной и специальной техники формирований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Формирования во взаимодействии с принимающей Стороной принимают меры по обеспечению собственной безопасности в соответствии с законодательством принимающей Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Установление запретных зон или зон безопасности Командованием формированиями осуществляется по согласованию с заинтересованными министерствами и ведомствами принимающей Стороны, если иное не установлено решениями Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 8 с изменениями, внесенными Законом РК от 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 344-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      «формирования сил и средств системы коллективной безопасности (далее - формирования)» - объединения, соединения, воинские части и подразделения, выделенные из состава национальных вооруженных сил и других войск Сторон, формирования сил специального назначения, выделенные из числа подразделений специального назначения (групп специалистов) органов внутренних дел (полиции), внутренних войск, органов безопасности и специальных служб, а также уполномоченных органов в сфере предупреждения и ликвидации последствий чрезвычайных ситуаций Сторон в состав коалиционных, региональных (объединенных) группировок войск (сил), временно направленные на территорию принимающей Стороны;</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 9</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z59" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На личный состав формирований не распространяется визовый контроль при въезде на территорию принимающей Стороны и при выезде с ее территории. На них также не распространяется законодательство принимающей Стороны в части, касающейся регистрации иностранцев и осуществления контроля за ними. Лица, входящие в состав формирований, не рассматриваются как получившие какие-либо права на постоянное проживание на территории принимающей Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z60" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 10</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z61" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В пунктах пропуска через государственную границу Сторон командиры формирований предъявляют удостоверенные заинтересованными министерствами и ведомствами направляющей Стороны именной список личного состава с указанием цели прибытия (следования) на территорию принимающей Стороны и перечень движимого имущества формирования. Именной список личного состава и перечень движимого имущества формирования составляются в соответствии с формами, утверждаемыми решением Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z62" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Военнослужащие формирований при пересечении ими государственных границ Сторон должны быть одеты в военную форму одежды национальных вооруженных сил направляющей Стороны. Служебный автотранспорт, военная техника должны быть в дополнение к регистрационному номеру оборудованы отчетливо видимым знаком, показывающим их государственную принадлежность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z63" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лица, входящие в состав формирований, пересекают государственную границу принимающей Стороны по предъявлении установленных законодательством направляющей Стороны документов, удостоверяющих их личность и принадлежность к формированиям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z64" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицам, входящим в состав формирований, Стороны предоставляют право провозить личные вещи и валютные ценности, за исключением товаров, запрещенных к ввозу и вывозу национальным законодательством Сторон. При перемещении через государственные границы Сторон личные вещи и валютные ценности освобождаются от обложения таможенными платежами в пределах норм, установленных национальным законодательством Сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z65" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 11</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z66" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ввоз и вывоз движимого имущества формирования, перемещаемого для целей реализации настоящего Соглашения, осуществляются в приоритетном порядке без применения запретов и ограничений и взимания всех видов пошлин, налогов и сборов на основании перечней, согласованных уполномоченными органами направляющей и принимающей Сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z67" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Принимающая Сторона осуществляет на своей территории все необходимые меры для доставки движимого имущества формирований к местам их дислокации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Служебные документы (переписка), обеспеченные средствами идентификации Командования формированиями, не подлежат таможенному досмотру. Курьер, перемещающий данные документы, должен иметь распоряжение на их доставку, подтверждающее его полномочия и содержащее сведения о количестве документов и виде наложенного обеспечения. Распоряжение заверяется уполномоченными лицами, сведения о которых представляются в пограничные и таможенные органы Сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Движимое имущество формирований направляющей Стороны является ее собственностью и не может быть удержано и/или в какой-либо форме отчуждено принимающей Стороной.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 11 с изменением, внесенным Законом РК от 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 344-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      «направляющая Сторона» - Сторона, которой принадлежат формирования, временно направленные на территорию принимающей Стороны в соответствии с ее официальным обращением для решения поставленных задач;</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 12</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Направляющая Сторона обеспечивает, а Командование формированиями несет ответственность за соблюдение личным составом формирований принципов и норм международного гуманитарного права.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Принимающая Сторона отказывается от предъявления направляющей Стороне и Командованию формированиями каких-либо претензий, касающихся возмещения ущерба, нанесенного физическим или юридическим лицам и связанного со смертью, телесными повреждениями и лишением трудоспособности ее граждан, а также ущерба, нанесенного ее движимому и недвижимому имуществу, природным ресурсам, культурным и историческим ценностям, если такой ущерб нанесен при выполнении формированиями поставленных задач и при осуществлении мер по обеспечению собственной безопасности. Данное положение применимо, если такой ущерб не был нанесен в результате нарушения принципов и норм международного гуманитарного права, иных международно-правовых норм, подлежащих применению в ходе вооруженного конфликта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 12 с изменением, внесенным Законом РК от 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 344-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      «принимающая Сторона» - Сторона, на территории которой для выполнения поставленных задач в соответствии с ее официальным обращением временно размещаются формирования направляющей Стороны;</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 13</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z74" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Формирования в период временного пребывания на территории принимающей Стороны обеспечивают сохранность ее используемого недвижимого имущества, природных ресурсов, культурных и исторических объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственность за сохранность используемого недвижимого имущества принимающей Стороны, а также за соблюдение норм экологической безопасности в районах размещения (дислокации) воинских формирований несет Командование формированиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ущерб, который может быть нанесен формированиями физическим лицам, движимому и недвижимому имуществу принимающей Стороны в условиях, не связанных с выполнением задач, оговоренных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Соглашения, возмещается по договоренности между Сторонами, а при возникновении разногласий - в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего, Соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z77" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Возмещение материального ущерба, нанесенного формированиям направляющей Стороны, а также выплата компенсации лицам, входящим в их состав, или их наследникам, если этот ущерб был нанесен в результате действий или упущений юридических лиц или граждан принимающей Стороны, граждан третьих стран на ее территории, осуществляются в размере, устанавливаемом Согласительной комиссией, создаваемой в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z78" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      За личным составом формирований и членами их семей сохраняются в полном объеме льготы, гарантии и компенсации, установленные национальным законодательством направляющей Стороны. Данный порядок применяется в случае, если ущерб был нанесен в период пребывания лиц, входящих в состав формирований направляющей Стороны на территории принимающей Стороны, а также во время транзита на территории другой Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 13 с изменением, внесенным Законом РК от 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 344-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      «транзитная Сторона» - Сторона, через территорию которой перемещаются формирования и их движимое имущество при следовании на территорию принимающей или направляющей Стороны;</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 14</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Стороны уважают правовое положение лиц, входящих в состав формирований, обеспечивают им всю полноту гражданских, социально-экономических и личных прав и свобод в соответствии с нормами международного права, не допускают действий, затрудняющих выполнение ими поставленных задач, в пределах своей территории принимают все необходимые меры, согласованные с Командованием формированиями, для обеспечения безопасности и защиты входящих в состав формирований лиц, а также вооружения, военной техники и материально-технических средств, документации и официальной информации формирований, включая меры по предупреждению и пресечению любых противоправных действий в отношении них.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 14 с изменением, внесенным Законом РК от 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 344-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      «транзитное государство» - государство, не являющееся Стороной данного Соглашения, через территорию которого перемещаются формирования и движимое имущество при следовании на территорию принимающей или направляющей Стороны;</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 15</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вопросы юрисдикции и правовой помощи, связанные с временным пребыванием формирований на территории Сторон, определяются отдельным Соглашением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z84" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По вопросам юрисдикции и правовой помощи Стороны могут заключать дополнительные двусторонние соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 15 с изменением, внесенным Законом РК от 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 344-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      «статус формирований» - правовое положение формирований направляющих Сторон, временно находящихся на территориях принимающих Сторон в целях решения стоящих перед ними задач;</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 16</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z86" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Все разногласия между Сторонами, касающиеся толкования или применения настоящего Соглашения, должны урегулироваться в ходе переговоров между ними.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для решения спорных вопросов создается Согласительная комиссия, в состав которой назначаются представители каждой из Сторон и представители Командования формированиями. Согласительная комиссия действует на основании принятых ею правил и в пределах полномочий, определенных Советом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Все споры, которые не могут быть разрешены в ходе прямых переговоров и Согласительной комиссией, направляются на разрешение Советом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 16 с изменением, внесенным Законом РК от 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 344-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      «личный состав формирований» (далее также - лица, входящие в состав формирований) - военнослужащие, сотрудники органов безопасности и специальных служб, внутренних дел (полиции), внутренних войск, органов, уполномоченных в сфере предупреждения и ликвидации последствий чрезвычайных ситуаций, а также лица, работающие в воинских частях, организациях и учреждениях, выделенных Сторонами, или временно командированные в состав коалиционной и/или региональной (объединенной) группировки войск (сил);</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 17</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z90" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящее Соглашение вступает в силу с даты получения депозитарием четвертого письменного уведомления о выполнении подписавшими его Сторонами внутригосударственных процедур, необходимых для вступления его в силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z91" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для Сторон, выполнивших такие процедуры позднее, настоящее Соглашение вступает в силу с даты передачи на хранение депозитарию соответствующего письменного уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z92" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      С вступлением в силу настоящего Соглашения в отношениях между его Сторонами прекращает действие </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Соглашение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о статусе формирований сил и средств системы коллективной безопасности от 11 октября 2000 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z93" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 18</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z94" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По предложению любой Стороны с согласия других Сторон в настоящее Соглашение могут быть внесены изменения и дополнения, которые оформляются отдельным протоколом, являющимся неотъемлемой частью настоящего Соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z95" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Протоколы об изменениях и дополнениях вступают в силу в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z96" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 19</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z97" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обязательства Сторон по настоящему Соглашению не затрагивают обязательств Сторон по другим международным договорам, участниками которых они являются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z98" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 20</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z99" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Настоящее Соглашение заключается на период действия </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Договора</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о коллективной безопасности от 15 мая 1992 года. Любая Сторона может выйти из настоящего Соглашения, направив депозитарию письменное уведомление о своем намерении не менее чем за шесть месяцев до предполагаемой даты выхода.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z100" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Претензии, возникшие до даты выхода Стороны из настоящего Соглашения, подлежат обязательному урегулированию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Совершено в городе Москве 10 декабря 2010 года в одном подлинном экземпляре на русском языке. Подлинный экземпляр хранится в Секретариате ОДКБ, который направит каждой Стороне, подписавшей настоящее Соглашение, его заверенную копию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заключительное положение с изменением, внесенным Законом РК от 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 344-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Республику Армения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Российскую Федерацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Республику Беларусь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Республику Таджикистан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Республику Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Республику Узбекистан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За Кыргызкую Республику</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...2099 lines deleted...]
-        <w:t xml:space="preserve">      За Кыргызкую Республику      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -2858,55 +4204,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3232,31 +4578,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>