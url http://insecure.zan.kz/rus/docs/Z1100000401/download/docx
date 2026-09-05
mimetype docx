--- v1 (2026-03-04)
+++ v2 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f7c5ec5" w14:textId="f7c5ec5">
+    <w:p w14:paraId="99a6bcf" w14:textId="99a6bcf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,2841 +100,2391 @@
         </w:rPr>
         <w:t>О медиации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон Республики Казахстан от 28 января 2011 года № 401-IV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Вниманию пользователей!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Для удобства пользования РЦПИ создано </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ОГЛАВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание РЦПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Порядок введения в действие настоящего Закона РК см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 28</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящий Закон регулирует общественные отношения в сфере организации медиации в Республике Казахстан, определяет ее принципы и процедуру проведения, а также статус медиатора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...4 lines deleted...]
-        <w:t>      Вниманию пользователей!</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. ОБЩИЕ ПОЛОЖЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 1. Сфера применения медиации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Сферой применения медиации являются споры (конфликты), возникающие из гражданских, трудовых, семейных, административных правоотношений и иных общественных отношений с участием физических и (или) юридических лиц, административных органов, должностных лиц, а также рассматриваемые в ходе производства по делам об административных правонарушениях, в ходе уголовного судопроизводства по делам об уголовных проступках, преступлениях небольшой и средней тяжести, а также тяжких преступлениях в случаях, предусмотренных частью второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 68</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уголовного кодекса Республики Казахстан, если иное не установлено законами Республики Казахстан, и отношения, возникающие при исполнении исполнительного производства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Процедура медиации не применяется к спорам (конфликтам), возникающим из отношений, указанных в пункте 1 настоящей статьи, в случае, если такие споры (конфликты) затрагивают или могут затронуть интересы третьих лиц, не участвующих в процедуре медиации, и лиц, признанных судом недееспособными либо ограниченно дееспособными, и иных случаях, предусмотренных законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Процедура медиации к спорам (конфликтам) с участием физических и (или) юридических лиц, когда одной из сторон является государственный орган, применяется в случаях, предусмотренных законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Процедура медиации не применяется по уголовным делам о коррупционных преступлениях и иным преступлениям против интересов государственной службы и государственного управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 1 с изменениями, внесенными Конституционным Законом РК от 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); законами РК от 15.01.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 164-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 03.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); от 27.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 29.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2021); от 20.12.021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t>ОГЛАВЛЕНИЕ</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 2. Основные понятия, используемые в настоящем Законе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В настоящем Законе используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) соглашение об урегулировании спора (конфликта) - письменное соглашение сторон, достигнутое ими в результате медиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) медиатор – независимое физическое лицо, привлекаемое сторонами для проведения медиации на профессиональной основе или общественных началах в соответствии с требованиями настоящего Закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ассоциация (союз) медиаторов - организация, создаваемая в целях координации деятельности организаций медиаторов, а также для защиты их прав и законных интересов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z210" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) участники медиации – медиатор и стороны медиации, лица, которые по договоренности сторон медиации привлечены к процедуре медиации, в том числе представители, переводчики, эксперты, специалисты и другие лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организации медиаторов - некоммерческие организации, создаваемые для объединения медиаторов на добровольной основе для достижения ими общих целей по развитию медиации, не противоречащих законодательству Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) медиация - процедура урегулирования спора (конфликта) между сторонами при содействии медиатора (медиаторов) в целях достижения ими взаимоприемлемого решения, реализуемая по добровольному согласию сторон;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z211" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) приглашение к процедуре медиации – деятельность медиатора и (или) одной из сторон спора (конфликта) до подписания договора о медиации по приглашению другой стороны к процедуре медиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z212" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-2) уполномоченный орган в сфере медиации (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий реализацию государственной политики и государственное регулирование деятельности в сфере медиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z15" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) стороны медиации – физические и юридические лица или группы лиц, административные органы, должностные лица, участвующие в процедуре медиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z16" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) договор о медиации - письменное соглашение сторон, заключаемое с медиатором в целях разрешения спора (конфликта) до начала медиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) Исключен Законом РК от 20.12.021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание РЦПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 2 с изменениями, внесенными Законом РК от 20.12.021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t>ст. 28</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 3. Основные цели и задачи настоящего Закона</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z344" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Основными целями настоящего Закона являются: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z345" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) создание условий для разрешения спора (конфликта) с соблюдением прав и законных интересов граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z346" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) снижение уровня конфликтности сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z347" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основными задачами настоящего Закона являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z348" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечение сторонам возможности урегулирования спора (конфликта) путем медиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z349" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение сторонам медиации содействия в достижении варианта разрешения спора (конфликта), устраивающего стороны медиации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 3 - в редакции Закона РК от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t>Настоящий Закон регулирует общественные отношения в сфере организации медиации в Республике Казахстан, определяет ее принципы и процедуру проведения, а также статус медиатора.</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 4. Принципы проведения медиации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Медиация проводится на основе принципов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z24" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) добровольности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z25" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) равноправия сторон медиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z26" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) независимости и беспристрастности медиатора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z27" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) недопустимости вмешательства в процедуру медиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z28" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) конфиденциальности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 5. Добровольность</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Условием участия в процедуре медиации является взаимное добровольное волеизъявление сторон, выраженное в договоре о медиации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Стороны медиации вправе отказаться от медиации на любой ее стадии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В ходе медиации стороны вправе по своему усмотрению распоряжаться своими материальными и процессуальными правами, увеличить или уменьшить размер требований или отказаться от спора (конфликта).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Стороны свободны в выборе вопросов для обсуждения вариантов взаимоприемлемого соглашения как предусмотренного законом, так и не предусмотренного законом, не нарушающего права и охраняемые законом интересы сторон и третьих лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 5 с изменениями, внесенными Законом РК от 31.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 378-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 6. Равноправие сторон медиации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Стороны медиации пользуются равными правами при выборе медиатора, процедуры медиации, своей позиции в ней, способах и средствах ее отстаивания, при получении информации, в оценке приемлемости условий соглашения об урегулировании конфликта и несут равные обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 7. Независимость и беспристрастность медиатора. Недопустимость вмешательства в процедуру медиации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. При проведении медиации медиатор независим от сторон, административных органов, иных юридических, должностных и физических лиц. Медиатор самостоятелен в выборе средств и методов медиации, допустимость которых определяется настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Медиатор должен быть беспристрастным, проводить медиацию в интересах обеих сторон и обеспечивать сторонам равное участие в процедуре медиации. При наличии обстоятельств, препятствующих беспристрастности медиатора, он должен отказаться от проведения медиации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Не допускается вмешательство в деятельность медиатора при проведении медиации со стороны лиц, указанных в пункте 1 настоящей статьи, кроме случаев, предусмотренных законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 7 с изменением, внесенным Законом РК от 20.12.021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 8. Конфиденциальность</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Участники медиации не вправе разглашать сведения, ставшие известными им в ходе медиации, без письменного разрешения стороны медиации, предоставившей эту информацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Медиатор не может быть допрошен в качестве свидетеля о сведениях, ставших ему известными в ходе медиации, за исключением случаев, предусмотренных законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Разглашение участником медиации сведений, ставших ему известными в ходе медиации, без разрешения стороны медиации, предоставившей эту информацию, влечет ответственность, установленную законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 1. Сфера применения медиации</w:t>
+        <w:t>Статья 8-1. Компетенция уполномоченного органа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z215" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на основе и во исполнение основных направлений внутренней и внешней политики государства, определенных Президентом Республики Казахстан, и основных направлений социально-экономической политики государства, его обороноспособности, безопасности, обеспечения общественного порядка, разработанных Правительством Республики Казахстан, формирует и реализует государственную политику в сфере медиации в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z216" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) координирует деятельность организаций медиаторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> Уголовного кодекса Республики Казахстан, если иное не установлено законами Республики Казахстан, и отношения, возникающие при исполнении исполнительного производства.</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) исключен Законом РК от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t>2. Процедура медиации не применяется к спорам (конфликтам), возникающим из отношений, указанных в пункте 1 настоящей статьи, в случае, если такие споры (конфликты) затрагивают или могут затронуть интересы третьих лиц, не участвующих в процедуре медиации, и лиц, признанных судом недееспособными либо ограниченно дееспособными, и иных случаях, предусмотренных законами Республики Казахстан.</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) Закона РК от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) Закона РК от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> против интересов государственной службы и государственного управления.</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z220" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечивает функционирование и развитие системы медиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z221" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечивает информирование населения об организациях медиаторов, о механизмах, об основаниях и условиях применения медиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z222" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ведет реестр организаций медиаторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z223" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) разрабатывает и утверждает правила избрания общественного медиатора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z224" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) разрабатывает и утверждает правила ведения реестра общественных медиаторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z225" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) ведет реестр судей в отставке, осуществляющих деятельность медиатора на профессиональной основе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z350" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-1) разрабатывает и утверждает нормативные правовые акты в сфере медиации в соответствии с целями, задачами настоящего Закона и законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z226" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена статьей 8-1, в соответствии с Законом РК от 20.12.021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными законами РК от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...147 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. ПРАВОВОЕ ПОЛОЖЕНИЕ МЕДИАТОРОВ И ОРГАНИЗАЦИЙ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>ОБЕСПЕЧИВАЮЩИХ ПРОВЕДЕНИЕ МЕДИАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 2. Основные понятия, используемые в настоящем Законе</w:t>
-[...2136 lines deleted...]
-        </w:rPr>
         <w:t>Статья 9. Требования, предъявляемые к медиаторам</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...109 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z47" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Медиатором может быть независимое, беспристрастное, не заинтересованное в исходе дела физическое лицо, выбранное по взаимному согласию сторон медиации, включенное в реестр медиаторов и давшее согласие на выполнение функции медиатора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z48" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Деятельность медиатора может осуществляться как на профессиональной основе (профессиональный медиатор), так и на общественных началах (общественный медиатор).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z49" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осуществлять деятельность медиатора на общественных началах могут:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лица, достигшие сорокалетнего возраста и состоящие в реестре общественных медиаторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) судьи при проведении примирительных процедур в суде в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гражданским процессуальным кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2942,7190 +2492,5959 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административным процедурно-процессуальным кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осуществлять деятельность медиатора на профессиональной основе могут:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лица, имеющие высшее образование, достигшие двадцатипятилетнего возраста, имеющие документ (сертификат), подтверждающий прохождение обучения по программе подготовки медиаторов, утверждаемой в порядке, определяемом уполномоченным органом в сфере медиации, и состоящие в реестре профессиональных медиаторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) судьи в отставке, состоящие в реестре судей в отставке, осуществляющих деятельность медиатора на профессиональной основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Деятельность медиатора не является предпринимательской деятельностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z52" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Лица, осуществляющие деятельность медиатора, вправе также осуществлять любую иную деятельность, не запрещенную законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z53" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Медиатором не может быть лицо:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z54" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уполномоченное на выполнение государственных функций и приравненное к нему;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z55" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) признанное судом в установленном законом порядке недееспособным или ограниченно дееспособным;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z56" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в отношении которого осуществляется уголовное преследование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z57" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) имеющее не погашенную или не снятую в установленном законом порядке судимость.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z58" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Соглашением сторон медиации могут быть установлены дополнительные требования к медиатору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 9 с изменениями, внесенными законами РК от 31.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 378-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 29.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2021); от 20.12.021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 10. Права и обязанности медиатора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Медиатор вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в ходе медиации проводить встречи как со всеми сторонами одновременно, так и с каждой из сторон в отдельности и получать от сторон информацию о самом споре (конфликте) в объеме, необходимом и достаточном для проведения медиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информировать общественность об осуществлении своей деятельности (количестве, продолжительности, результативности) с соблюдением принципа конфиденциальности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отказаться от проведения медиации, если, по его мнению, дальнейшие усилия в процессе ее проведения не приведут к разрешению спора (конфликта) между сторонами, либо прекратить медиацию с согласия сторон, закрепленного в письменной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Медиатор обязан:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при проведении медиации действовать только с согласия сторон медиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) до начала медиации разъяснить сторонам медиации ее цели и принципы, порядок проведения, права и обязанности сторон и медиатора, порядок и правовые последствия заключения соглашения об урегулировании спора (конфликта) в порядке медиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z227" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) содействовать сторонам в последовательном обмене документами, сведениями и сообщениями по обсуждаемым вопросам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z228" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проинформировать стороны медиации о своем профессиональном опыте и компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z229" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) прекратить медиацию в случае противоречия между личными интересами медиатора и его обязанностями, которое может повлиять на его беспристрастность и независимость при проведении медиации, а также при наличии других обстоятельств, исключающих его участие или требующих прекращения его участия в медиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z230" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) регулярно повышать свой профессиональный уровень по программе подготовки медиаторов по правилам, определяемым Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z231" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Медиатор не вправе оказывать какой-либо стороне юридическую, консультационную или иную помощь.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z232" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Медиатор имеет также другие права и обязанности, а также несет ответственность, предусмотренную законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 10 – в редакции Закона РК от 20.12.021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 11. Права и обязанности сторон медиации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Стороны медиации вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z70" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) добровольно выбирать медиатора (медиаторов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z71" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отказаться от медиатора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z72" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в любой момент медиации отказаться от участия в ней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z73" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) участвовать в проведении медиации лично или через представителей, полномочия которых основаны на доверенности, оформленной в установленном законом порядке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z74" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) при неисполнении или ненадлежащем исполнении соглашения об урегулировании спора (конфликта) обратиться в суд или орган, ведущий уголовный процесс, в производстве которого находится дело, в связи с которым осуществлялась медиация, в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z75" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Стороны медиации обязаны исполнять соглашение об урегулировании спора (конфликта) в порядке и в сроки, предусмотренные этим соглашением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z233" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Стороны медиации в случае необходимости правильного разрешения спора (конфликта) имеют право приглашать экспертов, специалистов, а также переводчиков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z76" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Стороны медиации имеют также другие права и несут другие обязанности, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 11 с изменением, внесенным Законом РК от 20.12.021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 12. Отвод медиатора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t>4. Осуществлять деятельность медиатора на профессиональной основе могут:</w:t>
+      Сноска. Статья 12 исключена Законом РК от 20.12.021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 13. Организации медиаторов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Организацией медиаторов признается саморегулируемая организация, созданная медиаторами на добровольной основе в целях обеспечения материальных, организационно-правовых и иных условий оказания медиаторами услуг по проведению медиации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Исключен Законом РК от 20.12.021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Организация медиаторов осуществляет следующие функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z242" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ведет реестр профессиональных медиаторов – членов организации медиаторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z243" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разрабатывает и утверждает условия членства медиаторов, осуществляющих деятельность на профессиональной основе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z244" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организует информационное и методическое обеспечение членов организации медиаторов в сфере осуществления деятельности медиаторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z245" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) представляет интересы членов организации медиаторов в их отношениях с государственными органами, а также с международными организациями медиаторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z246" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечивает соблюдение членами организации медиаторов требований настоящего Закона и иных нормативных правовых актов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z247" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) устанавливает и применяет меры воздействия в отношении членов организации медиаторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z248" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) организует профессиональную подготовку и повышение квалификации медиаторов с выдачей документа (сертификата), подтверждающего прохождение обучения по программе подготовки медиаторов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z86" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В целях координации своей деятельности, разработки и унификации стандартов (правил) профессиональной деятельности медиаторов, порядка (регламента) проведения медиации, порядка выплаты сторонами медиации вознаграждения медиаторам организации медиаторов вправе объединяться в ассоциацию (союз).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z87" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Вступление в организацию медиаторов или ассоциацию (союз) медиаторов осуществляется на добровольной основе. При этом взимание вступительных взносов организацией медиаторов или ассоциацией (союзом) медиаторов не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z88" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Ассоциация (союз) медиаторов вправе разрабатывать и утверждать Кодекс профессиональной этики медиаторов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 13 с изменениями, внесенными Законом РК от 20.12.021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 14. Ведение организацией медиаторов реестра профессиональных медиаторов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      1) лица, имеющие высшее образование, достигшие двадцатипятилетнего возраста, имеющие документ (сертификат), подтверждающий прохождение обучения по программе подготовки медиаторов, утверждаемой в порядке, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> уполномоченным органом в сфере медиации, и состоящие в реестре профессиональных медиаторов;</w:t>
+      1. Исключено Законом РК от 20.12.021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z91" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Для включения в реестр профессиональных медиаторов медиаторам необходимо представить в организацию медиаторов копию удостоверения личности (нотариально засвидетельствованную копию в случае непредставления оригинала удостоверения личности для сверки), медицинские справки из медицинских организаций, оказывающих наркологическую помощь, и психоневрологической организации, выданные по месту жительства претендента, справку об отсутствии судимости, копии диплома о высшем образовании и документа (сертификата), подтверждающего прохождение специальной подготовки по медиации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z92" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Реестр профессиональных медиаторов содержит:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z93" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) фамилию, имя и отчество (при его наличии) медиатора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z94" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) юридический адрес медиатора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z95" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) контактные данные медиатора (почтовый адрес или адрес электронной почты либо номер телефона или телефакса);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z96" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведения об области медиации, в которой медиатор специализируется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z97" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сведения о языке, на котором медиатор способен осуществлять медиацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z98" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сведения о наличии документа (сертификата), подтверждающего прохождение обучения по программе подготовки медиаторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z99" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сведения о приостановлении деятельности медиатора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z100" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Медиаторы включаются организацией медиаторов в реестр профессиональных медиаторов в уведомительном порядке в течение десяти дней со дня получения соответствующего заявления при условии соответствия требованиям пункта 3 настоящей статьи и статьи 9 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z101" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае невключения медиатора в реестр профессиональных медиаторов организация медиаторов обязана в течение десяти дней со дня получения соответствующего заявления дать мотивированный ответ в письменном виде о причинах отказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Исключен Законом РК от 27.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) судьи в отставке, состоящие в реестре судей в отставке, осуществляющих деятельность медиатора на профессиональной основе.</w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Реестр профессиональных медиаторов должен быть размещен на интернет-ресурсе организации медиаторов на казахском и русском языках и обновляться по мере включения в него медиаторов. Организации медиаторов вправе опубликовывать реестр профессиональных медиаторов в периодических печатных изданиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z209" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях информирования потребителя о наличии действующих субъектов досудебного урегулирования потребительских споров организация профессиональных медиаторов по мере обновления реестра направляет информацию о медиаторах (фамилию, имя и отчество (если оно указано в документе, удостоверяющем личность) медиатора, юридический адрес, контактные данные медиатора (почтовый адрес или адрес электронной почты либо номер телефона или телефакса), сведения об области медиации, в которой медиатор специализируется, сведения о языке, на котором медиатор способен осуществлять медиацию) в Единую цифровую систему защиты прав потребителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z104" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В случае нарушения медиатором требований настоящего Закона стороны, участвующие в процедуре медиации, вправе обратиться с соответствующим заявлением в организацию медиаторов. При подтверждении нарушения организация медиаторов приостанавливает деятельность медиатора с указанием об этом в реестре профессиональных медиаторов сроком на шесть месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z105" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Решение организации медиаторов об отказе во включении, исключении из списка профессиональных медиаторов, о приостановлении деятельности медиатора может быть обжаловано в суд.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 14 с изменениями, внесенными законами РК от 27.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 25.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2021); от 20.12.021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 15. Проведение медиации общественными медиаторами</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Медиацию могут проводить общественные медиаторы, избираемые собранием (сходом) местного сообщества, имеющие большой жизненный опыт, авторитет и безупречную репутацию, в соответствии с порядком, определяемым уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z253" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t>5. Деятельность медиатора не является предпринимательской деятельностью.</w:t>
+      2. Протокол собрания (схода) местного сообщества об избрании членов местного сообщества в качестве медиаторов на общественных началах в течение десяти рабочих дней направляется акиму города областного значения, района в городе, города районного значения, поселка, села, сельского округа для включения в реестр общественных медиаторов с представлением сведений в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 16 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 15 – в редакции Закона РК от 20.12.021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 16. Ведение акимом города областного значения, района в городе, города районного значения, поселка, села, сельского округа реестра общественных медиаторов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t>6. Лица, осуществляющие деятельность медиатора, вправе также осуществлять любую иную деятельность, не запрещенную законодательством Республики Казахстан.</w:t>
+      Сноска. Заголовок статьи 16 в редакции Конституционного Закона РК от 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       1. Реестр общественных медиаторов, осуществляющих медиацию на общественных началах на соответствующей административно-территориальной единице, ведет аким города областного значения, района в городе, города районного значения, поселка, села, сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z256" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Медиаторы, осуществляющие медиацию на общественных началах, обязаны обратиться к акиму города областного значения, района в городе, города районного значения, поселка, села, сельского округа для включения в реестр общественных медиаторов в соответствии с правилами, определяемыми уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z257" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Реестр общественных медиаторов содержит:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z258" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) фамилию, имя и отчество (если оно указано в документе, удостоверяющем личность) медиатора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z259" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) юридический адрес медиатора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z260" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) контактные данные медиатора (почтовый адрес или адрес электронной почты либо номер телефона или телефакса);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z261" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведения об области медиации, в которой медиатор специализируется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z262" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сведения о языке, на котором медиатор способен осуществлять медиацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z263" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сведения о приостановлении деятельности медиатора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z264" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Медиаторы включаются акимом города областного значения, района в городе, города районного значения, поселка, села, сельского округа в реестр общественных медиаторов в уведомительном порядке в течение десяти календарных дней со дня получения соответствующего заявления при условии соответствия требованиям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z265" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае невключения медиатора в реестр общественных медиаторов аким города областного значения, района в городе, города районного значения, поселка, села, сельского округа обязан в течение десяти календарных дней со дня получения соответствующего заявления дать мотивированный ответ в письменном виде о причинах отказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z266" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Реестр общественных медиаторов должен быть размещен на интернет-ресурсе акима города областного значения, района в городе, города районного значения, поселка, села, сельского округа на казахском и русском языках либо в доступных для общественности местах и обновляться по мере включения в него общественных медиаторов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z267" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аким города областного значения, района в городе, города районного значения, поселка, села, сельского округа вправе опубликовывать реестр общественных медиаторов в периодических печатных изданиях, распространяемых на соответствующей административно-территориальной единице.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 16 – в редакции Закона РК от 20.12.021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Глава 3. ПРОВЕДЕНИЕ МЕДИАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 17. Порядок и способы проведения медиации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Медиация по взаимному согласию сторон и медиатора может проводиться:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z270" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в виде индивидуальных и (или) совместных встреч сторон с медиатором;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z271" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) посредством индивидуальных и (или) совместных телефонных бесед сторон с медиатором;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z272" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в виде индивидуальных и (или) совместных бесед сторон с медиатором посредством видео-конференц-связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z273" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) посредством обмена электронными сообщениями между сторонами и медиатором;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z274" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) иными способами с использованием цифровых технологий, не противоречащими требованиям настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z275" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. С согласия сторон может применяться порядок (регламент) проведения медиации, утвержденный организациями медиаторов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 17 – в редакции Закона РК от 20.12.021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 18. Место и время проведения медиации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Стороны могут по своему усмотрению договориться о месте проведения медиации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z130" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. С согласия сторон медиатор определяет дату и время проведения медиации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z276" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Участники медиации могут участвовать в процедуре медиации путем использования технических средств связи по инициативе и с согласия сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z277" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Стороны медиации вправе удостоверить соглашение об урегулировании спора (конфликта) посредством электронной цифровой подписи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 18 с изменением, внесенным Законом РК от 20.12.021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 19. Язык проведения медиации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Стороны могут по своему усмотрению договориться о языке или языках, которые будут использоваться в ходе проведения медиации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 20. Условия проведения медиации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Проведение медиации осуществляется по взаимному согласию сторон и при заключении между ними договора о медиации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z135" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Медиация при урегулировании споров, возникающих из гражданских, трудовых, семейных, административных правоотношений и иных общественных отношений с участием физических и (или) юридических лиц, может быть применена как до обращения в суд, так и после начала судебного разбирательства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z136" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Судьи и должностные лица органов, осуществляющих уголовное преследование, не вправе в какой-либо форме принуждать стороны к медиации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z137" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Предложение стороне обратиться к медиации может быть сделано по просьбе другой стороны, судом или органом уголовного преследования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z138" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Проведение медиации начинается со дня заключения сторонами медиации договора о медиации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z139" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Если одна из сторон направила в письменной форме предложение об обращении к медиации и в течение десяти календарных дней со дня его направления или в течение иного указанного в предложении разумного срока не получила согласие другой стороны на применение медиации, такое предложение считается отклоненным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z140" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Для проведения медиации стороны по взаимному согласию выбирают одного или нескольких медиаторов. В случае, если в ходе гражданского или уголовного судопроизводства стороны по взаимному согласию решили выбрать другого (других) медиатора (медиаторов), они обязаны уведомить об этом суд либо орган уголовного преследования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z141" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Организация медиаторов может рекомендовать кандидатуру медиатора (медиаторов), если стороны направили в указанную организацию соответствующее обращение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z142" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Сроки проведения медиации определяются договором о медиации с учетом требований пункта 1 статьи 23 и пункта 4 статьи 24 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z143" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если медиация осуществляется вне рамок гражданского, административного либо уголовного процесса, медиатор и стороны должны принимать все возможные меры для того, чтобы указанная процедура была прекращена в срок не более тридцати календарных дней. В исключительных случаях в связи со сложностью разрешаемого спора (конфликта), с необходимостью получения дополнительной информации или документов срок проведения медиации может быть увеличен по договоренности сторон медиации и при согласии медиатора, но не более чем на тридцать календарных дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 20 с изменениями, внесенными законами РК от 31.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 378-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 29.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2021); от 20.12.021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 21. Форма и содержание договора о медиации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В случае взаимного согласия сторон о разрешении спора (конфликта) путем медиации составляется договор о медиации, оформленный в письменном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z286" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Медиатор и стороны могут обменяться подписанными цифровыми копиями договора о медиации посредством электронной почты с последующим представлением оригиналов по запросу одной из сторон или медиатора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z287" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Существенными условиями договора о медиации являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z288" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дата и место заключения договора о медиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z289" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наименование сторон спора (конфликта), фамилии и инициалы, должности их представителей с указанием полномочий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z290" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предмет спора (конфликта);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z291" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведения о медиаторе (медиаторах), который (которые) выбран (выбраны) сторонами медиации, об организации медиаторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z292" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) условия, порядок и размер расходов, связанных с проведением медиации, а в случае осуществления медиации на профессиональной основе – выплаты вознаграждения медиатору (медиаторам) за проведение медиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z293" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) язык проведения медиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z294" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обязательство сторон о конфиденциальности проведения медиации и последствия неисполнения такого обязательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z295" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) основания и объем ответственности медиатора (медиаторов), участвующего (участвующих) в урегулировании спора (конфликта) сторон медиации, за действия (бездействие), повлекшие ущерб (убытки) для сторон медиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z296" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) реквизиты сторон (данные, удостоверяющие личность, место жительства, контактные телефоны);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z297" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) срок проведения медиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z298" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) порядок проведения медиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z299" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) права и обязанности участников медиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z300" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) порядок и основания для прекращения медиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z301" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) иные условия, определенные медиатором (медиаторами) и сторонами медиации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 21 – в редакции Закона РК от 20.12.021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 22. Расходы, связанные с проведением медиации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Расходы, связанные с проведением медиации, включают:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z162" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вознаграждение медиатора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z163" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) расходы, понесенные медиатором в связи с проведением медиации, в том числе расходы на оплату проезда к месту рассмотрения спора, проживание и питание.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z164" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Профессиональные медиаторы осуществляют медиацию как на платной, так и на бесплатной основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z165" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Размер вознаграждения профессионального медиатора (медиаторов) определяется по соглашению сторон с медиатором (медиаторами) до начала медиации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z166" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Если иное не установлено соглашением сторон, расходы, связанные с проведением медиации, уплачиваются сторонами совместно в равных долях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z167" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Если медиатор отказывается от проведения медиации в силу обстоятельств, препятствующих его беспристрастности, он обязан возвратить выплаченные ему сторонами денежные суммы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z168" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t>7. Медиатором не может быть лицо:</w:t>
+      6. Деятельность общественных медиаторов проводится на безвозмездной основе. Указанным медиаторам возмещаются расходы, понесенные ими в связи с проведением медиации, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 21 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 22 с изменением, внесенным Законом РК от 20.12.021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 23. Особенности медиации в сфере гражданских, трудовых, семейных, административных правоотношений и иных общественных отношений с участием физических и (или) юридических лиц</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t>1) уполномоченное на выполнение государственных функций и приравненное к нему;</w:t>
+      Сноска. Заголовок статьи 23 – в редакции Закона РК от 20.12.021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z170" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Медиация при урегулировании споров (конфликтов), возникающих из гражданских, трудовых, семейных, административных правоотношений и иных общественных отношений с участием физических и (или) юридических лиц, административных органов, должностных лиц, должна быть завершена не позднее тридцати календарных дней со дня заключения договора о медиации. В случае необходимости по взаимному решению сторон срок проведения медиации может быть продлен до тридцати календарных дней, но не более шестидесяти календарных дней в совокупности. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z307" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Медиация при урегулировании споров (конфликтов), вытекающих из гражданских, трудовых, семейных, административных правоотношений и иных общественных отношений с участием физических и (или) юридических лиц, административных органов, должностных лиц, находящихся на рассмотрении суда, должна быть завершена не позднее тридцати календарных дней со дня заключения договора о медиации. В случае необходимости срок проведения медиации может быть продлен сторонами до тридцати календарных дней, но не более шестидесяти календарных дней в совокупности с последующим направлением ими суду совместного письменного уведомления.     </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z308" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Договор о медиации по урегулированию споров (конфликтов), вытекающих из гражданских, трудовых, семейных административных правоотношений и иных общественных отношений с участием физических и (или) юридических лиц, административных органов, должностных лиц, находящихся на рассмотрении суда, в том числе по материалам на стадии исполнительного производства, является основанием для приостановления производства по делу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z173" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. При прекращении медиации, проводимой в рамках гражданского или административного процесса, стороны обязаны незамедлительно направить суду, в производстве которого находится дело:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z174" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в случае подписания соглашения об урегулировании спора - указанное соглашение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z175" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в иных случаях - письменное уведомление о прекращении медиации с указанием оснований, предусмотренных статьей 26 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 23 с изменениями, внесенными законами РК от 17.02.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 565-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2012); от 29.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2021); от 20.12.021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 24. Особенности медиации, проводимой в ходе уголовного судопроизводства и по делам об административных правонарушениях</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> порядке недееспособным или ограниченно дееспособным;</w:t>
+      Сноска. Заголовок статьи 24 – в редакции Закона РК от 20.12.021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z177" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Заключение сторонами договора о медиации не приостанавливает производство по уголовному делу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z178" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Факт участия в медиации не может служить доказательством признания вины участником судопроизводства, являющимся стороной медиации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z179" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Если при проведении медиации одна из сторон является несовершеннолетним, участие педагога или психолога, или законных представителей несовершеннолетнего обязательно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z180" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Медиация в ходе уголовного судопроизводства и по делам об административных правонарушениях должна быть осуществлена в установленные законами Республики Казахстан сроки досудебного и судебного производства или производства по делам об административных правонарушениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z181" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Отказ от подписания соглашения об урегулировании конфликта не может ухудшить положение участника судопроизводства, являющегося стороной медиации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z182" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. При прекращении медиации, проводимой в рамках уголовного процесса и по делам об административных правонарушениях, стороны обязаны незамедлительно направить органу, ведущему уголовный процесс или дело об административном правонарушении, в производстве которого находится уголовное дело или дело об административном правонарушении:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z183" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в случае подписания соглашения об урегулировании конфликта - указанное соглашение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z184" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в иных случаях - письменное уведомление о прекращении медиации с указанием оснований, предусмотренных статьей 26 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 24 с изменениями, внесенными Конституционным Законом РК от 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); Законом РК от 20.12.021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 25. Особенности медиации в сфере семейных отношений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z186" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Посредством медиации могут разрешаться разногласия между супругами относительно продолжения брака, осуществления родительских прав, установления места жительства детей, вклада родителей в содержание детей, а также любые другие разногласия, возникающие в семейных отношениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z187" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. При проведении медиации медиатор должен учитывать законные интересы ребенка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z188" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Если в ходе медиации устанавливаются факты, которые подвергают или могут подвергнуть опасности нормальный рост и развитие ребенка или наносят ущерб его здоровью и законным интересам, медиатор обязан обратиться в орган, осуществляющий полномочия по защите прав ребенка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 25 с изменением, внесенным Законом РК от 20.12.021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 25-1. Особенности медиации на стадии исполнения судебного акта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z310" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t>3) в отношении которого осуществляется уголовное преследование;</w:t>
+      1. Договор о медиации, представленный судебному исполнителю, приостанавливает исполнительное производство на срок не более тридцати календарных дней. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z311" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Соглашение об урегулировании спора (конфликта), заключенное на стадии исполнения судебного акта, представляется сторонами на утверждение в суд первой инстанции по месту исполнения судебного акта или в суд, вынесший указанный судебный акт.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z312" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Исполнительное производство прекращается в случае заключения сторонами соглашения об урегулировании спора (конфликта) на стадии исполнения судебного акта и представления его судебному исполнителю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 25-1, в соответствии с Законом РК от 20.12.021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 26. Прекращение медиации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z190" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Медиация прекращается в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z326" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) подписания сторонами соглашения об урегулировании спора (конфликта) – со дня подписания такого соглашения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z327" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) установления медиатором обстоятельств, исключающих возможность разрешения спора (конфликта) путем медиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z328" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) письменного отказа стороны (сторон) от медиации – со дня подписания стороной (сторонами) письменного отказа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z329" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) письменного отказа одной из сторон от продолжения медиации – с момента уведомления доступными средствами связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z330" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> порядке судимость.</w:t>
+      5) истечения срока проведения медиации – со дня его истечения с учетом положений </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статей 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z331" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В случаях, указанных в подпунктах 3), 4) и 5) пункта 1 настоящей статьи, медиатор по требованию стороны (сторон) выдает уведомление о прекращении процедуры медиации с указанием причины прекращения процедуры медиации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок статьи 26 – в редакции Закона РК от 20.12.021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 27. Соглашение об урегулировании спора (конфликта)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z197" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Соглашение об урегулировании спора (конфликта), достигнутое сторонами медиации при проведении медиации, заключается в письменной форме и подписывается сторонами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z335" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Соглашение об урегулировании спора (конфликта) также имеет законную силу, если стороны обменялись подписанными цифровыми копиями соглашения посредством электронной почты без дальнейшего представления оригиналов друг другу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z198" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Соглашение об урегулировании спора (конфликта) должно содержать данные о дате и месте заключения, сторонах медиации, их представителях, предмете спора (конфликта), медиаторе (медиаторах), а также согласованные сторонами обязательства, способы и сроки их исполнения и последствия их неисполнения или ненадлежащего исполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z337" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Соглашение об урегулировании спора (конфликта) должно быть подписано медиатором (медиаторами).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z199" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Соглашение об урегулировании спора (конфликта) подлежит исполнению сторонами медиации добровольно в порядке и сроки, предусмотренные этим соглашением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z200" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Соглашение об урегулировании спора (конфликта), заключенное до рассмотрения дела в суде, представляет собой сделку, направленную на установление, изменение или прекращение прав и обязанностей сторон. В случае неисполнения или ненадлежащего исполнения такого соглашения сторона медиации, нарушившая соглашение, несет ответственность в порядке, установленном законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z201" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t>8. Соглашением сторон медиации могут быть установлены дополнительные требования к медиатору.</w:t>
+      5. Соглашение об урегулировании спора (конфликта), достигнутое сторонами при проведении медиации в ходе гражданского или административного процесса, незамедлительно направляется судье, в производстве которого находится дело. Соглашение об урегулировании спора (конфликта) утверждается судом в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданским процессуальным кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Административным процедурно-процессуальным кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z202" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом уплаченная государственная пошлина подлежит возврату плательщику в порядке, предусмотренном Кодексом Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z203" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Соглашение об урегулировании спора (конфликта), достигнутое сторонами при проведении медиации в ходе уголовного процесса, представляет собой соглашение об урегулировании спора (конфликта) путем заглаживания причиненного потерпевшему вреда и примирения лица, совершившего уголовное правонарушение, с потерпевшим.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z339" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Медиация по делам об административных правонарушениях представляет собой соглашение об урегулировании спора (конфликта) путем примирения сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z204" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Указанное соглашение незамедлительно направляется органу, ведущему уголовный процесс, в производстве которого находится уголовное дело, и в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уголовно-процессуальным</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, является обстоятельством, исключающим либо позволяющим не осуществлять уголовное преследование.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z340" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Соглашение об урегулировании спора (конфликта) о разделе имущества или залоге имущества является основанием для государственной регистрации прав на недвижимое имущество и (или) регистрации залога движимого имущества в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z205" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Соглашение об урегулировании конфликта вступает в силу в день его подписания сторонами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z37" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В случае уклонения от исполнения соглашения об урегулировании спора (конфликта) заинтересованная сторона вправе обратиться в суд в соответствии с правилами, установленными процессуальным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 27 с изменениями, внесенными законами РК от 17.02.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 565-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2012); от 03.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); от 31.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 378-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 29.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2021); от 20.12.021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2021); от 20.12.021 </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 27-1. Особенности медиации, проводимой в ходе административного судопроизводства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z342" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. При рассмотрении в административном судопроизводстве споров (конфликтов) медиация допускается только при наличии у ответчика административного усмотрения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z343" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Возможность медиации по таким делам допускается в случаях, когда такая возможность не запрещена законами Республики Казахстан или не противоречит существу соответствующего публично-правового отношения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 27-1, в соответствии с Закона РК от 20.12.021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.04.2023 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z206" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...336 lines deleted...]
-    </w:p>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 11. Права и обязанности сторон медиации</w:t>
-[...6086 lines deleted...]
-        </w:rPr>
         <w:t>Статья 28. Порядок введения в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...39 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z208" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящий Закон вводится в действие по истечении шести месяцев после его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Президент</w:t>
+              <w:t>
+Президент</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>
+Республики Казахстан</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Н. Назарбаев</w:t>
+              <w:t>
+Н. Назарбаев</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -10146,55 +8465,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10520,31 +8839,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>