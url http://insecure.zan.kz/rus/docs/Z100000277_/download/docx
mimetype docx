--- v2 (2026-07-26)
+++ v3 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f6e0d67" w14:textId="f6e0d67">
+    <w:p w14:paraId="f31e90c" w14:textId="f31e90c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3963,230 +3963,172 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 9-1. Компетенция органов военной разведки Министерства обороны Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К компетенции органов военной разведки Министерства обороны Республики Казахстан, кроме положений, предусмотренных статьей 8 настоящего Закона, относятся положения статьи 9 настоящего Закона, за исключением подпунктов 2) – 4), 7), 10), 14), 16), 20-1), 20-2) и 26).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В статью 9-1 предусматривается изменение Законом РК от 10.06.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена статьей 9-1 в соответствии с Законом РК от 16.02.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 562-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования); в редакции Закона РК от 28.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двух месяцев после дня его первого официального опубликования); с изменениями, внесенными Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 301-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...115 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении двух месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4789,727 +4731,683 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 13. Кадры субъектов внешней разведки</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z167" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Исключен Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z5" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сотрудники органа внешней разведки являются представителями государственной власти и находятся под защитой государства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z6" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сотрудники и военнослужащие субъектов внешней разведки, арестованные или взятые в заложники при исполнении обязанностей за пределами Республики Казахстан, а также интернированные в нейтральные страны, сохраняют статус сотрудников и военнослужащих. Руководители субъектов внешней разведки и других уполномоченных государственных органов обязаны принять меры по защите прав указанных сотрудников и военнослужащих в соответствии с нормами международного права.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z7" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сотрудники и военнослужащие субъектов внешней разведки для достижения целей разведывательной деятельности могут занимать должности и прикомандировываться в государственные органы и организации независимо от форм собственности без раскрытия их ведомственной принадлежности и с оставлением на воинской службе, службе в специальных государственных органах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z8" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должностные лица указанных органов и организаций несут предусмотренную законами Республики Казахстан ответственность за разглашение ставшими им известными сведений о принадлежности сотрудников и военнослужащих к субъектам внешней разведки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z14" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сотрудники и военнослужащие субъектов внешней разведки состоят в кадрах, действующем резерве и запасе. Сотрудники и военнослужащие субъектов внешней разведки имеют право на ношение, хранение оружия и специальных средств в соответствии с законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель органа внешней разведки отдельным категориям сотрудников засчитывает в выслугу лет стаж их трудовой деятельности до зачисления на службу в органе внешней разведки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Время выполнения сотрудниками органа внешней разведки заданий в специальных службах иностранных государств и иных зарубежных организациях, преступных группах подлежит зачету в выслугу лет в льготном исчислении для назначения пенсионных выплат, присвоения специального звания и исчисления должностного оклада в порядке, определяемом Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...17 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">      Сноска. Статья 13 в редакции закона РК от 13.02.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); с изменениями, внесенными законами РК от 16.02.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 562-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования); от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...183 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 14. Правовое положение сотрудников органа внешней разведки</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Законные требования сотрудников органа внешней разведки обязательны для исполнения гражданами, должностными лицами и организациями. Невыполнение законных требований сотрудников органа внешней разведки, оскорбление, сопротивление, угроза насилием или посягательство на их жизнь, здоровье, честь и достоинство, имущество, другие действия, препятствующие выполнению возложенных на них обязанностей, а также посягательство на жизнь, здоровье, честь, достоинство и имущество членов их семей, близких родственников (родителей, детей, усыновителей, усыновленных, полнородных и неполнородных братьев и сестер, дедушек, бабушек, внуков) в связи с исполнением сотрудниками органа внешней разведки служебных обязанностей и служебного долга влекут установленную законами Республики Казахстан ответственность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z24" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ущерб, причиненный имуществу сотрудника органа внешней разведки, а также ущерб, причиненный здоровью и имуществу членов семьи и близких родственников (родителей, детей, усыновителей, усыновленных, полнородных и неполнородных братьев и сестер, дедушек, бабушек, внуков) сотрудника органа внешней разведки в связи с выполнением им служебных обязанностей, возмещается в полном объеме из бюджетных средств. Порядок возмещения ущерба определяется Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 13 в редакции закона РК от 13.02.2012 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 14 в редакции закона РК от 13.02.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 553-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); с изменениями, внесенными законами РК от 16.02.2012 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 14. Правовое положение сотрудников органа внешней разведки</w:t>
-[...41 lines deleted...]
-    <w:bookmarkEnd w:id="116"/>
+        <w:t>Статья 15. Права сотрудников органа внешней разведки</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z189" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотрудникам органа внешней разведки предоставляется право ношения, хранения и применения оружия и специальных средств. Они также вправе применять физическую силу, в том числе боевые приемы борьбы. Порядок применения оружия, специальных средств и физической силы определяется настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 14 в редакции закона РК от 13.02.2012 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 15 в редакции закона РК от 13.02.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 553-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 15. Права сотрудников органа внешней разведки</w:t>
-[...97 lines deleted...]
-        </w:rPr>
         <w:t>Статья 16. Условия и пределы применения физической силы, специальных средств, оружия и боевой техники</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z196" w:id="118"/>
+    <w:bookmarkStart w:name="z196" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Сотрудники органа внешней разведки обязаны проходить специальную подготовку, периодическую проверку на пригодность к действиям в условиях, связанных с применением физической силы, специальных средств и оружия. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z229" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z229" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В случаях необходимой обороны и крайней необходимости или при задержании лица, совершившего преступление, сотрудник органа внешней разведки при отсутствии у него необходимых специальных средств или оружия вправе использовать любые подручные средства, а также по основаниям и в порядке, которые установлены настоящим законом, применять иное не состоящее на вооружении оружие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z230" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z230" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сотрудник органа внешней разведки не несет ответственности за моральный, материальный и физический вред, причиненный в связи с применением в предусмотренных законами случаях физической силы, специальных средств, оружия и боевой техники, если защита соответствует характеру и опасности посягательства на охраняемых лиц, других граждан, охраняемые объекты или самого сотрудника органа внешней разведки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z231" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z231" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Применение физической силы, специальных средств, оружия и боевой техники сотрудниками органа внешней разведки с превышением полномочий влечет за собой ответственность, установленную законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z232" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z232" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В зоне проведения антитеррористической операции сотрудники органа внешней разведки, участвующие в антитеррористической операции, имеют право применять в отношении террористов физическую силу, боевую и иную технику, оружие и специальные средства, в том числе служебных животных, без предупреждений и ограничений, предусмотренных настоящим законом и иными законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5563,70 +5461,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 16-1. Применение физической силы сотрудниками органа внешней разведки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сотрудники органа внешней разведки имеют право применять физическую силу, в том числе боевые приемы борьбы, для пресечения уголовных и административных правонарушений, посягающих на жизнь, здоровье, права, свободы, личное достоинство, собственность и охраняемые интересы граждан и государства, задержания лиц, совершивших общественно опасные деяния, с учетом характера правонарушений и конкретных ситуаций, преодоления противодействия законным требованиям, если ненасильственные способы не обеспечивают выполнения возложенных обязанностей на орган внешней разведки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z235" w:id="123"/>
+    <w:bookmarkStart w:name="z235" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сотрудник органа внешней разведки имеет право применять физическую силу во всех случаях, когда настоящим законом разрешено применение специальных средств или оружия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5682,310 +5580,310 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 16-2. Применение специальных средств сотрудниками органа внешней разведки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z237" w:id="124"/>
+    <w:bookmarkStart w:name="z237" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сотрудники органа внешней разведки имеют право применять специальные средства, имеющиеся на вооружении, в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z238" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z238" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для отражения нападения на граждан и охраняемых лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z239" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z239" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для отражения нападения на здания, сооружения, помещения, другие объекты и транспортные средства, охраняемые органом внешней разведки, а равно для освобождения этих объектов и средств в случае их захвата;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z240" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z240" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) для выявления и пресечения преступлений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z241" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z241" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) для разоружения лиц, незаконно имеющих при себе оружие, боеприпасы, взрывчатые, ядовитые и радиоактивные вещества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z242" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z242" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) для отражения нападения на сотрудников органа внешней разведки, членов их семей либо других лиц, привлеченных к обеспечению охранных мероприятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z243" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z243" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) для задержания правонарушителей, лиц, оказывающих сопротивление или умышленно препятствующих сотрудникам органа внешней разведки или правоохранительных органов в осуществлении возложенных на них служебных обязанностей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z244" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z244" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) при конвоировании и охране задержанных, заключенных под стражу лиц, а также осужденных, подозреваемых и обвиняемых, если имеются достаточные основания полагать, что они могут совершить побег или причинить вред окружающим или собственному здоровью, а также в отношении лиц, препятствующих сотрудникам органа внешней разведки в осуществлении возложенных на них законом обязанностей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z245" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z245" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) для освобождения заложников, пресечения массовых беспорядков, групповых действий, посягающих на жизнь, здоровье, права, свободы, личное достоинство и собственность граждан, охраняемых лиц и объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z246" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z246" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) для остановки транспортного средства, водитель которого не выполнил требование сотрудника органа внешней разведки остановиться, если другими способами невозможно предотвратить реальную угрозу для охраняемых лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z247" w:id="134"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z247" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) в случаях необходимой обороны и крайней необходимости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z248" w:id="135"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z248" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Запрещается применять специальные средства в сторону охраняемого лица, а также в отношении женщин с видимыми признаками беременности, лиц с явными признаками инвалидности и малолетних, кроме случаев совершения ими нападения на сотрудников органа внешней разведки, граждан и охраняемых лиц, угрожающего их жизни и здоровью, группового нападения либо оказания вооруженного сопротивления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z249" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z249" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Перечень специальных средств, используемых органом внешней разведки, утверждается Правительством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6021,370 +5919,370 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 16-3. Применение оружия и использование боевой техники сотрудниками органа внешней разведки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z251" w:id="137"/>
+    <w:bookmarkStart w:name="z251" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сотрудники органа внешней разведки имеют право применять оружие и боевую технику как крайнюю меру в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z252" w:id="138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z252" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для отражения нападения на граждан, охраняемых лиц, а также лиц, защита и охрана которых поручена сотрудникам органа внешней разведки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z253" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z253" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для отражения нападения на здания, сооружения, помещения и другие объекты и транспортные средства, охраняемые органом внешней разведки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z254" w:id="140"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z254" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) для отражения нападения на сотрудников органа внешней разведки, членов их семей, других лиц, привлеченных этим органом к обеспечению охранных мероприятий, а также для пресечения попытки завладения оружием, транспортным средством, специальной и боевой техникой органа внешней разведки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z255" w:id="141"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z255" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) для защиты граждан от преступного посягательства, а также освобождения заложников, захваченных охраняемых объектов, сооружений и специальных грузов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z256" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z256" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) для задержания лиц, застигнутых при совершении преступления либо непосредственно после его совершения, оказывающих вооруженное сопротивление, а также вооруженного лица, отказывающегося выполнить законное требование о сдаче находящихся при нем оружия, боеприпасов, взрывчатых, ядовитых и радиоактивных веществ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z257" w:id="143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z257" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) для нейтрализации и задержания лиц, совокупность внешних признаков и действий которых свидетельствует о наличии реальной угрозы жизни и здоровью других граждан, охраняемых лиц и сотрудников органа внешней разведки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z258" w:id="144"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z258" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) для пресечения побега из мест содержания под стражей подозреваемых и обвиняемых в совершении преступлений или побега из-под конвоя лиц, задержанных по подозрению в совершении преступления, лиц, в отношении которых применена мера пресечения в виде заключения под стражу, осужденных к лишению свободы, а также для пресечения попытки насильственного освобождения указанных лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z259" w:id="145"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z259" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) для остановки транспортного средства, если водитель создает реальную опасность жизни и здоровью охраняемых лиц и отказывается остановиться на требование сотрудника органа внешней разведки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z260" w:id="146"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z260" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) для защиты от нападения животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z261" w:id="147"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z261" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) для подачи сигнала тревоги или вызова помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z262" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z262" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) в случаях необходимой обороны и крайней необходимости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z263" w:id="149"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z263" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Запрещается применять оружие в сторону охраняемых лиц, а также в отношении женщин, лиц с явными признаками инвалидности и несовершеннолетних, за исключением случаев наличия реальной угрозы здоровью и жизни граждан, сотрудников органа внешней разведки, а также совершения ими вооруженного нападения, оказания ими вооруженного сопротивления, группового нападения, захвата заложников, объектов, транспортных средств, в том числе воздушных судов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z264" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z264" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Во всех случаях применения оружия сотрудники органа внешней разведки обязаны принять необходимые меры для обеспечения безопасности окружающих граждан и оказания неотложной медицинской помощи пострадавшим, доложить непосредственному начальнику о применении оружия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z265" w:id="151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z265" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. О каждом случае применения оружия, специальных средств, физической силы, повлекшем гибель людей или иные тяжкие последствия, в течение двадцати четырех часов информируется прокурор.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z266" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z266" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Перечень видов оружия, боевой техники и боевых комплектов боеприпасов, состоящих на вооружении органа внешней разведки, утверждается Правительством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6420,70 +6318,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 17. Ответственность сотрудников органа внешней разведки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z201" w:id="153"/>
+    <w:bookmarkStart w:name="z201" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       За неисполнение или ненадлежащее исполнение сотрудниками органа внешней разведки своих служебных обязанностей и за противоправные действия они несут ответственность в соответствии с законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6519,279 +6417,279 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 18. Лица, оказывающие конфиденциальное содействие субъектам внешней разведки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z206" w:id="154"/>
+    <w:bookmarkStart w:name="z206" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Для достижения целей разведывательной деятельности субъекты внешней разведки устанавливают на безвозмездной либо платной основе отношения негласного сотрудничества с совершеннолетними дееспособными лицами, давшими согласие оказывать им конфиденциальное содействие. Порядок взаимоотношений с указанными лицами устанавливается в соответствии с нормативными правовыми актами субъектов внешней разведки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z207" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z207" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В целях обеспечения безопасности лиц, оказывающих (оказывавших) конфиденциальное содействие субъектам внешней разведки, и членов их семей субъекты внешней разведки реализуют мероприятия по их защите в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z208" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z208" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Защита лиц, оказывающих (оказавших) конфиденциальное содействие субъектам внешней разведки, может осуществляться иными государственными органами в порядке взаимодействия с субъектами внешней разведки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z209" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z209" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. ЗАКЛЮЧИТЕЛЬНЫЕ И ПЕРЕХОДНЫЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 19. Финансирование, материально-техническое обеспечение органа внешней разведки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z214" w:id="158"/>
+    <w:bookmarkStart w:name="z214" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Финансирование, материально-техническое обеспечение деятельности органа внешней разведки осуществляются за счет бюджетных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 20. Ведомственный контроль за деятельностью субъектов внешней разведки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z219" w:id="159"/>
+    <w:bookmarkStart w:name="z219" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организация и осуществление ведомственного контроля за деятельностью субъектов внешней разведки возлагаются на руководителей соответствующих государственных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 21. Прокурорский надзор за деятельностью субъектов внешней разведки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z224" w:id="160"/>
+    <w:bookmarkStart w:name="z224" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Высший надзор за соблюдением законности в сфере внешней разведки на территории Республики Казахстан осуществляют Генеральный Прокурор Республики Казахстан и уполномоченные им прокуроры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z302" w:id="161"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z302" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень уполномоченных прокуроров устанавливается приказом Генерального Прокурора Республики Казахстан по согласованию с первым руководителем субъекта внешней разведки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z225" w:id="162"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z225" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о лицах, оказывающих (оказывавших) субъектам внешней разведки Республики Казахстан конфиденциальное содействие, в предмет прокурорского надзора не входят.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6847,70 +6745,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 22. Порядок введения в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z228" w:id="163"/>
+    <w:bookmarkStart w:name="z228" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Закон вводится в действие по истечении десяти календарных дней после его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -7104,55 +7002,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>