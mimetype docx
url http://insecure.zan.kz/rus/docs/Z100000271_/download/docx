--- v1 (2026-03-04)
+++ v2 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="549db6c" w14:textId="549db6c">
+    <w:p w14:paraId="8169575" w14:textId="8169575">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,144 +85,154 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О профилактике правонарушений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Закон Республики Казахстан от 29 апреля 2010 года № 271-IV.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон Республики Казахстан от 29 апреля 2010 года № 271-IV. Утратил силу Законом Республики Казахстан от 30 декабря 2025 года № 245-VIII</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">      Сноска. Закон утратил силу Законом РК от 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Закон утрачивает силу Законом РК от 30.12.2025 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1746,441 +1758,413 @@
         <w:t>
       3) ведут учет граждан и организаций, участвующих в профилактике правонарушений, принимают меры по вовлечению граждан и организаций в охрану общественного порядка, определяют виды и порядок их поощрений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z69" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) содействуют занятости населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z305" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1) содействуют занятости осужденных в учреждениях уголовно-исполнительной системы в соответствии с Законом Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z330" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-2) внедряют и реализуют программы и методики, направленные на формирование законопослушного поведения обучающихся и воспитанников организаций образования, а также проводят исследования уровня правовой грамотности и защищенности обучающихся и воспитанников организаций образования, обеспечивая качество реализации программ и методик, а также итогов исследований;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z331" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-3) совместно с государственными органами проводят мероприятия по профилактике правонарушений среди обучающихся и воспитанников организаций образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z70" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) представляют для утверждения в соответствующие местные представительные органы персональный состав межведомственных комиссий по профилактике правонарушений и обеспечивают их функционирование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z71" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечивают создание и функционирование организаций системы профилактики правонарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z72" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) организуют предоставление специальных социальных услуг лицам, нуждающимся в специальных социальных услугах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z73" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) принимают меры по устранению причин и условий, способствующих совершению правонарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z74" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) обеспечивают организацию правового воспитания граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z75" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществляют иные полномочия, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 6 с изменениями, внесенными законами РК от 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 02.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 388-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 18.04.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 20.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2023); от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...163 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 7. Компетенция органов внутренних дел</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...137 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Органы внутренних дел:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="55"/>
+    <w:bookmarkStart w:name="z79" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2195,52 +2179,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">исключен Законом РК от 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z1" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z1" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2255,52 +2239,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">исключен Законом РК от 13.06.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 102-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z80" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z80" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2315,212 +2299,212 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">исключен Законом РК от 13.01.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 159-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z81" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z81" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принимают участие в правовом воспитании граждан, изучают общественное мнение о состоянии правопорядка и мерах по повышению эффективности деятельности органов внутренних дел по профилактике правонарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z82" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z82" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществляют меры по профилактике правонарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z83" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z83" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ведут профилактический учет и осуществляют профилактический контроль;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z84" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z84" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) взаимодействуют с гражданами и организациями, участвующими в охране общественного порядка и профилактике правонарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z85" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z85" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществляют взаимодействие с субъектами охранной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z86" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z86" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) информируют иные правоохранительные органы о ставших им известными фактах готовящихся или совершенных правонарушений, отнесенных к компетенции этих органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z87" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z87" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) осуществляют уголовное преследование, пробационный контроль, производство по делам об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z88" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z88" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) обеспечивают организацию специальных учебных курсов по вопросам профилактики правонарушений для сотрудников органов внутренних дел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z89" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z89" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2535,111 +2519,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">исключен Законом РК от 13.01.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 159-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z4" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z4" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-1) обеспечивают проведение профилактических и оперативно-розыскных мероприятий в целях предупреждения совершения правонарушений осужденными, содержащимися в учреждениях уголовно-исполнительной системы и состоящими на учете служб пробации, а также лицами, содержащимися в следственных изоляторах уголовно-исполнительной системы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z5" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z5" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-2) осуществляют воспитательное воздействие на осужденных в соответствии с Уголовно-исполнительным кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z90" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z90" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) осуществляют иные полномочия, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3009,91 +2993,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Органы юстиции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="70"/>
+    <w:bookmarkStart w:name="z100" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) координируют деятельность государственных органов по правовой пропаганде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z101" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z101" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проводят юридическую экспертизу проектов нормативных правовых актов в целях предупреждения принятия норм, способствующих совершению правонарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z102" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z102" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3108,52 +3092,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">исключен Законом РК от 18.01.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 547-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z103" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z103" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3168,52 +3152,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">исключен Законом РК от 18.01.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 547-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z104" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z104" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3228,91 +3212,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">исключен Законом РК от 18.01.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 547-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z105" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z105" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) информируют правоохранительные органы о ставших им известными фактах готовящихся или совершенных правонарушений, отнесенных к компетенции этих органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z106" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z106" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществляют иные полномочия, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3694,250 +3678,250 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Органы военного управления: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z307" w:id="77"/>
+    <w:bookmarkStart w:name="z307" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осуществляют организацию воспитательной, социально-правовой и пропагандистской работы в войсках; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z308" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z308" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) взаимодействуют с гражданами и организациями по вопросам профилактики правонарушений, определяют виды и порядок их поощрения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z309" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z309" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) образуют межведомственные комиссии в органах военного управления по профилактике правонарушений; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z310" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z310" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осуществляют координацию деятельности по профилактике правонарушений; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z311" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z311" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) организовывают работу по укреплению морально-психологического состояния личного состава и воинской дисциплины; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z327" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z327" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) принимают общие меры профилактики правонарушений в отношении военнослужащих;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z328" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z328" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-2) осуществляют меру индивидуальной профилактики правонарушений в виде профилактической беседы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z312" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z312" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) информируют органы военной полиции о ставших им известными фактах готовящихся или совершенных правонарушений; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z313" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z313" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) принимают меры по устранению причин и условий, способствующих совершению правонарушений; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z314" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z314" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осуществляют иные полномочия, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4018,130 +4002,130 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Органы прокуратуры:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="87"/>
+    <w:bookmarkStart w:name="z110" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществляют высший надзор за соблюдением законности в сфере профилактики правонарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z111" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z111" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивают координацию деятельности правоохранительных органов в борьбе с преступностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z112" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z112" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) формируют государственную правовую статистику и ведут специальные учеты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z113" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z113" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществляют иные полномочия, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4202,401 +4186,327 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в области образования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="91"/>
+    <w:bookmarkStart w:name="z119" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) взаимодействует с государственными органами и организациями по вопросам правового воспитания обучающихся и воспитанников организаций образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z120" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разрабатывает и утверждает программы и методики, направленные на формирование законопослушного поведения обучающихся и воспитанников организаций образования, а также осуществляет мониторинг их реализации и мониторинг проведения исследований уровня правовой грамотности и защищенности обучающихся и воспитанников организаций образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">3) исключен Законом РК от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляет иные полномочия, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции Закона РК от 17.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 11 с изменениями, внесенными Законом РК от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 213-VIII</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      2) разрабатывает и внедряет в практику работы организаций образования программы и методики, направленные на формирование законопослушного поведения обучающихся и воспитанников организаций образования;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 12. Компетенция уполномоченного органа в области здравоохранения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...149 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в области здравоохранения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="93"/>
+    <w:bookmarkStart w:name="z128" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует проведение мероприятий по пропаганде здорового образа жизни;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z129" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z129" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разрабатывает методики раннего выявления и профилактики систематического немедицинского употребления психоактивных веществ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z130" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z130" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4611,71 +4521,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">исключен Законом РК от 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z131" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z131" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществляет иные полномочия, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4751,131 +4661,131 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 13. Компетенция организаций здравоохранения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="97"/>
+    <w:bookmarkStart w:name="z134" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организации здравоохранения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z135" w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z135" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ведут пропаганду здорового образа жизни;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z136" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z136" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оказывают наркологическую, психологическую, психиатрическую, лечебно-профилактическую помощь и проводят медицинскую реабилитацию лиц, нуждающихся в ней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z137" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z137" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляют выявление, учет и наблюдение за лицами с психическими, поведенческими расстройствами (заболеваниями), в том числе связанными с употреблением психоактивных веществ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z138" w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z138" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4890,91 +4800,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">исключен Законом РК от 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z139" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z139" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) извещают органы внутренних дел о фактах обращения лиц, пострадавших от правонарушений, и оказания им медицинской помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z140" w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z140" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осуществляют иные полномочия, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5055,71 +4965,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в области социальной защиты населения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="104"/>
+    <w:bookmarkStart w:name="z146" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) участвует в формировании государственной политики, направленной на содействие занятости населения и снижения бедности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z147" w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z147" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5134,91 +5044,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">исключен Законом РК от 29.12.2010 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 372-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z148" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z148" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) разрабатывает методические рекомендации по применению активных форм содействия занятости населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z149" w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z149" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществляет иные полномочия, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5279,51 +5189,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в области физической культуры и спорта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="108"/>
+    <w:bookmarkStart w:name="z155" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5338,91 +5248,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">исключен Законом РК от 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z156" w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z156" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) совместно с иными государственными органами содействует вовлечению лиц, склонных к совершению правонарушений, к занятиям физической культурой и спортом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z157" w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z157" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляет иные полномочия, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5532,110 +5442,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в области масс-медиа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="111"/>
+    <w:bookmarkStart w:name="z163" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечивает проведение правовой пропаганды в средствах массовой информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z164" w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z164" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) способствует освещению в средствах массовой информации деятельности субъектов профилактики правонарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z165" w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z165" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляет иные полномочия, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5671,503 +5581,503 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 17. Участие граждан и организаций в профилактике правонарушений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="114"/>
+    <w:bookmarkStart w:name="z170" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Участие граждан и организаций в профилактике правонарушений осуществляется путем добровольного оказания содействия другим субъектам профилактики правонарушений в соответствии с настоящим Законом и иными законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z171" w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z171" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Граждане и организации, участвующие в профилактике правонарушений, осуществляют свою деятельность на основе принципов законности, уважения и соблюдения прав и свобод человека и гражданина.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z172" w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z172" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Граждане и организации, участвующие в профилактике правонарушений, осуществляют свою деятельность путем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z173" w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z173" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) участия в организации правовой пропаганды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z174" w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z174" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) участия в работе консультативно-совещательных и экспертных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z175" w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z175" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) содействия другим субъектам профилактики правонарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 18. Координация деятельности субъектов профилактики правонарушений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z180" w:id="120"/>
+    <w:bookmarkStart w:name="z180" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Координация деятельности субъектов профилактики правонарушений осуществляется в целях повышения эффективности профилактической работы путем разработки и осуществления ими согласованных действий по своевременному предупреждению, выявлению и пресечению правонарушений, устранению причин и условий, способствующих их совершению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z181" w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z181" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Координацию деятельности субъектов профилактики правонарушений в Республике Казахстан осуществляют межведомственные комиссии по профилактике правонарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Межведомственные комиссии по профилактике правонарушений образуются при Правительстве Республики Казахстан, а также при местных исполнительных органах областей, городов республиканского значения, столицы и районов, городов областного значения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="122"/>
+    <w:bookmarkStart w:name="z183" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Межведомственная комиссия по профилактике правонарушений является консультативно-совещательным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z184" w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z184" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основными задачами деятельности межведомственных комиссий являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z185" w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z185" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) координация деятельности субъектов профилактики правонарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z186" w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z186" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оценка эффективности деятельности субъектов профилактики правонарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z187" w:id="126"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z187" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выработка предложений по совершенствованию законодательства Республики Казахстан о профилактике правонарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z188" w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z188" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) рассмотрение хода реализации документов Системы государственного планирования Республики Казахстан в области профилактики правонарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z189" w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z189" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) внесение на рассмотрение Правительства Республики Казахстан, местных исполнительных органов областей, городов республиканского значения, столицы и районов, городов областного значения предложений по совершенствованию мер профилактики правонарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z190" w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z190" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) принятие мер по защите и восстановлению прав и законных интересов человека и гражданина, выявлению и устранению причин и условий, способствующих совершению правонарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z191" w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z191" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) подготовка и направление информационных материалов по вопросам профилактики правонарушений Правительству Республики Казахстан, соответствующим местным представительным и исполнительным органам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z192" w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z192" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) заслушивание отчетов руководителей и должностных лиц субъектов профилактики правонарушений о проводимой ими работе и выработка предложений по совершенствованию их деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z193" w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z193" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) внесение в государственные органы и организации предложений о привлечении должностных лиц к дисциплинарной и иной ответственности за непринятие мер по профилактике правонарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z194" w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z194" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Состав, полномочия и порядок деятельности межведомственных комиссий определяются положениями, утверждаемыми Правительством Республики Казахстан, местными исполнительными органами областей, городов республиканского значения, столицы и районов, городов областного значения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6203,402 +6113,402 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 19. Формы координационной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="134"/>
+    <w:bookmarkStart w:name="z197" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Координация деятельности субъектов профилактики правонарушений осуществляется межведомственной комиссией по профилактике правонарушений в следующих основных формах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z198" w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z198" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выработка предложений и рекомендаций по совершенствованию деятельности субъектов профилактики правонарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z199" w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z199" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обмен информацией;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z200" w:id="137"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z200" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) изучение и распространение положительного опыта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z201" w:id="138"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z201" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проведение совместных оперативно-профилактических мероприятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z202" w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z202" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) проведение заседаний и совещаний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z203" w:id="140"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z203" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) выпуск бюллетеней (сборников) и других информационных изданий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z204" w:id="141"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z204" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Субъекты профилактики правонарушений обязаны незамедлительно информировать государственные органы о ставших им известными фактах готовящихся или совершенных правонарушений, отнесенных к компетенции этих органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z205" w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z205" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Меры профилактики правонарушений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 20. Система мер профилактики правонарушений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z208" w:id="143"/>
+    <w:bookmarkStart w:name="z208" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Профилактика правонарушений осуществляется посредством общих, специальных и индивидуальных мер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 21. Общие меры профилактики правонарушений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z211" w:id="144"/>
+    <w:bookmarkStart w:name="z211" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общие меры профилактики правонарушений реализуются путем применения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z212" w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z212" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мер по защите социально уязвимых слоев населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z213" w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z213" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) организационно-управленческих мер, направленных на устранение ошибок и упущений в управлении экономикой, социальной сферой, правоохранительной деятельностью, а также на совершенствование нормативного, информационного, методического и ресурсного обеспечения профилактики правонарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z214" w:id="147"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z214" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) идеологических мер, устраняющих или ограничивающих криминогенные факторы путем формирования у граждан нравственных качеств, ориентированных на общечеловеческие ценности, законопослушное поведение, нетерпимость к противоправному поведению, повышающих общую, бытовую и правовую культуру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z215" w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z215" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) достижений науки и техники, препятствующих совершению правонарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z329" w:id="149"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z329" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Запрещается ношение в общественных местах предметов одежды, препятствующих распознаванию лица, за исключением случаев, когда это необходимо для исполнения требований законов Республики Казахстан, служебных (должностных, трудовых) обязанностей, в медицинских целях, гражданской защиты, при погодных условиях, а также для лиц, принимающих непосредственное участие в спортивных, спортивно-массовых и культурно-массовых мероприятиях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6689,430 +6599,430 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 23. Меры индивидуальной профилактики правонарушений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z223" w:id="150"/>
+    <w:bookmarkStart w:name="z223" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Меры индивидуальной профилактики правонарушений применяются для систематического целенаправленного воздействия на правосознание и поведение лица либо ограниченного круга лиц в целях предупреждения совершения правонарушений с их стороны, а также устранения причин и условий, способствующих их совершению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z224" w:id="151"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z224" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мерами индивидуальной профилактики правонарушений являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z225" w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z225" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) профилактическая беседа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z226" w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z226" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) защитное предписание;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z227" w:id="154"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z227" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) представление об устранении причин и условий, способствующих совершению правонарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z228" w:id="155"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z228" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) принудительные меры медицинского характера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z229" w:id="156"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z229" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) установление особых требований к поведению правонарушителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z230" w:id="157"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z230" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) профилактический учет и контроль;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z231" w:id="158"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z231" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) административное взыскание;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z232" w:id="159"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z232" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) лишение либо ограничение родительских прав, отмена усыновления (удочерения) ребенка, освобождение и отстранение опекунов и попечителей от исполнения ими своих обязанностей, досрочное расторжение договора о передаче ребенка на воспитание патронатному воспитателю;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z233" w:id="160"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z233" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) меры, принимаемые по приговору суда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z234" w:id="161"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z234" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) установление административного надзора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z235" w:id="162"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z235" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) превентивное ограничение свободы передвижения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z236" w:id="163"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z236" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Меры индивидуальной профилактики правонарушений определяются с учетом индивидуальных особенностей лица, в отношении которого они применяются, характера и степени общественной опасности совершенных им правонарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z237" w:id="164"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z237" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Решение о применении мер индивидуальной профилактики правонарушений может быть обжаловано заинтересованными лицами в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z238" w:id="165"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z238" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Меры индивидуальной профилактики правонарушений в отношении несовершеннолетних применяются с учетом особенностей, установленных законодательством Республики Казахстан о профилактике правонарушений, безнадзорности и беспризорности среди несовершеннолетних.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z239" w:id="166"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z239" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Меры индивидуальной профилактики правонарушений в отношении лиц, совершивших бытовое насилие, применяются с учетом особенностей, установленных законодательством Республики Казахстан о профилактике бытового насилия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z240" w:id="167"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z240" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Применение мер индивидуальной профилактики правонарушений осуществляется в соответствии с настоящим Законом и иными законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z241" w:id="168"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z241" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Учет мер индивидуальной профилактики правонарушений осуществляется в порядке, определяемом центральными исполнительными органами в пределах их компетенции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 23-1. Меры профилактики правонарушений, принимаемые в отношении военнослужащих</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7161,832 +7071,832 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 24. Основания для принятия мер индивидуальной профилактики правонарушений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z246" w:id="169"/>
+    <w:bookmarkStart w:name="z246" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Основанием для принятия мер индивидуальной профилактики правонарушений является одно из следующих обстоятельств:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z247" w:id="170"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z247" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сообщения или заявления физических и юридических лиц, а также сообщения в средствах массовой информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z248" w:id="171"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z248" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) непосредственное обнаружение уполномоченным должностным лицом факта совершения либо попытки совершения правонарушения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z249" w:id="172"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z249" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) материалы, поступившие из государственных органов и органов местного самоуправления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z250" w:id="173"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z250" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Заявления и сообщения о совершении правонарушения или об угрозе его совершения рассматриваются государственными органами в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 25. Профилактическая беседа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z253" w:id="174"/>
+    <w:bookmarkStart w:name="z253" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Основными задачами профилактической беседы являются выявление причин и условий противоправного поведения, разъяснение социальных и правовых последствий правонарушения и убеждение в необходимости законопослушного поведения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z254" w:id="175"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z254" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Профилактическая беседа проводится субъектом профилактики правонарушений, к компетенции которого относится применение мер индивидуальной профилактики правонарушений, с лицом, совершившим правонарушение, или в отношении которого имеется основание для принятия мер индивидуальной профилактики правонарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z255" w:id="176"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z255" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Профилактическая беседа проводится в служебных помещениях субъектов профилактики правонарушений, а также по месту жительства, учебы, работы либо непосредственно на месте выявления правонарушения и не может продолжаться более одного часа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z256" w:id="177"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z256" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Лицо, с которым проводится профилактическая беседа, предупреждается о необходимости прекращения противоправных действий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z257" w:id="178"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z257" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Профилактическая беседа с несовершеннолетним проводится в присутствии его родителей, педагогов или других законных представителей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 26. Представление об устранении причин и условий, способствующих совершению правонарушений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z262" w:id="179"/>
+    <w:bookmarkStart w:name="z262" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В случае выявления причин и условий, способствующих совершению правонарушений, государственные органы направляют представление об их устранении руководителю или должностному лицу соответствующей организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z263" w:id="180"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z263" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Руководитель или должностное лицо соответствующей организации в месячный срок со дня получения представления обязаны предоставить в письменном виде информацию о результатах рассмотрения представления и принятых мерах в государственный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 27. Установление особых требований к поведению правонарушителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z268" w:id="181"/>
+    <w:bookmarkStart w:name="z268" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Судом могут быть установлены особые требования к поведению правонарушителя в целях предупреждения совершения этим лицом новых правонарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z269" w:id="182"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z269" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Установление особых требований к поведению правонарушителя является мерой административно-правового воздействия и применяется наряду с наложением административного взыскания, так и вместо него при освобождении лица, совершившего административное правонарушение, от административной ответственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z270" w:id="183"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z270" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Установление особых требований к поведению правонарушителя влечет за собой ограничение определенных прав и возложение определенных обязанностей на лицо, совершившее административное правонарушение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z271" w:id="184"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z271" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Порядок установления особых требований к поведению правонарушителя, сроки его действия, права и обязанности участников производства по делам об административных правонарушениях определяются </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан об административных правонарушениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z272" w:id="185"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z272" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Лицо, в отношении которого установлены особые требования к поведению, органами внутренних дел ставится на профилактический учет и за ним осуществляется профилактический контроль.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 28. Профилактический учет и контроль</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z275" w:id="186"/>
+    <w:bookmarkStart w:name="z275" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. На профилактический учет ставится лицо, в отношении которого:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z276" w:id="187"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z276" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вынесено защитное предписание;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z277" w:id="188"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z277" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) установлены особые требования к поведению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z278" w:id="189"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z278" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принято решение об условно-досрочном освобождении от отбывания наказания в виде лишения свободы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z279" w:id="190"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z279" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) установлен административный надзор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z280" w:id="191"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z280" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) применены наказание, не связанное с изоляцией от общества, или иные меры уголовно-правового воздействия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) принято решение об освобождении из мест лишения свободы после отбытия наказания за совершение тяжкого и особо тяжкого преступления или судимого два и более раз к лишению свободы за умышленные преступления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z323" w:id="192"/>
+    <w:bookmarkStart w:name="z323" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) вынесен обвинительный приговор суда о признании виновным в совершении тяжкого или особо тяжкого преступления с назначением уголовного наказания и освобождением от его отбывания в связи с тяжелой болезнью, препятствующей отбыванию наказания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z324" w:id="193"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z324" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) принято решение суда об освобождении осужденных из мест лишения свободы в связи с тяжелой болезнью, которые были осуждены за совершение тяжкого и особо тяжкого преступлений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Законами Республики Казахстан могут быть предусмотрены и иные основания для постановки лиц на профилактический учет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z282" w:id="194"/>
+    <w:bookmarkStart w:name="z282" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Профилактический учет ведется органами внутренних дел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z283" w:id="195"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z283" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Профилактический контроль заключается в систематическом наблюдении за соблюдением установленных ограничений и выполнением возложенных обязанностей лицом, состоящим на профилактическом учете. Права и обязанности этих лиц, а также порядок осуществления за ними профилактического контроля определяются законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z284" w:id="196"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z284" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Постановка на профилактический учет может быть обжалована заинтересованными лицами в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z285" w:id="197"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z285" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Лицо уведомляется в письменной форме о постановке на профилактический учет органами внутренних дел в день вынесения защитного предписания либо в течение десяти календарных дней со дня вступления в законную силу решения суда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z286" w:id="198"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z286" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Профилактический контроль осуществляется в течение действия профилактического учета. По истечении срока действия установленных ограничений и выполнения возложенных обязанностей лицо снимается с профилактического учета, о чем уведомляется в письменной форме в течение трех суток.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z287" w:id="199"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z287" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сведения, содержащиеся в профилактическом учете, могут быть использованы исключительно в пределах решения задач по профилактике правонарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z288" w:id="200"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z288" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Ведение профилактического учета осуществляется в порядке, определяемом Министерством внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8112,150 +8022,150 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 29. Превентивное ограничение свободы передвижения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z291" w:id="201"/>
+    <w:bookmarkStart w:name="z291" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Превентивное ограничение свободы передвижения является мерой индивидуальной профилактики в отношении:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z325" w:id="202"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z325" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лиц, не имеющих определенного места жительства и (или) документов, удостоверяющих личность, при отсутствии в их действиях признаков уголовных и административных правонарушений и при невозможности установления личности таких лиц иными способами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z326" w:id="203"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z326" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иностранцев и лиц без гражданства, подлежащих выдворению в принудительном порядке на основании вступившего в законную силу приговора, решения, постановления суда, а равно не покинувших территорию Республики Казахстан в срок, указанный в судебном акте о выдворении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z292" w:id="204"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z292" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Превентивное ограничение свободы передвижения применяется органами внутренних дел с санкции суда и заключается во временной изоляции лиц, указанных в пункте 1 настоящей статьи, в специальном учреждении органов внутренних дел на срок до тридцати суток.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z293" w:id="205"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z293" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Порядок и условия применения превентивного ограничения свободы передвижения, а также основания освобождения из специального учреждения органов внутренних дел определяются законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8294,142 +8204,142 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z294" w:id="206"/>
+    <w:bookmarkStart w:name="z294" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Глава 4. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 30. Ответственность за нарушение законодательства Республики Казахстан о профилактике правонарушений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z301" w:id="207"/>
+    <w:bookmarkStart w:name="z301" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нарушение законодательства Республики Казахстан о профилактике правонарушений влечет ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 31. Порядок введения в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z304" w:id="208"/>
+    <w:bookmarkStart w:name="z304" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Закон вводится в действие по истечении десяти календарных дней после его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -8597,55 +8507,77 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8975,35 +8907,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>