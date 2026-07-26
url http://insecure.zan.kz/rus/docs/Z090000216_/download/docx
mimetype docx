--- v0 (2025-10-01)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="06dfdc0" w14:textId="06dfdc0">
+    <w:p w14:paraId="352f628" w14:textId="352f628">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -180,50 +180,106 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Порядок введения в действие Закона РК см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст.21</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сноска. По всему тексту слова "области, города республиканского значения и столицы", "областей, городов республиканского значения и столицы" заменены соответственно словами "столицы, области и города республиканского значения", "столицы, областей и городов республиканского значения";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      по всему тексту слова "иностранец", "иностранца" и "иностранцев" заменены соответственно словами "иностранный гражданин", "иностранного гражданина" и "иностранных граждан" в соответствии с Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Закон определяет правовое положение лиц, ищущих убежище, и беженцев на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -253,51 +309,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В настоящем Законе используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) беженец - иностранец, который в силу обоснованных опасений стать жертвой преследований по признаку расы, национальности, вероисповедания, гражданства, принадлежности к определенной социальной группе или политическим убеждениям находится вне страны своей гражданской принадлежности и не может пользоваться защитой своей страны или не желает пользоваться такой защитой вследствие таких опасений, или лицо без гражданства, находящиеся вне страны своего постоянного места жительства или гражданской принадлежности, которые не могут или не желают вернуться в нее вследствие этих опасений;</w:t>
+      1) беженец - иностранный гражданин, который в силу обоснованных опасений стать жертвой преследований по признаку расы, национальности, вероисповедания, гражданства, принадлежности к определенной социальной группе или политическим убеждениям находится вне страны своей гражданской принадлежности и не может пользоваться защитой своей страны или не желает пользоваться такой защитой вследствие таких опасений, или лицо без гражданства, находящиеся вне страны своего постоянного места жительства или гражданской принадлежности, которые не могут или не желают вернуться в нее вследствие этих опасений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) удостоверение беженца – документ, удостоверяющий личность и подтверждающий статус беженца;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
@@ -405,111 +461,111 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) убежище - предоставление защиты на территории Республики Казахстан лицам, ищущим убежище, путем присвоения статуса беженца;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) лицо, ищущее убежище, – иностранец или лицо без гражданства, изъявившее желание обратиться за убежищем в Республике Казахстан, до принятия местным исполнительным органом области, города республиканского значения и столицы окончательного решения по их ходатайству о присвоении статуса беженца;</w:t>
+      6) лицо, ищущее убежище, – иностранный гражданин или лицо без гражданства, изъявившее желание обратиться за убежищем в Республике Казахстан, до принятия местным исполнительным органом столицы, области и города республиканского значения окончательного решения по их ходатайству о присвоении статуса беженца;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) свидетельство лица, ищущего убежище, – документ, выдаваемый местным исполнительным органом области, города республиканского значения и столицы, подтверждающий регистрацию ходатайства о присвоении статуса беженца;</w:t>
+      7) свидетельство лица, ищущего убежище, – документ, выдаваемый местным исполнительным органом столицы, области и города республиканского значения, подтверждающий регистрацию ходатайства о присвоении статуса беженца;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) уполномоченный орган - государственный орган, осуществляющий руководство в сфере регулирования отношений по вопросам беженцев;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) страна происхождения - страна гражданской принадлежности иностранца или постоянного места жительства лица без гражданства.</w:t>
+      9) страна происхождения - страна гражданской принадлежности иностранного гражданина или постоянного места жительства лица без гражданства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2317,70 +2373,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 6-1. Компетенция местных исполнительных органов областей, городов республиканского значения и столицы</w:t>
+        <w:t>Статья 6-1. Компетенция местных исполнительных органов столицы, областей и городов республиканского значения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z186" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местные исполнительные органы областей, городов республиканского значения и столицы:</w:t>
+      Местные исполнительные органы столицы, областей и городов республиканского значения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z187" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реализуют в пределах своей компетенции государственную политику по вопросам беженцев;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z188" w:id="37"/>
     <w:p>
@@ -2695,51 +2751,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) представляет в установленном законодательством порядке Президенту, Парламенту и Правительству Республики Казахстан предложения и рекомендации по вопросам отношений Республики Казахстан с иностранными государствами и международными организациями по делам беженцев;</w:t>
+      3) представляет в установленном законодательством порядке Президенту, Курултаю и Правительству Республики Казахстан предложения и рекомендации по вопросам отношений Республики Казахстан с иностранными государствами и международными организациями по делам беженцев;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечивает участие Республики Казахстан в деятельности международных организаций, конференций, совещаний, форумов по вопросам беженцев и международных акциях по защите прав беженцев;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
@@ -3218,51 +3274,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 82-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3400,51 +3476,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отзыв ходатайства о присвоении статуса беженца;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) обжалование решения местного исполнительного органа области, города республиканского значения и столицы об отказе в присвоении статуса беженца;</w:t>
+      4) обжалование решения местного исполнительного органа столицы, области и города республиканского значения об отказе в присвоении статуса беженца;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) нахождение в Республике Казахстан на срок до окончания процедуры принятия решения по ходатайству о присвоении статуса беженца, включая сроки обжалования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
@@ -3618,71 +3694,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) соблюдать законодательство Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сообщать в местный исполнительный орган области, города республиканского значения и столицы о намерении выехать за пределы территории Республики Казахстан;</w:t>
+      4) сообщать в местный исполнительный орган столицы, области и города республиканского значения о намерении выехать за пределы территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z81" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) при перемене места пребывания на территории Республики Казахстан сняться с учета местного исполнительного органа области, города республиканского значения и столицы по прежнему месту пребывания и встать на учет в местном исполнительном органе области, города республиканского значения и столицы по новому месту пребывания в течение пяти рабочих дней со дня прибытия, а также в установленном законодательством Республики Казахстан порядке встать на учет по месту пребывания;</w:t>
+      5) при перемене места пребывания на территории Республики Казахстан сняться с учета местного исполнительного органа столицы, области и города республиканского значения по прежнему месту пребывания и встать на учет в местном исполнительном органе столицы, области и города республиканского значения по новому месту пребывания в течение пяти рабочих дней со дня прибытия, а также в установленном законодательством Республики Казахстан порядке встать на учет по месту пребывания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z176" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) пройти дактилоскопическую регистрацию в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z82" w:id="78"/>
     <w:p>
@@ -3698,51 +3774,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Лица, ищущие убежище, имеют иные права и свободы, а также несут все обязанности, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, законами и международными договорами Республики Казахстан для иностранцев и лиц без гражданства.</w:t>
+        <w:t>, законами и международными договорами Республики Казахстан для иностранных граждан и лиц без гражданства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3917,51 +3993,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) запрос информации от соответствующих уполномоченных органов о родственниках, проживающих в стране происхождения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z87" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) обжалование решения местного исполнительного органа области, города республиканского значения и столицы об отказе в продлении, о лишении или прекращении статуса беженца;</w:t>
+      3) обжалование решения местного исполнительного органа столицы, области и города республиканского значения об отказе в продлении, о лишении или прекращении статуса беженца;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z88" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) добровольное возвращение в страну происхождения или переезд в любую третью страну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z89" w:id="84"/>
     <w:p>
@@ -4097,111 +4173,111 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соблюдать законодательство Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z96" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) сообщать в местный исполнительный орган области, города республиканского значения и столицы о намерении выехать за пределы территории Республики Казахстан;</w:t>
+      2) сообщать в местный исполнительный орган столицы, области и города республиканского значения о намерении выехать за пределы территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z97" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) при перемене места пребывания на территории Республики Казахстан сняться с учета местного исполнительного органа области, города республиканского значения и столицы по прежнему месту пребывания и встать на учет в местном исполнительном органе области, города республиканского значения и столицы по новому месту пребывания в течение пяти рабочих дней со дня прибытия, а также в установленном законодательством Республики Казахстан порядке встать на учет по месту пребывания.</w:t>
+      3) при перемене места пребывания на территории Республики Казахстан сняться с учета местного исполнительного органа столицы, области и города республиканского значения по прежнему месту пребывания и встать на учет в местном исполнительном органе столицы, области и города республиканского значения по новому месту пребывания в течение пяти рабочих дней со дня прибытия, а также в установленном законодательством Республики Казахстан порядке встать на учет по месту пребывания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z98" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Лица, имеющие статус беженцев, имеют иные права и свободы, а также несут все обязанности, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, законами и международными договорами Республики Казахстан для иностранцев и лиц без гражданства.</w:t>
+        <w:t>, законами и международными договорами Республики Казахстан для иностранных граждан и лиц без гражданства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4296,51 +4372,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 10. Порядок подачи и регистрации ходатайства о присвоении статуса беженца</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Лицо, ищущее убежище, в течение пяти календарных дней по прибытии на территорию Республики Казахстан или с момента, когда оно, находясь на территории Республики Казахстан, узнало о возникновении обстоятельств стать жертвой преследований по признаку расы, национальности, вероисповедания, гражданства, принадлежности к определенной социальной группе или политическим убеждениям, может обратиться лично или через уполномоченного на то представителя с письменным ходатайством о присвоении статуса беженца в местный исполнительный орган области, города республиканского значения и столицы по месту своего пребывания.</w:t>
+      1. Лицо, ищущее убежище, в течение пяти календарных дней по прибытии на территорию Республики Казахстан или с момента, когда оно, находясь на территории Республики Казахстан, узнало о возникновении обстоятельств стать жертвой преследований по признаку расы, национальности, вероисповедания, гражданства, принадлежности к определенной социальной группе или политическим убеждениям, может обратиться лично или через уполномоченного на то представителя с письменным ходатайством о присвоении статуса беженца в местный исполнительный орган столицы, области и города республиканского значения по месту своего пребывания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4408,91 +4484,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. При пересечении Государственной границы Республики Казахстан лицо подает письменное ходатайство в структурное подразделение территориального подразделения Пограничной службы Комитета национальной безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z104" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При отсутствии пункта пропуска через Государственную границу Республики Казахстан лицо в случае вынужденного незаконного пересечения Государственной границы Республики Казахстан должно в течение суток обратиться в местный исполнительный орган области, города республиканского значения и столицы.</w:t>
+      При отсутствии пункта пропуска через Государственную границу Республики Казахстан лицо в случае вынужденного незаконного пересечения Государственной границы Республики Казахстан должно в течение суток обратиться в местный исполнительный орган столицы, области и города республиканского значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z105" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. В случаях, когда лица, задержанные за незаконный въезд или пребывание на территории Республики Казахстан, изъявляют намерение обратиться с ходатайством о присвоении статуса беженца, компетентные органы извещают местный исполнительный орган области, города республиканского значения и столицы в течение одного дня с момента задержания.</w:t>
+      4. В случаях, когда лица, задержанные за незаконный въезд или пребывание на территории Республики Казахстан, изъявляют намерение обратиться с ходатайством о присвоении статуса беженца, компетентные органы извещают местный исполнительный орган столицы, области и города республиканского значения в течение одного дня с момента задержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z106" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местный исполнительный орган области, города республиканского значения и столицы в течение двух календарных дней выясняет обстоятельства их пребывания на территории Республики Казахстан и регистрирует ходатайство о присвоении статуса беженца.</w:t>
+      Местный исполнительный орган столицы, области и города республиканского значения в течение двух календарных дней выясняет обстоятельства их пребывания на территории Республики Казахстан и регистрирует ходатайство о присвоении статуса беженца.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z107" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сведения о прибывших вместе с лицом членах его семьи, не достигших восемнадцати лет, заносятся на основе документов о рождении в ходатайство одного из родителей, а при отсутствии родителей - в ходатайство их законных представителей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:name="z108" w:id="100"/>
     <w:p>
@@ -4548,51 +4624,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицу, ищущему убежище, не достигшему восемнадцати лет и прибывшему на территорию Республики Казахстан без родителей или законных представителей, выдается свидетельство лица, ищущего убежище.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z202" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. О присвоении, продлении статуса беженца или об отказе в присвоении, продлении статуса беженца местный исполнительный орган области, города республиканского значения и столицы в течение пяти рабочих дней со дня принятия соответствующего решения информирует уполномоченный орган и органы внутренних дел.</w:t>
+      8. О присвоении, продлении статуса беженца или об отказе в присвоении, продлении статуса беженца местный исполнительный орган столицы, области и города республиканского значения в течение пяти рабочих дней со дня принятия соответствующего решения информирует уполномоченный орган и органы внутренних дел.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4967,91 +5043,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В случае, если у лица, признанного беженцем, рождается ребенок, правовое положение ребенка определяется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:bookmarkStart w:name="z122" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Статус беженца присваивается сроком на один год. Лицу, которому присвоен статус беженца, местным исполнительным органом области, города республиканского значения и столицы выдается удостоверение беженца в течение пяти рабочих дней со дня принятия решения.</w:t>
+      5. Статус беженца присваивается сроком на один год. Лицу, которому присвоен статус беженца, местным исполнительным органом столицы, области и города республиканского значения выдается удостоверение беженца в течение пяти рабочих дней со дня принятия решения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:bookmarkStart w:name="z123" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При сохранении в стране происхождения беженца прежних обстоятельств, служивших основанием предоставления ему статуса беженца, срок статуса беженца продлевается на один год и на каждый последующий год местным исполнительным органом области, города республиканского значения и столицы на основании заявления беженца, поданного им за месяц до окончания указанного срока.</w:t>
+      При сохранении в стране происхождения беженца прежних обстоятельств, служивших основанием предоставления ему статуса беженца, срок статуса беженца продлевается на один год и на каждый последующий год местным исполнительным органом столицы, области и города республиканского значения на основании заявления беженца, поданного им за месяц до окончания указанного срока.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:bookmarkStart w:name="z124" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. В случае, если лицу, ищущему убежище, отказано в присвоении статуса беженца, местный исполнительный орган области, города республиканского значения и столицы в течение пяти рабочих дней со дня принятия решения об отказе вручает или направляет лицу, ищущему убежище, копию решения с указанием причин отказа и разъяснением порядка обжалования принятого решения.</w:t>
+      6. В случае, если лицу, ищущему убежище, отказано в присвоении статуса беженца, местный исполнительный орган столицы, области и города республиканского значения в течение пяти рабочих дней со дня принятия решения об отказе вручает или направляет лицу, ищущему убежище, копию решения с указанием причин отказа и разъяснением порядка обжалования принятого решения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5545,51 +5621,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) было осуждено за участие в деятельности террористических, экстремистских, а также запрещенных религиозных организаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
     <w:bookmarkStart w:name="z143" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Местный исполнительный орган области, города республиканского значения и столицы в течение пяти рабочих дней со дня принятия решения о лишении статуса беженца вручает или направляет данному лицу копию решения с указанием причин данного решения и разъяснением порядка обжалования принятого решения, а также информирует о принятом решении уполномоченный орган и органы внутренних дел.</w:t>
+      2. Местный исполнительный орган столицы, области и города республиканского значения в течение пяти рабочих дней со дня принятия решения о лишении статуса беженца вручает или направляет данному лицу копию решения с указанием причин данного решения и разъяснением порядка обжалования принятого решения, а также информирует о принятом решении уполномоченный орган и органы внутренних дел.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5841,51 +5917,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 15. Порядок обжалования решения уполномоченного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z155" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Решение местного исполнительного органа области, города республиканского значения и столицы об отказе в присвоении, продлении статуса беженца или о лишении статуса беженца может быть обжаловано в порядке, установленном законами Республики Казахстан.</w:t>
+      Решение местного исполнительного органа столицы, области и города республиканского значения об отказе в присвоении, продлении статуса беженца или о лишении статуса беженца может быть обжаловано в порядке, установленном законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6054,51 +6130,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 18. Возвращение и выдворение</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z162" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Лица, ищущие убежище, и беженцы должны добровольно покинуть территорию Республики Казахстан вместе с членами их семей в течение одного месяца со дня принятия решения местного исполнительного органа области, города республиканского значения и столицы, уполномоченного органа либо суда об отказе в предоставлении, продлении либо о лишении статуса беженца, а также о прекращении статуса беженца.</w:t>
+      1. Лица, ищущие убежище, и беженцы должны добровольно покинуть территорию Республики Казахстан вместе с членами их семей в течение одного месяца со дня принятия решения местного исполнительного органа столицы, области и города республиканского значения, уполномоченного органа либо суда об отказе в предоставлении, продлении либо о лишении статуса беженца, а также о прекращении статуса беженца.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
     <w:bookmarkStart w:name="z163" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В случае отказа лиц, ищущих убежище, и беженцев добровольно покинуть территорию Республики Казахстан принудительное выдворение лиц, ищущих убежище, и беженцев производится органами внутренних дел в соответствии с законодательством Республики Казахстан и во исполнение вступивших в законную силу решений суда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
     <w:bookmarkStart w:name="z164" w:id="149"/>
     <w:p>
@@ -6924,55 +7000,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>