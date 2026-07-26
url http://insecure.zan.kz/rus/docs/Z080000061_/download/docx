--- v1 (2026-03-04)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b69f911" w14:textId="b69f911">
+    <w:p w14:paraId="8534904" w14:textId="8534904">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -205,86 +205,58 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...34 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. По всему тексту слова "информационной системы", "информационных систем" заменены соответственно словами "цифровой системы", "цифровых систем" в соответствии с Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5490,51 +5462,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 15. Представление и рассмотрение заявки </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z119" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Заявитель представляет в орган по аккредитации следующие документы на бумажном носителе либо в электронной форме посредством информационной системы технического регулирования: </w:t>
+      1. Заявитель представляет в орган по аккредитации следующие документы на бумажном носителе либо в электронной форме посредством цифровой системы технического регулирования: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
     <w:bookmarkStart w:name="z120" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявку на аккредитацию; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
     <w:bookmarkStart w:name="z121" w:id="156"/>
     <w:p>
@@ -5710,51 +5682,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Формы документов, указанных в подпунктах 1), 3-1) и 4) части первой пункта 1 настоящей статьи, устанавливаются уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
     <w:bookmarkStart w:name="z128" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. В случае, если заявка и (или) прилагаемые к ней документы не соответствуют установленной форме либо представлены не в полном объеме, а также в случае использования заявленного оборудования другой аккредитованной лабораторией орган по аккредитации в течение пяти рабочих дней, исчисляемых со дня их поступления, отказывает и возвращает заявителю документы с указанием причин возврата по почте либо вручает их представителю нарочно под роспись, либо направляет в электронной форме посредством информационной системы технического регулирования.</w:t>
+      3. В случае, если заявка и (или) прилагаемые к ней документы не соответствуют установленной форме либо представлены не в полном объеме, а также в случае использования заявленного оборудования другой аккредитованной лабораторией орган по аккредитации в течение пяти рабочих дней, исчисляемых со дня их поступления, отказывает и возвращает заявителю документы с указанием причин возврата по почте либо вручает их представителю нарочно под роспись, либо направляет в электронной форме посредством цифровой системы технического регулирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6805,51 +6777,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Заявитель в течение двадцати рабочих дней с момента получения уведомления, указанного в подпункте 2) части первой пункта 9 настоящей статьи, устраняет выявленные при обследовании несоответствия и извещает орган по аккредитации об их устранении в письменном виде по почте с представлением подтверждающих документов об устранении несоответствий, после чего орган по аккредитации при необходимости проводит его повторное обследование. Срок повторного обследования заявителя или его структурного подразделения не должен превышать пять рабочих дней, исчисляемых с момента прибытия группы по обследованию к месту нахождения заявителя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
     <w:bookmarkStart w:name="z171" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. Срок устранения несоответствий продлевается органом по аккредитации по письменному либо направленному в электронной форме посредством информационной системы технического регулирования заявлению заявителя, в котором он указывает причины, но не свыше двух месяцев. </w:t>
+      11. Срок устранения несоответствий продлевается органом по аккредитации по письменному либо направленному в электронной форме посредством цифровой системы технического регулирования заявлению заявителя, в котором он указывает причины, но не свыше двух месяцев. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7042,71 +7014,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В случае принятия положительного решения заключается постаккредитационный договор и в течение семи рабочих дней утверждается документ, определяющий область аккредитации, выдаются аттестат аккредитации и один комплект документов. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
     <w:bookmarkStart w:name="z175" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. При отрицательном решении заявителю направляется мотивированный отказ в электронной форме посредством информационной системы технического регулирования либо на бумажном носителе в течение пяти рабочих дней с даты принятия решения по почте или посредством факсимильной связи, который считается полученным соответственно с даты отметки заявителя в уведомлении о получении почтового отправления или в день отправления факсимильного сообщения.</w:t>
+      3. При отрицательном решении заявителю направляется мотивированный отказ в электронной форме посредством цифровой системы технического регулирования либо на бумажном носителе в течение пяти рабочих дней с даты принятия решения по почте или посредством факсимильной связи, который считается полученным соответственно с даты отметки заявителя в уведомлении о получении почтового отправления или в день отправления факсимильного сообщения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
     <w:bookmarkStart w:name="z314" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Комплект документов направляется заявителю в электронной форме посредством информационной системы технического регулирования или по почте либо вручается его представителю нарочно под роспись. </w:t>
+      Комплект документов направляется заявителю в электронной форме посредством цифровой системы технического регулирования или по почте либо вручается его представителю нарочно под роспись. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -8018,51 +7990,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Бланки аттестата аккредитации являются документами строгой отчетности, имеют защиту и номер. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
     <w:bookmarkStart w:name="z207" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Аттестат аккредитации выдается в электронной форме посредством информационной системы технического регулирования либо на бумажном носителе в единственном экземпляре, передача аттестата аккредитации другим юридическим лицам запрещена. </w:t>
+      7. Аттестат аккредитации выдается в электронной форме посредством цифровой системы технического регулирования либо на бумажном носителе в единственном экземпляре, передача аттестата аккредитации другим юридическим лицам запрещена. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
     <w:bookmarkStart w:name="z208" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Утерянные, испорченные аттестаты аккредитации, приложения к аттестатам аккредитации считаются недействительными со дня подачи субъектом аккредитации письменного заявления (с приложением документов, подтверждающих факт утери, порчи аттестата аккредитации, приложения к аттестату аккредитации) органу по аккредитации. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
     <w:bookmarkStart w:name="z209" w:id="243"/>
     <w:p>
@@ -8505,51 +8477,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Решение об отказе в переоформлении аттестата аккредитации принимается при выявлении в представленных документах и сведениях недостоверной информации, неустранении субъектом аккредитации выявленных в ходе обследования несоответствий в установленный срок, а также обнаружении при повторном обследовании несоответствий, выявленных при первоначальном обследовании. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
     <w:bookmarkStart w:name="z316" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уведомление о принятом решении направляется субъекту аккредитации в электронной форме посредством информационной системы технического регулирования либо на бумажном носителе в течение трех рабочих дней с даты принятия решения по почте или посредством факсимильной связи и считается полученным соответственно с даты отметки заявителя в уведомлении о получении почтового отправления или в день отправления факсимильного сообщения.</w:t>
+      Уведомление о принятом решении направляется субъекту аккредитации в электронной форме посредством цифровой системы технического регулирования либо на бумажном носителе в течение трех рабочих дней с даты принятия решения по почте или посредством факсимильной связи и считается полученным соответственно с даты отметки заявителя в уведомлении о получении почтового отправления или в день отправления факсимильного сообщения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
     <w:bookmarkStart w:name="z224" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Срок действия аттестата аккредитации при переоформлении не прерывается. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
     <w:p>
       <w:pPr>
@@ -8754,51 +8726,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) замены средств измерений и испытательного оборудования. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
     <w:bookmarkStart w:name="z230" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. При актуализации субъект аккредитации подает в орган по аккредитации заявку с обоснованием причин актуализации и документы, в которые были внесены изменения, в электронной форме посредством информационной системы технического регулирования либо на бумажном носителе. При направлении заявки на актуализацию на бумажном носителе документы, в которые были внесены изменения, представляются в двух экземплярах. </w:t>
+      2. При актуализации субъект аккредитации подает в орган по аккредитации заявку с обоснованием причин актуализации и документы, в которые были внесены изменения, в электронной форме посредством цифровой системы технического регулирования либо на бумажном носителе. При направлении заявки на актуализацию на бумажном носителе документы, в которые были внесены изменения, представляются в двух экземплярах. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
     <w:bookmarkStart w:name="z231" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Орган по аккредитации рассматривает документы в срок не более десяти рабочих дней с момента их поступления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
     <w:bookmarkStart w:name="z317" w:id="265"/>
     <w:p>
@@ -9859,51 +9831,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Аттестат аккредитации отзывается органом по аккредитации в следующих случаях: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
     <w:bookmarkStart w:name="z266" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) наличия заявления субъекта аккредитации, направленного в электронной форме посредством информационной системы технического регулирования либо на бумажном носителе;</w:t>
+      1) наличия заявления субъекта аккредитации, направленного в электронной форме посредством цифровой системы технического регулирования либо на бумажном носителе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="301"/>
     <w:bookmarkStart w:name="z267" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) выявления несоответствий критериям аккредитации, влияющих на достоверность результатов оценки соответствия; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
     <w:bookmarkStart w:name="z268" w:id="303"/>
     <w:p>
@@ -10237,51 +10209,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Действие аттестата аккредитации прекращается по следующим основаниям: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
     <w:bookmarkStart w:name="z276" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) наличие заявления субъекта аккредитации, направленного в электронной форме посредством информационной системы технического регулирования либо на бумажном носителе;</w:t>
+      1) наличие заявления субъекта аккредитации, направленного в электронной форме посредством цифровой системы технического регулирования либо на бумажном носителе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
     <w:bookmarkStart w:name="z277" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) прекращение постаккредитационого договора. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
     <w:bookmarkStart w:name="z278" w:id="320"/>
     <w:p>
@@ -11067,51 +11039,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) представленных субъектами государственного контроля и надзора, государственными органами и иными организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
     <w:bookmarkStart w:name="z413" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) полученных из информационных систем;</w:t>
+      2) полученных из цифровых систем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="342"/>
     <w:bookmarkStart w:name="z414" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) полученных из средств массовой информации и иных открытых источников, обращений физических и юридических лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="343"/>
     <w:bookmarkStart w:name="z415" w:id="344"/>
     <w:p>
@@ -11669,55 +11641,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12043,31 +12015,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>