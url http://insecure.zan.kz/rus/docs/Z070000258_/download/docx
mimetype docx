--- v0 (2025-11-14)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="eec635b" w14:textId="eec635b">
+    <w:p w14:paraId="24b160b" w14:textId="24b160b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -207,50 +207,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. По всему тексту слова "местных судов" заменены словами "местных и других судов" в соответствии с Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. ГОСУДАРСТВЕННЫЕ СИМВОЛЫ РЕСПУБЛИКИ КАЗАХСТАН</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -696,171 +764,171 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Государственный Флаг Республики Казахстан в обязательном порядке поднимается (устанавливается, размещается): </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z53" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) на зданиях Резиденции Президента Республики Казахстан, Парламента, Сената и Мажилиса, Правительства, министерств, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, их ведомств и территориальных подразделений, Конституционного Суда, Верховного Суда и местных судов Республики Казахстан, Высшего Судебного Совета, местных представительных и исполнительных органов, органов местного самоуправления, государственных организаций, а также на зданиях посольств, постоянных представительств при международных организациях, торговых представительств, других официальных загранучреждений, резиденциях глав загранучреждений Республики Казахстан и на их транспортных средствах в соответствии с протокольной практикой государств пребывания - постоянно; </w:t>
+      1) на зданиях Резиденции Президента Республики Казахстан, Курултая, Правительства, Қазақстан Халық Кеңесі, министерств, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, их ведомств и территориальных подразделений, Конституционного Суда, Верховного Суда, местных и других судов Республики Казахстан, Высшего Судебного Совета, местных представительных и исполнительных органов, органов местного самоуправления, государственных организаций, а также на зданиях посольств, постоянных представительств при международных организациях, торговых представительств, других официальных загранучреждений, резиденциях глав загранучреждений Республики Казахстан и на их транспортных средствах в соответствии с протокольной практикой государств пребывания - постоянно; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z54" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) в кабинетах Президента Республики Казахстан, председателей палат Парламента Республики Казахстан, Премьер-Министра, Государственного советника, Председателя Конституционного Суда, Председателя Верховного Суда и председателей местных судов Республики Казахстан, Председателя Высшего Судебного Совета, Председателя Центральной избирательной комиссии, Уполномоченного по правам человека Республики Казахстан, руководителей министерств, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, их ведомств и территориальных подразделений, руководителей местных представительных и исполнительных органов, руководителей загранучреждений Республики Казахстан - постоянно; </w:t>
+      2) в кабинетах Президента Республики Казахстан, Вице-Президента Республики Казахстан, Председателя Курултая Республики Казахстан, Премьер-Министра, Председателя Қазақстан Халық Кеңесі, Председателя Конституционного Суда, Председателя Верховного Суда и председателей местных и других судов Республики Казахстан, Председателя Высшего Судебного Совета, Председателя Центральной избирательной комиссии, Уполномоченного по правам человека Республики Казахстан, руководителей министерств, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, их ведомств и территориальных подразделений, руководителей местных представительных и исполнительных органов, руководителей загранучреждений Республики Казахстан - постоянно; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z55" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) в залах, где проводятся совместные и раздельные заседания Сената и Мажилиса Парламента Республики Казахстан, заседания координационных и рабочих органов палат Парламента Республики Казахстан, Правительства, в залах заседаний Конституционного Суда Республики Казахстан, в залах судебных заседаний Верховного Суда и местных судов Республики Казахстан, в залах заседаний Высшего Судебного Совета, в залах заседаний коллегий центральных, местных представительных и исполнительных органов, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, в залах вручения государственных и правительственных наград Республики Казахстан, в залах приемов загранучреждений Республики Казахстан, а также в помещениях регистрации рождений и браков - постоянно; </w:t>
+      3) в залах, где проводятся заседания Курултая Республики Казахстан, заседания координационного и рабочих органов Курултая Республики Казахстан, Правительства, сессии Қазақстан Халық Кеңесі, в залах заседаний Конституционного Суда Республики Казахстан, в залах судебных заседаний Верховного Суда, местных и других судов Республики Казахстан, в залах заседаний Высшего Судебного Совета, в залах заседаний коллегий центральных, местных представительных и исполнительных органов, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, в залах вручения государственных и правительственных наград Республики Казахстан, в залах приемов загранучреждений Республики Казахстан, а также в помещениях регистрации рождений и браков - постоянно; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z56" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) на зданиях государственных органов при открытии в торжественной обстановке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z57" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) на зданиях или в помещениях, где проходят международные форумы с участием Президента Республики Казахстан, председателей палат Парламента Республики Казахстан, Премьер-Министра Республики Казахстан и их полномочных представителей, если это предусмотрено нормами международного права и международными договорами Республики Казахстан;</w:t>
+      5) на зданиях или в помещениях, где проходят международные форумы с участием Президента Республики Казахстан, Вице-Президента Республики Казахстан, Председателя Курултая, Премьер-Министра Республики Казахстан и их полномочных представителей, если это предусмотрено нормами международного права и международными договорами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z58" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5-1) в помещениях (части помещений), отведенных для экспозиции, посвященной государственной символике, государственных юридических лиц, национальных управляющих холдингов, национальных холдингов, национальных компаний, а также иных акционерных обществ и товариществ с ограниченной ответственностью, в отношении которых Республика Казахстан выступает единственным акционером (участником); </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z59" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) на морских судах, судах внутреннего плавания и других средствах передвижения, на которых в качестве официальных лиц находятся Президент Республики Казахстан, председатели палат Парламента Республики Казахстан, Премьер-Министр Республики Казахстан;</w:t>
+      6) на морских судах, судах внутреннего плавания и других средствах передвижения, на которых в качестве официальных лиц находятся Президент Республики Казахстан, Вице-Президент Республики Казахстан, Председатель Курултая Республики Казахстан, Премьер-Министр Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z60" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) в качестве кормового флага на судах, зарегистрированных в Республике Казахстан, в установленном порядке; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z61" w:id="14"/>
     <w:p>
@@ -1055,52 +1123,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Изображение Государственного Флага в обязательном порядке размещается: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z70" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1) на веб-сайтах Президента Республики Казахстан, Парламента, Правительства, министерств, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, их ведомств и территориальных подразделений, Конституционного Суда Республики Казахстан, Верховного Суда и местных судов Республики Казахстан, Высшего Судебного Совета, местных представительных и исполнительных органов, а также загранучреждений Республики Казахстан в порядке, определяемом Правительством Республики Казахстан; </w:t>
+        <w:t>
+      1) на веб-сайтах Президента Республики Казахстан, Курултая, Правительства, Қазақстан Халық Кеңесі, министерств, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, их ведомств и территориальных подразделений, Конституционного Суда Республики Казахстан, Верховного Суда, местных и других судов Республики Казахстан, Высшего Судебного Совета, местных представительных и исполнительных органов, а также загранучреждений Республики Казахстан в порядке, определяемом Правительством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z71" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) на воздушных судах, а также на космических аппаратах Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
@@ -1317,51 +1385,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 222-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1561,92 +1649,92 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Государственный Герб в обязательном порядке размещается: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z72" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1) на зданиях Резиденции Президента Республики Казахстан, Парламента, Сената и Мажилиса, Правительства, министерств, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, их ведомств и территориальных подразделений, Конституционного Суда Республики Казахстан, Верховного Суда и местных судов Республики Казахстан, Высшего Судебного Совета, соединений, воинских частей, подразделений и учреждений Вооруженных Сил, других войск и воинских формирований, местных представительных и исполнительных органов, а также на зданиях посольств, постоянных представительств при международных организациях, торговых представительств, других официальных загранучреждений, резиденций глав загранучреждений Республики Казахстан - постоянно; </w:t>
+        <w:t>
+      1) на зданиях Резиденции Президента Республики Казахстан, Курултая, Правительства, Қазақстан Халық Кеңесі, министерств, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, их ведомств и территориальных подразделений, Конституционного Суда, Верховного Суда, местных и других судов Республики Казахстан, Высшего Судебного Совета, местных представительных и исполнительных органов, органов местного самоуправления, государственных организаций, а также на зданиях посольств, постоянных представительств при международных организациях, торговых представительств, других официальных загранучреждений, резиденциях глав загранучреждений Республики Казахстан и на их транспортных средствах в соответствии с протокольной практикой государств пребывания - постоянно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z73" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2) в кабинетах Президента Республики Казахстан, председателей палат Парламента Республики Казахстан, Премьер-Министра, Государственного советника, Председателя Конституционного Суда, Председателя Верховного Суда и председателей местных судов Республики Казахстан, Председателя Высшего Судебного Совета, Председателя Центральной избирательной комиссии, Уполномоченного по правам человека Республики Казахстан, руководителей министерств, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, их ведомств и территориальных подразделений, руководителей местных представительных и исполнительных органов, руководителей загранучреждений Республики Казахстан - постоянно; </w:t>
+        <w:t>
+      2) в кабинетах Президента Республики Казахстан, Вице-Президента Республики Казахстан, Председателя Курултая Республики Казахстан, Премьер-Министра, Председателя Қазақстан Халық Кеңесі, Председателя Конституционного Суда, Председателя Верховного Суда и председателей местных судов Республики Казахстан, Председателя Высшего Судебного Совета, Председателя Центральной избирательной комиссии, Уполномоченного по правам человека Республики Казахстан, руководителей министерств, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, их ведомств и территориальных подразделений, руководителей местных представительных и исполнительных органов, руководителей загранучреждений Республики Казахстан - постоянно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z74" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) в залах, где проводятся совместные и раздельные заседания Сената и Мажилиса Парламента Республики Казахстан, заседания координационных и рабочих органов палат Парламента Республики Казахстан, Правительства, в залах заседаний Конституционного Суда, в залах судебных заседаний Верховного Суда и местных судов Республики Казахстан, в залах заседаний Высшего Судебного Совета, в залах заседаний коллегий центральных, местных представительных и исполнительных органов, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, в залах вручения государственных и правительственных наград Республики Казахстан, в залах приемов загранучреждений Республики Казахстан, а также в помещениях регистрации рождений и браков - постоянно;</w:t>
+      3) в залах, где проводятся заседания Курултая Республики Казахстан, заседания координационного и рабочих органов Курултая Республики Казахстан, Правительства, сессии Қазақстан Халық Кеңесі, в залах заседаний Конституционного Суда Республики Казахстан, в залах судебных заседаний Верховного Суда, местных и других судов Республики Казахстан, в залах заседаний Высшего Судебного Совета, в залах заседаний коллегий центральных, местных представительных и исполнительных органов, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, в залах вручения государственных и правительственных наград Республики Казахстан, в залах приемов загранучреждений Республики Казахстан, а также в помещениях регистрации рождений и браков - постоянно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z75" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в помещениях (части помещений), отведенных для экспозиции, посвященной государственной символике, государственных юридических лиц, национальных управляющих холдингов, национальных холдингов, национальных компаний, а также иных акционерных обществ и товариществ с ограниченной ответственностью, в отношении которых Республика Казахстан выступает единственным акционером (участником).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
@@ -1680,51 +1768,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Изображение Государственного Герба в обязательном порядке размещается: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z76" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) на печатях и бланках документов Президента Республики Казахстан и его Администрации, Парламента Республики Казахстан, его Палат и их аппаратов, Бюро Палат Парламента Республики Казахстан, Правительства Республики Казахстан и Аппарата Правительства Республики Казахстан, министерств, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, их ведомств и территориальных подразделений, Конституционного Суда Республики Казахстан, Верховного Суда Республики Казахстан и местных судов Республики Казахстан, Высшего Судебного Совета Республики Казахстан, соединений, воинских частей, подразделений и учреждений Вооруженных Сил Республики Казахстан, других войск и воинских формирований, местных представительных, исполнительных органов и иных государственных организаций;</w:t>
+      1) на печатях и бланках документов Президента Республики Казахстан и его Администрации, Курултая Республики Казахстан и его Аппарата, Бюро Курултая Республики Казахстан, Правительства Республики Казахстан и Аппарата Правительства Республики Казахстан, Қазақстан Халық Кеңесі, министерств, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, их ведомств и территориальных подразделений, Конституционного Суда Республики Казахстан, Верховного Суда Республики Казахстан, местных и других судов Республики Казахстан, Высшего Судебного Совета Республики Казахстан, соединений, воинских частей, подразделений и учреждений Вооруженных Сил Республики Казахстан, других войск и воинских формирований, местных представительных, исполнительных органов и иных государственных организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z77" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) на печатях нотариусов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z107" w:id="40"/>
     <w:p>
@@ -1740,51 +1828,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-2) на печатях Государственной корпорации "Правительство для граждан" для осуществления государственной регистрации актов гражданского состояния и других видов государственных услуг, связанных с государственной регистрацией актов гражданского состояния;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z78" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) на официальных изданиях Президента Республики Казахстан, Парламента, Правительства, Конституционного Суда и Верховного Суда Республики Казахстан; </w:t>
+      2) на официальных изданиях Президента Республики Казахстан, Курултая, Правительства, Конституционного Суда и Верховного Суда Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z79" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) на банкнотах и монетах Национального Банка Республики Казахстан, государственных ценных бумагах Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z80" w:id="43"/>
     <w:p>
@@ -1820,51 +1908,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) на пограничных столбах, устанавливаемых на Государственной границе Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z82" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) на веб-сайтах Президента Республики Казахстан, Парламента, Правительства, министерств, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, их ведомств и территориальных подразделений, Конституционного Суда Республики Казахстан, Верховного Суда и местных судов Республики Казахстан, Высшего Судебного Совета, местных представительных и исполнительных органов, а также загранучреждений Республики Казахстан в порядке, определяемом Правительством Республики Казахстан. </w:t>
+      6) на веб-сайтах Президента Республики Казахстан, Курултая, Правительства, Қазақстан Халық Кеңесі, министерств, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, их ведомств и территориальных подразделений, Конституционного Суда Республики Казахстан, Верховного Суда, местных и других судов Республики Казахстан, Высшего Судебного Совета, местных представительных и исполнительных органов, а также загранучреждений Республики Казахстан в порядке, определяемом Правительством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Изображение Государственного Герба может размещаться и на иных материальных объектах. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2099,51 +2187,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2023); от 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 222-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2260,51 +2368,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) при вступлении в должность Президента Республики Казахстан - после принесения им присяги; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z84" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) при открытии и закрытии сессий Парламента Республики Казахстан; </w:t>
+      2) при открытии и закрытии сессий Курултая Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z85" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) при открытии торжественных собраний и заседаний, посвященных национальному и государственным праздникам Республики Казахстан, а также иным торжественным мероприятиям; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z86" w:id="53"/>
     <w:p>
@@ -2527,51 +2635,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 28.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 370-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3223,565 +3351,549 @@
         <w:t>
       4) осуществляет контроль за соблюдением лицензиатом условий, указанных в лицензии в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z102" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществляет иные полномочия, предусмотренные законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z35" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Уполномоченный орган по вопросам использования государственных символов Республики Казахстан: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z103" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разрабатывает и утверждает правила замены и уничтожения Государственного Флага, Государственного Герба Республики Казахстан, не соответствующих национальным стандартам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z104" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) создает экспертный совет по вопросам государственных символов и геральдических знаков, а также разрабатывает и утверждает положение о нем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z105" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляет иные полномочия, предусмотренные законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...77 lines deleted...]
-    <w:bookmarkEnd w:id="79"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 11 с изменениями, внесенными конституционными законами РК от 28.06.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 28.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 370-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 12. Компетенция местного исполнительного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Местный исполнительный орган осуществляет контроль за использованием (установлением, размещением) государственных символов Республики Казахстан на территории соответствующей административно-территориальной единицы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 13. Формирование уважительного отношения к государственным символам Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Граждане Республики Казахстан, а также лица, находящиеся на территории Республики, обязаны уважать государственные символы Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z40" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. В целях воспитания гражданственности и патриотизма, любви к своей Родине - Республике Казахстан, формирования уважения к государственным символам Республики Казахстан, а также понимания их сущности и значения их изучение включается в основные общеобразовательные программы организаций образования среднего общего, начального профессионального, среднего профессионального и высшего профессионального образования. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В организациях образования, реализующих образовательные программы среднего общего, начального профессионального, среднего профессионального и высшего профессионального образования постоянно в специально отведенном видном месте устанавливается Государственный Флаг, размещается Государственный Герб либо их изображения, а также текст Государственного Гимна Республики Казахстан на государственном языке. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 14. Изготовление Государственного Флага, Государственного Герба Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Изготовление Государственного Флага, Государственного Герба Республики Казахстан осуществляется при наличии соответствующей лицензии, выдаваемой в порядке, установленном законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 15. Ответственность за нарушение законодательства Республики Казахстан, регулирующего изготовление и использование государственных символов Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нарушение законодательства Республики Казахстан, регулирующего изготовление и использование государственных символов Республики Казахстан, влечет ответственность, установленную законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 11 с изменениями, внесенными конституционными законами РК от 28.06.2012 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 15 в редакции Конституционного закона РК от 28.06.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 28.10.2015 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 12. Компетенция местного исполнительного органа</w:t>
-[...258 lines deleted...]
-        </w:rPr>
         <w:t>Статья 16. Порядок введения в действие настоящего Конституционного закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="83"/>
+    <w:bookmarkStart w:name="z44" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящий Конституционный закон вводится в действие по истечении десяти календарных дней со дня его официального опубликования. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z45" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z45" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившим силу Конституционный закон Республики Казахстан от 24 января 1996 г. "О государственных символах Республики Казахстан" (Ведомости Парламента Республики Казахстан, 1996 г., N 1, ст. 178; 1997 г., N 12, ст. 193; 2006 г., N 1, ст. 1). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4030,68 +4142,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 4 июня 2007 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N 258-III ЗРК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="85"/>
+    <w:bookmarkStart w:name="z46" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Государственный Флаг Республики Казахстан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3365500" cy="2006600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -4309,68 +4421,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 в редакции Конституционного закона РК от 29.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 162-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="86"/>
+    <w:bookmarkStart w:name="z47" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Государственный Герб Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1841500" cy="1816100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -4737,68 +4849,68 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="87"/>
+    <w:bookmarkStart w:name="z48" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Текст Государственного Гимна Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5328,55 +5440,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5702,31 +5814,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>