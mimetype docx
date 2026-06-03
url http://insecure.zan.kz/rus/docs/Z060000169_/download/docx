--- v0 (2025-12-29)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3372030" w14:textId="3372030">
+    <w:p w14:paraId="4672ccf" w14:textId="4672ccf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -128,119 +128,99 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Оглавление </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Настоящий Закон направлен на защиту прав депозиторов – физических лиц, в том числе субъектов индивидуального предпринимательства, частных нотариусов, частных судебных исполнителей, адвокатов и профессиональных медиаторов, и определяет правовые основы функционирования системы обязательного гарантирования депозитов, размещенных в банках второго уровня Республики Казахстан (филиалах банков-нерезидентов Республики Казахстан), за исключением беспроцентных депозитов до востребования и инвестиционных депозитов, размещенных в исламских банках (филиалах исламских банков-нерезидентов Республики Казахстан), порядок создания и деятельности организации, осуществляющей обязательное гарантирование депозитов, участия банков второго уровня Республики Казахстан (филиалов банков-нерезидентов Республики Казахстан) в системе обязательного гарантирования депозитов, а также иные вопросы взаимоотношений участников системы.</w:t>
+      Настоящий Закон направлен на защиту прав депозиторов – физических лиц, в том числе субъектов индивидуального предпринимательства, частных нотариусов, частных судебных исполнителей, адвокатов и профессиональных медиаторов, и определяет правовые основы функционирования системы обязательного гарантирования депозитов, размещенных в банках второго уровня Республики Казахстан (филиалах банков – нерезидентов Республики Казахстан), за исключением исламских банковских депозитов и денег на банковских счетах, привлеченных в рамках исламских банковских операций, а также порядок создания и деятельности организации, осуществляющей обязательное гарантирование депозитов, участия банков второго уровня Республики Казахстан (филиалов банков – нерезидентов Республики Казахстан) в системе обязательного гарантирования депозитов и иные вопросы взаимоотношений участников системы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула в редакции Закона РК от 02.01.2021 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции Закона РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -402,71 +382,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) гарантируемый депозит - депозит, являющийся объектом обязательного гарантирования депозитов в соответствии с настоящим Законом; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z39" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) гарантийное возмещение - сумма денег, подлежащая выплате депозитору организацией, осуществляющей обязательное гарантирование депозитов, по гарантируемому депозиту в соответствии с настоящим Законом;</w:t>
+      6) гарантийное возмещение - сумма денег, подлежащая выплате депозитору организацией, осуществляющей обязательное гарантирование депозитов, по гарантируемому депозиту в размерах и порядке, которые определены статьей 18 настоящего Закона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z149" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6-1) электронный портал выплат гарантийного возмещения (далее – электронный портал выплат) – информационная система организации, осуществляющей обязательное гарантирование депозитов, содержащая реестр депозиторов с расчетом гарантийного возмещения по гарантируемым депозитам, составленный на дату лишения банка-участника лицензии на проведение всех банковских операций (далее – реестр депозиторов), и предназначенная для приема заявлений на выплату гарантийного возмещения, а также ведения автоматизированного учета выплаты гарантийного возмещения;</w:t>
+      6-1) электронный портал выплат гарантийного возмещения (далее – электронный портал выплат) – информационная система организации, осуществляющей обязательное гарантирование депозитов, содержащая реестр депозиторов с расчетом гарантийного возмещения по гарантируемым депозитам, составленный на дату лишения банка-участника банковской лицензии на осуществление всех видов операций (далее – реестр депозиторов), и предназначенная для приема заявлений на выплату гарантийного возмещения, а также ведения автоматизированного учета выплаты гарантийного возмещения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z150" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-2) невостребованная сумма гарантийного возмещения – сумма гарантийного возмещения, невостребованная депозитором в течение одного года с даты начала выплаты гарантийного возмещения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z40" w:id="10"/>
     <w:p>
@@ -703,51 +683,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); от 22.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -910,51 +910,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие обеспечению стабильности финансовой системы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z204" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) защита прав и законных интересов депозиторов гарантируемых депозитов в случае лишения банка-участника лицензии на проведение всех банковских операций. </w:t>
+      3) защита прав и законных интересов депозиторов гарантируемых депозитов в случае лишения банка-участника банковской лицензии на осуществление всех видов операций. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z205" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Основными принципами государственного регулирования в сфере деятельности организации, осуществляющей обязательное гарантирование депозитов, являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z206" w:id="21"/>
     <w:p>
@@ -1039,51 +1039,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1127,51 +1147,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z46" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Целью системы обязательного гарантирования депозитов является обеспечение стабильности финансовой системы, в том числе поддержание доверия к банковской системе путем выплаты гарантийного возмещения депозиторам в случае лишения банка-участника лицензии на проведение всех банковских операций. </w:t>
+      1. Целью системы обязательного гарантирования депозитов является обеспечение стабильности финансовой системы, в том числе поддержание доверия к банковской системе путем выплаты гарантийного возмещения депозиторам в случае лишения банка-участника банковской лицензии на осуществление всех видов операций. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z47" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Основными принципами системы обязательного гарантирования депозитов являются: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
@@ -1288,51 +1308,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 02.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 399-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 16.12.2020).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 16.12.2020); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1544,51 +1584,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) участие в обеспечении стабильности финансовой системы; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) защита прав и законных интересов депозиторов гарантируемых депозитов в случае лишения банка-участника лицензии на проведение всех банковских операций. </w:t>
+      2) защита прав и законных интересов депозиторов гарантируемых депозитов в случае лишения банка-участника банковской лицензии на осуществление всех видов операций. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z51" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Для выполнения основных задач организация, осуществляющая обязательное гарантирование депозитов, выполняет следующие функции: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1603,302 +1643,741 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) выплачивает гарантийное возмещение в соответствии с требованиями настоящего Закона; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ведет реестр банков-участников системы обязательного гарантирования депозитов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2-1) предусматривается в редакции Закона РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-1) участвует в проведении операции по одновременной передаче активов и обязательств банка другому (другим) банку (банкам) в случае, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) инвестирует активы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) формирует специальный резерв;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) устанавливает требования, предъявляемые к банкам-агентам, в порядке, определенном органом управления организации, осуществляющей обязательное гарантирование депозитов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) утверждает предварительный перечень банков-агентов для осуществления выплаты гарантийного возмещения в порядке, определенном органом управления организации, осуществляющей обязательное гарантирование депозитов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...65 lines deleted...]
-      5-1) утверждает предварительный перечень банков-агентов для осуществления выплаты гарантийного возмещения в порядке, определенном органом управления организации, осуществляющей обязательное гарантирование депозитов;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) предусматривается в редакции Закона РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) участвует в составе временной администрации по управлению банком, назначаемой в период консервации банка-участника;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) участвует в составе временной администрации, назначаемой после лишения банка-участника банковской лицензии на осуществление всех видов операций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) участвует в составе ликвидационной комиссии принудительно ликвидируемого банка-участника (принудительно прекращающего деятельность филиала банка-нерезидента Республики Казахстан) до момента погашения ликвидационной комиссией задолженности перед организацией, осуществляющей обязательное гарантирование депозитов, по сумме выплаченного (выплачиваемого) ею гарантийного возмещения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) участвует в составе комитета кредиторов принудительно ликвидируемого банка-участника (принудительно прекращающего деятельность филиала банка-нерезидента Республики Казахстан) до момента погашения ликвидационной комиссией задолженности перед организацией, осуществляющей обязательное гарантирование депозитов, по сумме выплаченного (выплачиваемого) ею гарантийного возмещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 5 с изменениями, внесенными законами РК от 12.01.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении 6 месяцев со дня его официального опубликования); от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019); от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 6. Гарантии организации, осуществляющей обязательное гарантирование депозитов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Организация, осуществляющая обязательное гарантирование депозитов, принимает на себя обязательства по выплате гарантийного возмещения депозиторам банка-участника с даты лишения банка-участника банковской лицензии на осуществление всех видов операций. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Обязательства организации, осуществляющей обязательное гарантирование депозитов, по выплате гарантийного возмещения депозиторам подлежат прекращению по истечении одного года с даты начала выплаты гарантийного возмещения и (или) после перечисления невостребованных сумм гарантийного возмещения в единый накопительный пенсионный фонд в порядке, предусмотренном пунктами 1 и 2 статьи 21-1 настоящего Закона, за исключением случая, предусмотренного пунктом 4 статьи 21-1 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z116" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отмены решения уполномоченного органа о лишении банка-участника банковской лицензии на осуществление всех видов операций обязательства организации, осуществляющей обязательное гарантирование депозитов, по выплате гарантийного возмещения депозиторам такого банка прекращаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z117" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом обязательства банка-участника перед депозиторами уменьшаются на сумму гарантийного возмещения, выплаченного организацией, осуществляющей обязательное гарантирование депозитов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z118" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обязательства банка-участника перед депозиторами, по которым не была осуществлена выплата гарантийного возмещения в связи с отменой решения уполномоченного органа о лишении банка-участника банковской лицензии на осуществление всех видов операций, сохраняются с учетом результатов зачета суммы гарантируемого депозита и суммы встречных требований, проведенного в соответствии с пунктом 3 статьи 18 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 5 с изменениями, внесенными законами РК от 12.01.2007 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019); от 03.07.2019 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 6 с изменениями, внесенными законами РК от 24.12.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 60-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 03.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 262-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 02.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1914,459 +2393,334 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст. 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 6. Гарантии организации, осуществляющей обязательное гарантирование депозитов</w:t>
-[...237 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Статья 7. Права и обязанности организации, осуществляющей обязательное гарантирование депозитов </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="37"/>
+    <w:bookmarkStart w:name="z54" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Организация, осуществляющая обязательное гарантирование депозитов, для выполнения своих задач и функций вправе: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) требовать уплаты банками-участниками взносов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) требовать надлежащего исполнения банками-участниками условий договора присоединения;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...33 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="39"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции Закона РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) запрашивать у банка-участника, отнесенного к категории банков, филиалов банков-нерезидентов Республики Казахстан с неустойчивым финансовым положением, создающим угрозу интересам его депозиторов и кредиторов и (или) угрозу стабильности финансовой системы, и (или) отнесенного к категории неплатежеспособных банков, филиалов банков-нерезидентов Республики Казахстан, временной администрации по управлению банком (временного управляющего банком) информацию, сведения и документы о деятельности такого банка (филиала банка – нерезидента Республики Казахстан), включая сведения об его активах и обязательствах, в том числе составляющие банковскую и иную охраняемую законом тайну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) исключен Законом РК от 05.07.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="40"/>
+    <w:bookmarkStart w:name="z120" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) получать от Национального Банка Республики Казахстан информацию, необходимую для обеспечения функционирования системы обязательного гарантирования депозитов, в соответствии со статьей 8-1 настоящего Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) получать от уполномоченного органа информацию, необходимую для обеспечения функционирования системы обязательного гарантирования депозитов, включая информацию о финансовом состоянии банков-участников, в соответствии со статьей 9 настоящего Закона;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2480,111 +2834,111 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) осуществлять заимствование в случае предусмотренном статьей 23 настоящего Закона; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) требовать своевременного представления от временной администрации, назначаемой в период лишения банка-участника лицензии на проведение всех банковских операций, ликвидационной комиссии принудительно ликвидируемого банка-участника (принудительно прекращающего деятельность филиала банка-нерезидента Республики Казахстан) реестра депозиторов и внесенных в него изменений по форме и в порядке, определенных органом управления организации, осуществляющей обязательное гарантирование депозитов;</w:t>
+      8) требовать своевременного представления от временной администрации, назначаемой после лишения банка-участника банковской лицензии на осуществление всех видов операций, ликвидационной комиссии принудительно ликвидируемого банка-участника (принудительно прекращающего деятельность филиала банка – нерезидента Республики Казахстан) реестра депозиторов и внесенных в него изменений по форме и в порядке, которые определены органом управления организации, осуществляющей обязательное гарантирование депозитов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) ходатайствовать перед уполномоченным органом о применении к банку-участнику мер воздействия и санкции в случае нарушения им требований законодательства Республики Казахстан об обязательном гарантировании депозитов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="41"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:bookmarkStart w:name="z121" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) требовать от банка-участника, лишенного банковской лицензии на осуществление всех видов операций, возврата суммы гарантийного возмещения, выплаченного депозиторам данного банка, в случае отмены решения уполномоченного органа о лишении банка-участника банковской лицензии на осуществление всех видов операций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Организация, осуществляющая обязательное гарантирование депозитов, обязана: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) определить условия договора присоединения; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2592,287 +2946,381 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) контролировать полноту и своевременность уплаты банками-участниками взносов; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) производить выплату гарантийного возмещения депозиторам банка-участника, лишенного лицензии на проведение всех банковских операций, в порядке, предусмотренном настоящим Законом;</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="43"/>
+      3) производить выплату гарантийного возмещения депозиторам банка-участника, лишенного банковской лицензии на осуществление всех видов операций, в порядке, предусмотренном настоящим Законом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3-1) предусматривается в редакции Закона РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) восполнять разницу между размером имущества банка и размером обязательств по гарантируемым депозитам, передаваемым другому (другим) банку (банкам);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) использовать исключительно в служебных целях ставшую известной в процессе осуществления своих функций информацию о банках-участниках и их клиентах;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) извещать уполномоченный орган о фактах нарушения банками-участниками законодательства Республики Казахстан об обязательном гарантировании депозитов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="44"/>
+    <w:bookmarkStart w:name="z122" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) предоставлять в Национальный Банк Республики Казахстан информацию, необходимую для обеспечения функционирования системы обязательного гарантирования депозитов, в соответствии со статьей 8-1 настоящего Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z123" w:id="45"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z123" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5-2) предоставлять в уполномоченный орган информацию, необходимую для обеспечения функционирования системы обязательного гарантирования депозитов, в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z153" w:id="46"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z153" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) предоставлять депозиторам информацию, предусмотренную пунктом 1 статьи 21 и пунктом 1 статьи 21-1 настоящего Закона, и проводить информационно-разъяснительную работу по вопросам функционирования системы обязательного гарантирования депозитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z152" w:id="47"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z152" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок информирования депозиторов организацией, осуществляющей обязательное гарантирование депозитов, определяется органом управления организации, осуществляющей обязательное гарантирование депозитов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) вести раздельный бухгалтерский учет активов специального резерва и собственных активов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="48"/>
+    <w:bookmarkStart w:name="z124" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) не разглашать сведения, полученные в соответствии с подпунктом 2) пункта 1 настоящей статьи и подпунктами 5) и 5-1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z113" w:id="49"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z113" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Организация, осуществляющая обязательное гарантирование депозитов, обеспечивает правовую защиту своих работников, включая бывших работников, в случае подачи против них исков в связи с действиями (бездействием), принятием решений в период исполнения ими обязанностей членов временных администраций и ликвидационных комиссий банков-участников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3014,51 +3462,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); от 22.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3103,130 +3571,130 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 8-1. Основы взаимодействия Национального Банка Республики Казахстан и организации, осуществляющей обязательное гарантирование депозитов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="50"/>
+    <w:bookmarkStart w:name="z126" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В целях надлежащего и своевременного выполнения своих функций организация, осуществляющая обязательное гарантирование депозитов, запрашивает у Национального Банка Республики Казахстан информацию, необходимую для обеспечения функционирования системы обязательного гарантирования депозитов, в том числе сведения, составляющие банковскую и иную охраняемую законом тайну, и предоставляет в Национальный Банк Республики Казахстан по его запросу информацию, необходимую для обеспечения функционирования системы обязательного гарантирования депозитов. При этом сведения, полученные организацией, осуществляющей обязательное гарантирование депозитов, не подлежат разглашению.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z127" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В случае, предусмотренном настоящим Законом, организация, осуществляющая обязательное гарантирование депозитов, вправе получать займы от Национального Банка Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z128" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Национальный Банк Республики Казахстан определяет порядок инвестирования активов организации, осуществляющей обязательное гарантирование депозитов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z129" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Национальный Банк Республики Казахстан и организация, осуществляющая обязательное гарантирование депозитов, координируют свою деятельность, согласовывают принимаемые документы и информируют друг друга о проводимых мероприятиях по обязательному гарантированию депозитов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z127" w:id="51"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3262,90 +3730,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 9. Основы взаимодействия уполномоченного органа и организации, осуществляющей обязательное гарантирование депозитов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Уполномоченный орган и организация осуществляющая обязательное гарантирование депозитов, координируют свою деятельность, согласовывают принимаемые документы и информируют друг друга о проводимых мероприятиях по обязательному гарантированию депозитов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В целях надлежащего и своевременного выполнения своих функций организация, осуществляющая обязательное гарантирование депозитов, запрашивает у уполномоченного органа информацию, необходимую для обеспечения функционирования системы обязательного гарантирования депозитов, в том числе сведения, составляющие банковскую и иную охраняемую законом тайну, и предоставляет в уполномоченный орган по его запросу информацию, необходимую для обеспечения функционирования системы обязательного гарантирования депозитов. При этом сведения, полученные организацией, осуществляющей обязательное гарантирование депозитов, не подлежат разглашению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3492,68 +3960,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="56"/>
+    <w:bookmarkStart w:name="z13" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. ПОРЯДОК УЧАСТИЯ В СИСТЕМЕ ОБЯЗАТЕЛЬНОГО ГАРАНТИРОВАНИЯ ДЕПОЗИТОВ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 в редакции Закона РК от 02.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3571,463 +4039,483 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 10. Вступление в систему обязательного гарантирования депозитов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z61" w:id="57"/>
+      <w:bookmarkStart w:name="z61" w:id="54"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 10 в редакции Закона РК от 02.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 399-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 16.12.2020).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Исключен Законом РК от 22.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="58"/>
-[...15 lines deleted...]
-      2. Для вступления в систему обязательного гарантирования депозитов банк (филиал банка – нерезидента Республики Казахстан) в день получения лицензии уполномоченного органа на прием депозитов, открытие и ведение банковских счетов физических лиц обязан присоединиться к договору присоединения путем представления организации, осуществляющей обязательное гарантирование депозитов, заявления, составленного по форме, установленной нормативными правовыми актами уполномоченного органа, а также сведений о лицензии уполномоченного органа на прием депозитов, открытие и ведение банковских счетов физических лиц.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Для вступления в систему обязательного гарантирования депозитов банк (филиал банка – нерезидента Республики Казахстан) в день получения банковской лицензии на прием депозитов, открытие и ведение банковских счетов физических лиц обязан присоединиться к договору присоединения путем представления организации, осуществляющей обязательное гарантирование депозитов, заявления, составленного по форме, установленной нормативными правовыми актами уполномоченного органа, а также сведений о банковской лицензии на прием депозитов, открытие и ведение банковских счетов физических лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Уполномоченный орган рассматривает вопрос о лишении банка (филиала банка – нерезидента Республики Казахстан), не представившего заявления о присоединении к договору присоединения, банковской лицензии на прием депозитов, открытие и ведение банковских счетов физических лиц в соответствии с требованиями банковского законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Организация, осуществляющая обязательное гарантирование депозитов, в течение двух рабочих дней со дня получения от банка (филиала банка – нерезидента Республики Казахстан) заявления о его присоединении к договору присоединения вносит информацию о нем в реестр банков – участников системы обязательного гарантирования депозитов и в письменной форме уведомляет банк (филиал банка – нерезидента Республики Казахстан) о его вступлении в систему обязательного гарантирования депозитов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Банк (филиал банка-нерезидента Республики Казахстан) становится участником системы обязательного гарантирования депозитов со дня внесения информации в реестр банков-участников системы обязательного гарантирования депозитов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z63" w:id="59"/>
-[...15 lines deleted...]
-      3. Уполномоченный орган рассматривает вопрос о применении санкций к банку (филиалу банка-нерезидента Республики Казахстан), не представившему заявления о присоединении к договору присоединения, в соответствии с требованиями законодательства Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Исключен Законом РК от 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Реестр банков-участников системы обязательного гарантирования депозитов размещается на интернет-ресурсе организации, осуществляющей обязательное гарантирование депозитов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z64" w:id="60"/>
-[...15 lines deleted...]
-      4. Организация, осуществляющая обязательное гарантирование депозитов, в течение двух рабочих дней со дня получения от банка (филиала банка – нерезидента Республики Казахстан) заявления о его присоединении к договору присоединения вносит информацию о нем в реестр банков – участников системы обязательного гарантирования депозитов и в письменной форме уведомляет банк (филиал банка – нерезидента Республики Казахстан) о его вступлении в систему обязательного гарантирования депозитов.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 10 с изменениями, внесенными законами РК от 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 422-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 16.12.2020); от 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 11. Договор присоединения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Присоединение банка (филиала банка-нерезидента Республики Казахстан) к договору присоединения является обязательным условием его участия в системе обязательного гарантирования депозитов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z65" w:id="61"/>
-[...250 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Договор присоединения должен содержать: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) полное наименование организации, осуществляющей обязательное гарантирование депозитов, сведения о месте ее нахождения и банковских реквизитах; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4074,184 +4562,184 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) порядок уплаты взносов; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) порядок, условия и сроки представления банком-участником сведений, необходимых организации, осуществляющей обязательное гарантирование депозитов, для выполнения своих задач и функций, в том числе сведений, составляющих банковскую и иную охраняемую законом тайну, а также порядок их хранения организацией, осуществляющей обязательное гарантирование депозитов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="65"/>
+    <w:bookmarkStart w:name="z130" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) порядок проведения организацией, осуществляющей обязательное гарантирование депозитов, мероприятий по установлению соответствия выполнения банками-участниками требований договора, в том числе по автоматизированному учету обязательств банка-участника по гарантируемым депозитам и сумм гарантийного возмещения, определяемый органом управления организации, осуществляющей обязательное гарантирование депозитов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) порядок расчета банками-участниками своих обязательств по гарантируемым депозитам и суммам, возмещаемым по ним организацией, осуществляющей обязательное гарантирование депозитов, в случае лишения банка-участника лицензии на проведение всех банковских операций; </w:t>
+      6) порядок расчета банками-участниками своих обязательств по гарантируемым депозитам и суммам, возмещаемым по ним организацией, осуществляющей обязательное гарантирование депозитов, в случае лишения банка-участника банковской лицензии на осуществление всех видов операций; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) условия прекращения договора; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) условия об ответственности сторон за нарушение договора, включая право организации, осуществляющей обязательное гарантирование депозитов, в безакцептном порядке производить списание с банковских счетов банка-участника сумм не уплаченных полностью или частично взносов, а также неустойки за неисполнение банком-участником своих обязательств по договору;</w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z154" w:id="67"/>
+      8) условия об ответственности сторон за нарушение договора, включая право организации, осуществляющей обязательное гарантирование депозитов, предъявлять в Национальный Банк Республики Казахстан платежные требования на списание сумм, не уплаченных полностью или частично взносов, а также неустойки за неисполнение банком-участником своих обязательств по уплате взносов путем прямого дебетования банковского счета банка-участника, открытого в Национальном Банке Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) порядок и условия возврата суммы гарантийного возмещения, выплаченного организацией, осуществляющей обязательное гарантирование депозитов, в случае отмены решения уполномоченного органа о лишении банка-участника банковской лицензии на осуществление всех видов операций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z154" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) обязанность банка-участника в течение пяти рабочих дней со дня включения в реестр банков – участников системы обязательного гарантирования депозитов заключить с организацией, осуществляющей обязательное гарантирование депозитов, соглашение, определяющее условия и порядок подключения и доступа к электронному порталу выплат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Договор присоединения вступает в силу с момента внесения информации в реестр банков-участников системы обязательного гарантирования депозитов и прекращается в случае исключения банка-участника из системы обязательного гарантирования депозитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4313,104 +4801,124 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); от 22.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 12. Виды и порядок уплаты взносов банков-участников</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="69"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Банк-участник обязан в соответствии с настоящим Законом и договором присоединения уплачивать организации, осуществляющей обязательное гарантирование депозитов, следующие взносы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) обязательные календарные взносы - ежеквартальные платежи банков-участников; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4459,70 +4967,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) чрезвычайные взносы - платежи банков-участников для полного погашения суммы займа, полученной организацией, осуществляющей обязательное гарантирование депозитов, в порядке, установленном статьей 23 настоящего Закона, и начисленного по нему вознаграждения. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата чрезвычайных взносов не приостанавливает обязательств банков-участников по уплате обязательных календарных взносов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="70"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Размер и порядок уплаты взносов банком-участником определяются органом управления организации, осуществляющей обязательное гарантирование депозитов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Размер обязательного календарного взноса банка-участника не должен превышать 0,5 процента от суммы гарантируемых депозитов банка-участника по состоянию на первое число месяца, следующего за отчетным кварталом. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4533,90 +5041,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Размер дополнительного взноса банка-участника не должен превышать двукратный размер обязательного календарного взноса, уплачиваемого указанным банком-участником организации, осуществляющей обязательное гарантирование депозитов, за предшествующий квартал. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Годовой размер чрезвычайного взноса банка-участника не должен превышать годовой размер обязательного календарного взноса, ежеквартально уплачиваемого указанным банком-участником организации, осуществляющей обязательное гарантирование депозитов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="71"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="72"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. С даты лишения банка-участника банковской лицензии на осуществление всех видов операций обязательства банка-участника по уплате взносов прекращаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Взносы, уплаченные банками-участниками в соответствии с договором присоединения, возврату не подлежат. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4658,120 +5166,140 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 22.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 13. Права и обязанности банка-участника</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Банк-участник вправе: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) получать от организации, осуществляющей обязательное гарантирование депозитов, сведения по ставкам взносов и срокам их уплаты, а также иные сведения по вопросам обязательного гарантирования депозитов, не содержащие информации, составляющей банковскую и иную охраняемую законом тайну; </w:t>
+      1) получать от организации, осуществляющей обязательное гарантирование депозитов, сведения по взносам и срокам их уплаты, а также иные сведения по вопросам обязательного гарантирования депозитов, не содержащие информации, составляющей банковскую и иную охраняемую законом тайну; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -4810,104 +5338,104 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) распространять в средствах массовой информации сведения о своем участии в системе обязательного гарантирования депозитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="74"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Банк-участник обязан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) своевременно и в полном объеме уплачивать взносы в соответствии с настоящим Законом; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) информировать клиентов о своем участии в системе обязательного гарантирования депозитов, а также при заключении договора банковского счета и (или) договора банковского вклада письменно или способом, предусмотренным договором банковского счета и (или) договором банковского вклада, уведомить их по форме, утвержденной органом управления организации, осуществляющей обязательное гарантирование депозитов, о сроках и порядке выплаты гарантийного возмещения, предусмотренных настоящим Законом, в том числе о перечислении организацией, осуществляющей обязательное гарантирование депозитов, невостребованной суммы возмещения на индивидуальный пенсионный счет для учета добровольных пенсионных взносов, открытый в порядке, предусмотренном законодательством Республики Казахстан о социальной защите;</w:t>
+      2) информировать клиентов о своем участии в системе обязательного гарантирования депозитов, а также при заключении договора банковского счета и (или) договора банковского вклада письменно или способом, предусмотренным договором банковского счета и (или) договором банковского вклада, уведомить их по форме, утвержденной органом управления организации, осуществляющей обязательное гарантирование депозитов, о размерах гарантийного возмещения, сроках и порядке его выплаты, предусмотренных настоящим Законом, в том числе о перечислении организацией, осуществляющей обязательное гарантирование депозитов, невостребованной суммы возмещения на индивидуальный пенсионный счет для учета добровольных пенсионных взносов, открытый в порядке, предусмотренном законодательством Республики Казахстан о социальной защите;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) уведомить организацию, осуществляющую обязательное гарантирование депозитов, о возникновении ситуации, влекущей невозможность полного и своевременного исполнения обязательств по возврату гарантируемых депозитов, в течение пяти календарных дней с момента возникновения такой ситуации; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4920,567 +5448,681 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) представлять организации, осуществляющей обязательное гарантирование депозитов, сведения, подтверждающие правильность расчетов по уплаченным ими взносам; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) предоставлять по запросу организации, осуществляющей обязательное гарантирование депозитов, иную информацию, необходимую для обеспечения функционирования системы обязательного гарантирования депозитов, в том числе сведения, составляющие банковскую и иную охраняемую законом тайну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5-1) предусматривается в редакции Закона РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) в случае отнесения банка-участника к категории банков, филиалов банков-нерезидентов Республики Казахстан с неустойчивым финансовым положением, создающим угрозу интересам его депозиторов и кредиторов и (или) угрозу стабильности финансовой системы, и (или) к категории неплатежеспособных банков, филиалов банков-нерезидентов Республики Казахстан представлять по запросу организации, осуществляющей обязательное гарантирование депозитов, информацию, сведения и документы о своей деятельности, включая сведения об активах и обязательствах банка-участника, в том числе составляющие банковскую и иную охраняемую законом тайну;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) соблюдать условия договора присоединения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в случае отмены решения уполномоченного органа о лишении банка-участника банковской лицензии на осуществление всех видов операций возвратить сумму гарантийного возмещения, выплаченного организацией, осуществляющей обязательное гарантирование депозитов, в порядке, предусмотренном договором присоединения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z155" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) участвовать в проводимых организацией, осуществляющей обязательное гарантирование депозитов, процедурах по утверждению предварительного перечня банков-агентов для осуществления выплаты гарантийного возмещения в случае лишения банка-участника банковской лицензии на осуществление всех видов операций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z156" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Положение подпункта 8) части первой настоящего пункта не распространяется на филиал банка-нерезидента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z77" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Временная администрация, назначаемая после лишения банка-участника банковской лицензии на осуществление всех видов операций (ликвидационная комиссия принудительно прекращающего деятельность филиала банка – нерезидента Республики Казахстан), обязана в течение пяти рабочих дней с даты лишения банка-участника банковской лицензии на осуществление всех видов операций представить организации, осуществляющей обязательное гарантирование депозитов, реестр депозиторов, составленный на дату лишения банка-участника банковской лицензии на осуществление всех видов операций, по форме и в порядке, которые определены органом управления организации, осуществляющей обязательное гарантирование депозитов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:p>
-[...33 lines deleted...]
-      7) в случае отмены решения уполномоченного органа о лишении банка-участника лицензии на проведение всех банковских операций возвратить сумму гарантийного возмещения, выплаченного организацией, осуществляющей обязательное гарантирование депозитов, в порядке, предусмотренном договором присоединения.</w:t>
+    <w:bookmarkStart w:name="z208" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для целей выплаты гарантийного возмещения в соответствии с требованиями настоящего Закона сбор и обработка персональных данных депозиторов банка-участника, лишенного банковской лицензии на осуществление всех видов операций, осуществляются организацией, осуществляющей обязательное гарантирование депозитов, без согласия субъектов персональных данных или их законных представителей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z155" w:id="77"/>
-[...15 lines deleted...]
-      8) участвовать в проводимых организацией, осуществляющей обязательное гарантирование депозитов, процедурах по утверждению предварительного перечня банков-агентов для осуществления выплаты гарантийного возмещения в случае лишения банка-участника лицензии на проведение всех банковских операций.</w:t>
+    <w:bookmarkStart w:name="z209" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом обработка и защита персональных данных депозиторов банка-участника, лишенного банковской лицензии на осуществление всех видов операций, осуществляются организацией, осуществляющей обязательное гарантирование депозитов, в соответствии с законодательством Республики Казахстан о персональных данных и их защите.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z156" w:id="78"/>
-[...15 lines deleted...]
-      Положение подпункта 8) части первой настоящего пункта не распространяется на филиал банка-нерезидента Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 13 с изменениями, внесенными законами РК от 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 422-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019); от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 20.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2023); от 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 14. Последствия изменения наименования банка-участника</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Банк-участник в письменной форме уведомляет организацию, осуществляющую обязательное гарантирование депозитов, об изменении своего наименования в течение пяти рабочих дней со дня получения им справки о государственной перерегистрации (об учетной перерегистрации).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z77" w:id="79"/>
-[...15 lines deleted...]
-      3. Временная администрация, назначаемая в период лишения банка-участника лицензии на проведение всех банковских операций (ликвидационная комиссия принудительно прекращающего деятельность филиала банка-нерезидента Республики Казахстан), обязана в течение двадцати пяти рабочих дней с даты лишения банка-участника лицензии на проведение всех банковских операций представить организации, осуществляющей обязательное гарантирование депозитов, реестр депозиторов, составленный на дату лишения банка-участника лицензии на проведение всех банковских операций, по форме и в порядке, определенных органом управления организации, осуществляющей обязательное гарантирование депозитов.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В случае изменения наименования банка-участника организация, осуществляющая обязательное гарантирование депозитов, в течение двух рабочих дней с момента получения от банка-участника подтверждающих документов вносит соответствующие изменения в реестр банков – участников системы обязательного гарантирования депозитов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z157" w:id="80"/>
-[...15 lines deleted...]
-      Для целей выплаты гарантийного возмещения в соответствии с требованиями настоящего Закона сбор и обработка персональных данных депозиторов банка-участника, лишенного лицензии на проведение всех банковских операций, осуществляются организацией, осуществляющей обязательное гарантирование депозитов, без согласия субъектов персональных данных или их законных представителей.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 14 с изменениями, внесенными законами РК от 24.12.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 60-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 16.12.2020); от 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. ПОРЯДОК ИСКЛЮЧЕНИЯ БАНКОВ-УЧАСТНИКОВ ИЗ СИСТЕМЫ ОБЯЗАТЕЛЬНОГО ГАРАНТИРОВАНИЯ ДЕПОЗИТОВ И УЧАСТИЕ ОРГАНИЗАЦИИ, ОСУЩЕСТВЛЯЮЩЕЙ ОБЯЗАТЕЛЬНОЕ ГАРАНТИРОВАНИЕ ДЕПОЗИТОВ, В ПРОВЕДЕНИИ ОПЕРАЦИИ ПО ОДНОВРЕМЕННОЙ ПЕРЕДАЧЕ АКТИВОВ ИОБЯЗАТЕЛЬСТВ БАНКА ДРУГОМУ (ДРУГИМ) БАНКУ (БАНКАМ)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z158" w:id="81"/>
-[...377 lines deleted...]
-    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 в редакции Закона РК от 28.12.2011 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5492,200 +6134,200 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 15. Исключение банка-участника из системы обязательного гарантирования депозитов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="85"/>
+    <w:bookmarkStart w:name="z80" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Основаниями для исключения банка-участника из системы обязательного гарантирования депозитов являются: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-[...15 lines deleted...]
-      1) лишение банка-участника уполномоченным органом лицензии на прием депозитов, открытие и ведение банковских счетов физических лиц либо лицензии на проведение всех банковских операций; </w:t>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лишение банка-участника уполномоченным органом банковской лицензии на прием депозитов, открытие и ведение банковских счетов физических лиц либо банковской лицензии на осуществление всех видов операций;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) прекращение деятельности банка-участника путем реорганизации, ликвидации или прекращение деятельности филиала банка-нерезидента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) добровольный возврат банком-участником уполномоченному органу лицензии на прием депозитов, открытие и ведение банковских счетов физических лиц;</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="86"/>
+      3) добровольный возврат банком-участником уполномоченному органу банковской лицензии на прием депозитов, открытие и ведение банковских счетов физических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) неисполнение банком-участником обязанности, предусмотренной подпунктом 7) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z81" w:id="87"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z81" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Банк-участник подлежит исключению из системы обязательного гарантирования депозитов: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...15 lines deleted...]
-      1) при лишении банка-участника уполномоченным органом лицензии на прием депозитов, открытие и ведение банковских счетов физических лиц либо лицензии на проведение всех банковских операций - с даты вступления в силу решения уполномоченного органа о лишении такой лицензии; </w:t>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при лишении банка-участника уполномоченным органом банковской лицензии на прием депозитов, открытие и ведение банковских счетов физических лиц либо банковской лицензии на осуществление всех видов операций – с даты вступления в силу решения уполномоченного органа о лишении такой лицензии;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) при принудительной реорганизации банка-участника - со дня вступления в законную силу решения суда о принудительной реорганизации банка-участника; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5698,228 +6340,228 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при добровольной реорганизации банка-участника – с даты, указанной в разрешении уполномоченного органа на добровольную реорганизацию банка-участника;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) при добровольной ликвидации банка-участника – со дня получения разрешения уполномоченного органа на добровольную ликвидацию банка-участника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="88"/>
+    <w:bookmarkStart w:name="z146" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-2) при добровольном прекращении деятельности филиала банка-нерезидента Республики Казахстан – со дня получения разрешения уполномоченного органа на добровольное прекращение деятельности филиала банка-нерезидента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при добровольном возврате банком-участником уполномоченному органу лицензии на прием депозитов, открытие и ведение банковских счетов физических лиц - с даты вступления в силу решения уполномоченного органа о прекращении действия лицензии в связи с ее добровольным возвратом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="89"/>
+    <w:bookmarkStart w:name="z134" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) при неисполнении банком-участником обязанности, предусмотренной подпунктом 7) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13 настоящего Закона, – с даты принятия решения органом управления организации, осуществляющей обязательное гарантирования депозитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z82" w:id="90"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z82" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Исключение банка-участника из системы обязательного гарантирования депозитов осуществляется путем исключения информации о нем из реестра банков – участников системы обязательного гарантирования депозитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z83" w:id="91"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z83" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. При исключении банка-участника из системы обязательного гарантирования депозитов по основанию лишения уполномоченным органом лицензии на прием депозитов, открытие и ведение банковских счетов физических лиц, добровольной реорганизации, а также по основанию, предусмотренному </w:t>
+      4. При исключении банка-участника из системы обязательного гарантирования депозитов по основанию лишения уполномоченным органом банковской лицензии на прием депозитов, открытие и ведение банковских счетов физических лиц, добровольной реорганизации, а также по основанию, предусмотренному </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 настоящей статьи, банк (филиал банка – нерезидента Республики Казахстан), исключенный из системы обязательного гарантирования депозитов, в течение трех месяцев со дня его исключения обязан возвратить депозиты депозиторов путем их прямой выплаты либо перевода другому банку-участнику с учетом требований законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z195" w:id="92"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z195" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При исключении банка-участника из системы обязательного гарантирования депозитов по основаниям, указанным в подпунктах 2) и 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи, банк (филиал банка – нерезидента Республики Казахстан), исключенный из системы обязательного гарантирования депозитов, обязан возвратить депозиты депозиторов в соответствии с требованиями законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6041,162 +6683,354 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 16.12.2020); от 22.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок статьи 16 предусматривается в редакции Закона РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 16. Особенности одновременной передачи части обязательств по гарантируемым депозитам и имущества принудительно ликвидируемого банка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок статьи 16 с изменениями, внесенными Законом РК от 23.10.2008 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 72-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции Закона РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В целях защиты интересов депозиторов допускается проведение операции по одновременной передаче активов и обязательств неплатежеспособного банка-участника либо банка-участника, лишенного лицензии на проведение всех банковских операций, другому банку (другим банкам), порядок проведения которой определяется банковским законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6224,52 +7058,129 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z86" w:id="94"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции Закона РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В случае, если размер обязательств по гарантируемым депозитам, передаваемых в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6284,1336 +7195,1397 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи другому банку (другим банкам), превышает размер имущества неплатежеспособного банка-участника либо банка-участника, лишенного лицензии на проведение всех банковских операций, организация, осуществляющая обязательное гарантирование депозитов, обязана восполнить возникшую разницу за счет средств специального резерва, а в случае их недостаточности – собственных активов, используемых в порядке, предусмотренном пунктом 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z87" w:id="95"/>
+    <w:bookmarkStart w:name="z87" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Размер средств, передаваемых организацией, осуществляющей обязательное гарантирование депозитов, в соответствии с пунктом 3 настоящей статьи, не должен превышать сумму, подлежащую выплате в качестве гарантийного возмещения, определяемую в соответствии со статьей 18 настоящего Закона. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 16 с изменениями, внесенными законами РК от 23.10.2008 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 28.12.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 524-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019); от 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. ОБЪЕКТЫ ОБЯЗАТЕЛЬНОГО ГАРАНТИРОВАНИЯ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ДЕПОЗИТОВ. РАЗМЕР И ПОРЯДОК ВЫПЛАТЫ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ГАРАНТИЙНОГО ВОЗМЕЩЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 17. Объекты обязательного гарантирования депозитов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z210" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объектами обязательного гарантирования депозитов являются обязательства банка-участника по возврату депозиторам в случае лишения его банковской лицензии на осуществление всех видов операций депозитов в национальной и иностранной валютах, находящихся на банковских счетах и удостоверенных договорами банковского счета и (или) банковского вклада, и вознаграждения по таким депозитам, начисленного на дату лишения банка-участника банковской лицензии на осуществление всех видов операций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z196" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Депозиты депозиторов, права требования по которым переходят юридическим лицам и местным исполнительным органам, не являются объектами обязательного гарантирования депозитов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 17 с изменениями, внесенными законами РК от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 18. Гарантийное возмещение</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В случае лишения банка-участника банковской лицензии на осуществление всех видов операций организация, осуществляющая обязательное гарантирование депозитов, выплачивает депозиторам по гарантируемым депозитам гарантийное возмещение в сумме остатков:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z136" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по сберегательным вкладам (депозитам) в национальной валюте – не более двадцати миллионов тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z137" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по иным депозитам в национальной валюте – не более десяти миллионов тенге;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z138" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по депозитам в иностранной валюте – не более пяти миллионов тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z139" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии у депозитора в банке-участнике нескольких различных видов гарантируемых депозитов, указанных в части первой настоящего пункта, организация, осуществляющая обязательное гарантирование депозитов, выплачивает по ним совокупное гарантийное возмещение в пределах максимального размера гарантийного возмещения, установленного по каждому виду депозита отдельно, но не более двадцати миллионов тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z140" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Выплата гарантийного возмещения по гарантируемым депозитам производится в национальной валюте Республики Казахстан. Для расчета гарантийного возмещения по депозитам в иностранной валюте используется рыночный курс обмена валют, определенный на дату лишения банка-участника банковской лицензии на осуществление всех видов операций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z159" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В случае, если банк-участник, лишенный банковской лицензии на осуществление всех видов операций, выступал по отношению к депозитору в качестве кредитора, размер гарантийного возмещения определяется на дату лишения банка-участника банковской лицензии на осуществление всех видов операций исходя из суммы разницы, образовавшейся в результате зачета суммы гарантируемого депозита и суммы встречных требований указанного банка-участника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 16 с изменениями, внесенными законами РК от 23.10.2008 </w:t>
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 18 в редакции Закона РК от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); с изменениями, внесенными законами РК от 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.05.2021); от 30.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 95-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="96"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...238 lines deleted...]
-      по иным депозитам в национальной валюте – не более десяти миллионов тенге;</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 19. Права депозиторов на гарантийное возмещение</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Депозитор вправе получить гарантийное возмещение по гарантируемому депозиту в размере, порядке и сроки, установленные настоящим Законом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z138" w:id="101"/>
-[...218 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="106"/>
+    <w:bookmarkStart w:name="z89" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Исключен Законом РК от 27.04.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 311-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z90" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. При открытии депозитором депозитов в нескольких банках-участниках организация, осуществляющая обязательное гарантирование депозитов, производит выплату гарантийного возмещения отдельно по каждому банку-участнику.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Исключен Законом РК от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 19 с изменениями, внесенными законами РК от 23.10.2008 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 28.12.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 524-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2012); от 27.04.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.05.2021).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 20. Выплата гарантийного возмещения через банки-агенты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z160" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата гарантийного возмещения производится организацией, осуществляющей обязательное гарантирование депозитов, через банки-агенты, выбранные из предварительного перечня банков-агентов для осуществления выплаты гарантийного возмещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z161" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банки-агенты, соответствующие требованиям, предъявляемым организацией, осуществляющей обязательное гарантирование депозитов, на дату лишения банка-участника банковской лицензии на осуществление всех видов операций, обязаны заключить с организацией, осуществляющей обязательное гарантирование депозитов, соглашение о выплате гарантийного возмещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z162" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Условия и порядок перечисления банку-агенту суммы гарантийного возмещения и расходов, связанных с выполнением процедур по выплате гарантийного возмещения депозиторам, определяются соглашением о выплате гарантийного возмещения, заключенным с организацией, осуществляющей обязательное гарантирование депозитов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 20 в редакции Закона РК от 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.05.2021); с изменением, внесенным Законом РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 21. Порядок выплаты гарантийного возмещения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Организация, осуществляющая обязательное гарантирование депозитов, в течение пятнадцати рабочих дней с даты лишения банка-участника банковской лицензии на осуществление всех видов операций информирует депозиторов путем публикации в периодических печатных изданиях, распространяемых на всей территории Республики Казахстан, а также путем размещения на своем интернет-ресурсе информации на казахском и русском языках с указанием даты начала выплаты гарантийного возмещения, перечня банков-агентов, осуществляющих выплату гарантийного возмещения, периода либо отсрочки начала выплаты гарантийного возмещения в случае, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона, а также порядка и способов обращения за выплатой гарантийного возмещения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z90" w:id="107"/>
-[...15 lines deleted...]
-      3. При открытии депозитором депозитов в нескольких банках-участниках организация, осуществляющая обязательное гарантирование депозитов, производит выплату гарантийного возмещения отдельно по каждому банку-участнику.</w:t>
+    <w:bookmarkStart w:name="z141" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата начала выплаты гарантийного возмещения не должна превышать пять рабочих дней с даты публикации объявления организацией, осуществляющей обязательное гарантирование депозитов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:p>
-[...430 lines deleted...]
-    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае отсрочки выплаты гарантийного возмещения организация, осуществляющая обязательное гарантирование депозитов, дополнительно информирует депозиторов о начале, периоде, местах и условиях выплаты путем публикации в периодических печатных изданиях, распространяемых на всей территории Республики Казахстан, а также путем размещения на своем интернет-ресурсе на казахском и русском языках. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Указанную информацию депозитор вправе получить непосредственно у организации, осуществляющей обязательное гарантирование депозитов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="113"/>
+    <w:bookmarkStart w:name="z95" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Для получения гарантийного возмещения депозитор вправе в течение одного года с даты начала выплаты гарантийного возмещения подать заявление на выплату гарантийного возмещения в:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z163" w:id="114"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z163" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организацию, осуществляющую обязательное гарантирование депозитов, в электронной форме через электронный портал выплат либо веб-портал "электронного правительства";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z164" w:id="115"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z164" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       банк-агент, выбранный из перечня банков-агентов, указанного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 21 настоящего Закона, на бумажном носителе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z96" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. При подтверждении права требования депозитора к банку-участнику, лишенному банковской лицензии на осуществление всех видов операций, выплата гарантийного возмещения производится не позднее пяти рабочих дней со дня поступления заявления на выплату гарантийного возмещения и подтверждающих документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z97" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Порядок выплаты гарантийного возмещения депозиторам, а также подключения и доступа банков-участников, временной администрации, назначаемой после лишения банка-участника банковской лицензии на осуществление всех видов операций, и ликвидационной комиссии принудительно ликвидируемого банка-участника (принудительно прекращающего деятельность филиала банка – нерезидента Республики Казахстан) к электронному порталу выплат определяется органом управления организации, осуществляющей обязательное гарантирование депозитов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7709,385 +8681,405 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 02.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 399-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.05.2021).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.05.2021); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 21-1. Невостребованная сумма гарантийного возмещения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z166" w:id="118"/>
+    <w:bookmarkStart w:name="z166" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Организация, осуществляющая обязательное гарантирование депозитов, за тридцать рабочих дней до истечения срока выплаты гарантийного возмещения, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 21 настоящего Закона, информирует путем публикации в периодических печатных изданиях, распространяемых на всей территории Республики Казахстан, а также размещения на своем интернет-ресурсе информации на казахском и русском языках о:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z167" w:id="119"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z167" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дате завершения срока выплаты гарантийного возмещения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z168" w:id="120"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z168" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       перечислении в единый накопительный пенсионный фонд невостребованной суммы гарантийного возмещения при наличии условий, предусмотренных пунктом 2 настоящей статьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z169" w:id="121"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z169" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом организация, осуществляющая обязательное гарантирование депозитов, до истечения срока выплаты гарантийного возмещения, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 21 настоящего Закона, использует предусмотренные законодательством Республики Казахстан иные способы и формы предоставления информации депозиторам, не обратившимся за выплатой гарантийного возмещения, в порядке, определенном органом управления организации, осуществляющей обязательное гарантирование депозитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z170" w:id="122"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z170" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае необращения депозитора за выплатой гарантийного возмещения до завершения срока выплаты гарантийного возмещения, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 21 настоящего Закона, невостребованная сумма гарантийного возмещения перечисляется организацией, осуществляющей обязательное гарантирование депозитов на индивидуальный пенсионный счет для учета добровольных пенсионных взносов, открытый на имя депозитора в порядке, предусмотренном законодательством Республики Казахстан о социальной защите.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z171" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Организация, осуществляющая обязательное гарантирование депозитов, в течение тридцати рабочих дней после истечения срока выплаты гарантийного возмещения, предусмотренного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 21 настоящего Закона, осуществляет перечисление невостребованной суммы гарантийного возмещения на индивидуальный пенсионный счет для учета добровольных пенсионных взносов, открытый на имя депозитора в порядке, предусмотренном законодательством Республики Казахстан о социальной защите, при условии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z172" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соответствия персональных данных депозитора (индивидуальный идентификационный номер, фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность), дата рождения), содержащихся в реестре депозиторов, персональным данным физического лица (индивидуальный идентификационный номер, фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность), дата рождения), содержащимся в единой системе регистрации и хранения информации о физических лицах, а также наличия действующего документа, удостоверяющего личность депозитора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z173" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличия у депозитора в едином накопительном пенсионном фонде индивидуального пенсионного счета с пенсионными накоплениями за счет обязательных пенсионных взносов и (или) обязательных профессиональных пенсионных взносов и (или) добровольных пенсионных взносов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z174" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Взаимодействие организации, осуществляющей обязательное гарантирование депозитов, и единого накопительного пенсионного фонда осуществляется на основании соглашения, которое должно содержать:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z175" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) порядок и сроки обмена информацией между организацией, осуществляющей обязательное гарантирование депозитов, и единым накопительным пенсионным фондом;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z171" w:id="123"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> статьи 21 настоящего Закона, осуществляет перечисление невостребованной суммы гарантийного возмещения на индивидуальный пенсионный счет для учета добровольных пенсионных взносов, открытый на имя депозитора в порядке, предусмотренном законодательством Республики Казахстан о социальной защите, при условии:</w:t>
+    <w:bookmarkStart w:name="z176" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) порядок, сроки и условия перечисления невостребованной суммы гарантийного возмещения на индивидуальный пенсионный счет для учета добровольных пенсионных взносов, открытый на имя депозитора в порядке, предусмотренном законодательством Республики Казахстан о социальной защите, а также возврата единым накопительным пенсионным фондом невостребованной суммы гарантийного возмещения в организацию, осуществляющую обязательное гарантирование депозитов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z172" w:id="124"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z177" w:id="129"/>
+    <w:bookmarkStart w:name="z177" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Заявление на выплату гарантийного возмещения, поданное по истечении срока, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8102,452 +9094,472 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 21 настоящего Закона, подлежит рассмотрению организацией, осуществляющей обязательное гарантирование депозитов, при наличии одного из следующих обстоятельств, препятствовавших подаче заявления на выплату гарантийного возмещения, в период срока, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 21 настоящего Закона:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z178" w:id="130"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z178" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       поступление депозитора на воинскую службу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z179" w:id="131"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z179" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нахождение депозитора за пределами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z180" w:id="132"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z180" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       принятие наследства депозитора и иные причины, связанные с приобретением или открытием наследства; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z181" w:id="133"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z181" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нахождение депозитора в местах лишения свободы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z182" w:id="134"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z182" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иные обстоятельства, установленные судом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z183" w:id="135"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z183" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заявление на выплату гарантийного возмещения подается на бумажном носителе с приложением документов, подтверждающих наличие одного из обстоятельств, препятствовавших подаче заявления на выплату гарантийного возмещения, в период срока, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 21 настоящего Закона. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z184" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление на выплату гарантийного возмещения может быть подано до даты внесения сведений в Национальный реестр бизнес-идентификационных номеров о принудительной ликвидации банка-участника (принудительном прекращении деятельности филиала банка-нерезидента Республики Казахстан) либо до наступления права на пенсионные выплаты за счет добровольных пенсионных взносов в соответствии с Социальным кодексом Республики Казахстан в случае перечисления невостребованной суммы гарантийного возмещения на индивидуальный пенсионный счет для учета добровольных пенсионных взносов, открытый на имя депозитора в порядке, предусмотренном законодательством Республики Казахстан о социальной защите.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z185" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление на выплату гарантийного возмещения рассматривается организацией, осуществляющей обязательное гарантирование депозитов, не позднее пяти рабочих дней со дня его поступления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z186" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В случае обращения депозитора с заявлением о выплате гарантийного возмещения в соответствии с пунктом 4 настоящей статьи, организация, осуществляющая обязательное гарантирование депозитов, направляет в единый накопительный пенсионный фонд уведомление в соответствии с соглашением, предусмотренным пунктом 3 настоящей статьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z187" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После получения уведомления единый накопительный пенсионный фонд осуществляет возврат невостребованной суммы гарантийного возмещения организации, осуществляющей обязательное гарантирование депозитов, в пределах остатка пенсионных накоплений на индивидуальном пенсионном счете для учета добровольных пенсионных взносов, открытом на имя депозитора в порядке, предусмотренном законодательством Республики Казахстан о социальной защите.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z188" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если остаток на индивидуальном пенсионном счете для учета добровольных пенсионных взносов, открытом на имя депозитора в порядке, предусмотренном законодательством Республики Казахстан о социальной защите, меньше невостребованной суммы гарантийного возмещения, восполнение недостающей части осуществляется организацией, осуществляющей обязательное гарантирование депозитов, за счет средств специального резерва.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z184" w:id="136"/>
-[...15 lines deleted...]
-      Заявление на выплату гарантийного возмещения может быть подано до даты внесения сведений в Национальный реестр бизнес-идентификационных номеров о принудительной ликвидации банка-участника (принудительном прекращении деятельности филиала банка-нерезидента Республики Казахстан) либо до наступления права на пенсионные выплаты за счет добровольных пенсионных взносов в соответствии с Социальным кодексом Республики Казахстан в случае перечисления невостребованной суммы гарантийного возмещения на индивидуальный пенсионный счет для учета добровольных пенсионных взносов, открытый на имя депозитора в порядке, предусмотренном законодательством Республики Казахстан о социальной защите.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена статьей 21-1 в соответствии с Законом РК от 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.05.2021); с изменениями, внесенными законами РК от 20.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2023); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. СПЕЦИАЛЬНЫЙ РЕЗЕРВ ОРГАНИЗАЦИИ, </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ОСУЩЕСТВЛЯЮЩЕЙ ОБЯЗАТЕЛЬНОЕ ГАРАНТИРОВАНИЕ ДЕПОЗИТОВ, </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ДЛЯ ВЫПЛАТЫ ГАРАНТИЙНОГО ВОЗМЕЩЕНИЯ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z185" w:id="137"/>
-[...15 lines deleted...]
-      Заявление на выплату гарантийного возмещения рассматривается организацией, осуществляющей обязательное гарантирование депозитов, не позднее пяти рабочих дней со дня его поступления.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 22. Специальный резерв организации, осуществляющей обязательное гарантирование депозитов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Для осуществления деятельности по защите интересов депозиторов банка-участника, предусмотренной настоящим Законом, организация, осуществляющая обязательное гарантирование депозитов, формирует специальный резерв в пределах и за счет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z186" w:id="138"/>
-[...219 lines deleted...]
-    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8656,290 +9668,384 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дохода от размещения активов специального резерва организации, осуществляющей обязательное гарантирование депозитов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) дохода от размещения собственных активов организации, осуществляющей обязательное гарантирование депозитов, уменьшенного на сумму расходов и отчислений в порядке, предусмотренном ее уставом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="143"/>
-[...15 lines deleted...]
-      7) денег, полученных от банка-участника в случае отмены решения уполномоченного органа о лишении его лицензии на проведение всех банковских операций, в размере суммы гарантийного возмещения, выплаченного организацией, осуществляющей обязательное гарантирование депозитов;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) денег, полученных от банка-участника в случае отмены решения уполномоченного органа о лишении его банковской лицензии на осуществление всех видов операций, в размере суммы гарантийного возмещения, выплаченного организацией, осуществляющей обязательное гарантирование депозитов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z189" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) денег, полученных от единого накопительного пенсионного фонда в случае возврата невостребованной суммы гарантийного возмещения с индивидуального пенсионного счета для учета добровольных пенсионных взносов, открытого на имя депозитора в порядке, предусмотренном законодательством Республики Казахстан о социальной защите, в соответствии с пунктом 5 статьи 21-1 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z100" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Целевой размер специального резерва с учетом собственных активов организации, осуществляющей обязательное гарантирование депозитов, используемых в порядке, предусмотренном пунктом 4 настоящей статьи, составляет не менее пяти процентов от суммы всех гарантируемых депозитов в банках-участниках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z115" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Специальный резерв организации, осуществляющей обязательное гарантирование депозитов, используется для:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z190" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выплаты гарантийного возмещения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац третий пункта предусматривается в редакции Закона РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восполнения разницы между размером имущества банка и размером обязательств по гарантируемым депозитам, передаваемым другому (другим) банку (банкам);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z192" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      возмещения банку-агенту расходов, связанных с выполнением процедур по выплате гарантийного возмещения депозиторам, на условиях и в порядке, определенных соглашением о выплате гарантийного возмещения, заключенным с организацией, осуществляющей обязательное гарантирование депозитов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z189" w:id="144"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z193" w:id="150"/>
+    <w:bookmarkStart w:name="z193" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       восполнения недостающей части невостребованной суммы гарантийного возмещения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 21-1 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z197" w:id="151"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z197" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В случае недостаточности средств специального резерва для целей, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи, организация, осуществляющая обязательное гарантирование депозитов, несет расходы за счет собственных активов в пределах семидесяти процентов размера ее уставного капитала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z198" w:id="152"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z198" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Единственный акционер организации, осуществляющей обязательное гарантирование депозитов, вправе установить иной размер использования средств собственных активов, превышающий предел, установленный частью первой настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9061,51 +10167,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2023); от 22.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9148,51 +10274,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, для выплаты гарантийного возмещения, а также невозможности покрытия недостающей суммы за счет дополнительных взносов банков-участников организация, осуществляющая обязательное гарантирование депозитов, вправе получать займы на недостающую сумму денег у Национального Банка Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Начало выплаты депозиторам гарантийного возмещения отсрочивается по согласованию с уполномоченным органом и Национальным Банком Республики Казахстан на срок, необходимый для заимствования, но не более сорока пяти рабочих дней с даты лишения банка-участника лицензии на проведение всех банковских операций.</w:t>
+      Начало выплаты депозиторам гарантийного возмещения отсрочивается по согласованию с уполномоченным органом и Национальным Банком Республики Казахстан на срок, необходимый для заимствования, но не более сорока пяти рабочих дней с даты лишения банка-участника банковской лицензии на осуществление всех видов операций.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -9236,85 +10362,105 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 22.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="153"/>
+    <w:bookmarkStart w:name="z31" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 24. Порядок рассмотрения споров</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9323,110 +10469,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Споры, вытекающие из отношений по обязательному гарантированию депозитов, рассматриваются в порядке, установленном законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 25. Порядок введения в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="154"/>
+    <w:bookmarkStart w:name="z101" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящий Закон вводится в действие с 1 января 2007 года и распространяется на отношения, возникшие из договоров банковского счета и или) банковского вклада, заключенных банками с физическими лицами до его введения в действие. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z102" w:id="155"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z102" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Банки, которые на момент введения в действие настоящего Закона являлись участниками системы обязательного гарантирования депозитов, в течение трех месяцев со дня введения в действие настоящего Закона обязаны заключить с организацией, осуществляющей обязательное гарантирование депозитов, договор присоединения в порядке, установленном настоящим Законом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z103" w:id="156"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z103" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Договоры о порядке внесения обязательных календарных, дополнительных и чрезвычайных взносов, максимальных ставках вознаграждения по привлеченным депозитам физических лиц и представлении сведений о депозитной политике банка, заключенные организацией, осуществляющей обязательное гарантирование депозитов, с банками-участниками до введения в действие настоящего Закона, действуют до момента заключения с банком-участником договора присоединения в порядке, установленном настоящим Законом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
@@ -9567,55 +10713,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9941,31 +11087,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>