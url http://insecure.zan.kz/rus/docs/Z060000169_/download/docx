--- v1 (2026-06-03)
+++ v2 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4672ccf" w14:textId="4672ccf">
+    <w:p w14:paraId="7749eb8" w14:textId="7749eb8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1643,695 +1643,535 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) выплачивает гарантийное возмещение в соответствии с требованиями настоящего Закона; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ведет реестр банков-участников системы обязательного гарантирования депозитов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z110" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-1) участвует в проведении операции по одновременной передаче активов и обязательств банка другому (другим) банку (банкам) или стабилизационному банку в случае, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) инвестирует активы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) формирует специальный резерв;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) устанавливает требования, предъявляемые к банкам-агентам, в порядке, определенном органом управления организации, осуществляющей обязательное гарантирование депозитов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) утверждает предварительный перечень банков-агентов для осуществления выплаты гарантийного возмещения в порядке, определенном органом управления организации, осуществляющей обязательное гарантирование депозитов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) участвует в составе временной администрации по управлению банком, назначаемой в период применения к банку-участнику режима восстановления финансовой устойчивости, режима урегулирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) участвует в составе временной администрации, назначаемой после лишения банка-участника банковской лицензии на осуществление всех видов операций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) участвует в составе ликвидационной комиссии принудительно ликвидируемого банка-участника (принудительно прекращающего деятельность филиала банка-нерезидента Республики Казахстан) до момента погашения ликвидационной комиссией задолженности перед организацией, осуществляющей обязательное гарантирование депозитов, по сумме выплаченного (выплачиваемого) ею гарантийного возмещения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) участвует в составе комитета кредиторов принудительно ликвидируемого банка-участника (принудительно прекращающего деятельность филиала банка-нерезидента Республики Казахстан) до момента погашения ликвидационной комиссией задолженности перед организацией, осуществляющей обязательное гарантирование депозитов, по сумме выплаченного (выплачиваемого) ею гарантийного возмещения.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 5 с изменениями, внесенными законами РК от 12.01.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении 6 месяцев со дня его официального опубликования); от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019); от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...474 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 6. Гарантии организации, осуществляющей обязательное гарантирование депозитов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="31"/>
+    <w:bookmarkStart w:name="z52" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Организация, осуществляющая обязательное гарантирование депозитов, принимает на себя обязательства по выплате гарантийного возмещения депозиторам банка-участника с даты лишения банка-участника банковской лицензии на осуществление всех видов операций. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z53" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z53" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Обязательства организации, осуществляющей обязательное гарантирование депозитов, по выплате гарантийного возмещения депозиторам подлежат прекращению по истечении одного года с даты начала выплаты гарантийного возмещения и (или) после перечисления невостребованных сумм гарантийного возмещения в единый накопительный пенсионный фонд в порядке, предусмотренном пунктами 1 и 2 статьи 21-1 настоящего Закона, за исключением случая, предусмотренного пунктом 4 статьи 21-1 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z116" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z116" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отмены решения уполномоченного органа о лишении банка-участника банковской лицензии на осуществление всех видов операций обязательства организации, осуществляющей обязательное гарантирование депозитов, по выплате гарантийного возмещения депозиторам такого банка прекращаются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z117" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z117" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом обязательства банка-участника перед депозиторами уменьшаются на сумму гарантийного возмещения, выплаченного организацией, осуществляющей обязательное гарантирование депозитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z118" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z118" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обязательства банка-участника перед депозиторами, по которым не была осуществлена выплата гарантийного возмещения в связи с отменой решения уполномоченного органа о лишении банка-участника банковской лицензии на осуществление всех видов операций, сохраняются с учетом результатов зачета суммы гарантируемого депозита и суммы встречных требований, проведенного в соответствии с пунктом 3 статьи 18 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2447,280 +2287,186 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 7. Права и обязанности организации, осуществляющей обязательное гарантирование депозитов </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="36"/>
+    <w:bookmarkStart w:name="z54" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Организация, осуществляющая обязательное гарантирование депозитов, для выполнения своих задач и функций вправе: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) требовать уплаты банками-участниками взносов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="37"/>
+    <w:bookmarkStart w:name="z119" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) требовать надлежащего исполнения банками-участниками условий договора присоединения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...113 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z111" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) запрашивать у банка-участника, в отношении которого применен режим восстановления финансовой устойчивости или режим урегулирования, временной администрации по управлению банком информацию, сведения и документы о деятельности такого банка (филиала банка – нерезидента Республики Казахстан), включая сведения об его активах и обязательствах, в том числе составляющие банковскую и иную охраняемую законом тайну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) исключен Законом РК от 05.07.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="38"/>
+    <w:bookmarkStart w:name="z120" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) получать от Национального Банка Республики Казахстан информацию, необходимую для обеспечения функционирования системы обязательного гарантирования депозитов, в соответствии со статьей 8-1 настоящего Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) получать от уполномоченного органа информацию, необходимую для обеспечения функционирования системы обязательного гарантирования депозитов, включая информацию о финансовом состоянии банков-участников, в соответствии со статьей 9 настоящего Закона;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2855,90 +2601,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) требовать своевременного представления от временной администрации, назначаемой после лишения банка-участника банковской лицензии на осуществление всех видов операций, ликвидационной комиссии принудительно ликвидируемого банка-участника (принудительно прекращающего деятельность филиала банка – нерезидента Республики Казахстан) реестра депозиторов и внесенных в него изменений по форме и в порядке, которые определены органом управления организации, осуществляющей обязательное гарантирование депозитов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) ходатайствовать перед уполномоченным органом о применении к банку-участнику мер воздействия и санкции в случае нарушения им требований законодательства Республики Казахстан об обязательном гарантировании депозитов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="39"/>
+    <w:bookmarkStart w:name="z121" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) требовать от банка-участника, лишенного банковской лицензии на осуществление всех видов операций, возврата суммы гарантийного возмещения, выплаченного депозиторам данного банка, в случае отмены решения уполномоченного органа о лишении банка-участника банковской лицензии на осуществление всех видов операций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z55" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Организация, осуществляющая обязательное гарантирование депозитов, обязана: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) определить условия договора присоединения; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2949,378 +2695,284 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) контролировать полноту и своевременность уплаты банками-участниками взносов; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) производить выплату гарантийного возмещения депозиторам банка-участника, лишенного банковской лицензии на осуществление всех видов операций, в порядке, предусмотренном настоящим Законом;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...112 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) восполнять разницу между размером имущества банка, находящегося в режиме урегулирования, и размером обязательств по гарантируемым депозитам, передаваемым другому (другим) банку (банкам) или стабилизационному банку;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) использовать исключительно в служебных целях ставшую известной в процессе осуществления своих функций информацию о банках-участниках и их клиентах;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) извещать уполномоченный орган о фактах нарушения банками-участниками законодательства Республики Казахстан об обязательном гарантировании депозитов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="41"/>
+    <w:bookmarkStart w:name="z122" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) предоставлять в Национальный Банк Республики Казахстан информацию, необходимую для обеспечения функционирования системы обязательного гарантирования депозитов, в соответствии со статьей 8-1 настоящего Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z123" w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z123" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5-2) предоставлять в уполномоченный орган информацию, необходимую для обеспечения функционирования системы обязательного гарантирования депозитов, в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z153" w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z153" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) предоставлять депозиторам информацию, предусмотренную пунктом 1 статьи 21 и пунктом 1 статьи 21-1 настоящего Закона, и проводить информационно-разъяснительную работу по вопросам функционирования системы обязательного гарантирования депозитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z152" w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z152" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок информирования депозиторов организацией, осуществляющей обязательное гарантирование депозитов, определяется органом управления организации, осуществляющей обязательное гарантирование депозитов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) вести раздельный бухгалтерский учет активов специального резерва и собственных активов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="45"/>
+    <w:bookmarkStart w:name="z124" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) не разглашать сведения, полученные в соответствии с подпунктом 2) пункта 1 настоящей статьи и подпунктами 5) и 5-1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z113" w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z113" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Организация, осуществляющая обязательное гарантирование депозитов, обеспечивает правовую защиту своих работников, включая бывших работников, в случае подачи против них исков в связи с действиями (бездействием), принятием решений в период исполнения ими обязанностей членов временных администраций и ликвидационных комиссий банков-участников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3482,51 +3134,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 259-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3571,130 +3243,130 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 8-1. Основы взаимодействия Национального Банка Республики Казахстан и организации, осуществляющей обязательное гарантирование депозитов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="47"/>
+    <w:bookmarkStart w:name="z126" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В целях надлежащего и своевременного выполнения своих функций организация, осуществляющая обязательное гарантирование депозитов, запрашивает у Национального Банка Республики Казахстан информацию, необходимую для обеспечения функционирования системы обязательного гарантирования депозитов, в том числе сведения, составляющие банковскую и иную охраняемую законом тайну, и предоставляет в Национальный Банк Республики Казахстан по его запросу информацию, необходимую для обеспечения функционирования системы обязательного гарантирования депозитов. При этом сведения, полученные организацией, осуществляющей обязательное гарантирование депозитов, не подлежат разглашению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z127" w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z127" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В случае, предусмотренном настоящим Законом, организация, осуществляющая обязательное гарантирование депозитов, вправе получать займы от Национального Банка Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z128" w:id="49"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z128" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Национальный Банк Республики Казахстан определяет порядок инвестирования активов организации, осуществляющей обязательное гарантирование депозитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z129" w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z129" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Национальный Банк Республики Казахстан и организация, осуществляющая обязательное гарантирование депозитов, координируют свою деятельность, согласовывают принимаемые документы и информируют друг друга о проводимых мероприятиях по обязательному гарантированию депозитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3730,90 +3402,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 9. Основы взаимодействия уполномоченного органа и организации, осуществляющей обязательное гарантирование депозитов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Уполномоченный орган и организация осуществляющая обязательное гарантирование депозитов, координируют свою деятельность, согласовывают принимаемые документы и информируют друг друга о проводимых мероприятиях по обязательному гарантированию депозитов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В целях надлежащего и своевременного выполнения своих функций организация, осуществляющая обязательное гарантирование депозитов, запрашивает у уполномоченного органа информацию, необходимую для обеспечения функционирования системы обязательного гарантирования депозитов, в том числе сведения, составляющие банковскую и иную охраняемую законом тайну, и предоставляет в уполномоченный орган по его запросу информацию, необходимую для обеспечения функционирования системы обязательного гарантирования депозитов. При этом сведения, полученные организацией, осуществляющей обязательное гарантирование депозитов, не подлежат разглашению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3960,68 +3632,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="53"/>
+    <w:bookmarkStart w:name="z13" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. ПОРЯДОК УЧАСТИЯ В СИСТЕМЕ ОБЯЗАТЕЛЬНОГО ГАРАНТИРОВАНИЯ ДЕПОЗИТОВ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 в редакции Закона РК от 02.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4039,212 +3711,212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 10. Вступление в систему обязательного гарантирования депозитов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z61" w:id="54"/>
+      <w:bookmarkStart w:name="z61" w:id="57"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 10 в редакции Закона РК от 02.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 399-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 16.12.2020).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Исключен Законом РК от 22.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Для вступления в систему обязательного гарантирования депозитов банк (филиал банка – нерезидента Республики Казахстан) в день получения банковской лицензии на прием депозитов, открытие и ведение банковских счетов физических лиц обязан присоединиться к договору присоединения путем представления организации, осуществляющей обязательное гарантирование депозитов, заявления, составленного по форме, установленной нормативными правовыми актами уполномоченного органа, а также сведений о банковской лицензии на прием депозитов, открытие и ведение банковских счетов физических лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z63" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Уполномоченный орган рассматривает вопрос о лишении банка (филиала банка – нерезидента Республики Казахстан), не представившего заявления о присоединении к договору присоединения, банковской лицензии на прием депозитов, открытие и ведение банковских счетов физических лиц в соответствии с требованиями банковского законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Организация, осуществляющая обязательное гарантирование депозитов, в течение двух рабочих дней со дня получения от банка (филиала банка – нерезидента Республики Казахстан) заявления о его присоединении к договору присоединения вносит информацию о нем в реестр банков – участников системы обязательного гарантирования депозитов и в письменной форме уведомляет банк (филиал банка – нерезидента Республики Казахстан) о его вступлении в систему обязательного гарантирования депозитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z65" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Банк (филиал банка-нерезидента Республики Казахстан) становится участником системы обязательного гарантирования депозитов со дня внесения информации в реестр банков-участников системы обязательного гарантирования депозитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4273,70 +3945,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Реестр банков-участников системы обязательного гарантирования депозитов размещается на интернет-ресурсе организации, осуществляющей обязательное гарантирование депозитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4432,90 +4104,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 11. Договор присоединения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Присоединение банка (филиала банка-нерезидента Республики Казахстан) к договору присоединения является обязательным условием его участия в системе обязательного гарантирования депозитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Договор присоединения должен содержать: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) полное наименование организации, осуществляющей обязательное гарантирование депозитов, сведения о месте ее нахождения и банковских реквизитах; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4562,70 +4234,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) порядок уплаты взносов; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) порядок, условия и сроки представления банком-участником сведений, необходимых организации, осуществляющей обязательное гарантирование депозитов, для выполнения своих задач и функций, в том числе сведений, составляющих банковскую и иную охраняемую законом тайну, а также порядок их хранения организацией, осуществляющей обязательное гарантирование депозитов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="62"/>
+    <w:bookmarkStart w:name="z130" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) порядок проведения организацией, осуществляющей обязательное гарантирование депозитов, мероприятий по установлению соответствия выполнения банками-участниками требований договора, в том числе по автоматизированному учету обязательств банка-участника по гарантируемым депозитам и сумм гарантийного возмещения, определяемый органом управления организации, осуществляющей обязательное гарантирование депозитов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) порядок расчета банками-участниками своих обязательств по гарантируемым депозитам и суммам, возмещаемым по ним организацией, осуществляющей обязательное гарантирование депозитов, в случае лишения банка-участника банковской лицензии на осуществление всех видов операций; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4636,110 +4308,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) условия прекращения договора; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) условия об ответственности сторон за нарушение договора, включая право организации, осуществляющей обязательное гарантирование депозитов, предъявлять в Национальный Банк Республики Казахстан платежные требования на списание сумм, не уплаченных полностью или частично взносов, а также неустойки за неисполнение банком-участником своих обязательств по уплате взносов путем прямого дебетования банковского счета банка-участника, открытого в Национальном Банке Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="63"/>
+    <w:bookmarkStart w:name="z131" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) порядок и условия возврата суммы гарантийного возмещения, выплаченного организацией, осуществляющей обязательное гарантирование депозитов, в случае отмены решения уполномоченного органа о лишении банка-участника банковской лицензии на осуществление всех видов операций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z154" w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z154" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) обязанность банка-участника в течение пяти рабочих дней со дня включения в реестр банков – участников системы обязательного гарантирования депозитов заключить с организацией, осуществляющей обязательное гарантирование депозитов, соглашение, определяющее условия и порядок подключения и доступа к электронному порталу выплат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z70" w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z70" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Договор присоединения вступает в силу с момента внесения информации в реестр банков-участников системы обязательного гарантирования депозитов и прекращается в случае исключения банка-участника из системы обязательного гарантирования депозитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4855,70 +4527,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 12. Виды и порядок уплаты взносов банков-участников</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:bookmarkStart w:name="z71" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Банк-участник обязан в соответствии с настоящим Законом и договором присоединения уплачивать организации, осуществляющей обязательное гарантирование депозитов, следующие взносы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) обязательные календарные взносы - ежеквартальные платежи банков-участников; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4967,70 +4639,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) чрезвычайные взносы - платежи банков-участников для полного погашения суммы займа, полученной организацией, осуществляющей обязательное гарантирование депозитов, в порядке, установленном статьей 23 настоящего Закона, и начисленного по нему вознаграждения. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата чрезвычайных взносов не приостанавливает обязательств банков-участников по уплате обязательных календарных взносов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:bookmarkStart w:name="z72" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Размер и порядок уплаты взносов банком-участником определяются органом управления организации, осуществляющей обязательное гарантирование депозитов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Размер обязательного календарного взноса банка-участника не должен превышать 0,5 процента от суммы гарантируемых депозитов банка-участника по состоянию на первое число месяца, следующего за отчетным кварталом. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5041,90 +4713,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Размер дополнительного взноса банка-участника не должен превышать двукратный размер обязательного календарного взноса, уплачиваемого указанным банком-участником организации, осуществляющей обязательное гарантирование депозитов, за предшествующий квартал. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Годовой размер чрезвычайного взноса банка-участника не должен превышать годовой размер обязательного календарного взноса, ежеквартально уплачиваемого указанным банком-участником организации, осуществляющей обязательное гарантирование депозитов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:bookmarkStart w:name="z73" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. С даты лишения банка-участника банковской лицензии на осуществление всех видов операций обязательства банка-участника по уплате взносов прекращаются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z74" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Взносы, уплаченные банками-участниками в соответствии с договором присоединения, возврату не подлежат. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5220,70 +4892,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 13. Права и обязанности банка-участника</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="70"/>
+    <w:bookmarkStart w:name="z75" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Банк-участник вправе: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) получать от организации, осуществляющей обязательное гарантирование депозитов, сведения по взносам и срокам их уплаты, а также иные сведения по вопросам обязательного гарантирования депозитов, не содержащие информации, составляющей банковскую и иную охраняемую законом тайну; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5338,70 +5010,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) распространять в средствах массовой информации сведения о своем участии в системе обязательного гарантирования депозитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:bookmarkStart w:name="z76" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Банк-участник обязан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) своевременно и в полном объеме уплачивать взносы в соответствии с настоящим Законом; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5448,681 +5120,607 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) представлять организации, осуществляющей обязательное гарантирование депозитов, сведения, подтверждающие правильность расчетов по уплаченным ими взносам; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) предоставлять по запросу организации, осуществляющей обязательное гарантирование депозитов, иную информацию, необходимую для обеспечения функционирования системы обязательного гарантирования депозитов, в том числе сведения, составляющие банковскую и иную охраняемую законом тайну;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z114" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) в случае применения к банку-участнику режима восстановления финансовой устойчивости или режима урегулирования предоставлять по запросу организации, осуществляющей обязательное гарантирование депозитов, информацию, сведения и документы о своей деятельности, включая сведения об активах и обязательствах банка-участника, в том числе составляющие банковскую и иную охраняемую законом тайну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) соблюдать условия договора присоединения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в случае отмены решения уполномоченного органа о лишении банка-участника банковской лицензии на осуществление всех видов операций возвратить сумму гарантийного возмещения, выплаченного организацией, осуществляющей обязательное гарантирование депозитов, в порядке, предусмотренном договором присоединения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z155" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) участвовать в проводимых организацией, осуществляющей обязательное гарантирование депозитов, процедурах по утверждению предварительного перечня банков-агентов для осуществления выплаты гарантийного возмещения в случае лишения банка-участника банковской лицензии на осуществление всех видов операций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z156" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Положение подпункта 8) части первой настоящего пункта не распространяется на филиал банка-нерезидента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z77" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Временная администрация, назначаемая после лишения банка-участника банковской лицензии на осуществление всех видов операций (ликвидационная комиссия принудительно прекращающего деятельность филиала банка – нерезидента Республики Казахстан), обязана в течение пяти рабочих дней с даты лишения банка-участника банковской лицензии на осуществление всех видов операций представить организации, осуществляющей обязательное гарантирование депозитов, реестр депозиторов, составленный на дату лишения банка-участника банковской лицензии на осуществление всех видов операций, по форме и в порядке, которые определены органом управления организации, осуществляющей обязательное гарантирование депозитов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z208" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для целей выплаты гарантийного возмещения в соответствии с требованиями настоящего Закона сбор и обработка персональных данных депозиторов банка-участника, лишенного банковской лицензии на осуществление всех видов операций, осуществляются организацией, осуществляющей обязательное гарантирование депозитов, без согласия субъектов персональных данных или их законных представителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z209" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом обработка и защита персональных данных депозиторов банка-участника, лишенного банковской лицензии на осуществление всех видов операций, осуществляются организацией, осуществляющей обязательное гарантирование депозитов, в соответствии с законодательством Республики Казахстан о персональных данных и их защите.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 13 с изменениями, внесенными законами РК от 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 422-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019); от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 20.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2023); от 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 14. Последствия изменения наименования банка-участника</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Банк-участник в письменной форме уведомляет организацию, осуществляющую обязательное гарантирование депозитов, об изменении своего наименования в течение пяти рабочих дней со дня получения им справки о государственной перерегистрации (об учетной перерегистрации).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z79" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В случае изменения наименования банка-участника организация, осуществляющая обязательное гарантирование депозитов, в течение двух рабочих дней с момента получения от банка-участника подтверждающих документов вносит соответствующие изменения в реестр банков – участников системы обязательного гарантирования депозитов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 14 с изменениями, внесенными законами РК от 24.12.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 60-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 16.12.2020); от 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...154 lines deleted...]
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z19" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...200 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...158 lines deleted...]
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. ПОРЯДОК ИСКЛЮЧЕНИЯ БАНКОВ-УЧАСТНИКОВ ИЗ СИСТЕМЫ ОБЯЗАТЕЛЬНОГО ГАРАНТИРОВАНИЯ ДЕПОЗИТОВ И УЧАСТИЕ ОРГАНИЗАЦИИ, ОСУЩЕСТВЛЯЮЩЕЙ ОБЯЗАТЕЛЬНОЕ ГАРАНТИРОВАНИЕ ДЕПОЗИТОВ, В ПРОВЕДЕНИИ ОПЕРАЦИИ ПО ОДНОВРЕМЕННОЙ ПЕРЕДАЧЕ АКТИВОВ ИОБЯЗАТЕЛЬСТВ БАНКА ДРУГОМУ (ДРУГИМ) БАНКУ (БАНКАМ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 в редакции Закона РК от 28.12.2011 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6134,70 +5732,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 15. Исключение банка-участника из системы обязательного гарантирования депозитов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="81"/>
+    <w:bookmarkStart w:name="z80" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Основаниями для исключения банка-участника из системы обязательного гарантирования депозитов являются: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лишение банка-участника уполномоченным органом банковской лицензии на прием депозитов, открытие и ведение банковских счетов физических лиц либо банковской лицензии на осуществление всех видов операций;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6208,110 +5806,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) прекращение деятельности банка-участника путем реорганизации, ликвидации или прекращение деятельности филиала банка-нерезидента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) добровольный возврат банком-участником уполномоченному органу банковской лицензии на прием депозитов, открытие и ведение банковских счетов физических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="82"/>
+    <w:bookmarkStart w:name="z133" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) неисполнение банком-участником обязанности, предусмотренной подпунктом 7) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z81" w:id="83"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z81" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Банк-участник подлежит исключению из системы обязательного гарантирования депозитов: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) при лишении банка-участника уполномоченным органом банковской лицензии на прием депозитов, открытие и ведение банковских счетов физических лиц либо банковской лицензии на осуществление всех видов операций – с даты вступления в силу решения уполномоченного органа о лишении такой лицензии;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6340,228 +5938,228 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при добровольной реорганизации банка-участника – с даты, указанной в разрешении уполномоченного органа на добровольную реорганизацию банка-участника;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) при добровольной ликвидации банка-участника – со дня получения разрешения уполномоченного органа на добровольную ликвидацию банка-участника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="84"/>
+    <w:bookmarkStart w:name="z146" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-2) при добровольном прекращении деятельности филиала банка-нерезидента Республики Казахстан – со дня получения разрешения уполномоченного органа на добровольное прекращение деятельности филиала банка-нерезидента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при добровольном возврате банком-участником уполномоченному органу лицензии на прием депозитов, открытие и ведение банковских счетов физических лиц - с даты вступления в силу решения уполномоченного органа о прекращении действия лицензии в связи с ее добровольным возвратом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="85"/>
+    <w:bookmarkStart w:name="z134" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) при неисполнении банком-участником обязанности, предусмотренной подпунктом 7) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13 настоящего Закона, – с даты принятия решения органом управления организации, осуществляющей обязательное гарантирования депозитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z82" w:id="86"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z82" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Исключение банка-участника из системы обязательного гарантирования депозитов осуществляется путем исключения информации о нем из реестра банков – участников системы обязательного гарантирования депозитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z83" w:id="87"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z83" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. При исключении банка-участника из системы обязательного гарантирования депозитов по основанию лишения уполномоченным органом банковской лицензии на прием депозитов, открытие и ведение банковских счетов физических лиц, добровольной реорганизации, а также по основанию, предусмотренному </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 настоящей статьи, банк (филиал банка – нерезидента Республики Казахстан), исключенный из системы обязательного гарантирования депозитов, в течение трех месяцев со дня его исключения обязан возвратить депозиты депозиторов путем их прямой выплаты либо перевода другому банку-участнику с учетом требований законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z195" w:id="88"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z195" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При исключении банка-участника из системы обязательного гарантирования депозитов по основаниям, указанным в подпунктах 2) и 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи, банк (филиал банка – нерезидента Республики Казахстан), исключенный из системы обязательного гарантирования депозитов, обязан возвратить депозиты депозиторов в соответствии с требованиями законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6719,546 +6317,258 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 16. Особенности проведения операции по одновременной передаче активов и обязательств банка другому (другим) банку (банкам) или стабилизационному банку</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок статьи 16 - в редакции Закона РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В целях защиты интересов депозиторов допускается проведение операции по одновременной передаче активов и обязательств банка, находящегося в режиме урегулирования, другому банку (другим банкам) или стабилизационному банку, порядок проведения которой определяется банковским законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">2. Исключен Законом РК от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...382 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. В случае, если размер обязательств по гарантируемым депозитам, передаваемых в соответствии с </w:t>
-[...42 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="89"/>
+      3. В случае, если размер обязательств по гарантируемым депозитам, передаваемых в соответствии с пунктом 1 настоящей статьи другому банку (другим банкам) или стабилизационному банку, превышает размер имущества банка, находящегося в режиме урегулирования, организация, осуществляющая обязательное гарантирование депозитов, обязана восполнить возникшую разницу за счет средств специального резерва, а в случае их недостаточности – за счет собственных активов, используемых в порядке, предусмотренном пунктом 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">статьи 22 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z87" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Размер средств, передаваемых организацией, осуществляющей обязательное гарантирование депозитов, в соответствии с пунктом 3 настоящей статьи, не должен превышать сумму, подлежащую выплате в качестве гарантийного возмещения, определяемую в соответствии со статьей 18 настоящего Закона. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7340,166 +6650,186 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019); от 22.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="90"/>
+    <w:bookmarkStart w:name="z22" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. ОБЪЕКТЫ ОБЯЗАТЕЛЬНОГО ГАРАНТИРОВАНИЯ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ДЕПОЗИТОВ. РАЗМЕР И ПОРЯДОК ВЫПЛАТЫ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ГАРАНТИЙНОГО ВОЗМЕЩЕНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 17. Объекты обязательного гарантирования депозитов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z210" w:id="91"/>
+    <w:bookmarkStart w:name="z210" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объектами обязательного гарантирования депозитов являются обязательства банка-участника по возврату депозиторам в случае лишения его банковской лицензии на осуществление всех видов операций депозитов в национальной и иностранной валютах, находящихся на банковских счетах и удостоверенных договорами банковского счета и (или) банковского вклада, и вознаграждения по таким депозитам, начисленного на дату лишения банка-участника банковской лицензии на осуществление всех видов операций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z196" w:id="92"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z196" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Депозиты депозиторов, права требования по которым переходят юридическим лицам и местным исполнительным органам, не являются объектами обязательного гарантирования депозитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7575,190 +6905,190 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 18. Гарантийное возмещение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="93"/>
+    <w:bookmarkStart w:name="z135" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В случае лишения банка-участника банковской лицензии на осуществление всех видов операций организация, осуществляющая обязательное гарантирование депозитов, выплачивает депозиторам по гарантируемым депозитам гарантийное возмещение в сумме остатков:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z136" w:id="94"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z136" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по сберегательным вкладам (депозитам) в национальной валюте – не более двадцати миллионов тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z137" w:id="95"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z137" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по иным депозитам в национальной валюте – не более десяти миллионов тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z138" w:id="96"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z138" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по депозитам в иностранной валюте – не более пяти миллионов тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z139" w:id="97"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z139" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии у депозитора в банке-участнике нескольких различных видов гарантируемых депозитов, указанных в части первой настоящего пункта, организация, осуществляющая обязательное гарантирование депозитов, выплачивает по ним совокупное гарантийное возмещение в пределах максимального размера гарантийного возмещения, установленного по каждому виду депозита отдельно, но не более двадцати миллионов тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z140" w:id="98"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z140" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Выплата гарантийного возмещения по гарантируемым депозитам производится в национальной валюте Республики Казахстан. Для расчета гарантийного возмещения по депозитам в иностранной валюте используется рыночный курс обмена валют, определенный на дату лишения банка-участника банковской лицензии на осуществление всех видов операций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z159" w:id="99"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z159" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В случае, если банк-участник, лишенный банковской лицензии на осуществление всех видов операций, выступал по отношению к депозитору в качестве кредитора, размер гарантийного возмещения определяется на дату лишения банка-участника банковской лицензии на осуществление всех видов операций исходя из суммы разницы, образовавшейся в результате зачета суммы гарантируемого депозита и суммы встречных требований указанного банка-участника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7854,130 +7184,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 19. Права депозиторов на гарантийное возмещение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="100"/>
+    <w:bookmarkStart w:name="z88" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Депозитор вправе получить гарантийное возмещение по гарантируемому депозиту в размере, порядке и сроки, установленные настоящим Законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z89" w:id="101"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z89" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Исключен Законом РК от 27.04.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 311-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z90" w:id="102"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z90" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. При открытии депозитором депозитов в нескольких банках-участниках организация, осуществляющая обязательное гарантирование депозитов, производит выплату гарантийного возмещения отдельно по каждому банку-участнику.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8167,110 +7497,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 20. Выплата гарантийного возмещения через банки-агенты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="103"/>
+    <w:bookmarkStart w:name="z160" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата гарантийного возмещения производится организацией, осуществляющей обязательное гарантирование депозитов, через банки-агенты, выбранные из предварительного перечня банков-агентов для осуществления выплаты гарантийного возмещения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z161" w:id="104"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z161" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банки-агенты, соответствующие требованиям, предъявляемым организацией, осуществляющей обязательное гарантирование депозитов, на дату лишения банка-участника банковской лицензии на осуществление всех видов операций, обязаны заключить с организацией, осуществляющей обязательное гарантирование депозитов, соглашение о выплате гарантийного возмещения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z162" w:id="105"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z162" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Условия и порядок перечисления банку-агенту суммы гарантийного возмещения и расходов, связанных с выполнением процедур по выплате гарантийного возмещения депозиторам, определяются соглашением о выплате гарантийного возмещения, заключенным с организацией, осуществляющей обязательное гарантирование депозитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8326,266 +7656,266 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 21. Порядок выплаты гарантийного возмещения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="106"/>
+    <w:bookmarkStart w:name="z94" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Организация, осуществляющая обязательное гарантирование депозитов, в течение пятнадцати рабочих дней с даты лишения банка-участника банковской лицензии на осуществление всех видов операций информирует депозиторов путем публикации в периодических печатных изданиях, распространяемых на всей территории Республики Казахстан, а также путем размещения на своем интернет-ресурсе информации на казахском и русском языках с указанием даты начала выплаты гарантийного возмещения, перечня банков-агентов, осуществляющих выплату гарантийного возмещения, периода либо отсрочки начала выплаты гарантийного возмещения в случае, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, а также порядка и способов обращения за выплатой гарантийного возмещения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z141" w:id="107"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z141" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата начала выплаты гарантийного возмещения не должна превышать пять рабочих дней с даты публикации объявления организацией, осуществляющей обязательное гарантирование депозитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае отсрочки выплаты гарантийного возмещения организация, осуществляющая обязательное гарантирование депозитов, дополнительно информирует депозиторов о начале, периоде, местах и условиях выплаты путем публикации в периодических печатных изданиях, распространяемых на всей территории Республики Казахстан, а также путем размещения на своем интернет-ресурсе на казахском и русском языках. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Указанную информацию депозитор вправе получить непосредственно у организации, осуществляющей обязательное гарантирование депозитов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="108"/>
+    <w:bookmarkStart w:name="z95" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Для получения гарантийного возмещения депозитор вправе в течение одного года с даты начала выплаты гарантийного возмещения подать заявление на выплату гарантийного возмещения в:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z163" w:id="109"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z163" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организацию, осуществляющую обязательное гарантирование депозитов, в электронной форме через электронный портал выплат либо веб-портал "электронного правительства";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z164" w:id="110"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z164" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       банк-агент, выбранный из перечня банков-агентов, указанного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 21 настоящего Закона, на бумажном носителе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z96" w:id="111"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z96" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. При подтверждении права требования депозитора к банку-участнику, лишенному банковской лицензии на осуществление всех видов операций, выплата гарантийного возмещения производится не позднее пяти рабочих дней со дня поступления заявления на выплату гарантийного возмещения и подтверждающих документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z97" w:id="112"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z97" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Порядок выплаты гарантийного возмещения депозиторам, а также подключения и доступа банков-участников, временной администрации, назначаемой после лишения банка-участника банковской лицензии на осуществление всех видов операций, и ликвидационной комиссии принудительно ликвидируемого банка-участника (принудительно прекращающего деятельность филиала банка – нерезидента Республики Казахстан) к электронному порталу выплат определяется органом управления организации, осуществляющей обязательное гарантирование депозитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8735,351 +8065,351 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 21-1. Невостребованная сумма гарантийного возмещения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z166" w:id="113"/>
+    <w:bookmarkStart w:name="z166" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Организация, осуществляющая обязательное гарантирование депозитов, за тридцать рабочих дней до истечения срока выплаты гарантийного возмещения, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 21 настоящего Закона, информирует путем публикации в периодических печатных изданиях, распространяемых на всей территории Республики Казахстан, а также размещения на своем интернет-ресурсе информации на казахском и русском языках о:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z167" w:id="114"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z167" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дате завершения срока выплаты гарантийного возмещения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z168" w:id="115"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z168" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       перечислении в единый накопительный пенсионный фонд невостребованной суммы гарантийного возмещения при наличии условий, предусмотренных пунктом 2 настоящей статьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z169" w:id="116"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z169" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом организация, осуществляющая обязательное гарантирование депозитов, до истечения срока выплаты гарантийного возмещения, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 21 настоящего Закона, использует предусмотренные законодательством Республики Казахстан иные способы и формы предоставления информации депозиторам, не обратившимся за выплатой гарантийного возмещения, в порядке, определенном органом управления организации, осуществляющей обязательное гарантирование депозитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z170" w:id="117"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z170" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае необращения депозитора за выплатой гарантийного возмещения до завершения срока выплаты гарантийного возмещения, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 21 настоящего Закона, невостребованная сумма гарантийного возмещения перечисляется организацией, осуществляющей обязательное гарантирование депозитов на индивидуальный пенсионный счет для учета добровольных пенсионных взносов, открытый на имя депозитора в порядке, предусмотренном законодательством Республики Казахстан о социальной защите.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z171" w:id="118"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z171" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Организация, осуществляющая обязательное гарантирование депозитов, в течение тридцати рабочих дней после истечения срока выплаты гарантийного возмещения, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 21 настоящего Закона, осуществляет перечисление невостребованной суммы гарантийного возмещения на индивидуальный пенсионный счет для учета добровольных пенсионных взносов, открытый на имя депозитора в порядке, предусмотренном законодательством Республики Казахстан о социальной защите, при условии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z172" w:id="119"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z172" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соответствия персональных данных депозитора (индивидуальный идентификационный номер, фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность), дата рождения), содержащихся в реестре депозиторов, персональным данным физического лица (индивидуальный идентификационный номер, фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность), дата рождения), содержащимся в единой системе регистрации и хранения информации о физических лицах, а также наличия действующего документа, удостоверяющего личность депозитора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z173" w:id="120"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z173" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличия у депозитора в едином накопительном пенсионном фонде индивидуального пенсионного счета с пенсионными накоплениями за счет обязательных пенсионных взносов и (или) обязательных профессиональных пенсионных взносов и (или) добровольных пенсионных взносов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z174" w:id="121"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z174" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Взаимодействие организации, осуществляющей обязательное гарантирование депозитов, и единого накопительного пенсионного фонда осуществляется на основании соглашения, которое должно содержать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z175" w:id="122"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z175" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) порядок и сроки обмена информацией между организацией, осуществляющей обязательное гарантирование депозитов, и единым накопительным пенсионным фондом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z176" w:id="123"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z176" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) порядок, сроки и условия перечисления невостребованной суммы гарантийного возмещения на индивидуальный пенсионный счет для учета добровольных пенсионных взносов, открытый на имя депозитора в порядке, предусмотренном законодательством Республики Казахстан о социальной защите, а также возврата единым накопительным пенсионным фондом невостребованной суммы гарантийного возмещения в организацию, осуществляющую обязательное гарантирование депозитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z177" w:id="124"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z177" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Заявление на выплату гарантийного возмещения, поданное по истечении срока, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9094,291 +8424,291 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 21 настоящего Закона, подлежит рассмотрению организацией, осуществляющей обязательное гарантирование депозитов, при наличии одного из следующих обстоятельств, препятствовавших подаче заявления на выплату гарантийного возмещения, в период срока, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 21 настоящего Закона:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z178" w:id="125"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z178" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       поступление депозитора на воинскую службу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z179" w:id="126"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z179" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нахождение депозитора за пределами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z180" w:id="127"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z180" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       принятие наследства депозитора и иные причины, связанные с приобретением или открытием наследства; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z181" w:id="128"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z181" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нахождение депозитора в местах лишения свободы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z182" w:id="129"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z182" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иные обстоятельства, установленные судом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z183" w:id="130"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z183" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заявление на выплату гарантийного возмещения подается на бумажном носителе с приложением документов, подтверждающих наличие одного из обстоятельств, препятствовавших подаче заявления на выплату гарантийного возмещения, в период срока, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 21 настоящего Закона. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z184" w:id="131"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z184" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявление на выплату гарантийного возмещения может быть подано до даты внесения сведений в Национальный реестр бизнес-идентификационных номеров о принудительной ликвидации банка-участника (принудительном прекращении деятельности филиала банка-нерезидента Республики Казахстан) либо до наступления права на пенсионные выплаты за счет добровольных пенсионных взносов в соответствии с Социальным кодексом Республики Казахстан в случае перечисления невостребованной суммы гарантийного возмещения на индивидуальный пенсионный счет для учета добровольных пенсионных взносов, открытый на имя депозитора в порядке, предусмотренном законодательством Республики Казахстан о социальной защите.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z185" w:id="132"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z185" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявление на выплату гарантийного возмещения рассматривается организацией, осуществляющей обязательное гарантирование депозитов, не позднее пяти рабочих дней со дня его поступления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z186" w:id="133"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z186" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В случае обращения депозитора с заявлением о выплате гарантийного возмещения в соответствии с пунктом 4 настоящей статьи, организация, осуществляющая обязательное гарантирование депозитов, направляет в единый накопительный пенсионный фонд уведомление в соответствии с соглашением, предусмотренным пунктом 3 настоящей статьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z187" w:id="134"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z187" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После получения уведомления единый накопительный пенсионный фонд осуществляет возврат невостребованной суммы гарантийного возмещения организации, осуществляющей обязательное гарантирование депозитов, в пределах остатка пенсионных накоплений на индивидуальном пенсионном счете для учета добровольных пенсионных взносов, открытом на имя депозитора в порядке, предусмотренном законодательством Республики Казахстан о социальной защите.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z188" w:id="135"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z188" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если остаток на индивидуальном пенсионном счете для учета добровольных пенсионных взносов, открытом на имя депозитора в порядке, предусмотренном законодательством Республики Казахстан о социальной защите, меньше невостребованной суммы гарантийного возмещения, восполнение недостающей части осуществляется организацией, осуществляющей обязательное гарантирование депозитов, за счет средств специального резерва.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9437,129 +8767,129 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="136"/>
+    <w:bookmarkStart w:name="z28" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. СПЕЦИАЛЬНЫЙ РЕЗЕРВ ОРГАНИЗАЦИИ, </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">ОСУЩЕСТВЛЯЮЩЕЙ ОБЯЗАТЕЛЬНОЕ ГАРАНТИРОВАНИЕ ДЕПОЗИТОВ, </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ДЛЯ ВЫПЛАТЫ ГАРАНТИЙНОГО ВОЗМЕЩЕНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 22. Специальный резерв организации, осуществляющей обязательное гарантирование депозитов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="137"/>
+    <w:bookmarkStart w:name="z99" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Для осуществления деятельности по защите интересов депозиторов банка-участника, предусмотренной настоящим Законом, организация, осуществляющая обязательное гарантирование депозитов, формирует специальный резерв в пределах и за счет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9668,384 +8998,290 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дохода от размещения активов специального резерва организации, осуществляющей обязательное гарантирование депозитов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) дохода от размещения собственных активов организации, осуществляющей обязательное гарантирование депозитов, уменьшенного на сумму расходов и отчислений в порядке, предусмотренном ее уставом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="138"/>
+    <w:bookmarkStart w:name="z142" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) денег, полученных от банка-участника в случае отмены решения уполномоченного органа о лишении его банковской лицензии на осуществление всех видов операций, в размере суммы гарантийного возмещения, выплаченного организацией, осуществляющей обязательное гарантирование депозитов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z189" w:id="139"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z189" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) денег, полученных от единого накопительного пенсионного фонда в случае возврата невостребованной суммы гарантийного возмещения с индивидуального пенсионного счета для учета добровольных пенсионных взносов, открытого на имя депозитора в порядке, предусмотренном законодательством Республики Казахстан о социальной защите, в соответствии с пунктом 5 статьи 21-1 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z100" w:id="140"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z100" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Целевой размер специального резерва с учетом собственных активов организации, осуществляющей обязательное гарантирование депозитов, используемых в порядке, предусмотренном пунктом 4 настоящей статьи, составляет не менее пяти процентов от суммы всех гарантируемых депозитов в банках-участниках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z115" w:id="141"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z115" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Специальный резерв организации, осуществляющей обязательное гарантирование депозитов, используется для:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z190" w:id="142"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z190" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выплаты гарантийного возмещения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-[...114 lines deleted...]
-    <w:bookmarkStart w:name="z192" w:id="143"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z191" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восполнения разницы между размером имущества банка, находящегося в режиме урегулирования, и размером обязательств по гарантируемым депозитам, передаваемым другому (другим) банку (банкам) или стабилизационному банку;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z192" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       возмещения банку-агенту расходов, связанных с выполнением процедур по выплате гарантийного возмещения депозиторам, на условиях и в порядке, определенных соглашением о выплате гарантийного возмещения, заключенным с организацией, осуществляющей обязательное гарантирование депозитов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z193" w:id="144"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z193" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       восполнения недостающей части невостребованной суммы гарантийного возмещения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 21-1 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z197" w:id="145"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z197" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В случае недостаточности средств специального резерва для целей, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи, организация, осуществляющая обязательное гарантирование депозитов, несет расходы за счет собственных активов в пределах семидесяти процентов размера ее уставного капитала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z198" w:id="146"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z198" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Единственный акционер организации, осуществляющей обязательное гарантирование депозитов, вправе установить иной размер использования средств собственных активов, превышающий предел, установленный частью первой настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10187,51 +9423,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 259-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -10399,68 +9655,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="147"/>
+    <w:bookmarkStart w:name="z31" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 24. Порядок рассмотрения споров</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10469,110 +9725,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Споры, вытекающие из отношений по обязательному гарантированию депозитов, рассматриваются в порядке, установленном законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 25. Порядок введения в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="148"/>
+    <w:bookmarkStart w:name="z101" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящий Закон вводится в действие с 1 января 2007 года и распространяется на отношения, возникшие из договоров банковского счета и или) банковского вклада, заключенных банками с физическими лицами до его введения в действие. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z102" w:id="149"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z102" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Банки, которые на момент введения в действие настоящего Закона являлись участниками системы обязательного гарантирования депозитов, в течение трех месяцев со дня введения в действие настоящего Закона обязаны заключить с организацией, осуществляющей обязательное гарантирование депозитов, договор присоединения в порядке, установленном настоящим Законом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z103" w:id="150"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z103" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Договоры о порядке внесения обязательных календарных, дополнительных и чрезвычайных взносов, максимальных ставках вознаграждения по привлеченным депозитам физических лиц и представлении сведений о депозитной политике банка, заключенные организацией, осуществляющей обязательное гарантирование депозитов, с банками-участниками до введения в действие настоящего Закона, действуют до момента заключения с банком-участником договора присоединения в порядке, установленном настоящим Законом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
@@ -10713,55 +9969,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11087,31 +10343,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>