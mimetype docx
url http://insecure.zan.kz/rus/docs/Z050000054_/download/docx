--- v2 (2026-03-04)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7f3d67b" w14:textId="7f3d67b">
+    <w:p w14:paraId="8cd96e6" w14:textId="8cd96e6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -557,51 +557,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) подписание - стадия заключения международного договора как один из способов установления аутентичности текста или способ выражения Республикой Казахстан согласия на обязательность для нее международного договора в том случае, если международный договор предусматривает, что подписание имеет такую силу или иным образом установлена договоренность Республики Казахстан и других участвующих в переговорах сторон о том, что подписание должно иметь такую силу или намерение Республики Казахстан придать подписанию такую силу вытекает из полномочий ее представителя и (или) было выражено во время переговоров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z202" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) внутригосударственные процедуры - ратификация Парламентом Республики Казахстан, утверждение или принятие Президентом Республики Казахстан либо Правительством Республики Казахстан международного договора;</w:t>
+      9) внутригосударственные процедуры - ратификация Курултаем Республики Казахстан, утверждение или принятие Президентом Республики Казахстан либо Правительством Республики Казахстан международного договора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z203" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) полномочия - право одного лица или нескольких лиц представлять Республику Казахстан, осуществляемое на основании решений должностных лиц или компетентного органа Республики Казахстан и надлежащим образом оформленное сертификатом полномочий, вручаемым или направляемым по дипломатическим каналам участвующей в переговорах стороне либо депозитарию в целях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z204" w:id="12"/>
     <w:p>
@@ -926,51 +926,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1414,51 +1434,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) государственных органов Республики Казахстан, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, а также центральных исполнительных органов Республики Казахстан (далее - центральные государственные органы Республики Казахстан) в пределах своей компетенции, определенной законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z237" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Не допускается заключение международных договоров, не соответствующих национальным интересам Республики Казахстан, способных нанести ущерб национальной безопасности или ведущих к утрате независимости Республики Казахстан.</w:t>
+      2. Не допускается заключение международных договоров, не соответствующих национальным интересам Республики Казахстан, способных нанести ущерб национальной безопасности или ведущих к утрате Независимости Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1503,51 +1523,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); от 30.01.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 168-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z28" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2867,51 +2907,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) на основании поручения Президента Республики Казахстан, Руководителя Администрации Президента Республики Казахстан, Премьер-Министра Республики Казахстан, Руководителя Аппарата Правительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z226" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) по инициативе депутатов Парламента Республики Казахстан;</w:t>
+      2) по инициативе депутатов Курултая Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z227" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) по инициативе центрального государственного органа, представляющего предложение о заключении международного договора, а также по предложениям других центральных государственных органов, осуществляющих согласование международного договора или проекта международного договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
@@ -3076,51 +3116,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 17.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>II (вводится в действие с 01.01.2026).</w:t>
+        <w:t xml:space="preserve">II (вводится в действие с 01.01.2026); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3425,51 +3485,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Предложения о подписании, ратификации, утверждении, принятии международных договоров и о присоединении к ним должны содержать: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z56" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) в зависимости от случая проекты соответствующих актов Президента Республики Казахстан, Парламента Республики Казахстан и Правительства Республики Казахстан; </w:t>
+      1) в зависимости от случая проекты соответствующих актов Президента Республики Казахстан, Курултая Республики Казахстан и Правительства Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z57" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) обоснование целесообразности их подписания, ратификации, утверждения, принятия и присоединения к ним, включая определение соответствия проектов международных договоров законодательству и международным договорам Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z58" w:id="73"/>
     <w:p>
@@ -3814,51 +3874,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 95-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4928,51 +5008,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 12. Рассмотрение до ратификации международных договоров на соответствие их Конституции Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z97" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Конституционный Суд по обращению Президента Республики Казахстан, Председателя Сената, Председателя Мажилиса, не менее одной пятой части от общего числа депутатов Парламента, Премьер-Министра, Генерального Прокурора рассматривает до ратификации международные договоры на соответствие их </w:t>
+      1. Конституционный Суд по обращению Президента Республики Казахстан, Председателя Курултая, не менее одной пятой части от общего числа депутатов Курултая, Премьер-Министра, Генерального Прокурора рассматривает до ратификации международные договоры на соответствие их </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Kaзaxcтан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:bookmarkStart w:name="z98" w:id="113"/>
     <w:p>
@@ -5037,71 +5117,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 12 с изменениями, внесенными Законом РК от 05.11.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 12 с изменениями, внесенными Законами РК от 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5127,91 +5227,215 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Центральные государственные органы Республики Казахстан в порядке, предусмотренном статьей 5 настоящего Закона, представляют в Правительство Республики Казахстан по вопросам своей компетенции предложения о ратификации международных договоров. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:bookmarkStart w:name="z102" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Предложения о ратификации международных договоров вносятся Правительством Республики Казахстан на рассмотрение Парламента Республики Казахстан. </w:t>
+      2. Предложения о ратификации международных договоров вносятся Правительством Республики Казахстан на рассмотрение Курултая Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 13 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 14. Законы о ратификации международных договоров </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z104" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Законы о ратификации международных договоров Республики Казахстан принимаются Парламентом Республики Казахстан в соответствии со статьей 62 Конституции Республики Казахстан. </w:t>
+      Законы о ратификации международных договоров Республики Казахстан принимаются Курултаем Республики Казахстан в соответствии со статьей 61 Конституции Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 14 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 15. Утверждение, принятие международных договоров, не подлежащих ратификации </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z106" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5398,74 +5622,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заключаемым от имени Республики Казахстан, не подлежащим ратификации, Президенту Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:bookmarkStart w:name="z116" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) заключаемым от имени Республики Казахстан, подлежащим ратификации, в Парламент Республики Казахстан по согласованию с Президентом Республики Казахстан; </w:t>
+      2) заключаемым от имени Республики Казахстан, подлежащим ратификации, в Курултай Республики Казахстан по согласованию с Президентом Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
     <w:bookmarkStart w:name="z117" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) заключаемым от имени Правительства Республики Казахстан, подлежащим ратификации, в Парламент Республики Казахстан. </w:t>
+      3) заключаемым от имени Правительства Республики Казахстан, подлежащим ратификации, в Курултай Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 16 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 17. Решения о присоединении к международным договорам </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z119" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5475,51 +5761,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Решения о присоединении Республики Казахстан к международным договорам принимаются: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:bookmarkStart w:name="z120" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) в отношении подлежащих ратификации международных договоров, присоединение к которым осуществляется от имени Республики Казахстан или от имени Правительства Республики Казахстан, Парламентом Республики Казахстан посредством принятия закона о ратификации; </w:t>
+      1) в отношении подлежащих ратификации международных договоров, присоединение к которым осуществляется от имени Республики Казахстан или от имени Правительства Республики Казахстан, Курултаем Республики Казахстан посредством принятия закона о ратификации; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:bookmarkStart w:name="z121" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в отношении не подлежащих ратификации международных договоров, присоединение к которым осуществляется от имени Республики Казахстан, Президентом Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
     <w:bookmarkStart w:name="z122" w:id="132"/>
     <w:p>
@@ -5544,71 +5830,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 17 с изменениями, внесенными Законом РК от 28 февраля 2007 года N </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 17 с изменениями, внесенными Законами РК от 28 февраля 2007 года N </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>236</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">; от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5633,51 +5939,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Международные договоры или их отдельные положения применяются временно в части, не противоречащей действующему праву Республики Казахстан, до их вступления в силу, если это предусмотрено самими международными договорами или достигнута договоренность с участвовавшими в переговорах сторонами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Предложение о ратификации международного договора, предусматривающего временное применение, вносится в Мажилис Парламента Республики Казахстан не позднее шести месяцев с даты начала его временного применения в порядке, предусмотренном статьей 5 настоящего Закона.</w:t>
+      Предложение о ратификации международного договора, предусматривающего временное применение, вносится в Курултай Республики Казахстан не позднее шести месяцев с даты начала его временного применения в порядке, предусмотренном статьей 5 настоящего Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z125" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Если в международных договорах не предусмотрено иное или об этом не были достигнуты договоренности с иностранными государствами или международными организациями, подписавшими международные договоры, временное применение Республикой Казахстан международных договоров или их отдельных положений прекращается со дня уведомления, направляемого на основании решений, предусмотренных пунктом 3 настоящей статьи, иностранным государствам или международным организациям, в отношении которых временно применяются международные договоры, о намерении Республики Казахстан не становиться участницей международных договоров. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:bookmarkStart w:name="z126" w:id="135"/>
     <w:p>
       <w:pPr>
@@ -5701,71 +6007,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 18 с изменением, внесенным Законом РК от 30.01.2014 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 18 с изменениями, внесенными Законами РК от 30.01.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 168-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6853,51 +7179,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Вступившие в силу, а также временно применяемые международные договоры Республики Казахстан публикуются по представлению Министерства иностранных дел Республики Казахстан в сборнике "Бюллетень международных договоров Республики Казахстан" и на интернет-ресурсе Министерства иностранных дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
     <w:bookmarkStart w:name="z151" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Вступившие в силу международные договоры Республики Казахстан, ратифицированные Парламентом Республики Казахстан, подлежат опубликованию в официальных изданиях Парламента Республики Казахстан по представлению Министерства иностранных дел Республики Казахстан.</w:t>
+      2. Вступившие в силу международные договоры Республики Казахстан, ратифицированные Курултаем Республики Казахстан, подлежат опубликованию в официальных изданиях Курултая Республики Казахстан по представлению Министерства иностранных дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
     <w:bookmarkStart w:name="z152" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В случае, когда международные договоры Республики Казахстан не имеют аутентичных текстов на казахском и русском языках, публикуются один из их аутентичных текстов на языке подписания, а также перевод международного договора на казахский и русский языки. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
@@ -6982,51 +7308,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 13.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7734,71 +8080,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) вносит Президенту Республики Казахстан предложения о приостановлении действия международных договоров, заключенных от имени Республики Казахстан, приостановлении выполнения международных договоров, заключенных от имени Республики Казахстан, или их отдельных положений в порядке принятия Республикой Казахстан ответных мер (контрмер), возобновлении действия международных договоров, заключенных от имени Республики Казахстан, после того, как их действие было приостановлено, возобновлении выполнения международных договоров, заключенных от имени Республики Казахстан, или их отдельных положений после того, как их выполнение было приостановлено в порядке принятия Республикой Казахстан ответных мер (контрмер), денонсации международных договоров, заключенных от имени Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
     <w:bookmarkStart w:name="z270" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) по согласованию с Президентом Республики Казахстан вносит в Парламент Республики Казахстан предложения о денонсации ратифицированных международных договоров, заключенных от имени Республики Казахстан;</w:t>
+      2) по согласованию с Президентом Республики Казахстан вносит в Курултай Республики Казахстан предложения о денонсации ратифицированных международных договоров, заключенных от имени Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
     <w:bookmarkStart w:name="z271" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) вносит в Парламент Республики Казахстан предложения о денонсации ратифицированных международных договоров, заключенных от имени Правительства Республики Казахстан.</w:t>
+      3) вносит в Курултай Республики Казахстан предложения о денонсации ратифицированных международных договоров, заключенных от имени Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
     <w:bookmarkStart w:name="z272" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Центральные государственные органы Республики Казахстан представляют по вопросам своей компетенции в Министерство иностранных дел Республики Казахстан согласованные с заинтересованными центральными государственными органами Республики Казахстан и Министерством юстиции Республики Казахстан предложения о приостановлении действия международных договоров, заключенных от их имени, приостановлении выполнения международных договоров, заключенных от их имени, или их отдельных положений в порядке принятия Республикой Казахстан ответных мер (контрмер), возобновлении действия международных договоров, заключенных от их имени, после того, как действие таких договоров было приостановлено, возобновлении выполнения международных договоров, заключенных от их имени, или их отдельных положений после того, как выполнение таких договоров было приостановлено в порядке принятия Республикой Казахстан ответных мер (контрмер), денонсации международных договоров, заключенных от их имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
     <w:bookmarkStart w:name="z273" w:id="187"/>
     <w:p>
@@ -7843,121 +8189,121 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 29 в редакции Закона РК от 13.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенным Законом от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 30. Принятие решений о приостановлении действия, приостановлении выполнения, возобновлении действия, возобновлении выполнения, денонсации международных договоров Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z274" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Конституции Республики Казахстан.</w:t>
+        <w:t>
+      1. Законы о денонсации ратифицированных международных договоров Республики Казахстан принимаются Курултаем Республики Казахстан в соответствии со статьей 61 Конституции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
     <w:bookmarkStart w:name="z275" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Решения о приостановлении действия международных договоров Республики Казахстан, приостановлении выполнения международных договоров Республики Казахстан или их отдельных положений в порядке принятия Республикой Казахстан ответных мер (контрмер), возобновлении действия международных договоров Республики Казахстан после того, как их действие было приостановлено, возобновлении выполнения международных договоров Республики Казахстан или их отдельных положений после того, как их выполнение было приостановлено в порядке принятия Республикой Казахстан ответных мер (контрмер), денонсации международных договоров Республики Казахстан: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
     <w:bookmarkStart w:name="z276" w:id="190"/>
     <w:p>
@@ -8062,51 +8408,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 30 в редакции Закона РК от 13.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z187" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8532,55 +8898,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>