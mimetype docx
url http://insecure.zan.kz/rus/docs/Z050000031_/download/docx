--- v1 (2026-03-04)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7adcc74" w14:textId="7adcc74">
+    <w:p w14:paraId="2cdeb1e" w14:textId="2cdeb1e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -345,624 +345,456 @@
         </w:rPr>
         <w:t>
       разжигание религиозной вражды или розни, в том числе связанной с насилием или призывами к насилию, а также применение любой религиозной практики, вызывающей угрозу безопасности, жизни, здоровью, нравственности или правам и свободам граждан (религиозный экстремизм);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) противодействие экстремизму – деятельность государственных органов, направленная на защиту прав и свобод человека и гражданина, основ конституционного строя, обеспечение целостности и национальной безопасности Республики Казахстан от экстремизма, предупреждение, выявление, пресечение экстремизма и ликвидацию его последствий, а также выявление и устранение причин и условий, способствующих осуществлению экстремизма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z19" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) финансирование экстремизма – предоставление или сбор денег и (или) иного имущества, права на имущество или выгод имущественного характера, а также дарение, мена, пожертвования, благотворительная помощь, оказание цифровых и иного рода услуг либо оказание финансовых услуг физическому лицу либо группе лиц, либо юридическому лицу, совершенные лицом, заведомо осознававшим экстремистский характер их деятельности либо то, что предоставленное имущество, оказанные цифровые, финансовые и иного рода услуги будут использованы для осуществления экстремизма либо обеспечения экстремистской группы, экстремистской организации, незаконного военизированного формирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z20" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) профилактика экстремизма – система правовых, организационных, воспитательных, пропагандистских и иных мер, направленных на предупреждение экстремизма;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z21" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) экстремистские действия – непосредственная реализация действий в экстремистских целях, включая публичные призывы к совершению таких действий, пропаганду, агитацию и публичное демонстрирование символики экстремистских организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z22" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организация экстремистских действий – руководство экстремистскими действиями, финансирование экстремизма, вербовка лиц, изготовление и приобретение средств и орудий в экстремистских целях, а также другие действия физических и (или) юридических лиц, объединений физических и (или) юридических лиц, направленные на создание условий для осуществления экстремизма;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z23" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) экстремистские материалы – любые информационные материалы, содержащие признаки и (или) призывы к осуществлению экстремистских действий либо обосновывающие или оправдывающие необходимость их совершения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z24" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) экстремистская группа – организованная группа, преследующая цель совершения одного или нескольких экстремистских преступлений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z25" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) экстремистская организация – юридическое лицо, объединение физических и (или) юридических лиц, осуществляющие экстремизм и признанные судом экстремистскими.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 1 в редакции Закона РК от 03.11.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); с изменениями, внесенными законами РК от 16.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...376 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 2. Законодательство Республики Казахстан о противодействии экстремизму </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="7"/>
+    <w:bookmarkStart w:name="z34" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Законодательство Республики Казахстан о противодействии экстремизму основывается на </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и состоит из настоящего Закона и иных нормативных правовых актов Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z35" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z35" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Если международным договором, ратифицированным Республикой Казахстан, установлены иные правила, чем те, которые содержатся в настоящем Законе, то применяются правила международного договора. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 3. Запрещение создания экстремистских организаций в Республике Казахстан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="9"/>
+    <w:bookmarkStart w:name="z36" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На территории Республики Казахстан запрещаются создание и деятельность организаций (филиалов и представительств), цели или действия которых направлены на осуществление экстремизма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z37" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z37" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Не допускается использование наименований организаций, признанных в порядке, установленном законодательством Республики Казахстан, экстремистскими, в наименованиях создаваемых организаций. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1008,290 +840,376 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 4. Цели, задачи и принципы противодействия экстремизму</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="11"/>
+    <w:bookmarkStart w:name="z68" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Целями противодействия экстремизму в Республике Казахстан являются защита прав и свобод человека и гражданина, конституционного строя, обеспечение суверенитета Республики Казахстан, целостности, неприкосновенности и неотчуждаемости ее территории, национальной безопасности Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z69" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z69" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Задачами противодействия экстремизму в Республике Казахстан являются: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z70" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z70" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) недопустимость осуществления экстремизма в Республике Казахстан независимо от форм его выражения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z71" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z71" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) предотвращение создания условий и возможностей для осуществления экстремизма; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z72" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается дополнить подпунктами 2-1) и 2-2) в соответствии с Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) формирование политической и правовой культуры граждан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z73" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z73" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечение национальной безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z74" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z74" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Противодействие экстремизму в Республике Казахстан основывается на следующих принципах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z75" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z75" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) верховенства закона; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z76" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z76" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) равенства прав и свобод человека и гражданина независимо от его расы, национальности, языка, отношения к религии или любых иных обстоятельств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z77" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z77" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) общественного, в том числе межнационального и межконфессионального согласия; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z78" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z78" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) взаимодействия государства и общественных институтов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z79" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z79" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) гласности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1416,210 +1334,458 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       международное сотрудничество в области противодействия экстремизму. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 6. Компетенция государственных органов в области профилактики экстремизма </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="23"/>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственные органы в пределах своей компетенции реализуют следующие профилактические меры, направленные на предупреждение экстремизма: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z41" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственный орган, осуществляющий государственное регулирование в сфере религиозной деятельности, проводит изучение и анализ деятельности созданных на территории Республики Казахстан религиозных объединений и миссионеров, осуществляет информационно-пропагандистские мероприятия по вопросам, относящимся к его компетенции, рассматривает вопросы, касающиеся нарушений законодательства Республики Казахстан о религиозной деятельности и религиозных объединениях, вносит предложения о запрещении деятельности религиозных объединений, нарушающих законодательство Республики Казахстан о противодействии экстремизму;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уполномоченный орган в области масс-медиа проводит мониторинг продукции средств массовой информации на предмет недопущения в них пропаганды и оправдания экстремизма, соблюдения ими законодательства Республики Казахстан, обеспечивает освещение вопросов укрепления межнационального и межконфессионального согласия в средствах массовой информации, выполняющих государственный заказ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 6 предусматривается дополнить подпунктами 2-1) и 2-2) в соответствии с Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункта 3) предусматривается в редакции Закона РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) центральный исполнительный орган в области образования обеспечивает утверждение и реализацию в организациях образования воспитательных программ, направленных на формирование у обучающихся невосприятия идей экстремизма, уважения общепризнанных принципов международного права и гуманизма, осуществляет контроль за соблюдением международных договоров по вопросам обмена студентами учебных заведений; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z44" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 6 предусматривается дополнить подпунктом 3-1) в соответствии с Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) органы национальной безопасности Республики Казахстан проводят оперативно-розыскные, контрразведывательные мероприятия и в соответствии с законодательством Республики Казахстан по мотивированным заключениям государственных органов осуществляют меры по недопущению въезда в Республику Казахстан иностранцев и лиц без гражданства, которые своими действиями создают угрозу или наносят ущерб безопасности общества и государства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z45" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z45" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) органы внутренних дел Республики Казахстан осуществляют оперативно-розыскную деятельность, исполнительные и распорядительные функции по охране общественного порядка и обеспечению общественной безопасности, а также в соответствии с законодательством Республики Казахстан осуществляют выдворение из Республики Казахстан иностранцев и лиц без гражданства, которые своими действиями создают угрозу или наносят ущерб безопасности общества и государства; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z46" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z46" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) местные исполнительные органы областей (городов республиканского значения, столицы), районов (городов областного значения) осуществляют взаимодействие с общественными объединениями, изучение деятельности созданных на соответствующих территориях религиозных объединений и миссионеров, создают банк данных о них, осуществляют информационно-пропагандистские мероприятия на региональном уровне по вопросам, относящимся к их компетенции, проводят изучение и анализ религиозной обстановки в регионе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z47" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z47" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) субъекты внешней разведки осуществляют информирование государственных органов Республики Казахстан в отношении организаций иностранных государств, иностранцев и лиц без гражданства, которые своими действиями создают угрозу или наносят ущерб безопасности общества и государства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1765,130 +1931,130 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 7. Компетенция государственных органов по выявлению и пресечению экстремизма </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="31"/>
+    <w:bookmarkStart w:name="z30" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Органы национальной безопасности, внутренних дел и служба экономических расследований выявляют, пресекают, раскрывают и расследуют уголовные правонарушения, отнесенные законодательством Республики Казахстан к ведению этих органов, а также осуществляют иные полномочия, предусмотренные законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z31" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z31" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. Служба экономических расследований осуществляет предупреждение, выявление, пресечение источников, каналов и способов финансирования экстремизма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z32" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z32" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Прокуроры при обнаружении фактов нарушений законодательства Республики Казахстан в области противодействия экстремизму физическими и юридическими лицами, их структурными подразделениями (филиалами и представительствами) или при наличии сведений о готовящихся противоправных действиях, а также в случае распространения через средства массовой информации экстремистских материалов, которые могут причинить вред правам и свободам человека и гражданина, а также интересам юридических лиц, общества и государства, вносят акты прокурорского надзора об устранении любых проявлений экстремизма, причин и условий, способствовавших его осуществлению, о восстановлении нарушенных прав, подают заявления в суд о запрещении деятельности организаций в случае осуществления ими экстремизма, а также осуществляют уголовное преследование в порядке и пределах, установленных законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z33" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z33" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Иные государственные органы участвуют в выявлении и пресечении экстремизма в пределах их компетенции, установленной законами Республики Kaзaxcтан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1974,148 +2140,148 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 8. Порядок признания организации экстремистской </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Признание организации экстремистской осуществляется в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организация признается экстремистской, если хотя бы одно из ее структурных подразделений (филиалов и представительств) осуществляет экстремизм с ведома одного из руководящих органов данной организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Организация, осуществляющая свою деятельность на территории Республики Казахстан и (или) другого государства, признается экстремистской судом по заявлению прокурора в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственные органы Республики Казахстан обязаны в пределах своей компетенции предоставлять в органы прокуратуры материалы для формирования доказательственной базы, необходимой для признания организации экстремистской.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2161,130 +2327,130 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 9. Учет экстремистских организаций, информационных материалов, признанных экстремистскими, и лиц, привлеченных к ответственности за совершение экстремизма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В целях профилактики, выявления и пресечения экстремизма государственный орган, осуществляющий в пределах своей компетенции статистическую деятельность в области правовой статистики и специальных учетов, на основании решений судов ведет учет экстремистских организаций, информационных материалов, признанных экстремистскими, и лиц, привлеченных к ответственности за совершение экстремизма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. При признании судом организации экстремистской и запрещении деятельности посредством ее ликвидации за осуществление экстремизма, а также признании информационных материалов экстремистскими либо привлечении лиц к ответственности за совершение экстремизма суд обязан незамедлительно направить в государственный орган, осуществляющий в пределах своей компетенции статистическую деятельность в области правовой статистики и специальных учетов, информационные учетные документы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственный орган, осуществляющий в пределах своей компетенции статистическую деятельность в области правовой статистики и специальных учетов, ведет единые списки организаций и информационных материалов, признанных судом экстремистскими.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Указанные списки подлежат размещению на интернет-ресурсе государственного органа, осуществляющего в пределах своей компетенции статистическую деятельность в области правовой статистики и специальных учетов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2330,110 +2496,110 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 9-1. Взаимодействие государственных органов Республики Казахстан, осуществляющих противодействие экстремизму</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственные органы Республики Казахстан, осуществляющие противодействие экстремизму, в пределах своей компетенции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) взаимодействуют между собой, используя возможности государственных органов и организаций, а также содействие граждан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) информируют о фактах и признаках подготовки и совершения деяний, содержащих признаки экстремизма и относящихся к компетенции этих государственных органов, и оказывают взаимную необходимую помощь.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2459,110 +2625,110 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 10. Взаимодействие государственных органов Республики Казахстан с органами иностранных государств и международными организациями в области профилактики, выявления и пресечения экстремизма </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Государственные органы Республики Казахстан в целях профилактики, выявления и пресечения экстремизма сотрудничают с иностранными государствами и международными организациями. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственные органы Республики Казахстан, осуществляющие противодействие экстремизму, сотрудничают с компетентными органами иностранных государств, международными правоохранительными организациями, проводят оперативно-розыскные, контрразведывательные мероприятия на территории Республики Казахстан или других государств в соответствии с законодательством Республики Казахстан и (или) международными договорами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственные органы, указанные в пунктах 1 и 2 статьи 7 настоящего Закона, преследуют на территории Республики Казахстан по обращению компетентных органов других государств, международных правоохранительных организаций лиц, причастных к экстремизму, независимо от места совершения ими экстремизма. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2598,90 +2764,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 11. Координация деятельности государственных органов и органов местного самоуправления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="48"/>
+    <w:bookmarkStart w:name="z80" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Координацию деятельности государственных органов по противодействию экстремизму осуществляют органы национальной безопасности Республики Казахстан в рамках постоянно действующего Антитеррористического центра Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z81" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z81" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Координацию деятельности территориальных подразделений государственных органов и органов местного самоуправления по профилактике экстремизма осуществляют местные исполнительные органы областей (городов республиканского значения, столицы), районов (городов областного значения) в рамках антитеррористических комиссий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2699,156 +2865,224 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В статью 12 предусматриваются изменения Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 12. Недопущение ввоза, издания, изготовления и (или) распространения экстремистских материалов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 12 с изменением, внесенным Законом РК от 03.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 244-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        На территории Республики Казахстан запрещаются использование сетей и средств связи для осуществления экстремизма, а также ввоз, издание, изготовление и (или) распространение экстремистских материалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информационные материалы, ввозимые, издаваемые, изготавливаемые и (или) распространяемые на территории Республики Казахстан и содержащие признаки экстремизма, по заявлению прокурора признаются судом экстремистскими по местонахождению прокурора, заявившего такие требования, или по месту обнаружения таких материалов с запрещением их ввоза, издания, изготовления и (или) распространения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2942,110 +3176,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 13 с изменением, внесенным Законом РК от 25.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 334-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="52"/>
+    <w:bookmarkStart w:name="z27" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При проведении мирных собраний не допускается осуществление экстремизма. Об ответственности организаторы мирных собраний до их проведения предупреждаются в письменной форме местным исполнительным органом города республиканского значения, столицы и района (города областного значения). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z28" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z28" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При проведении мирных собраний не допускаются привлечение для участия в них экстремистских организаций, использование их символики, а также распространение экстремистских материалов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z29" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z29" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае обнаружения обстоятельств, предусмотренных настоящей статьей, организаторы мирных собраний или иные лица, ответственные за их проведение, обязаны незамедлительно принять меры по устранению указанных нарушений. Несоблюдение данной обязанности влечет за собой прекращение мирных собраний и ответственность их организаторов по основаниям и в порядке, которые предусмотрены законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3081,147 +3315,147 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 14. Недопущение финансирования экстремизма </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На территории Республики Казахстан запрещается деятельность физических и (или) юридических лиц, объединений физических и (или) юридических лиц, включая иностранных или международных организаций, осуществляющих свою деятельность на территории Республики Казахстан, направленная на финансирование экстремизма. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае обнаружения обстоятельств, предусмотренных настоящей статьей, физические и (или) юридические лица, объединения физических и (или) юридических лиц, включая иностранные и международные организации, осуществляющие свою деятельность на территории Республики Казахстан, несут ответственность в соответствии с законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 15. Ответственность граждан Республики Казахстан, иностранцев и лиц без гражданства за осуществление экстремизма </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       За осуществление экстремизма граждане Республики Казахстан, иностранцы и лица без гражданства несут ответственность, установленную законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лица, признанные судом участниками экстремистских организаций или совершившими экстремистские действия, могут быть ограничены в допуске к государственной службе, воинской службе и службе в специальных государственных и правоохранительных органах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3570,55 +3804,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3944,31 +4178,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>