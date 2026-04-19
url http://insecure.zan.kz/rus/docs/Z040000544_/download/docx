--- v3 (2026-03-04)
+++ v4 (2026-04-19)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4ad322e" w14:textId="4ad322e">
+    <w:p w14:paraId="6e3fde7" w14:textId="6e3fde7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>