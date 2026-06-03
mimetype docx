--- v4 (2026-04-19)
+++ v5 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6e3fde7" w14:textId="6e3fde7">
+    <w:p w14:paraId="daf2aac" w14:textId="daf2aac">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4355,51 +4355,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      11-1) исключен Законом РК от 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4997,51 +4997,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 54-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7039,51 +7039,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); от 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VIII</w:t>
       </w:r>
       <w:r>
@@ -22756,55 +22756,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23130,31 +23130,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>