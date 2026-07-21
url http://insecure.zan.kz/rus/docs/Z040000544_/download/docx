--- v5 (2026-06-03)
+++ v6 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="daf2aac" w14:textId="daf2aac">
+    <w:p w14:paraId="de1df5e" w14:textId="de1df5e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1771,50 +1771,140 @@
         <w:t>
       43) координирующий орган в области маркировки и прослеживаемости товаров – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию по вопросам маркировки и прослеживаемости товаров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z326" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) класс товаров – совокупность товаров, имеющих аналогичное функциональное назначение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 45) предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z327" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) Национальный каталог товаров – объект информатизации "электронного правительства", являющийся национальным регистром данных о товарах, а также единым источником номенклатуры товаров и обязательный к использованию в качестве справочника товаров в торговой деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z328" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -18897,50 +18987,128 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 29-1 предусматривается дополнить пунктом 7 в соответствии с Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 320-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава 5 дополнена статьей 29-1 в соответствии с Законом РК от 27.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 364-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными законами РК от 26.07.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -19734,50 +19902,146 @@
         <w:t>
       2-3) при розничной реализации товаров, на которые нанесены средства идентификации в порядке, установленном законодательством Республики Казахстан о регулировании торговой деятельности, осуществлять учет операций через контрольно-кассовые машины с функцией фиксации и (или) передачи данных путем считывания средств идентификации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="406"/>
     <w:bookmarkStart w:name="z161" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предоставлять покупателю необходимую и достоверную информацию о качестве и месте происхождения товара, потребительских свойствах, гарантийных обязательствах и порядке предъявления претензий, способах и правилах использования продукции, ее хранения, а в случае оформления искового заявления и прилагаемых к нему документов, представляемых в суд, также о местонахождении и иных реквизитах продавца или изготовителя (исполнителя);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается дополнить подпунктом 3-1) в соответствии с Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 320-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z162" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) размещать контрольно-измерительные приборы, поверенные в соответствии с требованиями государственной системы обеспечения единства измерений, в общедоступном месте торгового объекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="408"/>
     <w:bookmarkStart w:name="z163" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -21342,50 +21606,146 @@
         <w:t xml:space="preserve">
       4-3) орудий лова рыбных ресурсов и других водных животных, применение которых запрещено законодательством Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="433"/>
     <w:bookmarkStart w:name="z258" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-4) продукции из древесины саксаула в период действия запрета рубок саксауловых насаждений на участках государственного лесного фонда, за исключением ее реализации государственными лесовладельцами в соответствии с лесным законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается дополнить подпунктом 4-5) в соответствии с Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 320-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z619" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) иных товаров, запрещенных к продаже законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="435"/>
     <w:bookmarkStart w:name="z620" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -22756,55 +23116,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23130,31 +23490,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>