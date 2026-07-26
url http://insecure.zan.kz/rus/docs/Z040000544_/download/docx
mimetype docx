--- v6 (2026-07-21)
+++ v7 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="de1df5e" w14:textId="de1df5e">
+    <w:p w14:paraId="3256c3c" w14:textId="3256c3c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -124,178 +124,130 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ОГЛАВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">      1) по всему тексту слова "информационной системы", "информационной системе", "информационных системах", "информационной системой", "информационную систему", "информационный ресурс", "информационных ресурсов", "информационно-коммуникационных технологий" предусматриваются заменить соответственно словами "цифровой системы", "цифровой системе", "цифровых системах", "цифровой системой", "цифровую систему", "цифровой ресурс", "цифровых ресурсов", "цифровых технологий" в соответствии с Законом РК от 09.01.2026 </w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. По всему тексту слова "информационной системы", "информационной системе", "информационных системах", "информационной системой", "информационную систему", "информационный ресурс", "информационных ресурсов", "информационно-коммуникационных технологий" заменены соответственно словами "цифровой системы", "цифровой системе", "цифровых системах", "цифровой системой", "цифровую систему", "цифровой ресурс", "цифровых ресурсов", "цифровых технологий" в соответствии с Законом РК от 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">      Сноска. Текст после слов "местных исполнительных органов", "Местные исполнительные органы", "местным исполнительным органом", "местными исполнительными органами" дополнен словами "города республиканского значения, столицы, районов (городов областного значения) - Законом РК от 10 января 2006 года </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Текст после слов "местных исполнительных органов", "Местные исполнительные органы", "местным исполнительным органом", "местными исполнительными органами" дополнен словами "города республиканского значения, столицы, районов (городов областного значения) - Законом РК от 10 января 2006 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. ст.2 Закона </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Закон регулирует общественные отношения в сфере торговой деятельности, устанавливает принципы и организационные основы ее государственного регулирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
@@ -1515,51 +1467,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) участники внешнеторговой деятельности – осуществляющие внешнеторговую деятельность физические лица, в том числе зарегистрированные в качестве индивидуальных предпринимателей в соответствии с законодательством Республики Казахстан, и юридические лица, созданные в соответствии с законодательством Республики Казахстан, а также организации, не являющиеся юридическими лицами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z318" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      36) маркированные товары – товары, на которые нанесены средства идентификации с соблюдением установленных требований и достоверные сведения о которых (в том числе сведения о нанесенных на них средствах идентификации и (или) материальных носителях, содержащих средства идентификации) содержатся в национальном компоненте информационной системы маркировки товаров;</w:t>
+      36) маркированные товары – товары, на которые нанесены средства идентификации с соблюдением установленных требований и достоверные сведения о которых (в том числе сведения о нанесенных на них средствах идентификации и (или) материальных носителях, содержащих средства идентификации) содержатся в национальном компоненте цифровой системы маркировки товаров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z319" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) тарифная льгота – освобождение от уплаты либо снижение ввозной или вывозной таможенной пошлины;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z320" w:id="40"/>
     <w:p>
@@ -1707,51 +1659,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z323" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      41) Единый оператор маркировки и прослеживаемости товаров – государственное предприятие, акционерное общество, товарищество с ограниченной ответственностью, более пятидесяти процентов голосующих акций (долей участия в уставном капитале) которого прямо или косвенно принадлежат государству, осуществляющее разработку, администрирование, сопровождение и эксплуатационную поддержку информационной системы маркировки и прослеживаемости товаров, включая разработку, ведение и актуализацию Национального каталога товаров, и иные функции, предусмотренные законодательством Республики Казахстан;</w:t>
+      41) Единый оператор маркировки и прослеживаемости товаров – государственное предприятие, акционерное общество, товарищество с ограниченной ответственностью, более пятидесяти процентов голосующих акций (долей участия в уставном капитале) которого прямо или косвенно принадлежат государству, осуществляющее разработку, администрирование, сопровождение и эксплуатационную поддержку цифровой системы маркировки и прослеживаемости товаров, включая разработку, ведение и актуализацию Национального каталога товаров, и иные функции, предусмотренные законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z324" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) отраслевые уполномоченные государственные органы в области маркировки и прослеживаемости товаров – государственные органы, осуществляющие ведение маркировки и прослеживаемости товаров в регулируемых ими отраслях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z325" w:id="46"/>
     <w:p>
@@ -2197,91 +2149,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) субъект внутренней торговли – физическое или юридическое лицо, осуществляющее в порядке, установленном законодательством Республики Казахстан, внутреннюю торговлю;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z343" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      56) электронная коммерция – предпринимательская деятельность в электронной торговле, а также продаже услуг, осуществляемая посредством информационно-коммуникационных технологий;</w:t>
+      56) электронная коммерция – предпринимательская деятельность в электронной торговле, а также продаже услуг, осуществляемая посредством цифровых технологий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z344" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      57) электронная торговля – предпринимательская деятельность по реализации товаров, осуществляемая посредством информационно-коммуникационных технологий;</w:t>
+      57) электронная торговля – предпринимательская деятельность по реализации товаров, осуществляемая посредством цифровых технологий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z345" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      58) электронная торговая площадка – интернет-ресурс, обеспечивающий инфраструктуру участникам электронной торговли, в том числе заключение договоров между ними на оказание работ и услуг с использованием информационно-коммуникационных технологий;</w:t>
+      58) электронная торговая площадка – интернет-ресурс, обеспечивающий инфраструктуру участникам электронной торговли, в том числе заключение договоров между ними на оказание работ и услуг с использованием цифровых технологий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z346" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59) участники электронной торговли – физические и юридические лица, участвующие в качестве покупателя, продавца и (или) электронной торговой площадки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
@@ -4445,51 +4397,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      11-1) исключен Законом РК от 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5087,51 +5039,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 54-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5827,51 +5779,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-3) осуществляет верификацию (проверку) обоснованности выдачи сертификатов о происхождении товара, достоверности содержащихся в них сведений и выполнения изготовителями критериев определения страны происхождения товаров в соответствии с правилами по определению страны происхождения товаров, выдаче сертификата о происхождении товара и отмене его действия, установлению форм сертификата о происхождении товаров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:bookmarkStart w:name="z490" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7-4) осуществляет верификацию (проверку) обоснованности регистрации экспортеров в информационных системах стран ввоза товара в целях подтверждения страны происхождения товаров в порядке, определенном уполномоченным органом;</w:t>
+      7-4) осуществляет верификацию (проверку) обоснованности регистрации экспортеров в цифровых системах стран ввоза товара в целях подтверждения страны происхождения товаров в порядке, определенном уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6554,51 +6506,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15-8) утверждает методику расчета целевых индикаторов в области торговли для оценки эффективности деятельности местных исполнительных органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15-9) утверждает правила регистрации в информационной системе;</w:t>
+      15-9) утверждает правила регистрации в цифровой системе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z549" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15-10) осуществляет государственный контроль за соблюдением законодательства Республики Казахстан о регулировании торговой деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:bookmarkStart w:name="z596" w:id="118"/>
     <w:p>
       <w:pPr>
@@ -7129,51 +7081,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); от 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VIII</w:t>
       </w:r>
       <w:r>
@@ -7349,51 +7301,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отраслевые уполномоченные государственные органы в области маркировки и прослеживаемости товаров:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:bookmarkStart w:name="z350" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) разрабатывают и согласовывают с координирующим органом в области маркировки и прослеживаемости товаров функциональные требования к информационной системе маркировки и прослеживаемости товаров;</w:t>
+      1) разрабатывают и согласовывают с координирующим органом в области маркировки и прослеживаемости товаров функциональные требования к цифровой системе маркировки и прослеживаемости товаров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
     <w:bookmarkStart w:name="z351" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в пределах компетенции осуществляют маркировку и прослеживаемость товаров в соответствии с определенными ими порядками; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
     <w:bookmarkStart w:name="z352" w:id="125"/>
     <w:p>
@@ -7721,51 +7673,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z362" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) утверждает требования к информационной системе маркировки и прослеживаемости товаров по согласованию с отраслевыми уполномоченными государственными органами в области маркировки и прослеживаемости товаров и Национальной палатой предпринимателей Республики Казахстан в пределах их компетенции;</w:t>
+      3) утверждает требования к цифровой системе маркировки и прослеживаемости товаров по согласованию с отраслевыми уполномоченными государственными органами в области маркировки и прослеживаемости товаров и Национальной палатой предпринимателей Республики Казахстан в пределах их компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:bookmarkStart w:name="z363" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
@@ -7901,71 +7853,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. К компетенции Единого оператора маркировки и прослеживаемости товаров относятся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:bookmarkStart w:name="z366" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) разработка, внедрение, администрирование, сопровождение и эксплуатационная поддержка информационной системы маркировки и прослеживаемости товаров в соответствии с требованиями законодательства Республики Казахстан;</w:t>
+      1) разработка, внедрение, администрирование, сопровождение и эксплуатационная поддержка цифровой системы маркировки и прослеживаемости товаров в соответствии с требованиями законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
     <w:bookmarkStart w:name="z367" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) обеспечение безопасности хранения информационных ресурсов при осуществлении деятельности по маркировке и прослеживаемости товаров;</w:t>
+      2) обеспечение безопасности хранения цифровых ресурсов при осуществлении деятельности по маркировке и прослеживаемости товаров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:bookmarkStart w:name="z368" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выпуск средств идентификации и их учет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:bookmarkStart w:name="z369" w:id="141"/>
     <w:p>
@@ -8061,51 +8013,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Единый оператор маркировки и прослеживаемости товаров должен располагать ресурсами, обеспечивающими процессы маркировки и прослеживаемости товаров, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
     <w:bookmarkStart w:name="z373" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) центром (центрами) обработки данных, сетями передачи данных, обеспечивающими бесперебойное функционирование информационной системы маркировки и прослеживаемости товаров на всей территории Республики Казахстан, а также безопасность и защиту данных;</w:t>
+      1) центром (центрами) обработки данных, сетями передачи данных, обеспечивающими бесперебойное функционирование цифровой системы маркировки и прослеживаемости товаров на всей территории Республики Казахстан, а также безопасность и защиту данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
     <w:bookmarkStart w:name="z374" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) филиалами, представительствами и (или) иными структурными подразделениями до уровня административных центров районов по всей территории Республики Казахстан для оказания услуг по нанесению средства идентификации на материальный носитель;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
     <w:bookmarkStart w:name="z375" w:id="148"/>
     <w:p>
@@ -8121,71 +8073,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) квалифицированным персоналом для технического обслуживания своей инфраструктуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
     <w:bookmarkStart w:name="z376" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) информационной системой по реализации процессов маркировки и прослеживаемости товаров;</w:t>
+      4) цифровой системой по реализации процессов маркировки и прослеживаемости товаров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
     <w:bookmarkStart w:name="z377" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) контакт-центром для обслуживания пользователей информационной системы маркировки и прослеживаемости товаров;</w:t>
+      5) контакт-центром для обслуживания пользователей цифровой системы маркировки и прослеживаемости товаров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
     <w:bookmarkStart w:name="z378" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) оборудованием для печати средств идентификации на материальный носитель, предоставляемым товаропроизводителям – субъектам малого предпринимательства Республики Казахстан на условиях имущественного найма (аренды), лизинга и других финансовых инструментов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
@@ -10293,71 +10245,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z554" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) регистрируются в информационной системе, имеют доступ к ней и осуществляют свою деятельность посредством информационной системы;</w:t>
+      5) регистрируются в цифровой системе, имеют доступ к ней и осуществляют свою деятельность посредством цифровой системы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
     <w:bookmarkStart w:name="z555" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) заключают или вносят изменения в договоры аренды в информационной системе;</w:t>
+      6) заключают или вносят изменения в договоры аренды в цифровой системе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
     <w:bookmarkStart w:name="z556" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) создают и модернизируют торговую инфраструктуру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
     <w:bookmarkStart w:name="z557" w:id="192"/>
     <w:p>
@@ -10393,51 +10345,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) организуют на торговых рынках торговлю с автолавок при наличии технических условий на их территории;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
     <w:bookmarkStart w:name="z559" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) обеспечивают прием платежа за аренду (пользование) торгового места через информационную систему безналичным способом либо путем выписки счета на оплату через банки второго уровня.</w:t>
+      10) обеспечивают прием платежа за аренду (пользование) торгового места через цифровую систему безналичным способом либо путем выписки счета на оплату через банки второго уровня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
     <w:bookmarkStart w:name="z485" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-8. Правила организации деятельности торговых рынков, требования к содержанию территории, оборудованию и оснащению торгового рынка утверждаются уполномоченным органом в области регулирования торговой деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
     <w:bookmarkStart w:name="z68" w:id="196"/>
     <w:p>
@@ -15616,51 +15568,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Порядок взаимодействия государственных органов Республики Казахстан в случае проведения расследований, предшествующих применению торговых мер и мер по соображениям безопасности третьей стороной в отношении товаров, происходящих из Республики Казахстан, определяется уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
     <w:bookmarkStart w:name="z445" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Передача информации в рамках расследований, указанных в пунктах 1 и 2 настоящей статьи, полученной от государственных органов и организации, в том числе конфиденциальной, компетентным органам третьей стороны осуществляется уполномоченным органом через уполномоченный государственный орган, осуществляющий внешнеполитическую деятельность, за исключением случаев ее передачи путем загрузки в соответствующую информационную систему, определенную законодательством третьей стороны.</w:t>
+      3. Передача информации в рамках расследований, указанных в пунктах 1 и 2 настоящей статьи, полученной от государственных органов и организации, в том числе конфиденциальной, компетентным органам третьей стороны осуществляется уполномоченным органом через уполномоченный государственный орган, осуществляющий внешнеполитическую деятельность, за исключением случаев ее передачи путем загрузки в соответствующую цифровую систему, определенную законодательством третьей стороны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -16739,581 +16691,507 @@
         <w:t xml:space="preserve">
       3. Экспортно-кредитное агентство ведет бухгалтерский учет и составляет финансовую отчетность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О бухгалтерском учете и финансовой отчетности" и нормативными правовыми актами центрального уполномоченного органа, осуществляющего регулирование деятельности в сфере бухгалтерского учета и финансовой отчетности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z582" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций в пределах полномочий, установленных законодательством Республики Казахстан, осуществляет контроль и надзор за соблюдением Экспортно-кредитным агентством законодательства Республики Казахстан, регулирующего деятельность финансовых организаций, за исключением нормативных правовых актов по вопросам пруденциального регулирования страховых (перестраховочных) организаций, страховых групп, согласования руководящих работников, требований по формированию страховых резервов, предъявляемых к порядку системы управления рисками и внутреннего контроля, обмена цифровыми ресурсами между страхователем (застрахованным, выгодоприобретателем) и страховщиком, выдачи (отзыва) разрешения на создание или приобретение дочерней организации, приобретение статуса крупного участника, страхового холдинга, на значительное участие в капитале юридических лиц, в том числе нерезидентов, а также к порядку передачи страхового портфеля, ликвидации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z583" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экспортно-кредитное агентство по запросу уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций предоставляет информацию, в том числе сведения, составляющие служебную, коммерческую, страховую и иную охраняемую законами Республики Казахстан тайну.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z584" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Министерство иностранных дел Республики Казахстан и загранучреждения оказывают содействие Экспортно-кредитному агентству, его зарубежным представителям и представительствам в продвижении отечественных несырьевых товаров (работ, услуг) на внешние рынки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z585" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Иные центральные государственные органы и местные исполнительные органы области, города республиканского значения, столицы в пределах полномочий, установленных законодательством Республики Казахстан, осуществляют взаимодействие с Экспортно-кредитным агентством в реализации механизмов по развитию и продвижению экспорта отечественных обработанных товаров (работ, услуг) и работе с экспортоориентированными предприятиями на местах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z586" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Государственные органы обязаны в порядке, предусмотренном законодательством Республики Казахстан, предоставлять по запросу Экспортно-кредитного агентства информацию, затрагивающую права и обязанности субъектов предпринимательства Республики Казахстан, за исключением сведений, составляющих коммерческую, банковскую и иную охраняемую законами Республики Казахстан тайну.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z587" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Запрещается вмешательство в любой форме государственных органов и их должностных лиц в деятельность Экспортно-кредитного агентства, за исключением случаев, предусмотренных законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 4 дополнена статьей 22-6 в соответствии с Законом РК от 23.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 22-7. Запрет на предоставление льготных условий аффилированным лицам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z589" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Экспортно-кредитному агентству запрещается предоставление льготных условий аффилированным лицам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z590" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Предоставление льготных условий аффилированному лицу означает совершение сделки с ним или в его интересах, которую по ее природе, цели, особенностям и риску Экспортно-кредитное агентство не совершило бы с лицом, не относящимся к аффилированным лицам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z591" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Признаки аффилированности определяются в соответствии с Законом Республики Казахстан "Об акционерных обществах".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z592" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К аффилированным лицам Экспортно-кредитного агентства не относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z593" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      национальный управляющий холдинг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z594" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридические лица, сто процентов голосующих акций (долей участия) которых принадлежат национальному управляющему холдингу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z595" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      должностные лица национального управляющего холдинга и юридических лиц, сто процентов голосующих акций (долей участия) которых принадлежат национальному управляющему холдингу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 4 дополнена статьей 22-7 в соответствии с Законом РК от 23.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...116 lines deleted...]
-    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z27" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...60 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...143 lines deleted...]
-    <w:bookmarkEnd w:id="356"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Иные виды торговли</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z28" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. Иные виды торговли</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Статья 23. Аукционная торговля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkEnd w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Аукционная торговля по продаже товаров осуществляется путем проведения публичных торгов. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17324,104 +17202,104 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Стартовая цена может определяться исходя из рыночной стоимости товара на момент проведения торгов продавцом, конечная цена определяется покупателем в результате проведения торгов. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Порядок проведения аукционной торговли регулируется гражданским законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="359"/>
+    <w:bookmarkStart w:name="z29" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 24. Комиссионная торговля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkEnd w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссионная торговля осуществляется в соответствии с гражданским законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="360"/>
+    <w:bookmarkStart w:name="z30" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 25. Торговля по заказам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkEnd w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Торговля по заказам осуществляется путем предоставления продавцом сведений на основе рекламы и иных способов распространения информации о товарах. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17566,68 +17444,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="361"/>
+    <w:bookmarkStart w:name="z31" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 26. Приграничная торговля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkEnd w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Приграничная торговля осуществляется физическими и юридическими лицами на приграничной территории Республики Казахстан и соответствующей приграничной территории сопредельного государства. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17682,146 +17560,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="362"/>
+    <w:bookmarkStart w:name="z32" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 27. Выездная торговля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z229" w:id="363"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z229" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Выездная торговля осуществляется для удовлетворения потребительских нужд в товарах, отсутствующих на соответствующей территории, либо в случае отсутствия торговых объектов на данной территории. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z230" w:id="364"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z230" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Субъект внутренней торговли осуществляет выездную торговлю в специально отведенных местах и (или) маршрутах, определенных местным исполнительным органом города республиканского значения, столицы, района, города областного значения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkEnd w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъект внутренней торговли может осуществлять торговлю по утвержденному маршруту в любой его точке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z231" w:id="365"/>
+    <w:bookmarkStart w:name="z231" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Выездная торговля осуществляется с автолавок и (или) палаток (павильонов). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkEnd w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17880,148 +17758,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="366"/>
+    <w:bookmarkStart w:name="z33" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 28. Выставочно-ярмарочная деятельность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z178" w:id="367"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z178" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Выставочно-ярмарочная деятельность осуществляется путем организации выставок и ярмарок с целью изучения конъюнктуры рынка, содействия в организации купли-продажи товаров, заключения договоров и установления новых торговых связей. Выставочно-ярмарочная деятельность связана с демонстрацией образцов товаров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z179" w:id="368"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z179" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В случае проведения местными исполнительными органами, физическими или юридическими лицами выставок и ярмарок, носящих статус международного и республиканского значения, их проведение осуществляется путем предварительного согласования концепции проведения выставок и ярмарок с уполномоченным органом. В концепции проведения выставок и ярмарок должны содержаться сведения о предполагаемых организационных и финансовых ресурсах и потенциальных участниках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z180" w:id="369"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z180" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Требования, предусмотренные пунктом 2 настоящей статьи, не распространяются на международную специализированную выставку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z181" w:id="370"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z181" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Для достижения цели своей деятельности юридическое лицо со стопроцентным участием государства в уставном капитале, основным предметом деятельности которого являются организация и проведение международной специализированной выставки на территории Республики Казахстан, а также послевыставочное использование территории международной специализированной выставки, выполняет следующие функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkEnd w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечивает взаимодействие с государственными органами при организации и проведении международной специализированной выставки;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18032,70 +17910,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) обеспечивает финансирование мероприятий, непосредственно связанных с организацией и проведением международной специализированной выставки, а также финансирование строительства объектов международной специализированной выставки, расположенных на территории международной специализированной выставки; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) иные функции, предусмотренные уставом юридического лица со стопроцентным участием государства в уставном капитале, основным предметом деятельности которого являются организация и проведение международной специализированной выставки на территории Республики Казахстан, а также послевыставочное использование территории международной специализированной выставки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="371"/>
+    <w:bookmarkStart w:name="z182" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Организация, осуществляющая деятельность по организации и проведению международной специализированной выставки на территории Республики Казахстан, за исключением организаций, указанных в пункте 6 настоящей статьи, вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkEnd w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) запрашивать у центральных, местных представительных и исполнительных органов информацию, необходимую для организации и проведения международной специализированной выставки, за исключением сведений, которые составляют государственную и иную охраняемую законом тайну;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18178,70 +18056,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="372"/>
+    <w:bookmarkStart w:name="z184" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Налогообложение юридического лица со стопроцентным участием государства в уставном капитале, основным предметом деятельности которого являются организация и проведение международной специализированной выставки на территории Республики Казахстан, а также послевыставочное использование территории международной специализированной выставки, осуществляется в соответствии с налоговым законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkEnd w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18320,68 +18198,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="373"/>
+    <w:bookmarkStart w:name="z34" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 29. Электронная торговля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkEnd w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Защита прав и законных интересов участников электронной торговли осуществляется в соответствии с законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -18418,228 +18296,228 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z234" w:id="374"/>
+    <w:bookmarkStart w:name="z234" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 29-1. Осуществление электронной торговли</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z235" w:id="375"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z235" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Продавец, адресующий от своего имени оферту в электронной форме, при осуществлении электронной торговли обязан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z236" w:id="376"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z236" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) включать в оферту существенные условия договора или указать порядок их определения, а также включать иные условия, установленные законодательными актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z237" w:id="377"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z237" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) предоставить информацию о порядке заключения договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z238" w:id="378"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z238" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) выписать счет-фактуру в порядке, определяемом Кодексом Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс), а также предоставить копии первичных учетных документов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О бухгалтерском учете и финансовой отчетности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z269" w:id="379"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z269" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. Продавец, равно как и покупатель, при осуществлении электронной торговли имеет право требовать исполнения от другой стороны обязательств по заключенным на электронной торговой площадке сделкам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z239" w:id="380"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z239" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Способы осуществления платежей и (или) переводов денег по сделкам электронной торговли осуществляются в порядке, установленном законодательством Республики Казахстан о платежах и платежных системах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z272" w:id="381"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z272" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Инфраструктура электронной коммерции на электронной торговой площадке включает в себя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkEnd w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) внутренние требования электронной торговой площадки к участникам электронной торговли;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18683,957 +18561,817 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечение взаиморасчетов между покупателем и продавцом, в том числе при возврате товара;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) предоставление возможности совершения договора купли-продажи, договора об оказании услуг посредством информационно-коммуникационных технологий путем обмена электронными документами или электронными сообщениями.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z240" w:id="382"/>
+      5) предоставление возможности совершения договора купли-продажи, договора об оказании услуг посредством цифровых технологий путем обмена электронными документами или электронными сообщениями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z240" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Электронная торговая площадка при осуществлении электронной коммерции определяет условия обеспечения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) целостности и конфиденциальности информации, содержащейся в цифровых ресурсах, в том числе сведений, составляющих коммерческую и иную охраняемую законом тайну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) исполнения покупателем своих обязательств по заключенным на электронной торговой площадке сделкам в случае, если такие условия реализованы электронной торговой площадкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z241" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Электронная торговая площадка, информационно-рекламная торговая площадка в электронной коммерции не вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разглашать информацию, содержащуюся в электронных документах или электронных сообщениях, в том числе сведения, составляющие коммерческую и иную охраняемую законом тайну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) передавать третьим лицам электронные документы, электронные сообщения или их копии, в том числе содержащуюся в них информацию, если иное не предусмотрено договором, заключенным ими с другими участниками электронной торговли, или законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) изменять содержание электронных документов или электронных сообщений либо порядок их использования, если иное не предусмотрено договором, заключенным ими с другими участниками электронной торговли, или законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z245" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Продавец и (или) владелец электронной торговой площадки при электронной торговле обеспечивают хранение информации в соответствии и на условиях, которые предусмотрены соглашением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z609" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Законами Республики Казахстан устанавливаются случаи обязательного проведения закупок товаров, работ и услуг на электронных торговых площадках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z610" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила проведения закупок товаров, работ и услуг на электронных торговых площадках утверждаются уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В подпункт 1) предусматривается изменение Законом РК от 09.01.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Статью 29-1 предусматривается дополнить пунктом 7 в соответствии с Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 320-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена статьей 29-1 в соответствии с Законом РК от 27.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 364-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными законами РК от 26.07.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней после дня его первого официального опубликования); от 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 02.04.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 149-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...168 lines deleted...]
-    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z462" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 29-2. Функции фулфилмент центров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z463" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фулфилмент центр осуществляет следующие функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z464" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) прием товара от производителя, продавца, посредника или другого лица, заключившего договор на оказание услуг фулфилмент центра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z465" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) складское хранение принятого товара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z466" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) прием и обработку заказов на товар, в том числе посредством цифровых средств связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z467" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) комплектацию товара в соответствии с поступающими заказами на товар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z468" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) упаковку товара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z469" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) доставку товара покупателю собственной службой доставки или отправка товара посредством сторонних служб доставки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z470" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) получение оплаты за товар от покупателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z471" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обработку возвратов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 29-2 в соответствии с Законом РК от 02.04.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...168 lines deleted...]
-    <w:bookmarkStart w:name="z462" w:id="387"/>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 29-2. Функции фулфилмент центров</w:t>
-[...352 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Статья 30. Биржевая торговля товарами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkEnd w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Биржевая торговля осуществляется в соответствии с законодательством Республики Казахстан о товарных биржах. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="397"/>
+    <w:bookmarkStart w:name="z36" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Требования к субъектам внутренней торговли и товарам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkEnd w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок в редакции Закона РК от 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19666,286 +19404,286 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 6 в редакции Закона РК от 26.01.2011 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 400-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней после его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="398"/>
+    <w:bookmarkStart w:name="z37" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 31. Требования к субъектам внутренней торговли</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkEnd w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок в редакции Закона РК от 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="399"/>
+    <w:bookmarkStart w:name="z127" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Субъекты внутренней торговли при осуществлении своей деятельности обязаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z159" w:id="400"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z159" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) продавать товар надлежащего качества, отвечающий требованиям безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z472" w:id="401"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z472" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) размещать товары казахстанского происхождения в визуально и физически доступных местах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z160" w:id="402"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z160" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) продавать товар по параметрам, установленным соответственно условиями публичной оферты, договоров или иных сделок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z473" w:id="403"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z473" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) продавать маркированные товары, в отношении которых принято решение о маркировке в соответствии с международными договорами и (или) законодательством Республики Казахстан, в порядке, определяемом отраслевым уполномоченным государственным органом в области маркировки и прослеживаемости товаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z486" w:id="404"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z486" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-2) вести учет принятых и реализованных непродовольственных товаров, бывших в употреблении, в порядке, определяемом правилами внутренней торговли.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z487" w:id="405"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z487" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъект внутренней торговли обеспечивает хранение информации о принятых и реализованных непродовольственных товарах, бывших в употреблении, в течение одного календарного года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z623" w:id="406"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z623" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-3) при розничной реализации товаров, на которые нанесены средства идентификации в порядке, установленном законодательством Республики Казахстан о регулировании торговой деятельности, осуществлять учет операций через контрольно-кассовые машины с функцией фиксации и (или) передачи данных путем считывания средств идентификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z161" w:id="407"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z161" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предоставлять покупателю необходимую и достоверную информацию о качестве и месте происхождения товара, потребительских свойствах, гарантийных обязательствах и порядке предъявления претензий, способах и правилах использования продукции, ее хранения, а в случае оформления искового заявления и прилагаемых к нему документов, представляемых в суд, также о местонахождении и иных реквизитах продавца или изготовителя (исполнителя);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkEnd w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19998,310 +19736,310 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="408"/>
+    <w:bookmarkStart w:name="z162" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) размещать контрольно-измерительные приборы, поверенные в соответствии с требованиями государственной системы обеспечения единства измерений, в общедоступном месте торгового объекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z163" w:id="409"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z163" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в случаях возникновения сомнения у покупателя в массе и длине предоставлять ему возможность самостоятельно проверить указанные характеристики при помощи контрольно-измерительных приборов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z164" w:id="410"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z164" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) при продаже товаров, подлежащих обязательному подтверждению соответствия, в порядке, установленном законодательством Республики Казахстан в области технического регулирования, по требованию покупателя предъявлять ему сертификат соответствия (копию на бланках установленного образца) либо декларацию о соответствии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z165" w:id="411"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z165" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-1) при оптовой торговле товарами, подлежащими обязательному подтверждению соответствия в порядке, установленном законодательством Республики Казахстан в области технического регулирования, по требованию покупателя предъявлять ему сертификат соответствия либо копию сертификата соответствия, заверенную печатью и подписью руководителя юридического лица или лица, уполномоченного на подписание документов, или индивидуального предпринимателя, являющихся поставщиками товаров, с указанием даты выдачи копии сертификата соответствия либо декларацию о соответствии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z166" w:id="412"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z166" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) применять контрольно-кассовые машины с фискальной памятью в порядке и случаях, которые предусмотрены налоговым законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z167" w:id="413"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z167" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) изъять из обращения товар, не отвечающий требованиям безопасности и нормам, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, а также своевременно информировать соответствующие государственные органы и потребителя о возможной опасности для его жизни, здоровья и (или) имущества, окружающей среды, в том числе принять от потребителя проданный товар с возмещением его стоимости и убытков (ущерба), причиненных потребителю, в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z168" w:id="414"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z168" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) выполнять предписания государственных органов, вынесенных в установленном порядке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z617" w:id="415"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z617" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-1) при производстве или импорте товаров регистрировать их в Национальном каталоге товаров до осуществления продажи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z618" w:id="416"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z618" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-2) при розничной и оптовой торговле осуществлять продажу товаров только при наличии сведений о товарах в Национальном каталоге товаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z169" w:id="417"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z169" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) соблюдать иные требования, установленные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z599" w:id="418"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z599" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. В случаях выявления производителем или реализатором продукции, не соответствующей требованиям нормативных правовых актов Республики Казахстан, и добровольного ее отзыва с реализации, органами контроля и надзора не принимаются меры в отношении таких производителей или реализаторов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z128" w:id="419"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z128" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Субъектам внутренней торговли, осуществляющим деятельность по продаже товаров посредством организации торговой сети или крупных торговых объектов, запрещается ограничивать доступ товаров в торговые сети или крупные торговые объекты, выражающийся в необоснованном отказе от заключения договора о поставке товаров либо в заключении договора, носящего заведомо дискриминационный характер и содержащего:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkEnd w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) условия о запрещении заключать субъекту внутренней торговли договоров поставки товаров с другими субъектами внутренней торговли, осуществляющими аналогичную деятельность, а также с другими субъектами внутренней торговли на аналогичных или иных условиях;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20366,226 +20104,226 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 31.12.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="420"/>
+    <w:bookmarkStart w:name="z130" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. При нарушении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи субъекты внутренней торговли несут ответственность в соответствии с законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z131" w:id="421"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z131" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В случае, если между субъектом внутренней торговли, осуществляющим деятельность по продаже товаров посредством организации торговой сети или крупных торговых объектов, и поставщиком продовольственных товаров заключается договор поставки товаров с условием оплаты таких товаров через определенное время после их передачи субъекту внутренней торговли, осуществляющему деятельность по продаже товаров посредством организации торговой сети или крупных торговых объектов, срок оплаты таких товаров для установления данным договором определяется по следующим правилам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkEnd w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) продовольственные товары, на которые срок годности установлен менее чем десять календарных дней, подлежат оплате в срок не позднее чем десять рабочих дней со дня передачи таких товаров субъектом внутренней торговли, осуществляющим деятельность по продаже товаров посредством организации торговой сети или крупных торговых объектов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) продовольственные товары, на которые срок годности установлен от десяти и более календарных дней, произведенные на территории Республики Казахстан, подлежат оплате в срок не позднее тридцати календарных дней со дня передачи таких товаров субъектом внутренней торговли, осуществляющим деятельность по продаже товаров посредством организации торговой сети или крупных торговых объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="422"/>
+    <w:bookmarkStart w:name="z132" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Оплата товаров в сроки, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи, производится при условии исполнения субъектом внутренней торговли, осуществляющим поставку товаров, обязанности по передаче документов, относящихся к товарам, в соответствии с нормативными правовыми актами Республики Казахстан или договором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z474" w:id="423"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z474" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Между субъектом внутренней торговли, осуществляющим деятельность по продаже товаров посредством организации торговой сети или крупных торговых объектов, и поставщиком продовольственных товаров при заключении договора поставки продовольственных товаров может предусматриваться включение в цену продовольственного товара вознаграждения, выплачиваемого субъекту внутренней торговли, в связи с приобретением им у поставщика определенного количества продовольственных товаров. Размер указанного вознаграждения подлежит согласованию сторонами этого договора и не может превышать пять процентов от цены приобретенных продовольственных товаров. При расчете указанного совокупного размера вознаграждения не учитывается сумма налога на добавленную стоимость. Не допускается выплата указанного в настоящем пункте вознаграждения в связи с приобретением субъектом внутренней торговли отдельных видов социально значимых продовольственных товаров, указанных в перечне, утверждаемом уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z488" w:id="424"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z488" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При превышении размера вознаграждения, установленного в части первой настоящего пункта, субъект внутренней торговли несет ответственность в соответствии с законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkEnd w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20804,88 +20542,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="425"/>
+    <w:bookmarkStart w:name="z133" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 31-1. Требование к налогоплательщикам – индивидуальным предпринимателям и юридическим лицам, предоставляющим в аренду (пользование) торговые объекты, торговые места в торговых объектах, в том числе на торговых рынках</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z139" w:id="426"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z139" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Индивидуальные предприниматели и юридические лица обязаны заключать письменные договоры аренды (пользования) при предоставлении в аренду (пользование) на срок более трех календарных дней в пределах календарного месяца торговых объектов, торговых мест в торговых объектах, в том числе на торговых рынках. При этом обязательному отражению в договорах аренды (пользования) подлежат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkEnd w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) фамилия, имя, отчество (при его наличии) физического лица-арендатора;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21040,70 +20778,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) подписи и печать (при ее наличии) арендодателя и арендатора;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) иные условия в соответствии с договором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="427"/>
+    <w:bookmarkStart w:name="z140" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Индивидуальные предприниматели и юридические лица, предоставляющие в аренду (пользование) торговые объекты, торговые места в торговых объектах, в том числе на торговых рынках, обязаны вести реестр договоров аренды (пользования) и представлять его в органы государственных доходов в порядке, сроки и по форме, которые утверждены уполномоченным органом в сфере обеспечения поступлений налогов и других обязательных платежей в бюджет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkEnd w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21162,108 +20900,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2022).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="428"/>
+    <w:bookmarkStart w:name="z38" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 32. Требования к товарам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z79" w:id="429"/>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z79" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Обращению на внутреннем рынке Республики Казахстан подлежат товары надлежащего качества, отвечающие требованиям безопасности и соответствующие требованиям законодательства Республики Казахстан в области технического регулирования и документов по стандартизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z80" w:id="430"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z80" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сведения о качестве товаров подтверждаются следующей информацией:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkEnd w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) товарным знаком изготовителя;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21400,126 +21138,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация о вышеназванных требованиях к качеству товара должна содержаться на этикетках, ярлыках, наклейках (стикерах), листах-вкладышах, материальных носителях на казахском и русском языках в соответствии с требованиями Закона Республики Казахстан "О языках в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хранение и перевозка товаров должны осуществляться в условиях, обеспечивающих сохранность их качества и соблюдение требований безопасности для потребления, в том числе соблюдение требований к предусмотренным условиям хранения в специально оборудованных помещениях, условиям перевозки в специально предназначенных для этих целей транспортных средствах, и в установленных случаях подтверждать соблюдение таких требований записями в соответствующих документах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="431"/>
+    <w:bookmarkStart w:name="z81" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Запрещается осуществлять продажу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkEnd w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) товаров, изъятых из оборота;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) товаров, ограниченно оборотоспособных, без получения специального разрешения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z489" w:id="432"/>
+    <w:bookmarkStart w:name="z489" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) продукции, не соответствующей требованиям технических регламентов и подлежащей изъятию и отзыву в соответствии с порядком, определяемым уполномоченным органом, осуществляющим государственное регулирование в области технического регулирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkEnd w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) подакцизных товаров, подлежащих маркировке в установленном порядке, без наличия на них средств идентификации или учетно-контрольных марок;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21566,90 +21304,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1) товаров, относящихся к предметам военной или специальной формы, форменной одежды, знаков различия военнослужащих Вооруженных Сил, других войск и воинских формирований, сотрудников правоохранительных, специальных государственных органов согласно перечню, утверждаемому уполномоченным органом, по согласованию с заинтересованными государственными органами, за исключением закупок в рамках государственного оборонного заказа и Закона Республики Казахстан "О государственных закупках";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-2) товаров, относящихся к предметам форменной одежды органов государственных доходов, за исключением случаев приобретения указанных товаров в соответствии с Законом Республики Казахстан "О государственных закупках";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z257" w:id="433"/>
+    <w:bookmarkStart w:name="z257" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4-3) орудий лова рыбных ресурсов и других водных животных, применение которых запрещено законодательством Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z258" w:id="434"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z258" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-4) продукции из древесины саксаула в период действия запрета рубок саксауловых насаждений на участках государственного лесного фонда, за исключением ее реализации государственными лесовладельцами в соответствии с лесным законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkEnd w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21702,90 +21440,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z619" w:id="435"/>
+    <w:bookmarkStart w:name="z619" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) иных товаров, запрещенных к продаже законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z620" w:id="436"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z620" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Товары должны быть классифицированы согласно общему классификатору товаров, работ и услуг и иметь унифицированное наименование и идентификационный код согласно Национальному каталогу товаров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkEnd w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21924,108 +21662,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="437"/>
+    <w:bookmarkStart w:name="z82" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 32-1. Права субъектов торговой деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z134" w:id="438"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z134" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Субъекты торговой деятельности вправе осуществлять торговую деятельность в соответствии с настоящим Законом и законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z135" w:id="439"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z135" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Субъект торговой деятельности самостоятельно определяет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkEnd w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) специализацию торговли (универсальная торговля и (или) специализированная торговля);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22074,188 +21812,188 @@
         </w:rPr>
         <w:t xml:space="preserve">
       4) цены на продаваемые товары, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="440"/>
+    <w:bookmarkStart w:name="z136" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Субъект торговой деятельности вправе вносить для рассмотрения в государственные органы предложения по совершенствованию нормативных правовых актов, затрагивающих интересы субъекта торговой деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z534" w:id="441"/>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z534" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 32-2. Оптово-распределительные центры</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z535" w:id="442"/>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z535" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оптово-распределительным центром признается многофункциональный инфраструктурный торгово-логистический комплекс, состоящий из складских помещений, павильонов и (или) других помещений со специальным оборудованием, предназначенных для соответствующего хранения и (или) выполнения закупочных, подготовительных, распределительных и (или) иных операций с продовольственными товарами, доля которых составляет не менее шестидесяти процентов от общего ассортимента товаров, и непродовольственными товарами, перечень которых определяется требованиями к оптово-распределительным центрам, для их последующей оптовой и (или) розничной торговли на внутреннем и (или) внешнем рынках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z536" w:id="443"/>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z536" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оптово-распределительные центры оказывают комплекс услуг или в зависимости от технологической специализации и вида оказываемых услуг могут делиться на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z537" w:id="444"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z537" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оптово-распределительный центр хранения является объектом недвижимости, предназначенным для хранения и выполнения закупочных, подготовительных, распределительных и (или) иных операций с продовольственными товарами, преимущественно располагающимся вблизи мест производства плодоовощной продукции и продукции растениеводства и оказывающим казахстанским сельскохозяйственным товаропроизводителям, участникам внешнеторговой деятельности и субъектам внутренней торговли услуги по приемке, хранению и первичной обработке (очистка, калибровка, сортировка, упаковка и другие услуги) сельскохозяйственной продукции для последующего сбыта на внутреннем и внешнем рынках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z538" w:id="445"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z538" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оптово-распределительный центр распределения является объектом недвижимости, предназначенным для хранения и распределения продовольственных и непродовольственных товаров по объектам сбыта и оказания логистических услуг по временному хранению и перегрузке (перевалке) товаров для нужд торговых объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z539" w:id="446"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z539" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оптово-распределительный центр торговли является объектом недвижимости, предоставляющим участникам внешнеторговой деятельности и (или) субъектам внутренней торговли беспрепятственный доступ к торговым площадям, местам хранения и другим помещениям в пределах инфраструктурного торгово-логистического комплекса на период осуществления торговой деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkEnd w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22314,86 +22052,86 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="447"/>
+    <w:bookmarkStart w:name="z39" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z40" w:id="448"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z40" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 33. Контроль за осуществлением торговой деятельности </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkEnd w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Статья 33 исключена Законом РК от 17.07.2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22408,68 +22146,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="449"/>
+    <w:bookmarkStart w:name="z137" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 33-1. Контроль за ограничением доступа товаров в торговые сети и крупные торговые объекты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkEnd w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Закон дополнен статьей 33-1 в соответствии с Законом РК от 26.01.2011 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22484,288 +22222,288 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней после его первого официального опубликования); исключена Законом РК от 30.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="450"/>
+    <w:bookmarkStart w:name="z138" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 33-2. Государственный контроль за соблюдением законодательства Республики Казахстан о регулировании торговой деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z560" w:id="451"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z560" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Государственный контроль за соблюдением законодательства Республики Казахстан о регулировании торговой деятельности осуществляется уполномоченным органом и его должностными лицами в форме внеплановой проверки и профилактического контроля с посещением субъекта (объекта) контроля в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Предпринимательским кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z561" w:id="452"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z561" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственный контроль за соблюдением размера предельной торговой надбавки на социально значимые продовольственные товары осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Предпринимательским Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и настоящей статьей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z562" w:id="453"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z562" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Субъектами государственного контроля за соблюдением законодательства Республики Казахстан о регулировании торговой деятельности являются субъекты внутренней торговли, индивидуальные предприниматели и юридические лица, предоставляющие в аренду (пользование) торговые объекты, торговые места в торговых объектах, в том числе на торговых рынках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z563" w:id="454"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z563" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Объектами государственного контроля за соблюдением законодательства Республики Казахстан о регулировании торговой деятельности являются деятельность и имущество, в отношении которых действуют требования и ограничения в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z564" w:id="455"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z564" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственный контроль за соблюдением размера предельной торговой надбавки на социально значимые продовольственные товары осуществляется уполномоченным органом и его должностными лицами на основании утвержденного списка субъектов государственного контроля, в отношении которых будет проводиться государственный контроль за соблюдением размера предельной торговой надбавки на социально значимые продовольственные товары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z565" w:id="456"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z565" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При проведении государственного контроля за соблюдением размера предельной торговой надбавки на социально значимые продовольственные товары не требуется предварительное уведомление субъекта государственного контроля о начале проведения данного контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z566" w:id="457"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z566" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Уполномоченный орган на основании сведений, полученных от органов государственных доходов, формирует список субъектов государственного контроля, в отношении которых будет проводиться государственный контроль за соблюдением размера предельной торговой надбавки на социально значимые продовольственные товары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z567" w:id="458"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z567" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По итогам проведения государственного контроля за соблюдением размера предельной торговой надбавки на социально значимые продовольственные товары в случае выявления нарушений уполномоченный орган выдает предписание субъекту (объекту) государственного контроля об их устранении с указанием сроков устранения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z568" w:id="459"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z568" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Неисполнение в указанные сроки предписания об устранении выявленных нарушений по итогам государственного контроля за соблюдением размера предельной торговой надбавки на социально значимые продовольственные товары является основанием для проведения внеплановой проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkEnd w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22824,140 +22562,140 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 31.12.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="460"/>
+    <w:bookmarkStart w:name="z41" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 34. Разрешение споров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkEnd w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Все споры, возникающие в процессе государственного регулирования торговой деятельности, разрешаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="461"/>
+    <w:bookmarkStart w:name="z42" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 35. Ответственность за нарушение законодательства Республики Казахстан о регулировании торговой деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkEnd w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лица, виновные в нарушении законодательства Республики Казахстан о регулировании торговой деятельности, несут ответственность в соответствии с законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="462"/>
+    <w:bookmarkStart w:name="z43" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 36. Порядок введения в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkEnd w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Закон вводится в действие со дня его официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -23116,55 +22854,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23490,31 +23228,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>