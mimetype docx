--- v1 (2026-03-04)
+++ v2 (2026-04-19)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="eb6953a" w14:textId="eb6953a">
+    <w:p w14:paraId="8d5c404" w14:textId="8d5c404">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -525,290 +525,470 @@
         <w:t>
       1) ассистанс – организация ассистанс компанией застрахованному помощи через техническое, медицинское и иное содействие вследствие наступления страхового случая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z155" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ассистанс компания – юридическое лицо, заключившее со страховщиком договор о предоставлении туристу, выезжающему за рубеж (застрахованному), ассистанса в рамках договора обязательного страхования туриста;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 1 предусматривается дополнить подпунктом 2-1) в соответствии с Законом РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z156" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выгодоприобретатель – лицо, которое в соответствии с настоящим Законом является получателем страховой выплаты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z157" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) страховой случай – событие, с наступлением которого договор обязательного страхования туриста предусматривает осуществление страховой выплаты застрахованному (выгодоприобретателю);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z158" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5) предусматривается исключить Законом РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) страховой омбудсман – независимое в своей деятельности физическое лицо, осуществляющее урегулирование разногласий между участниками страхового рынка в соответствии с Законом Республики Казахстан "О страховой деятельности";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z159" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) страховой сертификат – документ, свидетельствующий о наличии действующей страховой защиты в отношении застрахованного и содержащий информацию об условиях страхового покрытия по страховым рискам, принимаемым на страхование, оформленный страховщиком в подтверждение заключенного договора страхования (страхового полиса);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z159" w:id="9"/>
-[...15 lines deleted...]
-      6) страховой сертификат – документ, свидетельствующий о наличии действующей страховой защиты в отношении застрахованного и содержащий информацию об условиях страхового покрытия по страховым рискам, принимаемым на страхование, оформленный страховщиком в подтверждение заключенного договора страхования (страхового полиса);</w:t>
+    <w:bookmarkStart w:name="z160" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) страховая сумма – сумма денег, на которую застрахован объект страхования и которая представляет собой предельный объем ответственности страховщика при наступлении страхового случая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z160" w:id="10"/>
-[...15 lines deleted...]
-      7) страховая сумма – сумма денег, на которую застрахован объект страхования и которая представляет собой предельный объем ответственности страховщика при наступлении страхового случая;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) страховая премия – сумма денег, которую страхователь обязан уплатить страховщику за принятие последним обязательств произвести страховую выплату застрахованному (выгодоприобретателю) в размере, определенном договором обязательного страхования туриста;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z161" w:id="11"/>
-[...15 lines deleted...]
-      8) страховая премия – сумма денег, которую страхователь обязан уплатить страховщику за принятие последним обязательств произвести страховую выплату застрахованному (выгодоприобретателю) в размере, определенном договором обязательного страхования туриста;</w:t>
+    <w:bookmarkStart w:name="z162" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) страховая выплата – сумма денег, выплачиваемая страховщиком застрахованному (выгодоприобретателю) в пределах страховой суммы при наступлении страхового случая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z162" w:id="12"/>
-[...15 lines deleted...]
-      9) страховая выплата – сумма денег, выплачиваемая страховщиком застрахованному (выгодоприобретателю) в пределах страховой суммы при наступлении страхового случая;</w:t>
+    <w:bookmarkStart w:name="z163" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) страховщик – страховая организация, получившая лицензию на право осуществления страховой деятельности в отрасли "общее страхование" или отрасли "страхование жизни", обязанная при наступлении страхового случая произвести страховую выплату застрахованному (выгодоприобретателю) в пределах определенной договором суммы (страховой суммы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z163" w:id="13"/>
-[...15 lines deleted...]
-      10) страховщик – страховая организация, получившая лицензию на право осуществления страховой деятельности в отрасли "общее страхование" или отрасли "страхование жизни", обязанная при наступлении страхового случая произвести страховую выплату застрахованному (выгодоприобретателю) в пределах определенной договором суммы (страховой суммы);</w:t>
+    <w:bookmarkStart w:name="z164" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) застрахованный – турист, выезжающий за рубеж;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z164" w:id="14"/>
-[...15 lines deleted...]
-      11) застрахованный – турист, выезжающий за рубеж;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) страхователь – туроператор в сфере выездного туризма, заключивший со страховщиком договор обязательного страхования туриста в пользу застрахованного;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z165" w:id="15"/>
-[...15 lines deleted...]
-      12) страхователь – туроператор в сфере выездного туризма, заключивший со страховщиком договор обязательного страхования туриста в пользу застрахованного;</w:t>
+    <w:bookmarkStart w:name="z166" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) турагент – физическое или юридическое лицо, осуществляющее предпринимательскую деятельность по продвижению и реализации туристского продукта, сформированного туроператором в сфере выездного туризма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z166" w:id="16"/>
-[...15 lines deleted...]
-      13) турагент – физическое или юридическое лицо, осуществляющее предпринимательскую деятельность по продвижению и реализации туристского продукта, сформированного туроператором в сфере выездного туризма;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) обязательное страхование туриста – комплекс отношений по защите имущественных интересов застрахованного, связанных с риском возникновения непредвиденных расходов вследствие событий, указанных в настоящем Законе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z167" w:id="17"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -853,140 +1033,140 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 2. Законодательство Республики Казахстан об обязательном страховании туриста</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="18"/>
+    <w:bookmarkStart w:name="z16" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Законодательство Республики Казахстан об обязательном страховании туриста основывается на </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и состоит из Гражданского кодекса Республики Казахстан, настоящего Закона и иных нормативных правовых актов Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z17" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Если международным договором, ратифицированным Республикой Казахстан, установлены иные правила, чем те, которые предусмотрены настоящим Законом, то применяются правила международного договора.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z17" w:id="19"/>
-[...15 lines deleted...]
-      2. Если международным договором, ратифицированным Республикой Казахстан, установлены иные правила, чем те, которые предусмотрены настоящим Законом, то применяются правила международного договора.</w:t>
+    <w:bookmarkStart w:name="z511" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Положения настоящего Закона, применяемые по отношению к страховщику, в том числе страховой организации, распространяются на филиалы страховых организаций-нерезидентов Республики Казахстан, открытые на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z511" w:id="20"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1060,210 +1240,210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 3 - в редакции Закона РК от 15.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 183-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="21"/>
+    <w:bookmarkStart w:name="z19" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. Основной целью настоящего Закона является обеспечение страховой защиты имущественных интересов застрахованного в случае возникновения непредвиденных расходов вследствие событий, признаваемых в качестве страховых случаев, указанных в настоящем Законе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z20" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z20" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Основными задачами настоящего Закона являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z21" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z21" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1) обеспечение защиты имущественных интересов застрахованного в объеме и порядке, установленных настоящим Законом; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z22" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z22" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) осуществление туроператором в сфере выездного туризма своей деятельности при наличии договора обязательного страхования туриста в отношении каждого туриста;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z23" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) экономическая заинтересованность туроператора и турагента в повышении безопасности предоставления туристских услуг.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z23" w:id="25"/>
-[...15 lines deleted...]
-      3) экономическая заинтересованность туроператора и турагента в повышении безопасности предоставления туристских услуг.</w:t>
+    <w:bookmarkStart w:name="z2797" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Основным принципом настоящего Закона является обеспечение защиты имущественных интересов и прав застрахованного.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z2797" w:id="26"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1319,291 +1499,207 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 4. Объект обязательного страхования туриста</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="27"/>
+    <w:bookmarkStart w:name="z3" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Объектом обязательного страхования туриста является имущественный интерес застрахованного, жизни, здоровью которого причинен вред в результате наступления страховых случаев, указанных в настоящем Законе.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 4 в редакции Закона РК от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Обеспечение функционирования системы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>обязательного страхования туриста</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 5. Государственный контроль и надзор в области обязательного страхования туриста</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z311" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственный контроль за выполнением туроператором в сфере выездного туризма обязанности по заключению договора обязательного страхования туриста, установленной настоящим Законом, осуществляется местным исполнительным органом области, города республиканского значения, столицы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:p>
-[...209 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z28" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственный контроль и надзор за деятельностью страховых организаций осуществляются уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее - уполномоченный орган) в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z29" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1755,51 +1851,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019); от 03.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 262-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2370,50 +2486,128 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В статью 7-2 предусматривается изменение Законом РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 7-2. Информационное взаимодействие</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z324" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4383,1539 +4577,1991 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z369" w:id="97"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3-1) предусматривается в редакции Закона РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) обратиться к страховщику с учетом особенностей, предусмотренных статьей 20-1 настоящего Закона, либо страховому омбудсману или в суд для урегулирования вопросов, возникающих из договора обязательного страхования туриста;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z370" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции Закона РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) направить заявление и прилагаемые документы страховому омбудсману (напрямую страховому омбудсману, в том числе через его интернет-ресурс, либо через страховщика, в том числе через его филиал, представительство, иное обособленное структурное подразделение, интернет-ресурс) с учетом особенностей, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О страховой деятельности";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z143" w:id="99"/>
+    <w:bookmarkStart w:name="z143" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) досрочно прекратить договор обязательного страхования туриста.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z61" w:id="100"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z61" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Страхователь обязан: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z372" w:id="101"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z372" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заключить договор обязательного страхования туриста со страховщиком, имеющим соответствующую лицензию; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z373" w:id="102"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z373" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) уплатить страховую премию в размере, порядке и сроки, которые установлены договором обязательного страхования туриста; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z374" w:id="103"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z374" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) в срок не позднее двух рабочих дней, когда ему стало известно о наступлении страхового случая, уведомить об этом страховщика (устно, письменно). Сообщение в устной форме должно быть в последующем подтверждено письменно; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при заключении договора обязательного страхования туриста представить страховщику сведения, необходимые для внесения в договор обязательного страхования туриста;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z512" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уведомить лицо, которому страхователем реализован туристский продукт, сформированный туроператором в сфере выездного туризма, о заключении со страховщиком договора обязательного страхования туриста в пользу данного лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z375" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Застрахованный имеет право:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:p>
-[...33 lines deleted...]
-      5) уведомить лицо, которому страхователем реализован туристский продукт, сформированный туроператором в сфере выездного туризма, о заключении со страховщиком договора обязательного страхования туриста в пользу данного лица.</w:t>
+    <w:bookmarkStart w:name="z376" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на выбор страховщика для заключения договора обязательного страхования туриста;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z375" w:id="105"/>
-[...15 lines deleted...]
-      2-1. Застрахованный имеет право:</w:t>
+    <w:bookmarkStart w:name="z377" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получить страховой сертификат и при необходимости страховой полис;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z376" w:id="106"/>
-[...15 lines deleted...]
-      1) на выбор страховщика для заключения договора обязательного страхования туриста;</w:t>
+    <w:bookmarkStart w:name="z378" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) требовать от страховщика и (или) страхователя разъяснения условий и порядка обязательного страхования туриста, своих прав и обязанностей, отраженных в страховом полисе и страховом сертификате;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z377" w:id="107"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z379" w:id="109"/>
+    <w:bookmarkStart w:name="z379" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) информировать страховщика о случаях непредоставления, неполного или некачественного предоставления услуг по договору обязательного страхования туриста; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z380" w:id="110"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z380" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) ознакомиться с размером страховой выплаты, произведенной страховщиком; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z381" w:id="111"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) предусматривается в редакции Закона РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) обратиться к страховщику с учетом особенностей, предусмотренных статьей 20-1 настоящего Закона, либо страховому омбудсману или в суд для урегулирования вопросов, возникающих из договора обязательного страхования туриста;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z382" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 7) предусматривается в редакции Закона РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) направить заявление и прилагаемые документы страховому омбудсману (напрямую страховому омбудсману, в том числе через его интернет-ресурс, либо через страховщика, в том числе через его филиал, представительство, иное обособленное структурное подразделение, интернет-ресурс) с учетом особенностей, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О страховой деятельности".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z383" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) получить страховую выплату в случаях, предусмотренных настоящим Законом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z384" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) получить дубликат страхового сертификата и при необходимости копию страхового полиса в случае их утери.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z385" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2. Застрахованный обязан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z386" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при заключении договора обязательного страхования туриста представить страхователю сведения, необходимые для внесения в договор обязательного страхования туриста;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z383" w:id="113"/>
-[...15 lines deleted...]
-      8) получить страховую выплату в случаях, предусмотренных настоящим Законом;</w:t>
+    <w:bookmarkStart w:name="z387" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ознакомиться и неукоснительно соблюдать условия по договору обязательного страхования туриста, отраженные в страховом полисе и страховом сертификате;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z384" w:id="114"/>
-[...15 lines deleted...]
-      9) получить дубликат страхового сертификата и при необходимости копию страхового полиса в случае их утери.</w:t>
+    <w:bookmarkStart w:name="z388" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечить сохранность страхового полиса (при его наличии) и (или) страхового сертификата и подтверждающих документов, относящихся к страховому случаю;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z385" w:id="115"/>
-[...15 lines deleted...]
-      2-2. Застрахованный обязан:</w:t>
+    <w:bookmarkStart w:name="z389" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) принять меры к уменьшению убытков от страхового случая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z386" w:id="116"/>
-[...15 lines deleted...]
-      1) при заключении договора обязательного страхования туриста представить страхователю сведения, необходимые для внесения в договор обязательного страхования туриста;</w:t>
+    <w:bookmarkStart w:name="z390" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) при наступлении страхового случая незамедлительно лично или через представителя уведомить о произошедшем ассистанс компанию любым из доступных способов связи, указанных в страховом сертификате, сообщить данные о страховом сертификате и (или) страховом полисе ассистанс компании с целью организации технической, медицинской и иной помощи, согласования действий и осуществления расходов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z387" w:id="117"/>
-[...15 lines deleted...]
-      2) ознакомиться и неукоснительно соблюдать условия по договору обязательного страхования туриста, отраженные в страховом полисе и страховом сертификате;</w:t>
+    <w:bookmarkStart w:name="z391" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) при наступлении страхового случая выполнять рекомендации, указания ассистанс компании, страховщика и иных компетентных лиц, органов власти страны (места) временного пребывания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z388" w:id="118"/>
-[...15 lines deleted...]
-      3) обеспечить сохранность страхового полиса (при его наличии) и (или) страхового сертификата и подтверждающих документов, относящихся к страховому случаю;</w:t>
+    <w:bookmarkStart w:name="z392" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) представить страховщику имеющиеся документы, необходимые для выяснения обстоятельств о характере и размерах причиненного вреда страховым случаем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z389" w:id="119"/>
-[...15 lines deleted...]
-      4) принять меры к уменьшению убытков от страхового случая;</w:t>
+    <w:bookmarkStart w:name="z393" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) при получении медицинской помощи в экстренном случае и невозможности незамедлительного уведомления ассистанс компании по уважительным причинам о наступившем страховом случае известить  ассистанс компанию о произошедшем в течение двух суток либо при первой возможности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z390" w:id="120"/>
-[...15 lines deleted...]
-      5) при наступлении страхового случая незамедлительно лично или через представителя уведомить о произошедшем ассистанс компанию любым из доступных способов связи, указанных в страховом сертификате, сообщить данные о страховом сертификате и (или) страховом полисе ассистанс компании с целью организации технической, медицинской и иной помощи, согласования действий и осуществления расходов;</w:t>
+    <w:bookmarkStart w:name="z394" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) представить по запросу страховщика документы на иностранном языке с нотариально заверенным их переводом на казахский или русский язык;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z391" w:id="121"/>
-[...15 lines deleted...]
-      6) при наступлении страхового случая выполнять рекомендации, указания ассистанс компании, страховщика и иных компетентных лиц, органов власти страны (места) временного пребывания;</w:t>
+    <w:bookmarkStart w:name="z395" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) обеспечить переход к страховщику права обратного требования к лицу, ответственному за наступление страхового случая.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z392" w:id="122"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="126"/>
+    <w:bookmarkStart w:name="z62" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3. Договором обязательного страхования туриста могут быть предусмотрены и другие права и обязанности страхователя и застрахованного, не противоречащие законодательным актам Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 12 с изменениями, внесенными законами РК от 29.12.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); от 10.01.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019); от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 13. Права и обязанности страховщика</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Страховщик вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z397" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при заключении договора обязательного страхования туриста требовать от страхователя представления сведений о застрахованном, необходимых для внесения в договор обязательного страхования туриста;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z246" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) запрашивать в порядке, установленном законодательством Республики Казахстан, у соответствующих государственных органов и организаций, исходя из их компетенции, документы и сведения, связанные с фактом наступления страхового случая и определением размера вреда, причиненного в результате наступления страхового случая;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z398" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принимать участие в урегулировании вопросов, связанных с требованиями застрахованных о возмещении вреда, причиненного в результате наступления страховых случаев, указанных в настоящем Законе;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:p>
-[...218 lines deleted...]
-    <w:bookmarkStart w:name="z248" w:id="131"/>
+    <w:bookmarkStart w:name="z248" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) предъявлять право обратного требования к лицу, ответственному за причинение вреда, в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z249" w:id="132"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z249" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) отказать в осуществлении страховой выплаты полностью или частично по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z65" w:id="133"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z65" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Страховщик обязан: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z399" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ознакомить страхователя с условиями и порядком обязательного страхования, в том числе с правами и обязанностями сторон, возникающими из договора обязательного страхования туриста;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при заключении договора обязательного страхования туриста оформить страховой полис и страховой сертификат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z513" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) при уведомлении о страховом случае (событии, рассматриваемом в качестве страхового случая), наступившем в период действия страховой защиты по договору обязательного страхования туриста, незамедлительно зарегистрировать его и представить сведения по данному страховому случаю (событию, рассматриваемому в качестве страхового случая) в организацию по формированию и ведению базы данных в соответствии с нормативным правовым актом уполномоченного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z401" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при наступлении страхового случая произвести страховую выплату в порядке и на условиях, предусмотренных настоящим Законом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при недостаточности документов, подтверждающих факт наступления страхового случая и размер подлежащего возмещению страховщиком вреда, в течение трех рабочих дней со дня их получения сообщить об этом заявителю с указанием полного перечня недостающих и (или) неправильно оформленных документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z402" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1) при получении от страхователя, застрахованного (выгодоприобретателя) заявления рассмотреть требования страхователя, застрахованного (выгодоприобретателя) и предоставить письменный ответ с указанием дальнейшего порядка урегулирования спора в течение пяти рабочих дней;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z399" w:id="134"/>
-[...115 lines deleted...]
-    <w:bookmarkStart w:name="z403" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4-2) предусматривается в редакции Закона РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-2) при получении от страхователя, застрахованного (выгодоприобретателя) заявления, направляемого страховому омбудсману, перенаправить данное заявление, а также прилагаемые к нему документы страховому омбудсману в течение трех рабочих дней со дня получения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z404" w:id="139"/>
+    <w:bookmarkStart w:name="z404" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4-3) в течение пяти рабочих дней с даты получения от застрахованного документов, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, определить размер страховой выплаты и представить на ознакомление застрахованному;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z254" w:id="140"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z254" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) обеспечить тайну страхования; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) возместить застрахованному расходы, понесенные им в целях предотвращения или уменьшения убытков при страховом случае;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z405" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) заключать договоры с одной и (или) несколькими ассистанс компаниями, обязующимися обеспечить ассистанс в рамках договора обязательного страхования туриста.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z66" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Договором обязательного страхования туриста могут быть предусмотрены и другие права и обязанности страховщика, не противоречащие законодательным актам Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 13 с изменениями, внесенными законами РК от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019); от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Страховая сумма и страховая премия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 14. Пределы ответственности страховщика</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z407" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Предельный объем ответственности страховщика (страховая сумма) по программам страхования, виды расходов, подлежащих возмещению по каждому страховому случаю, установлены в приложении к настоящему Закону.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z408" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Предельный объем ответственности страховщика (страховая сумма) устанавливается в долларах Соединенных Штатов Америки (далее – США). Для расчета размера страховой выплаты используется доллар США по курсу, установленному Национальным Банком Республики Казахстан на дату осуществления страховой выплаты.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:p>
-[...33 lines deleted...]
-      7) заключать договоры с одной и (или) несколькими ассистанс компаниями, обязующимися обеспечить ассистанс в рамках договора обязательного страхования туриста.</w:t>
+    <w:bookmarkStart w:name="z409" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях, предусмотренных международными договорами, законодательством страны (места) временного пребывания, договором обязательного страхования туриста предельные объемы ответственности страховщика по возмещению вреда, причиненного жизни и здоровью застрахованного, устанавливаются в евро.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z66" w:id="142"/>
-[...196 lines deleted...]
-    <w:bookmarkStart w:name="z410" w:id="147"/>
+    <w:bookmarkStart w:name="z410" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Расходы, понесенные застрахованным в целях предотвращения или уменьшения убытков, подлежат возмещению страховщиком, если такие расходы были необходимы или были произведены для выполнения указаний страховщика, даже если соответствующие меры оказались безуспешными. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z411" w:id="148"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z411" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Такие расходы возмещаются в фактических размерах, при этом общая сумма страховой выплаты и компенсации расходов не должна превышать страховую сумму, установленную договором обязательного страхования туриста. Если расходы возникли в результате исполнения застрахованным указаний страховщика, они возмещаются в полном размере независимо от страховой суммы, причитающейся ему по договору обязательного страхования туриста. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z412" w:id="149"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z412" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Указанные расходы возмещаются страховщиком непосредственно лицу, понесшему их.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5951,70 +6597,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 15. Размер страховой премии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z414" w:id="150"/>
+    <w:bookmarkStart w:name="z414" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Размер страховой премии по договору обязательного страхования туриста рассчитывается отдельно по каждому застрахованному за каждый день и составляет нижеследующие размеры в долларах США по курсу, установленному Национальным Банком Республики Казахстан, на дату заключения договора страхования за одну поездку:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6045,80 +6691,80 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z415" w:id="151"/>
+          <w:bookmarkStart w:name="z415" w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Количество дней поездки</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="151"/>
+          <w:bookmarkEnd w:id="146"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6206,80 +6852,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z420" w:id="152"/>
+          <w:bookmarkStart w:name="z420" w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>до 10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="152"/>
+          <w:bookmarkEnd w:id="147"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6367,80 +7013,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z425" w:id="153"/>
+          <w:bookmarkStart w:name="z425" w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 11 до 20</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="153"/>
+          <w:bookmarkEnd w:id="148"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6528,80 +7174,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z430" w:id="154"/>
+          <w:bookmarkStart w:name="z430" w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 21 до 40</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="154"/>
+          <w:bookmarkEnd w:id="149"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6689,80 +7335,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z435" w:id="155"/>
+          <w:bookmarkStart w:name="z435" w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 41 до 60</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="155"/>
+          <w:bookmarkEnd w:id="150"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6850,80 +7496,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z440" w:id="156"/>
+          <w:bookmarkStart w:name="z440" w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 61 до 90</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="156"/>
+          <w:bookmarkEnd w:id="151"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7011,80 +7657,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z445" w:id="157"/>
+          <w:bookmarkStart w:name="z445" w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>91 и свыше</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="157"/>
+          <w:bookmarkEnd w:id="152"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7173,110 +7819,110 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z450" w:id="158"/>
+    <w:bookmarkStart w:name="z450" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для целей расчета страховой премии используется количество дней (срок) нахождения застрахованного на территории страны (места) временного пребывания, включая время нахождения в пути.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z451" w:id="159"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z451" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При установлении договором обязательного страхования туриста предельных объемов ответственности страховщика по возмещению вреда, причиненного жизни и здоровью застрахованного, в евро в случаях, предусмотренных международными договорами, законодательством страны (места) временного пребывания, размер страховой премии рассчитывается отдельно по каждому застрахованному и составляет вышеуказанные размеры в евро по курсу, установленному Национальным Банком Республики Казахстан, на дату заключения договора страхования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z452" w:id="160"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z452" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. При заключении договора обязательного страхования туриста размер страховой премии, предусмотренный пунктом 1 настоящей статьи, может быть увеличен страховщиком по результатам проведенной им оценки страхового риска, но не более чем в два раза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7312,100 +7958,100 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 16. Порядок уплаты страховой премии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="161"/>
+    <w:bookmarkStart w:name="z77" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. Страховая премия уплачивается страхователем разовым платежом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z455" w:id="162"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z455" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Страховщик предоставляет возможность оплаты страховой премии безналичным способом через интернет-ресурс страховщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7424,195 +8070,195 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="163"/>
+    <w:bookmarkStart w:name="z79" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Страховой случай и страховая выплата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 17. Страховой случай и определение размера страховой выплаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="164"/>
+    <w:bookmarkStart w:name="z81" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. Страховым случаем признаются следующие события, наступившие после вступления договора обязательного страхования туриста в силу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z458" w:id="165"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z458" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) несчастный случай, произошедший на территории страхования, приведший к смерти застрахованного либо причинению вреда его здоровью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z459" w:id="166"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z459" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Под несчастным случаем понимается внезапное, непредвиденное, непреднамеренное, внешнее событие или воздействие в отношении застрахованного;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z460" w:id="167"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z460" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) внезапное острое заболевание, резкое ухудшение состояния здоровья и (или) обострение хронического заболевания, требующие оказания застрахованному экстренной и неотложной медицинской помощи для предотвращения существенного вреда здоровью или устранения угрозы жизни.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z461" w:id="168"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z461" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Размер страховой выплаты определяется страховщиком исходя из суммы фактических расходов застрахованного на основании документов, подтверждающих эти расходы, представленных застрахованным либо ассистанс компанией..</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7658,610 +8304,610 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 18. Условия и порядок осуществления страховой выплаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="169"/>
+    <w:bookmarkStart w:name="z87" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Требование о страховой выплате к страховщику предъявляется в письменной форме, в том числе посредством интернет-ресурса страховщика в соответствии с нормативным правовым актом уполномоченного органа, застрахованным либо ассистанс-компанией при предоставлении ассистанса застрахованному с приложением документов, необходимых для осуществления страховой выплаты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z2772" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По требованию страховщика заявитель обязан представить оригиналы документов страховщику, необходимых для осуществления страховой выплаты, за исключением документов, имеющихся в электронной форме в базах данных и (или) информационных системах государственных органов, доступ к которым имеет страховщик.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z465" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. К заявлению о страховой выплате предъявляются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z466" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) копия документа, удостоверяющего личность, или паспорт застрахованного с отметками структурного подразделения территориального подразделения Пограничной службы Комитета национальной безопасности Республики Казахстан о пересечении Государственной границы Республики Казахстан и (или) документа, являющегося основанием пребывания застрахованного на территории страхования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z467" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оригинал или нотариально заверенная копия документа, подтверждающего факт наступления страхового случая и размер вреда, причиненного жизни и здоровью застрахованного, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z468" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      медицинские документы с указанием адреса и контактных данных медицинского учреждения и врача, содержащие сведения о дате обращения за медицинской помощью, состоянии здоровья застрахованного в момент обращения за медицинской помощью, диагнозе, назначении (рецепт) врача, о проведенных медицинских манипуляциях и предоставленных лекарственных средствах с разбивкой по количеству, дате и стоимости;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z2772" w:id="170"/>
-[...15 lines deleted...]
-      По требованию страховщика заявитель обязан представить оригиналы документов страховщику, необходимых для осуществления страховой выплаты, за исключением документов, имеющихся в электронной форме в базах данных и (или) информационных системах государственных органов, доступ к которым имеет страховщик.</w:t>
+    <w:bookmarkStart w:name="z469" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документы, подтверждающие факт оплаты медицинских и иных услуг, оказанных застрахованному вследствие наступления страхового случая, с указанием суммы, валюты, даты оплаты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z465" w:id="171"/>
-[...15 lines deleted...]
-      2. К заявлению о страховой выплате предъявляются следующие документы:</w:t>
+    <w:bookmarkStart w:name="z470" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документы, подтверждающие факт оплаты товаров и услуг (товарные чеки, счета-фактуры, квитанции об оплате и иные документы) с указанием их наименования, количества и стоимости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z466" w:id="172"/>
-[...15 lines deleted...]
-      1) копия документа, удостоверяющего личность, или паспорт застрахованного с отметками структурного подразделения территориального подразделения Пограничной службы Комитета национальной безопасности Республики Казахстан о пересечении Государственной границы Республики Казахстан и (или) документа, являющегося основанием пребывания застрахованного на территории страхования;</w:t>
+    <w:bookmarkStart w:name="z471" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      медицинские документы по установлению факта употребления психоактивного вещества и состояния опьянения застрахованного  представляются при несчастном случае;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z467" w:id="173"/>
-[...15 lines deleted...]
-      2) оригинал или нотариально заверенная копия документа, подтверждающего факт наступления страхового случая и размер вреда, причиненного жизни и здоровью застрахованного, в том числе:</w:t>
+    <w:bookmarkStart w:name="z472" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документы правоохранительных, судебных и иных компетентных органов, подтверждающие факт несчастного случая и обстоятельства его происшествия, представляются при несчастном случае;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z468" w:id="174"/>
-[...15 lines deleted...]
-      медицинские документы с указанием адреса и контактных данных медицинского учреждения и врача, содержащие сведения о дате обращения за медицинской помощью, состоянии здоровья застрахованного в момент обращения за медицинской помощью, диагнозе, назначении (рецепт) врача, о проведенных медицинских манипуляциях и предоставленных лекарственных средствах с разбивкой по количеству, дате и стоимости;</w:t>
+    <w:bookmarkStart w:name="z473" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      копия свидетельства или уведомление о смерти, заключение судебно-медицинской экспертизы или протокол патологоанатомического вскрытия представляются в случае смерти застрахованного;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z469" w:id="175"/>
-[...15 lines deleted...]
-      документы, подтверждающие факт оплаты медицинских и иных услуг, оказанных застрахованному вследствие наступления страхового случая, с указанием суммы, валюты, даты оплаты;</w:t>
+    <w:bookmarkStart w:name="z474" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документы, подтверждающие аннулирование или обмен проездных документов (билеты, посадочные талоны), отказ от забронированного в гостинице номера, а также других туристских услуг, предоставленных застрахованному, за неиспользованную часть срока пребывания за рубежом представляются при вынужденным более длительном сроке нахождения в стране (месте) временного пребывания либо досрочном возвращении на территорию Республики Казахстан вследствие наступления страхового случая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z470" w:id="176"/>
-[...15 lines deleted...]
-      документы, подтверждающие факт оплаты товаров и услуг (товарные чеки, счета-фактуры, квитанции об оплате и иные документы) с указанием их наименования, количества и стоимости;</w:t>
+    <w:bookmarkStart w:name="z475" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проездные документы (билет, посадочные талоны) – при транспортировке несовершеннолетних детей и (или) близких родственников застрахованного;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z471" w:id="177"/>
-[...15 lines deleted...]
-      медицинские документы по установлению факта употребления психоактивного вещества и состояния опьянения застрахованного  представляются при несчастном случае;</w:t>
+    <w:bookmarkStart w:name="z476" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документы, подтверждающие осуществление телефонных звонков, сообщений страховщику и ассистанс компании по номерам телефонов, указанным в страховом сертификате или страховом полисе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z472" w:id="178"/>
-[...15 lines deleted...]
-      документы правоохранительных, судебных и иных компетентных органов, подтверждающие факт несчастного случая и обстоятельства его происшествия, представляются при несчастном случае;</w:t>
+    <w:bookmarkStart w:name="z477" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документы, подтверждающие расходы, связанные с принятием мер по предотвращению и уменьшению убытков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z473" w:id="179"/>
-[...15 lines deleted...]
-      копия свидетельства или уведомление о смерти, заключение судебно-медицинской экспертизы или протокол патологоанатомического вскрытия представляются в случае смерти застрахованного;</w:t>
+    <w:bookmarkStart w:name="z478" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документы, подтверждающие личность и права выгодоприобретателя, – при необходимости.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z474" w:id="180"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z479" w:id="185"/>
+    <w:bookmarkStart w:name="z479" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Страховщик, принявший документы, обязан выдать заявителю справку с указанием полного перечня представленных документов и даты их принятия. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z480" w:id="186"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z480" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае отправки заявителем заявления о страховой выплате электронным способом страховщик может представить ему данную справку в электронной форме. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z481" w:id="187"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z481" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. При осуществлении страховой выплаты страховщик не вправе требовать от застрахованного (выгодоприобретателя) принятия условий, ограничивающих его право требования к страховщику.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z482" w:id="188"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z482" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Выгодоприобретателем является лицо, определенное застрахованным, а в случае гибели застрахованного – его наследники. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z483" w:id="189"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z483" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Страховая выплата производится страховщиком путем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z484" w:id="190"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z484" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       возмещения расходов застрахованного вследствие наступления страхового случая и получения застрахованным медицинской помощи в экстренном случае без уведомления об этом ассистанс компании по уважительным причинам не позднее пятнадцати рабочих дней со дня получения им документов, предусмотренных пунктом 2 настоящей статьи; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z485" w:id="191"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z485" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оплаты стоимости оказанных медицинским и иным учреждением услуг застрахованному по согласованию с ассистанс компанией в порядке, установленном нормативным правовым актом уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z486" w:id="192"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z486" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. В случаях, когда размер страховой выплаты оспаривается сторонами договора обязательного страхования туриста или выгодоприобретателем, страховщик обязан осуществить страховую выплату в той ее части, которая не оспаривается ни одним из указанных лиц, в течение срока, установленного пунктом 6 настоящей статьи. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z487" w:id="193"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z487" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Оспариваемая часть страховой выплаты должна быть выплачена страховщиком в течение трех рабочих дней со дня вступления в законную силу определения суда о мировом соглашении или решения суда по данному спору, если судом решение не обращено к немедленному исполнению. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z488" w:id="194"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z488" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Требование о страховой выплате за вред, причиненный в период действия договора обязательного страхования туриста, может быть предъявлено страховщику в течение трех лет с момента наступления страхового случая.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z489" w:id="195"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z489" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. При несвоевременном осуществлении страховой выплаты страховщик обязан уплатить застрахованному (выгодоприобретателю) неустойку в порядке и размере, которые установлены Гражданским кодексом Республики Казахстан (Общая часть).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8357,80 +9003,80 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 19. Право обратного требования к лицу, причинившему вред</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="196"/>
+    <w:bookmarkStart w:name="z97" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>К страховщику, осуществившему страховую выплату, переходит в пределах выплаченной суммы право обратного требования к лицу, виновному в причинении вреда жизни и здоровью застрахованного.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8476,319 +9122,319 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 20. Основания освобождения страховщика от осуществления страховой выплаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="197"/>
+    <w:bookmarkStart w:name="z100" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. Страховщик вправе полностью или частично отказать в осуществлении страховой выплаты, если страховой случай произошел вследствие:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z493" w:id="198"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z493" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) умышленных действий застрахованного, направленных на возникновение страхового случая либо способствующих его наступлению; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z494" w:id="199"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z494" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) действий застрахованного, признанных в порядке, установленном законодательством Республики Казахстан, умышленными уголовными или административными правонарушениями, находящимися в причинной связи со страховым случаем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z101" w:id="200"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z101" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Основанием для отказа страховщика в осуществлении страховой выплаты может быть: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z495" w:id="201"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z495" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) получение застрахованным соответствующего возмещения убытка от лица, виновного в причинении убытка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z293" w:id="202"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z293" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) исключен Законом РК от 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2015);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z294" w:id="203"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z294" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) обстоятельства непреодолимой силы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z496" w:id="204"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z496" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) непредставление застрахованным страховщику документов, прилагаемых к заявлению о страховой выплате в полном объеме в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 18 настоящего Закона, за исключением документов по каждому отдельному страховому случаю, которые представляются исходя из фактически понесенных расходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z296" w:id="205"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z296" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) осуществление страховщиком страховой выплаты в размере страховой суммы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) основания, предусмотренные подпунктами 1) и 2) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 839</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гражданского кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z497" w:id="206"/>
+    <w:bookmarkStart w:name="z497" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-1. Помимо оснований, предусмотренных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8803,251 +9449,345 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи, страховщик освобождается от осуществления страховой выплаты в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z498" w:id="207"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z498" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) занятий застрахованным профессиональным спортом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z499" w:id="208"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z499" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) события, наступившего вследствие нахождения застрахованного в состоянии тяжелой степени алкогольного опьянения, а также наркотического или токсического опьянения, за исключением случаев: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z500" w:id="209"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z500" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       употребления лекарственных средств по предписанию лечащего врача;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z501" w:id="210"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z501" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вынужденного употребления наркотических, токсических веществ либо насильственного их введения, установленного правоохранительным органом и (или) судом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z502" w:id="211"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z502" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) добровольного отказа застрахованным от медицинской транспортировки из страны (места) временного пребывания в Республику Казахстан или выполнения предписаний лечащего врача, полученных застрахованным в связи с обращением по страховому случаю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z102" w:id="212"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z102" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Исключен Законом РК от 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2015).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z103" w:id="213"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции Закона РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. При наличии оснований для отказа в страховой выплате страховщик обязан в течение семи рабочих дней со дня получения документов, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, направить лицу, подавшему заявление о страховой выплате, соответствующее решение о полном или частичном отказе в страховой выплате в письменной форме с мотивированным обоснованием причин отказа и уведомлением о праве страхователя (застрахованного, выгодоприобретателя) обратиться к страховому омбудсману для урегулирования разногласий с учетом особенностей законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z104" w:id="214"/>
+    <w:bookmarkStart w:name="z104" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Страховщик не вправе отказать в страховой выплате по основаниям, не предусмотренным настоящей статьей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9145,179 +9885,255 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z503" w:id="215"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статья 20-1 предусматривается в редакции Закона РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 20-1. Особенности урегулирования споров по обязательному страхованию туриста</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z504" w:id="216"/>
+    <w:bookmarkStart w:name="z504" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>При наличии спора, возникающего из договора обязательного страхования туриста, страхователь, застрахованный (выгодоприобретатель) вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z2776" w:id="217"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z2776" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       направить страховщику (в том числе через филиал, представительство, интернет-ресурсы страховщика) письменное заявление с указанием требований и приложением документов, подтверждающих его требования, либо направить заявление страховому омбудсману (напрямую страховому омбудсману, в том числе через его интернет-ресурс, либо через страховщика, в том числе через его филиал, представительство, иное обособленное структурное подразделение, интернет-ресурс) или в суд для урегулирования споров, возникающих из договора обязательного страхования туриста, с учетом особенностей, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О страховой деятельности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z507" w:id="218"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z507" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Страховщик при получении от страхователя, застрахованного выгодоприобретателя) заявления в течение пяти рабочих дней рассматривает и предоставляет письменный ответ с указанием дальнейшего порядка урегулирования спора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z508" w:id="219"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z508" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В случае обращения страхователя, застрахованного (выгодоприобретателя) к страховому омбудсману страховщик обязан по запросу страхователя, застрахованного (выгодоприобретателя), страхового омбудсмана представить документы, относящиеся к рассмотрению и разрешению спора, в течение трех рабочих дней с даты получения запроса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9356,105 +10172,105 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="220"/>
+    <w:bookmarkStart w:name="z105" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 21. Порядок рассмотрения споров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="221"/>
+    <w:bookmarkStart w:name="z150" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Споры, вытекающие из договора обязательного страхования туриста, рассматриваются в порядке, установленном законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 22. Ответственность за нарушение законодательства Республики Казахстан об обязательном страховании туриста</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9619,68 +10435,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Закон дополнен приложением в соответствии с Законом РК от 02.07.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 166-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z510" w:id="222"/>
+    <w:bookmarkStart w:name="z510" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПРОГРАММЫ ОБЯЗАТЕЛЬНОГО СТРАХОВАНИЯ ТУРИСТА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkEnd w:id="215"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>