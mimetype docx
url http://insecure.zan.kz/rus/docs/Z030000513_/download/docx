--- v2 (2026-04-19)
+++ v3 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8d5c404" w14:textId="8d5c404">
+    <w:p w14:paraId="4a6acf6" w14:textId="4a6acf6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -349,82 +349,58 @@
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...30 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. По всему тексту слова "электронными информационными ресурсами", "информационная система", "информационных системах" заменены соответственно словами "цифровыми ресурсами", "цифровая система", "цифровых системах" в соответствии с Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3286,71 +3262,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z338" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 8-1. Требования к страховщику и интернет-ресурсам при заключении договора обязательного страхования туриста и урегулировании страховых случаев путем обмена электронными информационными ресурсами</w:t>
+        <w:t xml:space="preserve"> Статья 8-1. Требования к страховщику и интернет-ресурсам при заключении договора обязательного страхования туриста и урегулировании страховых случаев путем обмена цифровыми ресурсами</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z2777" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. При заключении договора обязательного страхования туриста в электронной форме и урегулировании страховых случаев по нему для обмена электронными информационными ресурсами между организацией по формированию и ведению базы данных, страховщиком и страхователем (застрахованным, выгодоприобретателем) используются интернет-ресурс и (или) информационная система страховщика.</w:t>
+      1. При заключении договора обязательного страхования туриста в электронной форме и урегулировании страховых случаев по нему для обмена цифровыми ресурсами между организацией по формированию и ведению базы данных, страховщиком и страхователем (застрахованным, выгодоприобретателем) используются интернет-ресурс и (или) цифровая система страховщика.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z2778" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При подаче заявления для заключения договора обязательного страхования туриста в электронной форме и урегулирования страхового случая от страхователя не требуется использование специализированного программного обеспечения. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z2779" w:id="60"/>
     <w:p>
@@ -3366,51 +3342,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На интернет-ресурсе организации по формированию и ведению базы данных размещается ссылка на интернет-ресурс страховой организации, используемый для заключения договора обязательного страхования туриста и урегулирования страховых случаев в электронной форме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z2780" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Порядок обмена электронными информационными ресурсами между организацией по формированию и ведению базы данных и страховщиком, страховщиком и страхователем (застрахованным, выгодоприобретателем) определяется нормативным правовым актом уполномоченного органа.</w:t>
+      2. Порядок обмена цифровыми ресурсами между организацией по формированию и ведению базы данных и страховщиком, страховщиком и страхователем (застрахованным, выгодоприобретателем) определяется нормативным правовым актом уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z2781" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. При заключении договора обязательного страхования туриста и урегулировании страховых случаев по нему с использованием интернет-ресурса страховщика страховщик обязан обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z2782" w:id="63"/>
     <w:p>
@@ -3666,71 +3642,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Требования к порядку и содержанию уведомлений о заключении договора обязательного страхования туриста и урегулировании страховых случаев по нему определяются уполномоченным органом. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z2794" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. При заключении договора обязательного страхования туриста путем обмена электронными информационными ресурсами договор страхования считается заключенным страхователем с момента уплаты страхователем страховой премии, если иное не предусмотрено договором обязательного страхования туриста. </w:t>
+      4. При заключении договора обязательного страхования туриста путем обмена цифровыми ресурсами договор страхования считается заключенным страхователем с момента уплаты страхователем страховой премии, если иное не предусмотрено договором обязательного страхования туриста. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z2795" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. При заключении договора обязательного страхования туриста путем обмена электронными информационными ресурсами страхователь уплачивает страховую премию после ознакомления с условиями страхования, предусмотренными настоящим Законом, подтверждая тем самым свое согласие заключить договор присоединения на предложенных ему условиях.</w:t>
+      5. При заключении договора обязательного страхования туриста путем обмена цифровыми ресурсами страхователь уплачивает страховую премию после ознакомления с условиями страхования, предусмотренными настоящим Законом, подтверждая тем самым свое согласие заключить договор присоединения на предложенных ему условиях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z2796" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Страховщик обеспечивает возможность заключения договоров обязательного страхования туриста и урегулирования страховых случаев по ним с использованием интернет-ресурса страховщика круглосуточно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
@@ -8360,51 +8336,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Требование о страховой выплате к страховщику предъявляется в письменной форме, в том числе посредством интернет-ресурса страховщика в соответствии с нормативным правовым актом уполномоченного органа, застрахованным либо ассистанс-компанией при предоставлении ассистанса застрахованному с приложением документов, необходимых для осуществления страховой выплаты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
     <w:bookmarkStart w:name="z2772" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      По требованию страховщика заявитель обязан представить оригиналы документов страховщику, необходимых для осуществления страховой выплаты, за исключением документов, имеющихся в электронной форме в базах данных и (или) информационных системах государственных органов, доступ к которым имеет страховщик.</w:t>
+      По требованию страховщика заявитель обязан представить оригиналы документов страховщику, необходимых для осуществления страховой выплаты, за исключением документов, имеющихся в электронной форме в базах данных и (или) цифровых системах государственных органов, доступ к которым имеет страховщик.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
     <w:bookmarkStart w:name="z465" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. К заявлению о страховой выплате предъявляются следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
     <w:bookmarkStart w:name="z466" w:id="167"/>
     <w:p>
@@ -13308,55 +13284,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13682,31 +13658,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>