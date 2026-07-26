--- v4 (2026-07-21)
+++ v5 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0a17772" w14:textId="0a17772">
+    <w:p w14:paraId="c75e6c1" w14:textId="c75e6c1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -29681,954 +29681,922 @@
         <w:t>
       6. Для получения разрешения заявитель представляет в уполномоченный орган следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="937"/>
     <w:bookmarkStart w:name="z2766" w:id="938"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заявление о выдаче разрешения, содержащее сведения, установленные нормативным правовым актом уполномоченного органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="938"/>
+    <w:bookmarkStart w:name="z2767" w:id="939"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) нотариально засвидетельствованные копии учредительных документов в случае отсутствия их на интернет-ресурсе депозитария финансовой отчетности или возможности получения их уполномоченным органом через веб-портал "цифрового правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="939"/>
+    <w:bookmarkStart w:name="z2768" w:id="940"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление о выдаче разрешения на право осуществления деятельности оператора должно быть рассмотрено в сроки, определенные уполномоченным органом, но не более семидесяти рабочих дней со дня представления заявителем документов, предусмотренных настоящим пунктом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="940"/>
+    <w:bookmarkStart w:name="z2769" w:id="941"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Отказ в выдаче разрешения на право осуществления деятельности оператора производится уполномоченным органом по любому из следующих оснований:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="941"/>
+    <w:bookmarkStart w:name="z2770" w:id="942"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществление заявителем вида деятельности, запрещенного в соответствии с настоящим Законом для оператора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="942"/>
+    <w:bookmarkStart w:name="z2771" w:id="943"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) несоответствие заявителя требованиям, установленным настоящей статьей, статьей 15-18 настоящего Закона и нормативными правовыми актами уполномоченного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="943"/>
+    <w:bookmarkStart w:name="z2772" w:id="944"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) если в отношении заявителя имеется вступившее в законную силу решение суда, запрещающее заявителю осуществление деятельности оператора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="944"/>
+    <w:bookmarkStart w:name="z2773" w:id="945"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) неустранение замечаний уполномоченного органа по представленным документам в установленный срок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="945"/>
+    <w:bookmarkStart w:name="z2774" w:id="946"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Реорганизация и ликвидация оператора осуществляются в порядке, предусмотренном законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="946"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 15-19 с изменением, внесенным Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...201 lines deleted...]
-    <w:bookmarkEnd w:id="945"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья. 15-20. Особенности государственного регулирования, контроля и надзора за деятельностью операторов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2776" w:id="946"/>
+    <w:bookmarkStart w:name="z2776" w:id="947"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях государственного регулирования, контроля и надзора за деятельностью операторов уполномоченный орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="946"/>
-    <w:bookmarkStart w:name="z2777" w:id="947"/>
+    <w:bookmarkEnd w:id="947"/>
+    <w:bookmarkStart w:name="z2777" w:id="948"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) принимает обязательные для исполнения операторами нормативные правовые акты в сфере регулирования деятельности оператора и функционирования электронной торговой площадки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="947"/>
-    <w:bookmarkStart w:name="z2778" w:id="948"/>
+    <w:bookmarkEnd w:id="948"/>
+    <w:bookmarkStart w:name="z2778" w:id="949"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выдает либо отказывает в выдаче разрешения на право осуществления деятельности оператора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="948"/>
-    <w:bookmarkStart w:name="z2779" w:id="949"/>
+    <w:bookmarkEnd w:id="949"/>
+    <w:bookmarkStart w:name="z2779" w:id="950"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) направляет письменные предписания об устранении выявленных нарушений требований настоящего Закона и нормативных правовых актов уполномоченного органа, регулирующих отношения, связанные с осуществлением деятельности оператора и функционированием электронной торговой площадки, в том числе в случае непредоставления в установленные сроки информации, необходимой уполномоченному органу для осуществления своих контрольных и надзорных функций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="949"/>
-    <w:bookmarkStart w:name="z2780" w:id="950"/>
+    <w:bookmarkEnd w:id="950"/>
+    <w:bookmarkStart w:name="z2780" w:id="951"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) применяет санкции к операторам в порядке и на основаниях, которые установлены настоящим Законом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="950"/>
-    <w:bookmarkStart w:name="z2781" w:id="951"/>
+    <w:bookmarkEnd w:id="951"/>
+    <w:bookmarkStart w:name="z2781" w:id="952"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) рассматривает обращения физических и юридических лиц по вопросам деятельности оператора и функционирования электронной торговой площадки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="951"/>
-    <w:bookmarkStart w:name="z2782" w:id="952"/>
+    <w:bookmarkEnd w:id="952"/>
+    <w:bookmarkStart w:name="z2782" w:id="953"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осуществляет иные функции, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="952"/>
+    <w:bookmarkEnd w:id="953"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 15-21. Письменное предписание и санкции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2784" w:id="953"/>
+    <w:bookmarkStart w:name="z2784" w:id="954"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В случае нарушения настоящего Закона и нормативных правовых актов уполномоченного органа, регулирующих отношения, связанные с осуществлением деятельности оператора и функционированием электронной торговой площадки, уполномоченный орган вправе направить оператору письменное предписание.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="953"/>
-    <w:bookmarkStart w:name="z2785" w:id="954"/>
+    <w:bookmarkEnd w:id="954"/>
+    <w:bookmarkStart w:name="z2785" w:id="955"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Письменным предписанием является указание оператору на принятие обязательных к исполнению коррективных мер, направленных на устранение выявленных нарушений и (или) причин, а также условий, способствовавших их совершению, в установленный срок, и (или) на необходимость представления в установленный срок плана мероприятий по устранению выявленных нарушений и (или) причин, а также условий, способствовавших их совершению (далее – план мероприятий).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="954"/>
-    <w:bookmarkStart w:name="z2786" w:id="955"/>
+    <w:bookmarkEnd w:id="955"/>
+    <w:bookmarkStart w:name="z2786" w:id="956"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В плане мероприятий, представленном в срок, установленный письменным предписанием, указываются описания нарушений, причин, приведших к их возникновению, перечень запланированных мероприятий, сроки их осуществления, а также ответственные должностные лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="955"/>
-    <w:bookmarkStart w:name="z2787" w:id="956"/>
+    <w:bookmarkEnd w:id="956"/>
+    <w:bookmarkStart w:name="z2787" w:id="957"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Обжалование письменного предписания уполномоченного органа осуществляется в порядке, определенном законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="956"/>
-    <w:bookmarkStart w:name="z2788" w:id="957"/>
+    <w:bookmarkEnd w:id="957"/>
+    <w:bookmarkStart w:name="z2788" w:id="958"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обжалование письменного предписания уполномоченного органа не приостанавливает его исполнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="957"/>
-    <w:bookmarkStart w:name="z2789" w:id="958"/>
+    <w:bookmarkEnd w:id="958"/>
+    <w:bookmarkStart w:name="z2789" w:id="959"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Оператор обязан уведомить уполномоченный орган об исполнении мер, указанных в письменном предписании, в сроки, предусмотренные письменным предписанием.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="958"/>
-    <w:bookmarkStart w:name="z2790" w:id="959"/>
+    <w:bookmarkEnd w:id="959"/>
+    <w:bookmarkStart w:name="z2790" w:id="960"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия возможности устранения нарушения в сроки, установленные в плане мероприятий либо письменном предписании, по причинам, не зависящим от оператора, срок по исполнению плана мероприятий либо письменного предписания может быть продлен уполномоченным органом в порядке, определенном нормативным правовым актом уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="959"/>
-    <w:bookmarkStart w:name="z2791" w:id="960"/>
+    <w:bookmarkEnd w:id="960"/>
+    <w:bookmarkStart w:name="z2791" w:id="961"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В качестве санкций уполномоченный орган вправе применить к оператору санкцию в виде приостановления действия разрешения на право осуществления деятельности оператора либо лишения разрешения на право осуществления деятельности оператора по основаниям, установленным настоящей статьей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="960"/>
-    <w:bookmarkStart w:name="z2792" w:id="961"/>
+    <w:bookmarkEnd w:id="961"/>
+    <w:bookmarkStart w:name="z2792" w:id="962"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Действие разрешения на право осуществления деятельности оператора приостанавливается уполномоченным органом на срок до шести месяцев по одному из следующих оснований:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="961"/>
-    <w:bookmarkStart w:name="z2793" w:id="962"/>
+    <w:bookmarkEnd w:id="962"/>
+    <w:bookmarkStart w:name="z2793" w:id="963"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) несоблюдение требований, установленных настоящим Законом и (или) нормативным правовым актом уполномоченного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="962"/>
-    <w:bookmarkStart w:name="z2794" w:id="963"/>
+    <w:bookmarkEnd w:id="963"/>
+    <w:bookmarkStart w:name="z2794" w:id="964"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) установление несоответствия действительности документов, явившихся основанием для выдачи разрешения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="963"/>
-    <w:bookmarkStart w:name="z2795" w:id="964"/>
+    <w:bookmarkEnd w:id="964"/>
+    <w:bookmarkStart w:name="z2795" w:id="965"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) систематическое (три и более раза в течение двенадцати последовательных календарных месяцев) невыполнение письменных предписаний уполномоченного органа об устранении нарушения требований настоящего Закона и (или) нормативных правовых актов уполномоченного органа, регулирующих отношения, связанные с осуществлением деятельности оператора и функционированием электронной торговой площадки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="964"/>
-    <w:bookmarkStart w:name="z2796" w:id="965"/>
+    <w:bookmarkEnd w:id="965"/>
+    <w:bookmarkStart w:name="z2796" w:id="966"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Приостановление действия разрешения на право осуществления деятельности оператора влечет запрет на осуществление деятельности в качестве оператора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="965"/>
-    <w:bookmarkStart w:name="z2797" w:id="966"/>
+    <w:bookmarkEnd w:id="966"/>
+    <w:bookmarkStart w:name="z2797" w:id="967"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В решении о приостановлении действия разрешения на право осуществления деятельности оператора должны быть указаны основания и срок приостановления действия разрешения. Действие указанного разрешения считается приостановленным со дня доведения соответствующего решения уполномоченного органа до сведения исполнительного органа оператора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="966"/>
-    <w:bookmarkStart w:name="z2798" w:id="967"/>
+    <w:bookmarkEnd w:id="967"/>
+    <w:bookmarkStart w:name="z2798" w:id="968"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оператор, действие разрешения на право осуществления деятельности оператора которого приостановлено, обязан выполнить принятые на себя обязательства по ранее заключенным на электронной торговой площадке договорам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="967"/>
-    <w:bookmarkStart w:name="z2799" w:id="968"/>
+    <w:bookmarkEnd w:id="968"/>
+    <w:bookmarkStart w:name="z2799" w:id="969"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Лишение разрешения на право осуществления деятельности оператора производится уполномоченным органом по одному из следующих оснований:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="968"/>
-    <w:bookmarkStart w:name="z2800" w:id="969"/>
+    <w:bookmarkEnd w:id="969"/>
+    <w:bookmarkStart w:name="z2800" w:id="970"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) неустранение причины, по которой уполномоченный орган приостановил действие разрешения на право осуществления деятельности оператора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="969"/>
-    <w:bookmarkStart w:name="z2801" w:id="970"/>
+    <w:bookmarkEnd w:id="970"/>
+    <w:bookmarkStart w:name="z2801" w:id="971"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) неоднократное (два и более раза) в течение последних двенадцати месяцев приостановление действия разрешения на право осуществления деятельности оператора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="970"/>
-    <w:bookmarkStart w:name="z2802" w:id="971"/>
+    <w:bookmarkEnd w:id="971"/>
+    <w:bookmarkStart w:name="z2802" w:id="972"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предоставление оператором заведомо ложной информации при получении разрешения на право осуществления деятельности оператора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="971"/>
-    <w:bookmarkStart w:name="z2803" w:id="972"/>
+    <w:bookmarkEnd w:id="972"/>
+    <w:bookmarkStart w:name="z2803" w:id="973"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наличие вступившего в законную силу решения суда, запрещающего осуществление деятельности оператора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="972"/>
-    <w:bookmarkStart w:name="z2804" w:id="973"/>
+    <w:bookmarkEnd w:id="973"/>
+    <w:bookmarkStart w:name="z2804" w:id="974"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) решение о добровольной или принудительной ликвидации оператора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="973"/>
-    <w:bookmarkStart w:name="z2805" w:id="974"/>
+    <w:bookmarkEnd w:id="974"/>
+    <w:bookmarkStart w:name="z2805" w:id="975"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Прекращение действия разрешения на право осуществления деятельности оператора производится по основаниям, предусмотренным Законом Республики Казахстан "О разрешениях и уведомлениях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="974"/>
+    <w:bookmarkEnd w:id="975"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Оператор, лишенный разрешения на право осуществления деятельности оператора, не вправе осуществлять деятельность оператора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3225" w:id="975"/>
+    <w:bookmarkStart w:name="z3225" w:id="976"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2-4. Поведенческий надзор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="975"/>
+    <w:bookmarkEnd w:id="976"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Закон дополнен главой 2-4 в соответствии с Законом РК от 16.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30640,368 +30608,368 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 15-22. Ответственные деловые практики на финансовом рынке</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3227" w:id="976"/>
+    <w:bookmarkStart w:name="z3227" w:id="977"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Субъекты поведенческого надзора при взаимодействии с потребителями финансовых услуг обязаны соблюдать ответственные деловые практики на финансовом рынке, предусматривающие:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="976"/>
-    <w:bookmarkStart w:name="z3228" w:id="977"/>
+    <w:bookmarkEnd w:id="977"/>
+    <w:bookmarkStart w:name="z3228" w:id="978"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) управление финансовыми продуктами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="977"/>
-    <w:bookmarkStart w:name="z3229" w:id="978"/>
+    <w:bookmarkEnd w:id="978"/>
+    <w:bookmarkStart w:name="z3229" w:id="979"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) раскрытие информации о финансовых продуктах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="978"/>
-    <w:bookmarkStart w:name="z3230" w:id="979"/>
+    <w:bookmarkEnd w:id="979"/>
+    <w:bookmarkStart w:name="z3230" w:id="980"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) недопущение недобросовестных практик на финансовом рынке на всех этапах взаимодействия с потребителями финансовых услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="979"/>
-    <w:bookmarkStart w:name="z3231" w:id="980"/>
+    <w:bookmarkEnd w:id="980"/>
+    <w:bookmarkStart w:name="z3231" w:id="981"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) принятие ответственности за деятельность уполномоченных агентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="980"/>
-    <w:bookmarkStart w:name="z3232" w:id="981"/>
+    <w:bookmarkEnd w:id="981"/>
+    <w:bookmarkStart w:name="z3232" w:id="982"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) рассмотрение обращений потребителей финансовых услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="981"/>
-    <w:bookmarkStart w:name="z3233" w:id="982"/>
+    <w:bookmarkEnd w:id="982"/>
+    <w:bookmarkStart w:name="z3233" w:id="983"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) повышение уровня финансовой грамотности потребителей финансовых услуг, в том числе путем разработки и реализации соответствующих мероприятий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="982"/>
-    <w:bookmarkStart w:name="z3234" w:id="983"/>
+    <w:bookmarkEnd w:id="983"/>
+    <w:bookmarkStart w:name="z3234" w:id="984"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования, установленные подпунктами 2) и 3) части первой настоящего пункта, распространяются на уполномоченных агентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="983"/>
-    <w:bookmarkStart w:name="z3235" w:id="984"/>
+    <w:bookmarkEnd w:id="984"/>
+    <w:bookmarkStart w:name="z3235" w:id="985"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Требования к ответственным деловым практикам на финансовом рынке устанавливаются нормативными правовыми актами уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="984"/>
+    <w:bookmarkEnd w:id="985"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 15-23. Управление финансовыми продуктами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3452" w:id="985"/>
+    <w:bookmarkStart w:name="z3452" w:id="986"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Субъект поведенческого надзора осуществляет непрерывный процесс управления финансовым продуктом на этапах разработки, продвижения (рекламы), предоставления, мониторинга и прекращения предоставления финансового продукта. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="985"/>
-    <w:bookmarkStart w:name="z3453" w:id="986"/>
+    <w:bookmarkEnd w:id="986"/>
+    <w:bookmarkStart w:name="z3453" w:id="987"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При разработке финансового продукта субъект поведенческого надзора: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="986"/>
-    <w:bookmarkStart w:name="z3454" w:id="987"/>
+    <w:bookmarkEnd w:id="987"/>
+    <w:bookmarkStart w:name="z3454" w:id="988"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) определяет характеристики и условия предоставления финансового продукта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="987"/>
-    <w:bookmarkStart w:name="z3455" w:id="988"/>
+    <w:bookmarkEnd w:id="988"/>
+    <w:bookmarkStart w:name="z3455" w:id="989"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) определяет категорию потенциальных потребителей финансовых услуг, целям (потребностям) которых будет соответствовать финансовый продукт; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="988"/>
-    <w:bookmarkStart w:name="z3456" w:id="989"/>
+    <w:bookmarkEnd w:id="989"/>
+    <w:bookmarkStart w:name="z3456" w:id="990"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оценивает риски для потребителей финансовых услуг, связанные с приобретением (получением) ими финансового продукта и его использованием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="989"/>
-    <w:bookmarkStart w:name="z3457" w:id="990"/>
+    <w:bookmarkEnd w:id="990"/>
+    <w:bookmarkStart w:name="z3457" w:id="991"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществляет иные мероприятия, направленные на снижение рисков финансового продукта для потребителей финансовых услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="990"/>
-    <w:bookmarkStart w:name="z3458" w:id="991"/>
+    <w:bookmarkEnd w:id="991"/>
+    <w:bookmarkStart w:name="z3458" w:id="992"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При продвижении (рекламе) финансового продукта субъект поведенческого надзора соблюдает требования, предусмотренные статьей 67 Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -31036,437 +31004,437 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О рынке ценных бумаг", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О микрофинансовой деятельности", а также требования законодательства Республики Казахстан о рекламе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="991"/>
-    <w:bookmarkStart w:name="z3459" w:id="992"/>
+    <w:bookmarkEnd w:id="992"/>
+    <w:bookmarkStart w:name="z3459" w:id="993"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При предоставлении финансового продукта субъект поведенческого надзора предлагает потребителю финансовых услуг финансовые продукты исходя из критериев пригодности финансового продукта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="992"/>
-    <w:bookmarkStart w:name="z3460" w:id="993"/>
+    <w:bookmarkEnd w:id="993"/>
+    <w:bookmarkStart w:name="z3460" w:id="994"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При мониторинге финансового продукта субъект поведенческого надзора обязан выявлять риски финансового продукта для потребителей финансовых услуг, в том числе на основании анализа информации об использовании финансового продукта потребителями финансовых услуг и обращений потребителей финансовых услуг в отношении финансового продукта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="993"/>
-    <w:bookmarkStart w:name="z3461" w:id="994"/>
+    <w:bookmarkEnd w:id="994"/>
+    <w:bookmarkStart w:name="z3461" w:id="995"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъект поведенческого надзора в рамках управления финансовым продуктом должен определить потенциальные основания для прекращения предоставления финансового продукта, а также действия по информированию потребителей финансовых услуг и исполнению обязательств перед потребителями финансовых услуг при прекращении предоставления финансового продукта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="994"/>
-    <w:bookmarkStart w:name="z3462" w:id="995"/>
+    <w:bookmarkEnd w:id="995"/>
+    <w:bookmarkStart w:name="z3462" w:id="996"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъект поведенческого надзора уведомляет уполномоченный орган об утверждении, изменении и прекращении предоставления финансового продукта в течение десяти рабочих дней со дня принятия соответствующего решения субъектом поведенческого надзора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="995"/>
-    <w:bookmarkStart w:name="z3463" w:id="996"/>
+    <w:bookmarkEnd w:id="996"/>
+    <w:bookmarkStart w:name="z3463" w:id="997"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования к управлению финансовыми продуктами, перечень финансовых продуктов (с указанием ставок и тарифов), об утверждении, изменении и прекращении предоставления которых субъект поведенческого надзора уведомляет уполномоченный орган, порядок такого уведомления, а также перечень документов и сведений, прилагаемых к уведомлению, устанавливаются нормативным правовым актом уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="996"/>
-    <w:bookmarkStart w:name="z3464" w:id="997"/>
+    <w:bookmarkEnd w:id="997"/>
+    <w:bookmarkStart w:name="z3464" w:id="998"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Уполномоченный орган при выявлении финансового продукта, создающего риски для потребителей финансовых услуг и (или) не отвечающего требованиям к управлению финансовыми продуктами, установленным нормативным правовым актом уполномоченного органа, требует от субъекта поведенческого надзора приостановки их предоставления потребителям финансовых услуг до устранения выявленных рисков и приведения такого финансового продукта в соответствие с указанными требованиями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="997"/>
+    <w:bookmarkEnd w:id="998"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 15-24. Раскрытие информации о финансовых продуктах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3465" w:id="998"/>
+    <w:bookmarkStart w:name="z3465" w:id="999"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъекты поведенческого надзора обязаны раскрывать полную и достоверную информацию о своих финансовых продуктах путем информирования потребителей финансовых услуг об условиях предоставления финансовых продуктов в соответствии с нормативными правовыми актами уполномоченного органа, указанными в пункте 2 статьи 15-22 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="998"/>
+    <w:bookmarkEnd w:id="999"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 15-25. Недопущение недобросовестных практик на финансовом рынке</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3253" w:id="999"/>
+    <w:bookmarkStart w:name="z3253" w:id="1000"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Субъекты поведенческого надзора при предоставлении финансовых продуктов обязаны не допускать недобросовестные практики в отношении потребителей финансовых услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="999"/>
-    <w:bookmarkStart w:name="z3254" w:id="1000"/>
+    <w:bookmarkEnd w:id="1000"/>
+    <w:bookmarkStart w:name="z3254" w:id="1001"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Виды и признаки недобросовестных практик, порядок выявления недобросовестных практик субъектами поведенческого надзора определяются требованиями к осуществлению банковской деятельности, требованиями к осуществлению страховой организацией, филиалом страховой организации – нерезидента Республики Казахстан страховой деятельности, правилами осуществления брокерской и (или) дилерской деятельности на рынке ценных бумаг, порядком проведения брокером и (или) дилером банковских операций, требованиями к осуществлению микрофинансовой деятельности, утвержденными уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1000"/>
-    <w:bookmarkStart w:name="z3255" w:id="1001"/>
+    <w:bookmarkEnd w:id="1001"/>
+    <w:bookmarkStart w:name="z3255" w:id="1002"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Субъекты поведенческого надзора разрабатывают политику вознаграждения своих работников, направленную на предотвращение недобросовестных практик в отношении потребителей финансовых услуг. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1001"/>
+    <w:bookmarkEnd w:id="1002"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 15-26. Ответственность субъектов поведенческого надзора за деятельность уполномоченных   агентов при предоставлении финансовых продуктов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3257" w:id="1002"/>
+    <w:bookmarkStart w:name="z3257" w:id="1003"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъекты поведенческого надзора при предоставлении финансовых продуктов через уполномоченных агентов обязаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1002"/>
-    <w:bookmarkStart w:name="z3258" w:id="1003"/>
+    <w:bookmarkEnd w:id="1003"/>
+    <w:bookmarkStart w:name="z3258" w:id="1004"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) вести реестр уполномоченных агентов в порядке, установленном внутренним документом субъекта поведенческого надзора; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1003"/>
-    <w:bookmarkStart w:name="z3259" w:id="1004"/>
+    <w:bookmarkEnd w:id="1004"/>
+    <w:bookmarkStart w:name="z3259" w:id="1005"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечить профессиональную компетенцию уполномоченных агентов, необходимую для предоставления финансовых продуктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1004"/>
-    <w:bookmarkStart w:name="z3260" w:id="1005"/>
+    <w:bookmarkEnd w:id="1005"/>
+    <w:bookmarkStart w:name="z3260" w:id="1006"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осуществлять контроль за соблюдением уполномоченными агентами требований законодательства Республики Казахстан и внутренних документов субъекта поведенческого надзора, регулирующих предоставление финансовых продуктов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1005"/>
+    <w:bookmarkEnd w:id="1006"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 15-27. Рассмотрение обращений потребителя финансовых услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3262" w:id="1006"/>
+    <w:bookmarkStart w:name="z3262" w:id="1007"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъекты поведенческого надзора обязаны рассматривать и принимать решения по обращениям потребителей финансовых услуг, связанных с их финансовыми продуктами и (или) деятельностью уполномоченных агентов, в порядке, определенном законодательством Республики Казахстан и нормативными правовыми актами уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1006"/>
-    <w:bookmarkStart w:name="z3263" w:id="1007"/>
+    <w:bookmarkEnd w:id="1007"/>
+    <w:bookmarkStart w:name="z3263" w:id="1008"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2-5. Порядок досудебного урегулирования споров потребителей финансовых услуг.   Финансовый омбудсман, его статус, порядок избрания и досрочного прекращения его полномочий, служба финансового омбудсмана</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1007"/>
+    <w:bookmarkEnd w:id="1008"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Закон дополнен главой 2-5 в соответствии с Законом РК от 16.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -32156,106 +32124,106 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (текст исключен).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 15-34. Особенности урегулирования споров, вытекающих из договоров   обязательного страхования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3445" w:id="1008"/>
+    <w:bookmarkStart w:name="z3445" w:id="1009"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Особенности урегулирования споров, вытекающих из договоров обязательного страхования, устанавливаются отдельными законодательными актами Республики Казахстан, регулирующими обязательные виды страхования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1008"/>
-    <w:bookmarkStart w:name="z18" w:id="1009"/>
+    <w:bookmarkEnd w:id="1009"/>
+    <w:bookmarkStart w:name="z18" w:id="1010"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1009"/>
-    <w:bookmarkStart w:name="z19" w:id="1010"/>
+    <w:bookmarkEnd w:id="1010"/>
+    <w:bookmarkStart w:name="z19" w:id="1011"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 16. Ответственность за нарушение законодательства Республики Казахстан о государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1010"/>
+    <w:bookmarkEnd w:id="1011"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нарушение законодательства Республики Казахстан о государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций влечет ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -32292,88 +32260,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1227" w:id="1011"/>
+    <w:bookmarkStart w:name="z1227" w:id="1012"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 16-1. Реорганизация и упразднение уполномоченного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1011"/>
-    <w:bookmarkStart w:name="z1228" w:id="1012"/>
+    <w:bookmarkEnd w:id="1012"/>
+    <w:bookmarkStart w:name="z1228" w:id="1013"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Реорганизация и упразднение уполномоченного органа осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1012"/>
+    <w:bookmarkEnd w:id="1013"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -32392,68 +32360,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="1013"/>
+    <w:bookmarkStart w:name="z20" w:id="1014"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 17. Порядок введения в действие настоящего Закона </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1013"/>
+    <w:bookmarkEnd w:id="1014"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Настоящий Закон вводится в действие с 1 января 2004 года. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -32612,55 +32580,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>