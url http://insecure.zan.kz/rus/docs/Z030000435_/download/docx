--- v2 (2026-07-26)
+++ v3 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="14e1156" w14:textId="14e1156">
+    <w:p w14:paraId="e8cf487" w14:textId="e8cf487">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -124,93 +124,55 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ОГЛАВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">      По всему тексту слова "электронными информационными ресурсами", "информационная система", "информационных системах" предусматривается заменить соответственно словами "цифровыми ресурсами", "цифровая система", "цифровых системах" в соответствии с Законом РК от 24.06.2026 </w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. По всему тексту слова "электронными информационными ресурсами", "информационная система", "информационных системах" заменены соответственно словами "цифровыми ресурсами", "цифровая система", "цифровых системах" в соответствии с Законом РК от 24.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 326-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1833,1290 +1795,4000 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Требования по содержанию и оформлению страхового полиса по обязательному страхованию ответственности частных нотариусов устанавливаются законодательством Республики Казахстан о страховании и страховой деятельности. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственность за неполноту условий, подлежащих указанию в договоре обязательного страхования ответственности частных нотариусов, несет страховщик. В случае возникновения спора по договору обязательного страхования ответственности частных нотариусов вследствие неполноты отдельных его условий спор решается в пользу страхователя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="17"/>
-[...15 lines deleted...]
-      4-1. Договор обязательного страхования ответственности частных нотариусов по желанию страхователя может быть заключен путем письменного обращения к страховщику либо обмена электронными информационными ресурсами между страхователем и страховщиком.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Договор обязательного страхования ответственности частных нотариусов по желанию страхователя может быть заключен путем письменного обращения к страховщику либо обмена цифровыми ресурсами между страхователем и страховщиком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Если договор обязательного страхования ответственности частных нотариусов заключен на условиях, ухудшающих положение страхователя или третьих лиц по сравнению с тем, которое предусмотрено настоящим Законом, то при наступлении страхового случая страховщик несет обязательства перед страхователем и третьими лицами на условиях, установленных настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 8 с изменениями, внесенными законами РК от 27.02.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019)Ң от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 8-1. Требования к страховщику и интернет-ресурсам при заключении договора обязательного страхования ответственности частных нотариусов и урегулировании страховых случаев путем обмена цифровыми ресурсами</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. При заключении договоров обязательного страхования ответственности частных нотариусов в электронной форме и урегулировании страховых случаев по ним для обмена цифровыми ресурсами между организацией по формированию и ведению базы данных, страховщиком и страхователем (выгодоприобретателем) используются интернет-ресурс и (или) цифровая система страховщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1827" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче заявления для заключения договора обязательного страхования ответственности частных нотариусов в электронной форме и урегулирования страхового случая от страхователя не требуется использование специализированного программного обеспечения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1828" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На интернет-ресурсе организации по формированию и ведению базы данных размещается ссылка на интернет-ресурс страховой организации, используемый для заключения договоров обязательного страхования ответственности частных нотариусов и урегулирования страховых случаев в электронной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 02.07.2018 </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Порядок обмена цифровыми ресурсами между организацией по формированию и ведению базы данных и страховщиком, страховщиком и страхователем (выгодоприобретателем) определяется нормативным правовым актом уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1830" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. При заключении договора обязательного страхования ответственности частных нотариусов и урегулировании страховых случаев по ним с использованием интернет-ресурса страховщика страховщик обязан обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z1831" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) незамедлительное отправление страхователю уведомления о заключении договора обязательного страхования ответственности частных нотариусов либо отказе в его заключении (с указанием причин отказа) в виде электронного сообщения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z1832" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уведомление страхователя (выгодоприобретателя) об основных этапах процесса урегулирования страхового случая, включая отказ в приеме документов для урегулирования случая (с указанием причин отказа), в виде электронного сообщения в порядке, определенном нормативным правовым актом уполномоченного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z1833" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) возможность проверки страхователем информации по заключенному договору обязательного страхования ответственности частных нотариусов на интернет-ресурсе страховой организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z1834" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) возможность проверки страхователем (выгодоприобретателем) информации по страховому случаю по договору обязательного страхования ответственности частных нотариусов на интернет-ресурсе страховой организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z1835" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) хранение договора обязательного страхования ответственности частных нотариусов в электронной форме и информации по страховому случаю по нему с обеспечением круглосуточного доступа для страхователя (выгодоприобретателя) на интернет-ресурс страховщика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z1836" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) возможность страхователю (выгодоприобретателю) создания и отправки страховщику информации в электронной форме (заявления, уведомления и (или) иные документы, сведения), необходимой для:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z1837" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключения договора обязательного страхования ответственности частных нотариусов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z1838" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      досрочного прекращения договора обязательного страхования ответственности частных нотариусов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z1839" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уведомления о наступлении страхового случая (события, рассматриваемого в качестве страхового случая);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z1840" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определения размера причиненного вреда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z1841" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      получения страховой выплаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z1842" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      урегулирования споров, возникающих из договора обязательного страхования ответственности частных нотариусов, с учетом особенностей, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 19-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z1843" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заключении договора обязательного страхования ответственности частных нотариусов и урегулировании страховых случаев по нему направляется от организации по формированию и ведению базы данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z1844" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования к порядку и содержанию уведомлений о заключении договора обязательного страхования ответственности частных нотариусов и урегулировании страховых случаев по нему определяются уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. При заключении договора обязательного страхования ответственности частных нотариусов путем обмена цифровыми ресурсами договор страхования считается заключенным страхователем с даты уплаты страхователем страховой премии (первого страхового взноса в случае уплаты страховой премии в рассрочку), если иное не предусмотрено договором обязательного страхования ответственности частных нотариусов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. При заключении договора обязательного страхования ответственности частных нотариусов путем обмена цифровыми ресурсами страхователь уплачивает страховую премию (первый страховой взнос в случае уплаты страховой премии в рассрочку) после ознакомления с условиями страхования, предусмотренными настоящим Законом, подтверждая тем самым свое согласие заключить договор присоединения на предложенных ему условиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1847" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Страховщик обеспечивает возможность заключения договоров обязательного страхования ответственности частных нотариусов и урегулирования страховых случаев по ним с использованием интернет-ресурса страховщика круглосуточно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z1848" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Не допускается деятельность страховых агентов по заключению договоров обязательного страхования ответственности частных нотариусов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена статьей 8-1 в соответствии с Законом РК от 02.07.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 166-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019)Ң от 12.07.2022 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019); в редакции Закона РК от 12.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 9. Действие договора обязательного страхования ответственности частных нотариусов </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Если договором обязательного страхования ответственности частных нотариусов не предусмотрено иное, то он вступает в силу и становится обязательным для сторон с момента уплаты страхователем страховой премии, а при уплате ее в рассрочку - первого страхового взноса. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2.Договор обязательного страхования ответственности частных нотариусов заключается сроком на двенадцать месяцев с даты вступления его в силу. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Период действия страховой защиты совпадает со сроком действия договора обязательного страхования ответственности частных нотариусов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Действие договора обязательного страхования ответственности частных нотариусов ограничивается территорией Республики Казахстан, если договором обязательного страхования ответственности частных нотариусов не предусмотрено иное. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 10. Прекращение действия договора обязательного страхования ответственности частных нотариусов </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Договор обязательного страхования ответственности частных нотариусов прекращает свое действие в следующих случаях: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) истечение срока действия договора; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) досрочное прекращение договора; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) осуществление страховщиком страховой выплаты (страховых выплат) в размере страховой суммы, определенной условиями договора обязательного страхования ответственности частных нотариусов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 11. Досрочное прекращение договора обязательного страхования ответственности частных нотариусов </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Порядок, условия и последствия досрочного прекращения договора обязательного страхования ответственности частных нотариусов определяются в соответствии с гражданским законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 12. Недействительность договора обязательного страхования ответственности частных нотариусов </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Условия, основания и последствия признания договора обязательного страхования ответственности частных нотариусов недействительным определяются в соответствии с гражданским законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 13. Права и обязанности страхователя </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Страхователь вправе: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) требовать от страховщика разъяснения условий обязательного страхования ответственности частных нотариусов, своих прав и обязанностей по договору обязательного страхования ответственности частных нотариусов; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) ознакомиться с финансовой отчетностью страховщика; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) ознакомиться с результатами оценки размера причиненного вреда и расчетами размера страховой выплаты, произведенными страховщиком (в том числе посредством интернет-ресурса страховщика);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) получить страховую выплату в порядке и на условиях, предусмотренных настоящим Законом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3-1) предусматривается в редакции Закона РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) обратиться к страховщику с учетом особенностей, предусмотренных статьей 19-1 настоящего Закона, либо страховому омбудсману или в суд для урегулирования вопросов, возникающих из договора обязательного страхования ответственности частных нотариусов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции Закона РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) направить заявление и прилагаемые документы страховому омбудсману (напрямую страховому омбудсману, в том числе через его интернет-ресурс, либо через страховщика, в том числе через его филиал, представительство, иное обособленное структурное подразделение, интернет-ресурс) с учетом особенностей, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О страховой деятельности".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Страхователь обязан: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) уплатить страховую премию в размере, порядке и сроки, которые установлены договором обязательного страхования ответственности частных нотариусов; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) при заключении договора обязательного страхования ответственности частных нотариусов представить страховщику сведения в соответствии с требованиями настоящего Закона; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) незамедлительно, но не позднее пяти рабочих дней, как ему стало известно о предъявлении требования или искового заявления третьего лица о возмещении вреда, причиненного в результате совершения им нотариальных действий, уведомить об этом страховщика доступным способом (устно, письменно); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) предоставить страховщику всю доступную ему информацию и документацию, позволяющие судить о причинах, ходе и последствиях события, с наступлением которого у страхователя возникает обязанность возместить причиненный вред, а также о характере и размерах причиненного вреда; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) предоставить страховщику возможность для участия в урегулировании вопросов, связанных с требованием третьих лиц о возмещении вреда; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) принять меры к предотвращению или уменьшению убытков от страхового случая; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечить переход к страховщику права обратного требования к лицу, ответственному за наступление страхового случая;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) уведомить лицо, которому страхователем оказаны услуги по совершению нотариальных действий, о страховании своей гражданско-правовой ответственности по возмещению вреда, причиненного имущественным интересам третьих лиц в результате совершения частным нотариусом нотариальных действий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Договором обязательного страхования ответственности частных нотариусов могут быть предусмотрены другие права и обязанности страхователя, не противоречащие законодательным актам Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 13 с изменениями, внесенными законами РК от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 8-1. Требования к страховщику и интернет-ресурсам при заключении договора обязательного страхования ответственности частных нотариусов и урегулировании страховых случаев путем обмена электронными информационными ресурсами</w:t>
-[...438 lines deleted...]
-      5. При заключении договора обязательного страхования ответственности частных нотариусов путем обмена электронными информационными ресурсами страхователь уплачивает страховую премию (первый страховой взнос в случае уплаты страховой премии в рассрочку) после ознакомления с условиями страхования, предусмотренными настоящим Законом, подтверждая тем самым свое согласие заключить договор присоединения на предложенных ему условиях.</w:t>
+        <w:t>Статья 14. Права и обязанности страховщика</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Страховщик вправе: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) при заключении договора обязательного страхования ответственности частных нотариусов требовать от страхователя предоставления информации о предшествующих договорах обязательного страхования ответственности частных нотариусов, страховых случаях, страховых выплатах и иных сведений, необходимых для внесения в договор обязательного страхования ответственности частных нотариусов, предусмотренных Гражданским кодексом Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) принимать участие в урегулировании вопросов, связанных с требованиями третьих лиц о возмещении вреда, причиненного страхователем; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) предъявлять право обратного требования к лицу, ответственному за причинение вреда в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) отказать в осуществлении страховой выплаты полностью или частично по основаниям, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Страховщик обязан: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) ознакомить страхователя с условиями обязательного страхования ответственности частных нотариусов, разъяснить его права и обязанности, возникающие из договора обязательного страхования ответственности частных нотариусов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) при уведомлении о страховом случае (событии, рассматриваемом в качестве страхового случая), наступившем в период действия страховой защиты по договору обязательного страхования ответственности частных нотариусов, незамедлительно зарегистрировать его и представить сведения по данному страховому случаю (событию, рассматриваемому в качестве страхового случая) в организацию по формированию и ведению базы данных в соответствии с нормативным правовым актом уполномоченного органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z1847" w:id="39"/>
-[...15 lines deleted...]
-      6. Страховщик обеспечивает возможность заключения договоров обязательного страхования ответственности частных нотариусов и урегулирования страховых случаев по ним с использованием интернет-ресурса страховщика круглосуточно.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) при досрочном прекращении договора обязательного страхования ответственности частных нотариусов в случаях и порядке, установленных гражданским законодательством Республики Казахстан, возвратить страхователю страховую премию полностью или частично; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) при недостаточности документов, подтверждающих факт наступления страхового случая и размер подлежащего возмещению страховщиком вреда, в течение трех рабочих дней со дня их получения сообщить об этом заявителю с указанием полного перечня недостающих и (или) неправильно оформленных документов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z1848" w:id="40"/>
-[...15 lines deleted...]
-      7. Не допускается деятельность страховых агентов по заключению договоров обязательного страхования ответственности частных нотариусов.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при наступлении страхового случая произвести страховую выплату в порядке и на условиях, предусмотренных настоящим Законом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3-1) при получении от страхователя (выгодоприобретателя) заявления рассмотреть требования страхователя (выгодоприобретателя) и предоставить письменный ответ с указанием дальнейшего порядка урегулирования спора в течение пяти рабочих дней; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена статьей 8-1 в соответствии с Законом РК от 02.07.2018 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3-2) предусматривается в редакции Закона РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-2) при получении от страхователя (выгодоприобретателя) заявления, направляемого страховому омбудсману, перенаправить данное заявление, а также прилагаемые к нему документы страховому омбудсману в течение трех рабочих дней со дня получения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) возместить страхователю расходы, понесенные им в целях предотвращения или уменьшения убытков при страховом случае; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) обеспечить тайну страхования; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) при несвоевременном осуществлении страховой выплаты уплатить выгодоприобретателю неустойку в порядке и размере, установленных Гражданским кодексом Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Договором обязательного страхования ответственности частных нотариусов могут быть предусмотрены другие права и обязанности страховщика, не противоречащие законодательным актам Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 14 с изменениями, внесенными законами РК от 02.07.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 166-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019); в редакции Закона РК от 12.07.2022 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 12.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2024).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z17" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...75 lines deleted...]
-    </w:p>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Страховая сумма и страховая премия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья 10. Прекращение действия договора обязательного страхования ответственности частных нотариусов </w:t>
-[...71 lines deleted...]
-      3) осуществление страховщиком страховой выплаты (страховых выплат) в размере страховой суммы, определенной условиями договора обязательного страхования ответственности частных нотариусов. </w:t>
+        <w:t>Статья 15. Размер страховой суммы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размер страховой суммы по договору обязательного страхования ответственности частных нотариусов определяется его условиями и должен составлять для нотариусов, осуществляющих деятельность на территории городов республиканского значения, столицы, - не менее 1000, для иных нотариусов - не менее 500-кратного месячного расчетного показателя, установленного законом о республиканском бюджете на соответствующий финансовый год, на дату заключения договора обязательного страхования ответственности частных нотариусов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 15 с изменением, внесенным Законом РК от 28.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья 11. Досрочное прекращение договора обязательного страхования ответственности частных нотариусов </w:t>
-[...17 lines deleted...]
-      Порядок, условия и последствия досрочного прекращения договора обязательного страхования ответственности частных нотариусов определяются в соответствии с гражданским законодательством Республики Казахстан. </w:t>
+        <w:t xml:space="preserve">Статья 16. Размер страховой премии </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Размер страховой премии устанавливается по соглашению сторон, но не более 4,5 процента от страховой суммы, определенной условиями договора обязательного страхования ответственности частных нотариусов. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья 12. Недействительность договора обязательного страхования ответственности частных нотариусов </w:t>
-[...24 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">Статья 17. Порядок и сроки уплаты страховой премии </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Порядок и сроки уплаты страховой премии по договору обязательного страхования ответственности частных нотариусов устанавливаются соглашением сторон. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Если договором обязательного страхования ответственности частных нотариусов не предусмотрено иное, то за несвоевременную уплату очередного страхового взноса страхователь обязан уплатить страховщику неустойку как за неправомерное пользование чужими деньгами в порядке и размере, установленных Гражданским кодексом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Страховщик предоставляет возможность оплаты страховой премии безналичным способом через интернет-ресурс страховщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 17 с изменением, внесенным Законом РК от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...93 lines deleted...]
-      3) получить страховую выплату в порядке и на условиях, предусмотренных настоящим Законом;</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Страховой случай и страховая выплата</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 18. Определение страхового случая и размера страховой выплаты </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Страховым случаем по договору обязательного страхования ответственности частных нотариусов признается факт наступления гражданско-правовой ответственности страхователя по возмещению вреда, причиненного имущественным интересам третьих лиц в результате совершения частным нотариусом нотариальных действий. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Страховой случай считается наступившим со дня вступления решения суда о возмещении вреда, причиненного страхователем, в законную силу либо признания страхователем требований третьих лиц о возмещении вреда обоснованными и согласия страховщика с признанием требований страхователя. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Размер страховой выплаты определяется страховщиком исходя из суммы требований третьих лиц или вступившего в законную силу решения суда о возмещении причиненного вреда с учетом положений пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Расходы, понесенные страхователем в целях предотвращения или уменьшения убытков, подлежат возмещению страховщиком, если такие расходы были необходимы или были произведены для выполнения указаний страховщика, даже если соответствующие меры оказались безуспешными. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Такие расходы возмещаются в фактических размерах, однако с тем, чтобы общая сумма страховой выплаты и компенсации расходов не превысила страховой суммы, предусмотренной договором обязательного страхования ответственности частных нотариусов, если расходы возникли в результате исполнения страхователем указаний страховщика, они возмещаются в полном размере безотносительно к страховой сумме. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Размер франшизы по каждому страховому случаю устанавливается по соглашению сторон, но при этом не должен превышать пять процентов от страховой суммы, установленной в договоре обязательного страхования ответственности частных нотариусов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случаях, когда размер причиненного вреда превышает установленный размер франшизы, страховая выплата осуществляется в полном размере. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 19. Условия и порядок осуществления страховой выплаты </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Требование о страховой выплате к страховщику предъявляется страхователем либо третьим лицом в письменной форме, в том числе посредством интернет-ресурса страховщика в соответствии с нормативным правовым актом уполномоченного органа, с приложением документов, необходимых для осуществления страховой выплаты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По требованию страховщика заявитель обязан представить оригиналы документов страховщику, необходимых для осуществления страховой выплаты, за исключением документов, имеющихся в электронной форме в базах данных и (или) цифровых системах государственных органов, доступ к которым имеет страховщик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. К заявлению о страховой выплате прилагаются: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) исключен Законом РК от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) требование третьих лиц о возмещении вреда с приложением документов, подтверждающих причиненный вред и его размер, или вступившее в законную силу решение суда о возмещении вреда, причиненного страхователем в результате совершения им нотариальных действий; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) копия удостоверения личности выгодоприобретателя (для физического лица) или доверенность, выданная представителю юридического лица; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) документы, подтверждающие расходы, связанные с принятием мер по предотвращению и уменьшению размера вреда. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Страховщик, принявший документы, обязан выдать заявителю справку с указанием полного перечня представленных документов и даты их принятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отправки страхователем (выгодоприобретателем) требования о страховой выплате в электронной форме страховщик может представить ему данную справку в электронной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. При осуществлении страховой выплаты страховщик не вправе требовать от выгодоприобретателя принятие условий, ограничивающих его право требования к страховщику. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Выгодоприобретателем является третье лицо, которому причинен вред частным нотариусом в результате совершения им нотариальных действий, а в случае смерти (реорганизации) третьего лица - его наследники (правопреемники). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Выгодоприобретателем может являться также страхователь или иное лицо, возместившее третьему лицу (наследникам (правопреемникам) причиненный вред в пределах объема ответственности страховщика, установленной настоящим Законом, и получившее право на возмещение своих расходов от страховщика. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Страховая выплата производится страховщиком не позднее семи рабочих дней со дня получения им документов, предусмотренных пунктом 2 настоящей статьи. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. В случаях, когда размер страховой выплаты оспаривается сторонами договора обязательного страхования ответственности частных нотариусов или третьими лицами, страховщик обязан осуществить страховую выплату в той ее части, которая не оспаривается ни одним из указанных лиц, в течение срока, установленного пунктом 6 настоящей статьи. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Оспариваемая часть страховой выплаты должна быть выплачена страховщиком в течение трех рабочих дней со дня заключения мирового соглашения и утверждения его судом либо со дня вступления решения суда по данному спору в законную силу, если судом решение не обращено к немедленному исполнению. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Требование о страховой выплате за вред, причиненный имущественным интересам третьих лиц в период действия договора обязательного страхования ответственности частных нотариусов, может быть предъявлено страховщику в течение трех лет с момента наступления страхового случая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 19 с изменением, внесенным законами РК от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 3-1) предусматривается в редакции Закона РК от 16.01.2026 </w:t>
+        <w:t xml:space="preserve">      Статья 19-1 предусматривается в редакции Закона РК от 16.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 259-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 19-1. Особенности урегулирования споров по обязательному страхованию гражданско-правовой ответственности частных нотариусов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При наличии спора, возникающего из договора обязательного страхования ответственности частных нотариусов, страхователь (выгодоприобретатель) вправе направить страховщику (в том числе через филиал, представительство, интернет-ресурсы страховщика) письменное заявление с указанием требований и приложением документов, подтверждающих его требования, либо направить заявление страховому омбудсману (напрямую страховому омбудсману, в том числе через его интернет-ресурс, либо через страховщика, в том числе через его филиал, представительство, иное обособленное структурное подразделение, интернет-ресурс) или в суд для урегулирования споров, возникающих из договора обязательного страхования ответственности частных нотариусов, с учетом особенностей, предусмотренных Законом Республики Казахстан "О страховой деятельности".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z64" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Страховщик при получении от страхователя (выгодоприобретателя) заявления в течение пяти рабочих дней рассматривает и предоставляет письменный ответ с указанием дальнейшего порядка урегулирования спора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z65" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. В случае обращения страхователя (выгодоприобретателя) к страховому </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>омбудсману</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> страховщик обязан по запросу страхователя (выгодоприобретателя), страхового </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>омбудсмана</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> представить документы, относящиеся к рассмотрению и разрешению спора, в течение трех рабочих дней с даты получения запроса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 4 дополнена статьей 19-1 в соответствии с Законом РК от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом РК от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 20. Право обратного требования к лицу, причинившему вред</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Страховщик, осуществивший страховую выплату, имеет право обратного требования к страхователю в пределах уплаченной суммы в случае: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) умышленных действий страхователя, направленных на возникновение страхового случая либо способствующих его наступлению; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) совершения страхователем действий, признанных в порядке, установленном законодательными актами Республики Казахстан, умышленными уголовными либо административными правонарушениями, находящимися в причинной связи со страховым случаем;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) увеличения размера вреда в результате умышленного непринятия страхователем разумных и доступных мер по его уменьшению; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) сообщения страхователем страховщику заведомо ложных сведений об объекте страхования, страховом риске, страховом случае и его последствиях; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) отказа страхователя от своего права требования к лицу, ответственному за наступление страхового случая, а также отказа передать страховщику документы, необходимые для перехода права требования. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. К страховщику, осуществившему страховую выплату, переходит в пределах уплаченной суммы право обратного требования, которое страхователь имеет к лицу, ответственному за убытки, возмещенные в результате страхования. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 20 с изменениями, внесенными Законом РК от 03.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 21. Основания освобождения страховщика от осуществления страховой выплаты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Страховщик вправе полностью или частично отказать в страховой выплате, если страховой случай произошел вследствие: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) умышленных действий третьих лиц, направленных на возникновение страхового случая либо способствующих его наступлению; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) действий третьих лиц, признанных в порядке, установленном законодательными актами Республики Казахстан, умышленными уголовными или административными правонарушениями, находящимися в причинной связи со страховым случаем;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) осуществления страхователем деятельности, не соответствующей функциям и обязанностям нотариуса, определенным законодательством Республики Казахстан о нотариате; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) нотариальных действий, совершенных страхователем с нарушением требований законодательства Республики Казахстан о нотариате, касающихся территории деятельности нотариуса. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Основанием для отказа страховщика в осуществлении страховой выплаты может быть также следующее: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) получение страхователем соответствующего возмещения убытка от лица, виновного в причинении убытка; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) неуведомление или несвоевременное уведомление страховщика о наступлении страхового случая, за исключением случаев, установленных настоящим Законом; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) воспрепятствование страхователем страховщику в расследовании обстоятельств наступления страхового случая и в установлении размера причиненного вреда. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Неуведомление или несвоевременное уведомление страховщика о наступлении страхового случая дает ему право отказать в страховой выплате, если не будет доказано, что страховщик своевременно узнал о наступлении страхового случая либо отсутствие у страховщика сведений об этом не могло сказаться на его обязанности осуществить страховую выплату. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Страховщик освобождается от осуществления страховой выплаты, если страховой случай наступил вследствие: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) воздействия ядерного взрыва, радиации или радиоактивного заражения; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) военных действий; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) гражданской войны, народных волнений всякого рода, массовых беспорядков или забастовок. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции Закона РК от 16.01.2026 </w:t>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции Закона РК от 16.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 259-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -3124,2816 +5796,191 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) направить заявление и прилагаемые документы страховому омбудсману (напрямую страховому омбудсману, в том числе через его интернет-ресурс, либо через страховщика, в том числе через его филиал, представительство, иное обособленное структурное подразделение, интернет-ресурс) с учетом особенностей, предусмотренных </w:t>
-[...201 lines deleted...]
-      3. Договором обязательного страхования ответственности частных нотариусов могут быть предусмотрены другие права и обязанности страхователя, не противоречащие законодательным актам Республики Казахстан.</w:t>
+      5. При наличии оснований для отказа в страховой выплате страховщик обязан в течение семи рабочих дней со дня получения документов, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона, направить лицу, подавшему заявление о страховой выплате, соответствующее решение о полном или частичном отказе в страховой выплате в письменной форме с мотивированным обоснованием причин отказа и уведомлением о праве страхователя (застрахованного, выгодоприобретателя) обратиться к страховому омбудсману для урегулирования разногласий с учетом особенностей законодательства Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Страховщик не вправе отказать в страховой выплате по основаниям, не предусмотренным настоящей статьей. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 13 с изменениями, внесенными законами РК от 02.07.2018 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 12.07.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 21 с изменениями, внесенными законами РК от 03.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); от 12.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z26" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...753 lines deleted...]
-      3. Страховщик предоставляет возможность оплаты страховой премии безналичным способом через интернет-ресурс страховщика.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Заключительные положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:p>
-[...1707 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 22. Порядок рассмотрения споров </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6144,55 +6191,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6518,31 +6565,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>