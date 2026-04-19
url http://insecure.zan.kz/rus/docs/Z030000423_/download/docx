--- v1 (2025-12-29)
+++ v2 (2026-04-19)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="68a3d76" w14:textId="68a3d76">
+    <w:p w14:paraId="a999734" w14:textId="a999734">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -113,17621 +113,17570 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон Республики Казахстан от 3 июня 2003 года N 423.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ОГЛАВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z301" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Преамбула исключена Законом РК от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 1. Основные понятия, используемые в настоящем Законе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В настоящем Законе используются следующие основные понятия:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) банк-агент – банк или организация, осуществляющая отдельные виды банковских операций, оказывающая услуги по осуществлению гарантийных выплат кредиторам на основе агентского соглашения с Фондом гарантирования страховых выплат;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) потерпевший – лицо, жизни, здоровью которого причинен вред в результате эксплуатации транспортного средства иным лицом; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) резерв возмещения вреда – резерв, формируемый за счет первоначальных разовых взносов, дополнительных взносов и неустоек за неисполнение либо несвоевременное исполнение страховыми организациями-участниками обязательств по уплате первоначальных разовых взносов, дополнительных взносов, а также за счет инвестиционного дохода, полученного от инвестирования средств резерва, и уменьшенный на отрицательный инвестиционный доход, полученный от инвестирования средств резерва, и уменьшенный на расходы, связанные с инвестированием резерва, включая комиссионное вознаграждение Фонда гарантирования страховых выплат, и суммы соответствующих налогов и других обязательных платежей в бюджет. Резерв возмещения вреда используется исключительно для возмещения вреда жизни, здоровью потерпевшего и (или) расходов на погребение в случаях, предусмотренных настоящим Законом;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-1) инвестиционный комитет – коллегиальный орган Фонда гарантирования страховых выплат, осуществляющий принятие инвестиционных решений в отношении собственных активов Фонда гарантирования страховых выплат, средств резервов гарантирования страховых выплат и резерва возмещения вреда;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) консультативный комитет – коллегиальный консультативно-совещательный орган, представляющий интересы страховых организаций, филиалов страховых организаций-нерезидентов Республики Казахстан, являющихся участниками системы гарантирования страховых выплат;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) кредитор – страхователь (застрахованный, выгодоприобретатель), имеющий право на получение гарантийной выплаты в соответствии с настоящим Законом либо иное лицо, возместившее потерпевшему (лицу, имеющему право на получение страховой выплаты) причиненный вред в пределах объема ответственности страховщика, установленного договором страхования и законами Республики Казахстан, и к которому, соответственно, перешло право на получение страховой выплаты;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дополнительный взнос</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – сумма денег, уплачиваемая страховой организацией, филиалом страховой организации-нерезидента Республики Казахстан Фонду гарантирования страховых выплат по обязательному страхованию гражданско-правовой ответственности владельцев транспортных средств для формирования резерва возмещения вреда в соответствии с настоящим Законом;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-1) принудительно прекращающий деятельность филиал страховой организации-нерезидента Республики Казахстан – филиал страховой организации-нерезидента Республики Казахстан, в отношении которого принято уполномоченным органом решение о лишении лицензии на право осуществления страховой деятельности;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) принудительно ликвидируемая страховая организация – страховая организация-участник, в отношении которой вступило в законную силу решение суда о принудительной ликвидации;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) Исключен Законом РК от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9) обязательные взносы – сумма денег, уплачиваемая страховой организацией-участником Фонду гарантирования страховых выплат по гарантируемым видам страхования в порядке, определенном настоящим Законом и иными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нормативными правовыми актами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10) заявитель – юридическое лицо, зарегистрированное в качестве страховой организации в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, либо страховая организация, филиал страховой организации-нерезидента Республики Казахстан, прошедший учетную регистрацию, намеренные получить лицензию и (или) осуществлять деятельность по гарантируемым видам страхования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>гарантийная выплата</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по аннуитетным классам страхования – сумма денег, выплачиваемая Фондом гарантирования страховых выплат страхователю (застрахованному, выгодоприобретателю) и (или) в пользу застрахованного в рамках гарантирования аннуитетного страхования в порядке и на условиях, предусмотренных настоящим Законом;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12) гарантируемые виды страхования – виды страхования, по которым настоящим Законом предусмотрено обязательное участие в Фонде гарантирования страховых выплат;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>гарантийная выплата</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по обязательным видам страхования – сумма денег, выплачиваемая Фондом гарантирования страховых выплат в порядке и на условиях, предусмотренных настоящим Законом страхователю (застрахованному, выгодоприобретателю) по наступившим страховым случаям по договору страхования принудительно ликвидируемой страховой организации, принудительно прекращающего деятельность филиала страховой организации-нерезидента Республики Казахстан, в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О страховой деятельности";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14) система гарантирования страховых выплат – комплекс организационно-правовых мер, предусмотренных настоящим Законом, направленных на защиту прав и законных интересов страхователей (застрахованных, выгодоприобретателей), связанных с получением гарантийной выплаты по обязательным классам страхования принудительно ликвидируемой страховой организации, принудительно прекращающего деятельность филиала страховой организации-нерезидента Республики Казахстан при наступлении страхового случая, а также гарантийной выплаты по аннуитетным классам страхования ликвидируемой страховой организации, принудительно прекращающего деятельность филиала страховой организации-нерезидента Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15) страховая организация, филиал страховой организации-нерезидента Республики Казахстан, являющиеся участниками системы гарантирования страховых выплат (страховая организация-участник), – страховая организация, филиал страховой организации-нерезидента Республики Казахстан, заключившие с Фондом гарантирования страховых выплат договор участия;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16) выплаты Фонда гарантирования страховых выплат по возмещению вреда жизни, здоровью потерпевшего и (или) расходов на погребение – сумма денег, выплачиваемая потерпевшему, жизни, здоровью которого причинен вред, и лицам, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктах 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 17-1 настоящего Закона, в случаях, предусмотренных настоящим Законом;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-1) собственные активы Фонда гарантирования страховых выплат – активы Фонда гарантирования страховых выплат, за исключением резерва гарантирования страховых выплат и резерва возмещения вреда;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-2) собственный капитал Фонда гарантирования страховых выплат – величина, равная разнице между размером активов Фонда гарантирования страховых выплат и размером его обязательств, резервов гарантирования страховых выплат, резерва возмещения вреда;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17) резерв гарантирования страховых выплат – резерв, формируемый за счет обязательных взносов, неустоек за неисполнение либо несвоевременное исполнение обязательств страховыми организациями-участниками по уплате обязательных взносов, денег, полученных Фондом гарантирования страховых выплат от принудительно ликвидируемой страховой (перестраховочной) организации, принудительно прекращающего деятельность филиала страховой организации – нерезидента Республики Казахстан в порядке удовлетворения требований Фонда гарантирования страховых выплат, а также за счет инвестиционного дохода, полученного от инвестирования средств резерва, и уменьшенный на отрицательный инвестиционный доход, полученный от инвестирования средств резерва, и уменьшенный на расходы, связанные с инвестированием резерва, включая комиссионное вознаграждение Фонда гарантирования страховых выплат, и суммы соответствующих налогов и других обязательных платежей в бюджет. Резерв гарантирования страховых выплат используется только в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12 настоящего Закона;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18) договор страхования – договор, заключенный страхователем со страховой организацией, филиалом страховой организации-нерезидента Республики Казахстан по гарантируемым видам страхования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19) ликвидируемая страховая организация – страховая</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>организация-участник, в отношении которой уполномоченным органом принято решение о лишении лицензии;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>чрезвычайные взносы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – сумма денег, дополнительно уплачиваемая страховой организацией-участником в Фонд гарантирования страховых выплат в случаях, предусмотренных настоящим Законом;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>типовой договор участия</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – договор участия) – договор участия в системе гарантирования страховых выплат, заключенный между Фондом гарантирования страховых выплат и страховой организацией-участником в порядке и на условиях, определенных настоящим Законом;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>условные обязательства</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – обязательства страховой организации-участника перед Фондом гарантирования страховых выплат, формируемые им для уплаты чрезвычайных взносов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 1 - в редакции Закона РК от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными Законом РК от 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 16.12.2020); от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 2. Законодательство о Фонде гарантирования страховых выплат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Законодательство о Фонде гарантирования страховых выплат основывается на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституции</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан и состоит из </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданского кодекса</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О страховой деятельности", настоящего Закона и иных нормативных правовых актов Республики Казахстан. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Положения настоящего Закона, устанавливаемые к страховым организациям, а также положения настоящего Закона, регулирующие основания и порядок осуществления гарантийных выплат, распространяются на филиалы страховых организаций-нерезидентов Республики Казахстан, осуществляющих страховую деятельность на территории Республики Казахстан по гарантированным видам страхования, с учетом особенностей, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О страховой деятельности".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 2 с изменениями, внесенными Законом РК от 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 16.12.2020).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Государственное регулирование, контроль и надзор за деятельностью Фонда гарантирования страховых выплат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок главы 2 с изменением, внесенным Законом РК от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 2-1. Основные цель, задачи и принципы государственного регулирования в сфере деятельности Фонда гарантирования страховых выплат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Основной целью государственного регулирования в сфере деятельности Фонда гарантирования страховых выплат является установление правовых основ создания, деятельности Фонда гарантирования страховых выплат, а также условий участия страховых организаций, филиалов страховых организаций – нерезидентов Республики Казахстан в Фонде гарантирования страховых выплат. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Основными задачами государственного регулирования в сфере деятельности Фонда гарантирования страховых выплат являются:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) формирование инфраструктуры системы гарантирования страховых выплат;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) обеспечение надлежащего уровня защиты прав и законных интересов страхователей (застрахованных и выгодоприобретателей).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Основными принципами государственного регулирования в сфере деятельности Фонда гарантирования страховых выплат являются:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) защита прав и законных интересов страхователей (застрахованных и выгодоприобретателей) при принудительной ликвидации страховой организации – участника Фонда гарантирования страховых выплат;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) обеспечение защиты прав и законных интересов лиц, жизни и здоровью которых причинен вред иным лицом в результате транспортного происшествия, в случае неустановления лица, скрывшегося с места транспортного происшествия и ответственного за причинение вреда потерпевшему.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена статьей 2-1 в соответствии с Законом РК от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z2" w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 1. Основные понятия, используемые в настоящем Законе</w:t>
+        <w:t xml:space="preserve"> Статья 3. Государственное регулирование, контроль и надзор за деятельностью Фонда гарантирования страховых выплат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z195" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок статьи 3 с изменением, внесенным Законом РК от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Государственное регулирование, контроль и надзор за деятельностью Фонда гарантирования страховых выплат (далее - Фонд) осуществляет уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее - уполномоченный орган).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В настоящем Законе используются следующие основные понятия:</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Исключен Законом РК от 24.11.2015</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 422-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 3 в редакции Закона РК от 30.12.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 234-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными Законом РК от 05.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); с изменениями, внесенными законами от 24.11.2015</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 422-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z196" w:id="4"/>
+    <w:bookmarkStart w:name="z102" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...25 lines deleted...]
-      2) потерпевший – лицо, жизни, здоровью которого причинен вред в результате эксплуатации транспортного средства иным лицом; </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 3-1. Меры надзорного реагирования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. В случаях установления уполномоченным органом нарушений Фондом, страховыми организациями – участниками Фонда требований законодательства Республики Казахстан, неправомерных действий или бездействия должностных лиц или работников Фонда, страховых организаций – участников Фонда, ухудшивших финансовое состояние Фонда, уполномоченный орган вправе применить к Фонду, страховой организации – участнику Фонда меры надзорного реагирования, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан о страховании и страховой деятельности.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Уполномоченный орган в целях устранения выявленных недостатков, рисков или нарушений применяет меры по улучшению финансового состояния и (или) минимизации рисков Фонда в виде отстранения от выполнения служебных обязанностей лиц, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 4-1 настоящего Закона, с одновременным отзывом согласия на назначение (избрание) на должность руководящего работника Фонда по одному из следующих оснований:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) неоднократное (два и более раза в течение двенадцати последовательных календарных месяцев) нарушение порядка и размеров инвестирования собственных активов Фонда, средств резервов гарантирования страховых выплат и резерва возмещения вреда;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) нарушение порядка и сроков осуществления гарантийных выплат, оплаты страхового портфеля принудительно ликвидируемой страховой (перестраховочной) организации, передаваемого страховой организации-участнику в порядке и на условиях, которые предусмотрены </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан о страховании и страховой деятельности, а также выплат по возмещению вреда жизни, здоровью потерпевшего и (или) расходов на погребение;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) неоднократное (два и более раза в течение двенадцати последовательных календарных месяцев) неуведомление уполномоченного органа о ставших ему известными фактах нарушения страховыми организациями-участниками законодательства Республики Казахстан о страховании и страховой деятельности;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) разглашение или передача третьим лицам (за исключением уполномоченного органа) сведений о деятельности страховых организаций-участников, полученных в процессе осуществления своих функций;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) неустранение Фондом недостатков, указанных в аудиторском отчете, в течение трех месяцев со дня получения Фондом аудиторского отчета;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) неисполнение требований уполномоченного органа, предъявляемых в рамках его компетенции, установленной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      3) резерв возмещения вреда – резерв, формируемый за счет первоначальных разовых взносов, дополнительных взносов и неустоек за неисполнение либо несвоевременное исполнение страховыми организациями-участниками обязательств по уплате первоначальных разовых взносов, дополнительных взносов, а также за счет инвестиционного дохода, полученного от инвестирования средств резерва, и уменьшенный на отрицательный инвестиционный доход, полученный от инвестирования средств резерва, и уменьшенный на расходы, связанные с инвестированием резерва, включая комиссионное вознаграждение Фонда гарантирования страховых выплат, и суммы соответствующих налогов и других обязательных платежей в бюджет. Резерв возмещения вреда используется исключительно для возмещения вреда жизни, здоровью потерпевшего и (или) расходов на погребение в случаях, предусмотренных настоящим Законом;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 3-1 в соответствии с Законом РК от 30.12.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 234-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; в редакции Закона РК от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019); с изменением, внесенным Законом РК от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z325" w:id="6"/>
+    <w:bookmarkStart w:name="z91" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      3-1) инвестиционный комитет – коллегиальный орган Фонда гарантирования страховых выплат, осуществляющий принятие инвестиционных решений в отношении собственных активов Фонда гарантирования страховых выплат, средств резервов гарантирования страховых выплат и резерва возмещения вреда;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 3-2. Санкции</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z199" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 3-2 в соответствии с Законом РК от 30.12.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 234-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; исключена Законом РК от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) консультативный комитет – коллегиальный консультативно-совещательный орган, представляющий интересы страховых организаций, филиалов страховых организаций-нерезидентов Республики Казахстан, являющихся участниками системы гарантирования страховых выплат;</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z200" w:id="8"/>
+    <w:bookmarkStart w:name="z6" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 4. Компетенция уполномоченного органа и Национального Банка Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок статьи 4 с изменением, внесенным Законом РК от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уполномоченный орган</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) принимает обязательные для исполнения Фондом нормативные правовые акты в сфере регулирования деятельности Фонда в соответствии с целью и задачами, которые предусмотрены пунктами 1 и 2 статьи 2-1 настоящего Закона и законодательством Республики Казахстан. Перечень подзаконных нормативных правовых актов определяется в положении об уполномоченном органе;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>утверждает</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> договор участия, условия которого являются стандартными для всех страховых организаций-участников;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) устанавливает порядок инвестирования активов и перечень финансовых инструментов, разрешенных к приобретению за счет собственных активов Фонда, средств резервов гарантирования страховых выплат и средств резерва возмещения вреда;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) кредитор – страхователь (застрахованный, выгодоприобретатель), имеющий право на получение гарантийной выплаты в соответствии с настоящим Законом либо иное лицо, возместившее потерпевшему (лицу, имеющему право на получение страховой выплаты) причиненный вред в пределах объема ответственности страховщика, установленного договором страхования и законами Республики Казахстан, и к которому, соответственно, перешло право на получение страховой выплаты;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) исключен Законом РК от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) исключен Законом РК от 27.04.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) Исключен Законом РК от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) утверждает методику расчета ставки обязательных, дополнительных взносов и условных обязательств, порядок и сроки уплаты обязательных, первоначальных разовых, дополнительных и чрезвычайных взносов, порядок формирования и учета условных обязательств страховыми организациями-участниками Фонда;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6-2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>устанавливает</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> порядок оценки финансовых активов Фонда, сформированных за счет собственных активов Фонда, средств резервов гарантирования страховых выплат по отраслям "общее страхование" и "страхование жизни", средств резерва возмещения вреда;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) согласовывает ставки обязательных и дополнительных взносов, а также условных обязательств страховых организаций-участников на каждый календарный год, подлежащих уплате страховыми организациями-участниками в Фонд, установленных советом директоров Фонда;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) выдает согласие на назначение (избрание) руководящих работников Фонда, а также </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>устанавливает</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> порядок выдачи согласия, включая критерии отсутствия безупречной деловой репутации, и перечень документов, необходимых для получения согласия;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9) применяет меры надзорного реагирования к Фонду, страховым организациям-участникам в порядке и на основаниях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан о страховании и страховой деятельности;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10 согласовывает устав Фонда, а также вносимые в него изменения и (или) дополнения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-1) проводит проверку деятельности Фонда;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-2) согласовывает стратегию Фонда, политику Фонда по управлению рисками, политику Фонда по внутреннему аудиту, а также вносимые в них изменения и (или) дополнения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10-3) разрабатывает и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>утверждает</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> правила взимания комиссионного вознаграждения Фондом;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-4) согласовывает утвержденные советом директоров Фонда внутренние документы Фонда, а также вносимые в них изменения и (или) дополнения по вопросам:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ведения внутреннего учета собственных активов Фонда, средств резервов гарантирования страховых выплат по отраслям "общее страхование" и "страхование жизни", средств резерва возмещения вреда;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">осуществления функций, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 8 настоящего Закона, за счет собственных активов Фонда при недостаточности резервов гарантирования страховых выплат по отраслям "общее страхование" и "страхование жизни"; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">восполнения собственных активов Фонда, использованных для осуществления функций, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 8 настоящего Закона, в связи с недостаточностью резервов гарантирования страховых выплат по отраслям "общее страхование" и "страхование жизни";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>формирования и работы инвестиционного комитета, консультативного комитета, их основных задач и компетенций;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-5) согласовывает учетную политику Фонда;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10-6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>устанавливает</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> требования к системе управления рисками и внутреннего контроля в Фонде;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11) осуществляет иные полномочия, предусмотренные настоящим Законом и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-1. Исключен Законом РК от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Уполномоченный орган обладает правом вето на решения общего собрания акционеров и совета директоров Фонда по следующим вопросам:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) увеличения количества объявленных акций Фонда;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) участия Фонда в создании и деятельности иных юридических лиц путем передачи части или нескольких частей активов, в сумме составляющих десять и более процентов от всех принадлежащих Фонду активов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) увеличения обязательств Фонда на сумму, составляющую десять и более процентов от размера собственного капитала Фонда;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) выкупа Фондом своих размещенных акций и цены их выкупа;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) заключения крупных сделок и сделок, в совершении которых у Фонда имеется заинтересованность.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-1. На заседаниях общего собрания акционеров Фонда вправе присутствовать представитель уполномоченного органа без права участия в голосовании. Представитель уполномоченного органа, присутствующий на заседании общего собрания акционеров Фонда, пользуется правом вето на решения общего собрания акционеров Фонда по вопросам, определенным пунктом 2 настоящей статьи.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Решения, принимаемые общим собранием акционеров и советом директоров Фонда, подлежат согласованию с уполномоченным органом по вопросам, в отношении которых пунктом 2 настоящей статьи установлено право вето, в порядке и сроки, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нормативным правовым актом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уполномоченного органа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Несоблюдение Фондом требований пунктов 2 и 3 настоящей статьи влечет за собой признание данных сделок недействительными.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 4 в редакции Закона РК от 30.12.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 234-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными законами РК от 15.07.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 27.04.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 24.11.2015</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 422-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019); от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 4-1. Руководящие работники Фонда</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Руководящими работниками Фонда являются:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) руководитель и члены органа управления Фонда;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) руководитель и члены исполнительного органа Фонда;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) главный бухгалтер Фонда.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>По меньшей мере один из членов исполнительного органа Фонда должен иметь подтверждающие документы о прослушивании им не менее пятидесяти процентов курсов минимальной обязательной программы обучения актуариев, установленной нормативным правовым актом уполномоченного органа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Требования, предъявляемые к руководящим работникам Фонда, и порядок их согласования устанавливаются статьей 9-4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      6) дополнительный взнос – сумма денег, уплачиваемая страховой организацией, филиалом страховой организации-нерезидента Республики Казахстан Фонду гарантирования страховых выплат по обязательному страхованию гражданско-правовой ответственности владельцев транспортных средств для формирования резерва возмещения вреда в соответствии с настоящим Законом;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Сноска. Глава 2 дополнена статьей 4-1 в соответствии с Законом РК от 24.11.2015</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 422-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); в редакции Закона РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z302" w:id="9"/>
+    <w:bookmarkStart w:name="z7" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      6-1) принудительно прекращающий деятельность филиал страховой организации-нерезидента Республики Казахстан – филиал страховой организации-нерезидента Республики Казахстан, в отношении которого принято уполномоченным органом решение о лишении лицензии на право осуществления страховой деятельности;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Создание Фонда и его деятельность</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z202" w:id="10"/>
+    <w:bookmarkStart w:name="z8" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      7) принудительно ликвидируемая страховая организация – страховая организация-участник, в отношении которой вступило в законную силу решение суда о принудительной ликвидации;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 5. Порядок создания Фонда и его органы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Фонд является некоммерческой организацией в форме акционерного общества и осуществляет свою деятельность на основании настоящего Закона и учредительных документов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фонд является единственной организацией на территории Республики Казахстан, гарантирующей осуществление страховых выплат по гарантируемым видам страхования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Акционером Фонда является страховая организация-участник, имеющая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лицензию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на право осуществления деятельности по гарантируемым видам страхования. Акционером Фонда также может быть Национальный Банк Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Компетенция общего собрания акционеров определяется в соответствии с законодательством Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>об акционерных обществах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>некоммерческих организациях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с учетом особенностей, предусмотренных настоящим Законом.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Акции Фонда оплачиваются исключительно деньгами.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Количество акций каждого акционера Фонда, за исключением Национального Банка Республики Казахстан, составляет не менее одной тысячи акций и не более десяти процентов от общего количества размещенных акций Фонда.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-1. Голосование на общем собрании акционеров Фонда осуществляется по принципу предоставления каждому лицу, имеющему право голосовать на общем собрании акционеров, по одному голосу.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-2. Филиалы страховых организаций – нерезидентов Республики Казахстан, осуществляющие страховую деятельность по классам (видам) страхования, которые подлежат гарантированию в соответствии с настоящим Законом, заключают с Фондом договор участия без приобретения акций или доли участия в уставном капитале Фонда.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Состав совета директоров Фонда должен соответствовать следующим требованиям:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) число независимых директоров Фонда должно составлять не менее тридцати процентов от общего числа членов совета директоров Фонда;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) в состав совета директоров Фонда должно входить не менее двух представителей уполномоченного органа;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) члены совета директоров Фонда, не являющиеся независимыми директорами и представителями уполномоченного органа, должны избираться из числа акционеров Фонда;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) должно быть равное количество представителей страховых организаций-участников, осуществляющих деятельность по отраслям "страхование жизни" и "общее страхование".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-1. Фонд ведет раздельный бухгалтерский учет средств резерва гарантирования страховых выплат, средств резерва возмещения вреда от собственных активов Фонда.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Порядок ведения внутреннего учета собственных активов Фонда, средств резервов гарантирования страховых выплат по отраслям "общее страхование" и "страхование жизни", средств резерва возмещения вреда устанавливается Фондом в соответствии с внутренним документом, утвержденным советом директоров Фонда по согласованию с уполномоченным органом. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Фондом открываются раздельные банковские счета в банках второго уровня Республики Казахстан для учета:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>средств резерва гарантирования страховых выплат по отрасли "общее страхование";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>средств резерва гарантирования страховых выплат по отрасли "страхование жизни";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>средств резерва возмещения вреда;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>собственных активов Фонда.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Учет и хранение средств резерва гарантирования страховых выплат по отрасли "общее страхование", резерва гарантирования страховых выплат по отрасли "страхование жизни" и резерва возмещения вреда осуществляются кастодианом в соответствии с кастодиальным договором.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фонду запрещается использование средств резервов гарантирования страховых выплат, резерва возмещения вреда на цели, не предусмотренные настоящим Законом.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кастодиан осуществляет контроль за использованием средств резерва гарантирования страховых выплат по отрасли "общее страхование", резерва гарантирования страховых выплат по отрасли "страхование жизни" и резерва возмещения вреда в соответствии с требованиями настоящего Закона в порядке, определенном нормативным правовым актом уполномоченного органа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. В Фонде должна быть сформирована система управления рисками и внутреннего контроля, определяющая:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) полномочия и функциональные обязанности по управлению рисками и внутреннему контролю совета директоров, правления, структурных подразделений Фонда;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) внутренние политики и процедуры по управлению рисками и внутреннему контролю;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) лимиты на допустимые размеры рисков;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) внутренние процедуры представления отчетности по управлению рисками и внутреннему контролю органам Фонда;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) внутренние критерии оценки эффективности системы управления рисками.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фонд при назначении (избрании) работников на должность руководителя подразделения по управлению рисками Фонда (риск-менеджера Фонда, единолично осуществляющего функции управления рисками в Фонде), руководителя службы внутреннего аудита Фонда (аудитора Фонда, единолично осуществляющего функции внутреннего аудита в Фонде), руководителя подразделения по комплаенс-контролю Фонда (комплаенс-контролера Фонда, единолично осуществляющего функции комплаенс-контроля в Фонде) самостоятельно проверяет их на соответствие требованиям, установленным нормативным правовым актом уполномоченного органа, определяющим порядок формирования системы управления рисками и внутреннего контроля.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования к системе управления рисками и внутреннего контроля в Фонде устанавливаются нормативным правовым актом уполномоченного органа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. В Фонде должна быть сформирована служба внутреннего аудита, осуществляющая контроль за финансово-хозяйственной деятельностью Фонда.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">8) Исключен Законом РК от 12.07.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 5 в редакции Закона РК от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными законами РК от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 12.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="11"/>
+    <w:bookmarkStart w:name="z9" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 6. Компетенция совета директоров Фонда</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пределах, установленных уставом Фонда, к компетенции совета директоров Фонда относятся следующие вопросы: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) установление ставок обязательных и дополнительных взносов, а также условных обязательств, предусмотренных настоящим Законом, страховых организаций-участников на каждый календарный год, размера чрезвычайных взносов, подлежащих уплате страховыми организациями-участниками в Фонд; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-1) исключен Законом РК от 30.12.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 234-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) принятие решения о ходатайстве перед уполномоченным органом о проведении инспекторской проверки страховой организации-участника и (или) применении к ней мер надзорного реагирования и санкций, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан о страховании и страховой деятельности, включая приостановление или лишение лицензии на право осуществления страховой деятельности; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принятие решения о выплате возмещения кредиторам;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) выбор банка-агента; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4-1) установление предельных размеров привлекаемых займов и заимствований Фондом; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-2) формирование в Фонде системы управления рисками и внутреннего контроля и контроль за функционированием такой системы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-3) ежегодное определение ставки комиссионного вознаграждения Фонда;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-4) формирование в Фонде службы внутреннего аудита;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) иные полномочия в соответствии с настоящим Законом и уставом Фонда. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 6 с изменениями, внесенными законами РК от 20.02.2006 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 12.01.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении 6 месяцев со дня его официального опубликования); от 07.05.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019); от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z237" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 6-1. Консультативный комитет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Для рассмотрения наиболее важных вопросов и подготовки рекомендаций совету директоров в Фонде должен быть создан консультативный комитет.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Основной задачей консультативного комитета является представление интересов страховых организаций-участников путем подготовки и выдачи коллективных рекомендаций совету директоров Фонда по вопросам, переданным (внесенным) на рассмотрение консультативного комитета общим собранием акционеров Фонда, советом директоров Фонда, комитетами совета директоров Фонда.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Консультативный комитет действует на основании положения о нем, утвержденного советом директоров Фонда по согласованию с уполномоченным органом.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Положение о консультативном комитете должно определять:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) основную задачу и компетенцию консультативного комитета;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) порядок определения членов консультативного комитета, срок их полномочий;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) функции, обязанности, права и ответственность членов консультативного комитета;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) порядок работы консультативного комитета, включая порядок созыва и проведения заседаний консультативного комитета, заочных голосований членов консультативного комитета;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) порядок определения секретаря консультативного комитета и его функции;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) иные положения, не противоречащие настоящему Закону.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Решения консультативного комитета оформляются в письменном виде и носят рекомендательный характер.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Консультативный комитет вправе принимать решения при любом количестве его членов, участвующих в заседании комитета или заочном голосовании его членов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. В состав консультативного комитета входят:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) по одному представителю от каждой страховой организации-участника, за исключением страховой организации-участника, у которой приостановлено или прекращено действие всех ранее выданных ей лицензий на право осуществления страховой деятельности, деятельности по перестрахованию;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) работник Фонда, определенный советом директоров Фонда.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Председатель заседания консультативного комитета избирается на каждом заседании консультативного комитета большинством голосов его членов, участвующих в заседании.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Каждый член консультативного комитета имеет один голос. При равенстве голосов голос ни одного из членов консультативного комитета, в том числе председателя заседания консультативного комитета, решающим не является.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Вознаграждения членам консультативного комитета за участие в его работе не начисляются и не выплачиваются.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Рекомендация консультативного комитета считается принятой, если за ее принятие проголосовало не менее половины от общего числа членов консультативного комитета, участвующих в заседании консультативного комитета или заочном голосовании его членов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. На заседаниях консультативного комитета без права участия в голосовании вправе присутствовать представители уполномоченного органа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 6-1 в соответствии с Законом РК от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции Закона РК от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 6-2. Деятельность инвестиционного комитета. Требования, предъявляемые к членам инвестиционного комитета</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. В целях инвестирования собственных активов Фонда, средств резервов гарантирования страховых выплат и резерва возмещения вреда в Фонде должен быть создан один или несколько инвестиционных комитетов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. За исключением случаев, установленных законами Республики Казахстан, принятие инвестиционных решений в отношении собственных активов Фонда, средств резервов гарантирования страховых выплат и средств резерва возмещения вреда осуществляется исключительно инвестиционным комитетом (инвестиционными комитетами), в составе которого (каждого из которых) должно быть не менее трех человек.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Иные органы и (или) руководящие работники Фонда не вправе принимать решения, отнесенные настоящим Законом к компетенции инвестиционного комитета (инвестиционных комитетов) Фонда.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Не менее половины членов инвестиционного комитета, осуществляющего принятие инвестиционных решений в отношении собственных активов Фонда, должны являться руководящими работниками Фонда, получившими согласие уполномоченного органа на их назначение (избрание) руководящими работниками.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Не менее половины членов инвестиционного комитета, осуществляющего принятие инвестиционных решений в отношении средств резервов гарантирования страховых выплат и (или) средств резерва возмещения вреда, должны являться руководящими работниками Фонда и (или) страховых организаций-участников, получившими согласие уполномоченного органа на их назначение (избрание) руководящими работниками, соответственно, Фонда и (или) страховых организаций-участников.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В состав инвестиционного комитета (инвестиционных комитетов) Фонда входят член исполнительного органа Фонда и руководитель подразделения Фонда, осуществляющего управление рисками.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Избрание членов инвестиционного комитета (инвестиционных комитетов) осуществляется советом директоров Фонда.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Заседания инвестиционного комитета проводятся при условии участия в них не менее половины от общего количества членов инвестиционного комитета, но не менее трех членов инвестиционного комитета.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решения инвестиционного комитета принимаются большинством голосов его членов, участвующих в заседании, и оформляются в письменном виде.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Члены инвестиционного комитета (инвестиционных комитетов) не вправе передавать исполнение возложенных на них функций иным лицам в части принятия инвестиционных решений.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Члены инвестиционного комитета (инвестиционных комитетов) обязаны доводить до сведения исполнительного органа Фонда информацию о наличии обстоятельств, в силу которых их интересы и интересы Фонда не совпадают между собой.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При наступлении обстоятельств, указанных в части первой настоящего пункта, члены инвестиционного комитета (инвестиционных комитетов) не вправе участвовать в заседании инвестиционного комитета (инвестиционных комитетов) и каким-либо образом влиять на принимаемые решения.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. По итогам заседаний инвестиционного комитета составляются протоколы, которые подписываются председателем и всеми членами инвестиционного комитета, участвовавшими в его заседании, и содержат обоснование принятых решений.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Члены инвестиционного комитета вправе выразить свое особое мнение, которое прилагается к протоколу заседания инвестиционного комитета и является его частью.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Инвестиционные решения, принятые инвестиционным комитетом (инвестиционными комитетами) Фонда, подлежат исполнению исполнительным органом Фонда в строгом соответствии с принятыми решениями.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. При принятии инвестиционным комитетом решений о совершении сделок за счет собственных активов Фонда и (или) средств резерва гарантирования страховых выплат, и (или) средств резерва возмещения вреда, предусматривающих нецелевое использование данных активов и (или) средств, нарушение требований законодательства Республики Казахстан, инвестиционной декларации, уполномоченный орган вправе отстранить лицо (лиц), голосовавшее (голосовавших) за принятие таких решений, от исполнения обязанностей члена инвестиционного комитета.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уведомление уполномоченного органа об отстранении лица либо лиц от исполнения обязанностей члена инвестиционного комитета доводится до сведения исполнительного органа Фонда, который не позднее дня, следующего за днем получения такого уведомления, обязан довести его до сведения лиц, отстраненных уполномоченным органом от исполнения обязанностей члена инвестиционного комитета.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. С момента доведения до сведения исполнительного органа Фонда уведомления уполномоченного органа об отстранении лица либо лиц от исполнения обязанностей члена инвестиционного комитета данное лицо либо лица не вправе участвовать в работе инвестиционного комитета и не может быть избрано в его состав в течение трех лет после принятия уполномоченным органом решения о таком отстранении.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. Порядок формирования и работы инвестиционного комитета, его основные задачи и компетенция устанавливаются внутренним документом Фонда, утверждаемым советом директоров Фонда по согласованию с уполномоченным органом.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) обязательные взносы – сумма денег, уплачиваемая страховой организацией-участником Фонду гарантирования страховых выплат по гарантируемым видам страхования в порядке, определенном настоящим Законом и иными нормативными правовыми актами Республики Казахстан;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 6-2 в соответствии с Законом РК от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z205" w:id="12"/>
+    <w:bookmarkStart w:name="z10" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 7. Гарантии Фонда</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1. Со дня принятия уполномоченным органом решения о лишении лицензии страховой организации-участника и назначении временной администрации Фонд принимает на себя обязательства по:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) оплате страхового портфеля ликвидируемой страховой (перестраховочной) организации, передаваемого страховой организации-участнику в порядке и на условиях, которые предусмотрены законодательством Республики Казахстан о страховании и страховой деятельности;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) осуществлению гарантийных выплат кредиторам по наступившим страховым случаям по договорам страхования, по которым ликвидируемая страховая (перестраховочная) организация неправомерно отказала (полностью или частично) либо не осуществила страховую выплату в полном объеме, до даты передачи (приема) страхового портфеля ликвидируемой страховой (перестраховочной) организации в порядке, предусмотренном Законом Республики Казахстан "О страховой деятельности".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2. Исключен Законом РК от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-1. К гарантируемым видам (классам) страхования, по которым настоящим Законом предусмотрено обязательное участие в Фонде, относятся:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) все виды обязательного страхования, за исключением видов страхования, при которых требование об обязательном страховании, виды и минимальные условия страхования (в том числе объект страхования, страховые риски и минимальные размеры страховых сумм) устанавливаются законами Республики Казахстан, а иные условия и порядок страхования определяются соглашением сторон (вмененное страхование);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) все виды накопительного страхования в отрасли "страхование жизни". </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В рамках гарантирования аннуитетного страхования Фонд обеспечивает:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>непрерывность и своевременность осуществления страховых выплат по действующим договорам аннуитетного страхования, заключенным ликвидируемой страховой (перестраховочной) организацией, с даты назначения уполномоченным органом временной администрации по основанию принятия им решения о лишении лицензии страховой (перестраховочной) организации до момента передачи страхового портфеля в другую страховую (перестраховочную) организацию, имеющую лицензию по отрасли "страхование жизни";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>осуществление уплаты страховой премии по договору аннуитетного страхования, заключенному в связи с установлением либо продлением (переосвидетельствованием) степени утраты профессиональной трудоспособности работника, при прекращении деятельности (ликвидации) юридического лица (работодателя).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Порядок и условия осуществления Фондом гарантийных выплат, указанных в части первой настоящего пункта, и иных платежей определяются нормативным правовым актом уполномоченного органа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Фонд принимает на себя обязательства по осуществлению выплат по возмещению вреда жизни, здоровью потерпевшего и (или) расходов на погребение в случаях, предусмотренных подпунктом 2) пункта 1 статьи 8 настоящего Закона.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Фонд ведет учет договоров страхования, подпадающих под действие гарантий Фонда, с целью:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) реализации Фондом функций, предусмотренных настоящим Законом;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) предоставления кредиторам возможности проверки действия гарантий Фонда в отношении их договоров страхования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 7 в редакции Закона РК от 15.07.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); с изменениями, внесенными законами РК от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 8. Основные задачи и функции Фонда</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Основными задачами Фонда являются: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) защита прав и законных интересов кредиторов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) обеспечение защиты прав и законных интересов лиц, жизни, здоровью которых причинен вред иным лицом в результате транспортного происшествия, в случаях, предусмотренных настоящим Законом;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) обеспечение функционирования и развития системы гарантирования страховых выплат в порядке, определенном настоящим Законом и нормативными правовыми актами уполномоченного органа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Для выполнения основных задач Фонд осуществляет следующие функции: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) осуществление гарантийных выплат в соответствии с настоящим Законом; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-1) оплата страхового портфеля ликвидируемой страховой (перестраховочной) организации, передаваемого страховой организации-участнику в порядке и на условиях, которые предусмотрены </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан о страховании и страховой деятельности;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) привлечение обязательных и чрезвычайных взносов страховых организаций-участников; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) привлечение первоначальных разовых, дополнительных взносов страховых организаций-участников; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) осуществление выплат по возмещению вреда жизни, здоровью потерпевшего и (или) расходов на погребение в соответствии с настоящим Законом; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) инвестиционная деятельность в порядке, определенном законодательством Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) участие в составе временной администрации в случае ликвидации страховой (перестраховочной) организации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-1. Помимо функций, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей статьи, Фонд осуществляет разработку и предоставление специализированного программного обеспечения, используемого для автоматизации деятельности страховых (перестраховочных) организаций, проведения обучения и повышения квалификации специалистов в области страхования (перестрахования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. В целях обеспечения качественного и своевременного выполнения своих функций Фонд вправе в пределах своей компетенции получать от физических и юридических лиц, а также государственных органов информацию, в том числе составляющую тайну страхования. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Полученные сведения не подлежат дальнейшему разглашению. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Работники Фонда несут ответственность за разглашение сведений, полученных в ходе осуществления ими своих функций, составляющих служебную, коммерческую тайну, тайну страхования или иную охраняемую законом тайну, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 8 с изменениями, внесенными законами РК от 20.02.2006 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 07.05.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 15.07.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      10) заявитель – юридическое лицо, зарегистрированное в качестве страховой организации в соответствии с законодательством Республики Казахстан, либо страховая организация, филиал страховой организации-нерезидента Республики Казахстан, прошедший учетную регистрацию, намеренные получить лицензию и (или) осуществлять деятельность по гарантируемым видам страхования;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 8-1. Комиссионное вознаграждение Фонда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z206" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Фонд взимает комиссионное вознаграждение за осуществление инвестиционной деятельности в отношении средств резервов гарантирования страховых выплат и резерва возмещения вреда.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Ставка комиссионного вознаграждения Фонда устанавливается в пределах не выше:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) 7,5 процента от совокупного инвестиционного дохода, полученного за финансовый год от инвестирования средств резервов гарантирования страховых выплат и резерва возмещения вреда;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) 0,025 процента от совокупных взносов, внесенных за финансовый год в резервы гарантирования страховых выплат по отраслям "общее страхование" и "страхование жизни" и резерв возмещения вреда.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Ставка комиссионного вознаграждения Фонда ежегодно определяется советом директоров Фонда.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Ставка комиссионного вознаграждения Фонда может меняться не чаще одного раза в год.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Правила взимания комиссионного вознаграждения Фонда утверждаются </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нормативным правовым актом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уполномоченного органа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      11) гарантийная выплата по аннуитетным классам страхования – сумма денег, выплачиваемая Фондом гарантирования страховых выплат страхователю (застрахованному, выгодоприобретателю) и (или) в пользу застрахованного в рамках гарантирования аннуитетного страхования в порядке и на условиях, предусмотренных настоящим Законом;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 8-1 в соответствии с Законом РК от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z207" w:id="14"/>
+    <w:bookmarkStart w:name="z12" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      12) гарантируемые виды страхования – виды страхования, по которым настоящим Законом предусмотрено обязательное участие в Фонде гарантирования страховых выплат;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок участия в Фонде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z208" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z13" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      13) гарантийная выплата по обязательным видам страхования – сумма денег, выплачиваемая Фондом гарантирования страховых выплат в порядке и на условиях, предусмотренных настоящим Законом страхователю (застрахованному, выгодоприобретателю) по наступившим страховым случаям по договору страхования принудительно ликвидируемой страховой организации, принудительно прекращающего деятельность филиала страховой организации-нерезидента Республики Казахстан, в случаях, предусмотренных Законом Республики Казахстан "О страховой деятельности";</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 9. Порядок участия в Фонде и условия приобретения акций Фонда страховыми организациями</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z209" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Заявитель обязан заключить договор участия в порядке, предусмотренном настоящим Законом, для получения лицензии на право осуществления страховой деятельности по гарантируемым видам страхования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Для заключения договора участия, приобретения акций Фонда заявитель представляет Фонду копии следующих документов:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) справки о государственной регистрации (перерегистрации);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) справки об учетной регистрации (для филиала страховой организации-нерезидента Республики Казахстан);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) устава одновременно с оригиналом для сверки либо нотариально засвидетельствованную копию устава;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) положения о филиале страховой организации-нерезидента Республики Казахстан одновременно с оригиналом для сверки либо нотариально засвидетельствованную копию положения о филиале страховой организации-нерезидента Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. В случае прекращения страховой организацией-участником страховой деятельности по гарантируемым видам страхования и прекращения действия договоров страхования страховая организация-участник обязана осуществить отчуждение принадлежащих ей акций путем их продажи акционерам Фонда. В случае отказа акционеров в приобретении акций Фонда Фонд обязан выкупить акции по цене, определяемой в соответствии с методикой определения стоимости акций.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Форма, содержание и условия договора участия должны соответствовать требованиям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданского кодекса</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан и настоящего Закона.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      14) система гарантирования страховых выплат – комплекс организационно-правовых мер, предусмотренных настоящим Законом, направленных на защиту прав и законных интересов страхователей (застрахованных, выгодоприобретателей), связанных с получением гарантийной выплаты по обязательным классам страхования принудительно ликвидируемой страховой организации, принудительно прекращающего деятельность филиала страховой организации-нерезидента Республики Казахстан при наступлении страхового случая, а также гарантийной выплаты по аннуитетным классам страхования ликвидируемой страховой организации, принудительно прекращающего деятельность филиала страховой организации-нерезидента Республики Казахстан;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 9 в редакции Закона РК от 27.04.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными Законом РК от 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 16.12.2020).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z210" w:id="17"/>
+    <w:bookmarkStart w:name="z14" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      15) страховая организация, филиал страховой организации-нерезидента Республики Казахстан, являющиеся участниками системы гарантирования страховых выплат (страховая организация-участник), – страховая организация, филиал страховой организации-нерезидента Республики Казахстан, заключившие с Фондом гарантирования страховых выплат договор участия;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 10. Обязательные условия договора участия</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z211" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> статьи 17-1 настоящего Закона, в случаях, предусмотренных настоящим Законом;</w:t>
+        <w:t xml:space="preserve">      Договор участия должен содержать: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) полное наименование сторон, сведения об их месте нахождения и банковских реквизитах; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) указание о предмете договора, соответствующего настоящему Закону; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) права и обязанности сторон, соответствующие настоящему Закону; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) порядок уплаты обязательных и чрезвычайных взносов, а также формирование условных обязательств; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) условия и порядок определения размера и осуществления гарантийной выплаты кредитору; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) исключен Законом РК от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) исключен Законом РК от 20.02.2006 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) исключен Законом РК от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) условия прекращения договора участия; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) условия об ответственности сторон за нарушение договора участия; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) исключен Законом РК от 15.07.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При наличии у страховой организации-участника лицензии на осуществление обязательного страхования гражданско-правовой ответственности владельцев транспортных средств подлежат обязательному включению в договор участия следующие условия: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) порядок уплаты первоначальных разовых, дополнительных взносов; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) ответственность сторон. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 10 с изменениями, внесенными законами РК от 20.02.2006 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 07.05.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 15.07.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z326" w:id="19"/>
+    <w:bookmarkStart w:name="z15" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      16-1) собственные активы Фонда гарантирования страховых выплат – активы Фонда гарантирования страховых выплат, за исключением резерва гарантирования страховых выплат и резерва возмещения вреда;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 11. Прекращение договора участия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z327" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Договор участия прекращается: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) на общих основаниях, предусмотренных гражданским </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      16-2) собственный капитал Фонда гарантирования страховых выплат – величина, равная разнице между размером активов Фонда гарантирования страховых выплат и размером его обязательств, резервов гарантирования страховых выплат, резерва возмещения вреда;</w:t>
+      2) в случае прекращения страховой организацией-участником Фонда страховой деятельности по гарантируемым видам страхования и прекращения действия заключенных по данным видам страхования договоров страхования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 11 с изменением, внесенным Законом РК от 15.07.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z212" w:id="21"/>
+    <w:bookmarkStart w:name="z16" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> статьи 12 настоящего Закона;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 12. Обязательные и чрезвычайные взносы, порядок их уплаты. Заимствования Фонда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z213" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Страховая организация-участник обязана уплачивать обязательные и чрезвычайные взносы в соответствии с договором участия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ставка обязательных взносов определяется Фондом ежегодно. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Методика расчета ставки обязательных взносов, порядок и сроки их уплаты устанавливаются </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нормативными правовыми актами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уполномоченного органа. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. По договорам накопительного страхования в рамках гарантируемых видов (классов) страхования, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 7 настоящего Закона, размер обязательных взносов рассчитывается исходя из объема сформированных страховых резервов и ставки обязательных взносов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Размер обязательных взносов по другим гарантируемым видам страхования рассчитывается исходя из объема начисленных страховой организацией страховых премий и ставки обязательных взносов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-1. В случае нарушения страховой организацией - участником пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов, установленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, ставка обязательного взноса для такой страховой организации подлежит увеличению в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нормативным правовым актом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уполномоченного органа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-2. Резерв гарантирования страховых выплат используется для покрытия:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) обязательств по гарантиям Фонда, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) расходов, связанных с осуществлением Фондом функций, предусмотренных подпунктами 1) и 1-1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 8 настоящего Закона, а также выплат по возмещению вреда жизни, здоровью потерпевшего и (или) расходов на погребение в случаях, предусмотренных настоящим Законом.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случае недостаточности резерва гарантирования страховых выплат для осуществления функций, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 8 настоящего Закона, Фонд привлекает чрезвычайные взносы страховых организаций-участников в пределах их условных обязательств.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случае недостаточности резерва гарантирования страховых выплат и чрезвычайных взносов страховых организаций-участников для осуществления функций, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 8 настоящего Закона, используется собственный капитал Фонда в порядке, определенном советом директоров Фонда по согласованию с уполномоченным органом.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В случае недостаточности резерва возмещения вреда для осуществления выплат по возмещению вреда жизни, здоровью потерпевшего и (или) расходов на погребение, предусмотренных настоящим Законом, Фонд до конца текущего квартала вправе использовать средства резерва гарантирования страховых выплат в размере, установленном советом директоров Фонда. Для восстановления резерва гарантирования страховых выплат Фонд привлекает чрезвычайные взносы от страховых организаций-участников в размере использованной суммы резерва гарантирования страховых выплат.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Допускаются использование средств резерва гарантирования страховых выплат по отрасли "общее страхование" в целях исполнения обязательств по отрасли "страхование жизни" и, наоборот, использование средств резерва гарантирования страховых выплат по отрасли "страхование жизни" в целях исполнения обязательств по отрасли "общее страхование" в порядке, определенном советом директоров Фонда, с учетом восполнения использованной суммы, в том числе за счет привлечения чрезвычайных взносов страховых организаций-участников по отрасли "общее страхование" либо отрасли "страхование жизни", в зависимости от того, по какой отрасли страхования предоставляется гарантия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Размер чрезвычайных взносов страховой организации-участника по договорам накопительного страхования в рамках гарантируемых видов (классов) страхования, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 7 настоящего Закона, определяется пропорционально доле сформированных страховой организацией-участником страховых резервов в общем объеме сформированных страховых резервов всеми страховыми организациями-участниками Фонда по данным видам страхования на последнюю отчетную дату.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Размер чрезвычайных взносов страховой организации-участника по другим гарантируемым видам страхования определяется пропорционально доле страховых премий по заключенным ею договорам страхования в общем объеме страховых премий всех страховых организаций – участников Фонда по данным видам страхования в текущем отчетном периоде.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. При недостаточности резерва гарантирования страховых выплат, чрезвычайных взносов и собственного капитала Фонда для осуществления функций, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 8 настоящего Закона, Национальный Банк Республики Казахстан, Правительство Республики Казахстан и иные организации вправе предоставлять Фонду заем, который подлежит погашению за счет чрезвычайных взносов страховых организаций-участников.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Приостановление действия лицензии на право осуществления страховой деятельности не освобождает страховую организацию-участника от уплаты обязательных и чрезвычайных взносов. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. С даты лишения страховой организации-участника (за исключением филиала страховой организации-нерезидента Республики Казахстан) лицензии на право осуществления страховой деятельности обязательства страховой организации-участника по уплате обязательных и чрезвычайных взносов приостанавливаются до вступления в законную силу решения суда о принудительной ликвидации страховой организации-участника.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Обязательства страховой организации-участника (за исключением филиала страховой организации-нерезидента Республики Казахстан) по уплате обязательных и чрезвычайных взносов прекращаются со дня вступления в законную силу решения суда о ее принудительной ликвидации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Обязательства филиала страховой организации-нерезидента Республики Казахстан по уплате обязательных и чрезвычайных взносов прекращаются со дня принятия уполномоченным органом решения о лишении филиала страховой организации-нерезидента Республики Казахстан лицензии на право осуществления страховой деятельности.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Обязательные и чрезвычайные взносы, уплаченные страховыми организациями-участниками в соответствии с настоящим Законом, возврату не подлежат..</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      18) договор страхования – договор, заключенный страхователем со страховой организацией, филиалом страховой организации-нерезидента Республики Казахстан по гарантируемым видам страхования;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 12 с изменениями, внесенными законами РК от 07.05.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 01.10.2008); от 30.12.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 234-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 15.07.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 05.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 27.04.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 16.12.2020); от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z17" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z214" w:id="23"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 13. Формирование условных обязательств</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Страховая организация-участник обязана формировать и вести учет условных обязательств. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Размер условных обязательств страховой организацией – участником Фонда по договорам накопительного страхования в рамках гарантируемых видов (классов) страхования, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 7 настоящего Закона, рассчитывается исходя из объема сформированных страховых резервов и ставки условных обязательств.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Размер условных обязательств по другим гарантируемым видам страхования рассчитывается страховой организацией-участником Фонда исходя из объема ее страховых премий по гарантируемым видам страхования и ставки условных обязательств.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Методика расчета ставки условных обязательств, порядок их формирования и учета устанавливаются </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нормативными правовыми актами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уполномоченного органа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) ликвидируемая страховая организация – страховая</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 13 в редакции Закона РК от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом РК от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 14. Ненадлежащее исполнение обязательств по уплате обязательных и чрезвычайных взносов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Фонд осуществляет сверку по размерам уплаченных обязательных и (или) чрезвычайных взносов со страховой организацией-участником в соответствии с внутренними документами Фонда.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В случае неуплаты обязательных и (или) чрезвычайных взносов в полном объеме Фонд в течение семи рабочих дней с даты наступления срока уплаты обязан известить уполномоченный орган о ненадлежащем исполнении страховой организацией-участником своих обязательств по настоящему Закону.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Уполномоченный орган при получении извещения Фонда о ненадлежащем исполнении страховой организацией-участником обязательств по уплате обязательных и чрезвычайных взносов применяет к такой страховой организации меры надзорного реагирования, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан о страховании и страховой деятельности.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 14 с изменениями, внесенными законами РК от 27.04.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 15-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019); от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Гарантийные выплаты</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>и иные меры защиты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z20" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 15. Основания и порядок осуществления гарантийной выплаты по обязательным видам страхования и договорам страхования жизни, заключенным в рамках государственной образовательной накопительной системы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-        <w:t>организация-участник, в отношении которой уполномоченным органом принято решение о лишении лицензии;</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок статьи 15 в редакции Закона РК от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Право требования к Фонду по осуществлению гарантийной выплаты возникает у кредитора со дня принятия уполномоченным органом решения о лишении лицензии страховой организации-участника и назначении временной администрации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Право на получение гарантийной выплаты имеют кредиторы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) по всем наступившим страховым случаям в период до принятия уполномоченным органом решения о лишении лицензии страховой организации-участника и назначении временной администрации по договорам страхования, по которым ликвидируемая страховая организация неправомерно отказала (полностью или частично) либо не осуществила страховую выплату в полном объеме; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) по страховым случаям, наступившим в период со дня принятия уполномоченным органом решения о лишении лицензии страховой организации-участника и назначении временной администрации до даты передачи (приема) страхового портфеля ликвидируемой страховой (перестраховочной) организации в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О страховой деятельности";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) по страховым случаям, о наступлении которых заявлено после ликвидации страховой (перестраховочной) организации, и обязательства по которым не были переданы в составе страхового портфеля ликвидированной страховой (перестраховочной) организации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. При возникновении у кредитора права требования к Фонду на основаниях, предусмотренных подпунктами 1) и 2) части второй пункта 1 настоящей статьи, кредитор вправе в период со дня принятия уполномоченным органом решения о лишении лицензии страховой организации-участника и назначении временной администрации до истечения двух месяцев со дня вступления в законную силу решения суда о принудительной ликвидации страховой организации-участника обратиться в Фонд с письменным заявлением об осуществлении гарантийной выплаты.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случае передачи (приема) страхового портфеля ликвидируемой страховой (перестраховочной) организации в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О страховой деятельности", до истечения двух месяцев со дня вступления в законную силу решения суда о принудительной ликвидации страховой организации-участника, кредитор обращается с письменным заявлением об осуществлении гарантийной выплаты к страховой организации-участнику, принявшей страховой портфель ликвидируемой страховой (перестраховочной) организации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В случае отсутствия подтверждающих документов кредитор вправе обратиться во временную администрацию ликвидируемой страховой организации или в ликвидационную комиссию принудительно ликвидируемой страховой организации с заявлением о передаче соответствующих документов в Фонд или страховую организацию-участнику, принявшую страховой портфель ликвидируемой страховой (перестраховочной) организации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. При наступлении страхового случая по договору страхования в случаях, предусмотренных пунктом 1 настоящей статьи, кредитор вправе обратиться с требованием об осуществлении гарантийной выплаты непосредственно в Фонд либо страховую организацию-участнику.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>После получения требования кредитора в соответствии с пунктом 2 и частью первой пункта 3 настоящей статьи Фонд либо страховая организация-участник в порядке, предусмотренном законами Республики Казахстан и (или) договором страхования, обязан (обязана) провести работу по определению страхового случая и размера причиненного вреда.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. После представления кредитором либо страховой организацией-участником полного пакета документов, необходимых для осуществления гарантийной выплаты, Фонд принимает решение об осуществлении гарантийной выплаты либо об отказе в осуществлении гарантийной выплаты. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Фондом возмещаются расходы страховых организаций-участников, связанные с осуществлением мероприятий, включая расходы на проведение оценки поврежденного имущества, предусмотренных пунктом 3 настоящей статьи, в размере фактических расходов, но не более семи месячных расчетных показателей. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Особенности, порядок и размеры гарантийных выплат определяются в соответствии с настоящим Законом и нормативным правовым актом уполномоченного органа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Гарантийной выплатой не покрываются моральный ущерб, упущенная выгода кредитора, неустойка по договору страхования и иные расходы, в том числе ранее взысканные в судебном порядке с ликвидируемой страховой (перестраховочной) организации, за исключением расходов, предусмотренных пунктом 5 настоящей статьи.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Гарантийная выплата кредиторам осуществляется непосредственно Фондом или через банк-агент в безналичной форме на банковский счет кредитора либо наличными деньгами по соглашению сторон. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Со дня осуществления гарантийной выплаты кредитору ликвидируемой страховой организации-участника к Фонду переходит право требования кредитора по договору страхования в объеме осуществленной гарантийной выплаты.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перешедшее право требования кредитора, а также требование по возмещению расходов, связанных с осуществлением гарантийной выплаты, предъявляются Фондом к ликвидационной комиссии ликвидируемой страховой организации (далее – ликвидационная комиссия) или страховой организации-участнику в случае принятия судом решения об отмене решения уполномоченного органа о лишении лицензии данной страховой организации-участника в порядке, предусмотренном законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Фонд со дня получения копии решения уполномоченного органа о лишении лицензии страховой (перестраховочной) организации публикует на казахском и русском языках сообщение об осуществлении гарантийных выплат кредиторам ликвидируемой страховой (перестраховочной) организации по наступившим страховым случаям в течение:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) двух рабочих дней на интернет-ресурсе Фонда;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) десяти рабочих дней в двух периодических печатных изданиях, распространяемых на всей территории Республики Казахстан и казахстанских информационных интернет-ресурсах.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 15 в редакции Закона РК от 20.02.2006 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); с изменениями, внесенными законами РК от 30.12.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 234-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 15.07.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z215" w:id="24"/>
+    <w:bookmarkStart w:name="z259" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      20) чрезвычайные взносы – сумма денег, дополнительно уплачиваемая страховой организацией-участником в Фонд гарантирования страховых выплат в случаях, предусмотренных настоящим Законом;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 15-1. Основания и порядок осуществления гарантийной выплаты по гарантируемым аннуитетным классам страхования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z216" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Право требования к Фонду по осуществлению гарантийной выплаты возникает у кредитора по истечении двух рабочих дней с даты передачи в Фонд временной администрацией, назначенной уполномоченным органом по основанию принятия им решения о лишении лицензии страховой организации, реестра договоров страхования, по которым предоставляется гарантия в соответствии с подпунктом 1) пункта 2 настоящей статьи, в сроки, установленные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О страховой деятельности".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Право на получение гарантийной выплаты имеют кредиторы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) по договорам аннуитетного страхования, осуществляемого в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Социальным кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан и Законом Республики Казахстан "Об обязательном страховании работника от несчастных случаев при исполнении им трудовых (служебных) обязанностей", действующим на момент назначения уполномоченным органом временной администрации по основанию принятия им решения о лишении лицензии страховой организации;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) по договорам аннуитетного страхования, заключенным в связи с установлением или продлением (переосвидетельствованием) степени утраты профессиональной трудоспособности работника, при прекращении деятельности (ликвидации) юридического лица (работодателя), со дня назначения уполномоченным органом временной администрации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Права кредиторов на получение гарантийных выплат, указанных в части первой настоящего пункта, действуют до даты передачи страхового портфеля ликвидируемой страховой организации-участника в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О страховой деятельности", другой страховой организации, имеющей лицензию по отрасли "страхование жизни".          </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В случае обращения физического лица в Фонд в связи с возникновением права требования к Фонду по осуществлению гарантийной выплаты по основаниям, предусмотренным подпунктом 2) части первой настоящего пункта, гарантийная выплата осуществляется Фондом на основании документов, полученных от временной администрации страховой организации, в порядке и на условиях, предусмотренных настоящим Законом.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Фонд по истечении двух рабочих дней после получения от временной администрации реестра договоров страхования обеспечивает непрерывность и своевременность гарантийных выплат по договорам страхования, указанным в подпункте 1) части первой пункта 2 настоящей статьи.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При наступлении случая, предусмотренного подпунктом 2) части первой пункта 2 настоящей статьи, кредитор вправе обратиться в другую страховую организацию, имеющую лицензию по отрасли "страхование жизни", с заявлением о заключении договора аннуитетного страхования в рамках обязательного страхования работника от несчастных случаев при исполнении им трудовых (служебных) обязанностей.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уплата страховой премии по договорам аннуитетного страхования, указанным в подпункте 2) части первой пункта 2 настоящей статьи, осуществляется Фондом в порядке и на условиях, предусмотренных нормативным правовым актом уполномоченного органа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>По истечении действия договора аннуитетного страхования, заключенного по основаниям, предусмотренным подпунктом 2) части первой пункта 2 настоящей статьи, последующий договор аннуитетного страхования вследствие установления или продления (переосвидетельствования) степени утраты профессиональной трудоспособности работника подлежит заключению со страховой организацией, принявшей страховой портфель по классу обязательного страхования работника от несчастных случаев при исполнении им трудовых (служебных) обязанностей.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Фонд не вправе отказать в осуществлении гарантийной выплаты, предусмотренной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 7 настоящего Закона.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Гарантийная выплата кредиторам, указанная в подпункте 1) части первой пункта 2 настоящей статьи, осуществляется непосредственно Фондом или через банк-агент в безналичной форме на банковский счет кредитора либо наличными деньгами по соглашению сторон.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Со дня осуществления гарантийной выплаты кредитору ликвидируемой страховой организации к Фонду переходит право требования кредитора по договору страхования в объеме осуществленной гарантийной выплаты.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перешедшее право требования кредитора, а также требование по возмещению расходов, связанных с осуществлением гарантийной выплаты, предъявляются Фондом к ликвидационной комиссии принудительно ликвидируемой страховой организации или страховой организации-участнику в случае принятия судом решения об отмене решения уполномоченного органа о лишении лицензии данной страховой организации-участника в порядке, предусмотренном законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Фонд в течение двух рабочих дней со дня получения копии решения уполномоченного органа о лишении лицензии страховой (перестраховочной) организации публикует на казахском и русском языках в двух периодических печатных изданиях, распространяемых на всей территории Республики Казахстан, казахстанских информационных интернет-ресурсах и на интернет-ресурсе Фонда объявление о дате осуществления гарантийных выплат кредиторам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      21) типовой договор участия (далее – договор участия) – договор участия в системе гарантирования страховых выплат, заключенный между Фондом гарантирования страховых выплат и страховой организацией-участником в порядке и на условиях, определенных настоящим Законом;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена статьей 15-1 в соответствии с Законом РК от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции Закона РК от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом РК от 20.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z217" w:id="26"/>
+    <w:bookmarkStart w:name="z21" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 16. Дополнительные способы защиты прав страхователей</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 16 исключена Законом РК от 15.07.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) условные обязательства – обязательства страховой организации-участника перед Фондом гарантирования страховых выплат, формируемые им для уплаты чрезвычайных взносов.</w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 17. Прекращение гарантий Фонда</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Гарантии Фонда прекращаются в случаях:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществления гарантийной выплаты в соответствии с настоящим Законом;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) истечения сроков обращения кредитора, установленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона (для гарантийных выплат по обязательным классам страхования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) истечения срока действия договора страхования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) оплаты страхового портфеля принудительно ликвидируемой страховой (перестраховочной) организации, передаваемого страховой организации-участнику в порядке и на условиях, которые предусмотрены </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан о страховании и страховой деятельности.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 1 - в редакции Закона РК от 02.07.2018 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 17 в редакции Закона РК от 15.07.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); с изменением, внесенным Законом РК от 02.07.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 166-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными Законом РК от 02.01.2021 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="27"/>
+    <w:bookmarkStart w:name="z54" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 2. Законодательство о Фонде гарантирования страховых выплат</w:t>
+        <w:t xml:space="preserve"> Глава 5-1. Выплаты Фонда по возмещению вреда, причиненного</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>жизни, здоровью потерпевшего, и (или) расходов на погребение</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      Законодательство о Фонде гарантирования страховых выплат основывается на Конституции Республики Казахстан и состоит из Гражданского кодекса Республики Казахстан, Закона Республики Казахстан "О страховой деятельности", настоящего Закона и иных нормативных правовых актов Республики Казахстан. </w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Закон дополнен главой 5-1 в соответствии с Законом РК от 07.05.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.10.2008).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z303" w:id="28"/>
+    <w:bookmarkStart w:name="z55" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Положения настоящего Закона, устанавливаемые к страховым организациям, а также положения настоящего Закона, регулирующие основания и порядок осуществления гарантийных выплат, распространяются на филиалы страховых организаций-нерезидентов Республики Казахстан, осуществляющих страховую деятельность на территории Республики Казахстан по гарантированным видам страхования, с учетом особенностей, предусмотренных Законом Республики Казахстан "О страховой деятельности".</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 17-1. Право на получение выплат по возмещению вреда, причиненного жизни, здоровью потерпевшего, и (или) расходов на погребение </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Выплаты по возмещению вреда, причиненного жизни, здоровью потерпевшего (далее - выплата по возмещению вреда), и (или) расходов на погребение производятся Фондом в случаях неустановления лица, скрывшегося с места транспортного происшествия и ответственного за причинение вреда потерпевшему. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Право на получение выплат по возмещению вреда имеют граждане Республики Казахстан, а также иностранцы и лица без гражданства. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Данное право не распространяется на иностранцев и лиц без гражданства, не имеющих в наличии договора страхования от несчастных случаев. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 2 с изменениями, внесенными Законом РК от 02.01.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 16.12.2020).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Исключен Законом РК от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. В случае смерти потерпевшего право требования об осуществлении выплаты по возмещению вреда переходит лицу (-ам), имеющему (-им) согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательным актам</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан право на возмещение вреда в связи со смертью потерпевшего.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Лицу, осуществившему погребение потерпевшего, Фонд возмещает расходы на погребение в размере, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об обязательном страховании гражданско-правовой ответственности владельцев транспортных средств", на основании письменного заявления с приложением документов, предусмотренных подпунктами 1), 4), 6) и 7) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 17-2 настоящего Закона.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 17-1 с изменениями, внесенными законами РК от 27.04.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="29"/>
+    <w:bookmarkStart w:name="z61" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Государственное регулирование, контроль и надзор за деятельностью Фонда гарантирования страховых выплат</w:t>
+        <w:t xml:space="preserve"> Статья 17-2. Осуществление выплат по возмещению вреда и (или) расходов на погребение Фондом </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Потерпевший либо лица, указанные в пунктах 4 и 5 статьи 17-1 настоящего Закона, обращаются с заявлением с приложением документов, необходимых для осуществления выплат по возмещению вреда и (или) расходов на погребение, непосредственно в Фонд. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. К заявлению о выплатах по возмещению вреда и (или) расходов на погребение прилагаются следующие документы: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) документ, подтверждающий факт наступления случая, предусмотренного пунктом 1 статьи 17-1 настоящего Закона; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) копия заключения организации здравоохранения, в которой потерпевшему была оказана медицинская помощь в связи с причиненным вредом здоровью в результате транспортного происшествия, с указанием характера полученных потерпевшим травм и увечий, диагноза, периода временной нетрудоспособности; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) копия заключения учреждений медико-социальной или судебно-медицинской экспертизы; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) копия свидетельства или уведомление о смерти потерпевшего;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) документ, подтверждающий право лица, имеющего согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательным актам</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан право на возмещение вреда (в случае смерти потерпевшего); </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) документы либо их копии, подтверждающие фактические затраты на погребение; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) копия удостоверения личности. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. После представления потерпевшим либо лицами, предусмотренными пунктами 4 и 5 статьи 17-1 настоящего Закона, полного пакета документов, необходимого для осуществления выплат по возмещению вреда и (или) расходов на погребение, Фонд принимает решение об осуществлении выплат по возмещению вреда и (или) расходов на погребение либо об отказе в их осуществлении. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Решение о выплате по возмещению вреда и (или) расходов на погребение принимается Фондом в течение тридцати рабочих дней со дня получения документов, предусмотренных пунктом 2 настоящей статьи. Выплата по возмещению вреда и (или) расходов на погребение осуществляется Фондом в течение пяти рабочих дней со дня принятия решения о выплате по возмещению вреда и (или) расходов на погребение. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Исключен Законом РК от 30.12.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 234-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Выплаты по возмещению вреда и (или) расходов на погребение осуществляются в размерах, установленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об обязательном страховании гражданско-правовой ответственности владельцев транспортных средств".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Выплатой по возмещению вреда не покрываются моральный вред, а также вред, причиненный имуществу, упущенная выгода потерпевшего либо лиц, предусмотренных пунктом 4 статьи 17-1 настоящего Закона, ущерб окружающей среде. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Выплаты по возмещению вреда и (или) расходов на погребение осуществляются непосредственно Фондом или через банк-агент в безналичной форме на банковский счет потерпевшего либо лиц, предусмотренных пунктами 4 и 5 статьи 17-1 настоящего Закона. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Фонд отказывает в выплатах по возмещению вреда и (или) расходов на погребение в следующих случаях:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) действия потерпевшего признаны в порядке, установленном законодательными актами Республики Казахстан, умышленными уголовными или административными правонарушениями, находящимися в причинной связи с транспортным происшествием;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) Исключен Законом РК от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) транспортное происшествие наступило вследствие непреодолимой силы, то есть чрезвычайных и непредотвратимых при данных условиях обстоятельствах, таких, как воздействие ядерного взрыва, радиации или радиоактивного заражения, военных действий, гражданской войны, собраний, митингов, шествий, пикетов и демонстраций, массовых беспорядков или забастовок;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) непредставления полного пакета документов либо представления недостоверных документов, предусмотренных пунктом 2 настоящей статьи.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При наличии оснований для отказа в осуществлении выплат по возмещению вреда и (или) расходов на погребение Фонд обязан в течение тридцати рабочих дней со дня получения полного пакета документов направить уведомление в письменной форме с мотивированным обоснованием причин отказа. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Для осуществления Фондом функции, предусмотренной подпунктом 4) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона, Фонд запрашивает информацию в Министерстве внутренних дел Республики Казахстан и Генеральной прокуратуре Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок, объем и сроки предоставления информации устанавливаются актом Министра внутренних дел Республики Казахстан и приказом Генерального Прокурора Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полученные Фондом сведения не подлежат разглашению.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Для осуществления выплат по возмещению вреда Фонд запрашивает и получает страховые отчеты из единой базы данных по страхованию, формируемой в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О страховой деятельности", в порядке, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>определенном</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уполномоченным органом.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 17-2 с изменениями, внесенными законами РК от 30.12.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 234-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>; от 03.07.2014</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 227-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); от 27.04.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z72" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-        <w:t>Статья 2-1. Основные цель, задачи и принципы государственного регулирования в сфере деятельности Фонда гарантирования страховых выплат</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 17-3. Право обратного требования к лицу, причинившему вред</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1779" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1. Основной целью государственного регулирования в сфере деятельности Фонда гарантирования страховых выплат является установление правовых основ создания, деятельности Фонда гарантирования страховых выплат, а также условий участия страховых организаций, филиалов страховых организаций – нерезидентов Республики Казахстан в Фонде гарантирования страховых выплат. </w:t>
+        <w:t xml:space="preserve">      Фонд имеет право обратного требования к лицу, причинившему вред потерпевшему, в пределах выплаты по возмещению вреда и (или) расходов на погребение с учетом расходов, понесенных Фондом в связи с рассмотрением требования потерпевшего либо лиц, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктами 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 17-1 настоящего Закона, об осуществлении выплат по возмещению вреда и (или) расходов на погребение. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z1780" w:id="31"/>
+    <w:bookmarkStart w:name="z73" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      2. Основными задачами государственного регулирования в сфере деятельности Фонда гарантирования страховых выплат являются:</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 17-4. Создание резерва возмещения вреда </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z1781" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Осуществление выплат по возмещению вреда и (или) расходов на погребение производится Фондом за счет средств резерва возмещения вреда. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае недостаточности средств резерва возмещения вреда для осуществления выплат по возмещению вреда и (или) расходов на погребение Фонд использует резерв гарантирования страховых выплат в порядке, предусмотренном настоящим Законом. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Источником формирования резерва возмещения вреда являются первоначальные разовые взносы в размере, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>установленном</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уполномоченным органом, и дополнительные взносы, уплачиваемые страховщиками в соответствии с договором участия, заключаемым с Фондом. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Методика расчета ставки дополнительных взносов, порядок и сроки их уплаты устанавливаются </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нормативными правовыми актами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уполномоченного органа. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Размер дополнительных взносов рассчитывается исходя из объема начисленных страховой организацией-участником страховых премий по обязательному страхованию гражданско-правовой ответственности владельцев транспортных средств и ставки дополнительных взносов. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Приостановление действия лицензии на право осуществления страховой деятельности не освобождает страховую организацию-участник от уплаты дополнительных взносов. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. С даты лишения страховой организации-участника лицензии на осуществление обязательного страхования гражданско-правовой ответственности владельцев транспортных средств обязательства страховой организации-участника по уплате дополнительных взносов приостанавливаются до вступления в законную силу решения суда о принудительной ликвидации страховой организации-участника.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      1) формирование инфраструктуры системы гарантирования страховых выплат;</w:t>
+      Обязательство страховой организации-участника по уплате дополнительных взносов прекращается со дня вступления в законную силу решения суда о ее принудительной ликвидации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дополнительные взносы, уплаченные страховыми организациями-участниками в соответствии с настоящим Законом, возврату не подлежат.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 17-4 с изменениями, внесенными Законом РК от 30.12.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 234-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z1782" w:id="33"/>
+    <w:bookmarkStart w:name="z79" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      2) обеспечение надлежащего уровня защиты прав и законных интересов страхователей (застрахованных и выгодоприобретателей).</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 17-5. Ненадлежащее исполнение обязанностей по уплате первоначальных разовых, дополнительных взносов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z1783" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. В случае неуплаты первоначальных разовых, дополнительных взносов в полном объеме Фонд в течение семи рабочих дней с даты наступления срока уплаты обязан известить уполномоченный орган о ненадлежащем исполнении страховой организацией-участником своих обязательств по настоящему Закону.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Уполномоченный орган при получении извещения Фонда о ненадлежащем исполнении страховой организацией-участником обязанностей по уплате первоначальных разовых, дополнительных взносов вправе применить к такой страховой организации санкции и меры надзорного реагирования, предусмотренные законодательством Республики Казахстан о страховании и страховой деятельности.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      3. Основными принципами государственного регулирования в сфере деятельности Фонда гарантирования страховых выплат являются:</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 17-5 - в редакции Закона РК от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z1784" w:id="35"/>
+    <w:bookmarkStart w:name="z23" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      1) защита прав и законных интересов страхователей (застрахованных и выгодоприобретателей) при принудительной ликвидации страховой организации – участника Фонда гарантирования страховых выплат;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Права и обязанности участников</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>системы гарантирования страховых выплат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z1785" w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z24" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 18. Права и обязанности Фонда</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Фонд вправе: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) требовать уплаты обязательных, чрезвычайных и дополнительных взносов в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) ходатайствовать перед уполномоченным органом о включении своего представителя в состав ликвидационной комиссии и участвовать в ликвидационном производстве принудительно ликвидируемой страховой организации в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) требовать предоставления от ликвидационной комиссии и кредитора информации и документов, необходимых для реализации задач Фонда; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) запрашивать у уполномоченного органа сведения о финансовом состоянии страховых организаций-участников, количестве заключенных страховой организацией-участником договоров страхования и иную необходимую информацию, за исключением сведений, составляющих тайну страхования и иную охраняемую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан тайну; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) обеспечение защиты прав и законных интересов лиц, жизни и здоровью которых причинен вред иным лицом в результате транспортного происшествия, в случае неустановления лица, скрывшегося с места транспортного происшествия и ответственного за причинение вреда потерпевшему.</w:t>
+      5) отказать кредитору в осуществлении гарантийной выплаты в случаях, предусмотренных настоящим Законом, договором страхования или законодательными актами Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) в случае наступления события, предусмотренного частью второй пункта 3 статьи 15-1 настоящего Закона, привлекать независимого актуария для проверки адекватности расчета страховой премии по договору аннуитетного страхования, заключенному между кредитором и страховой организацией, имеющей лицензию по отрасли "страхование жизни";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) получать комиссионное вознаграждение в соответствии со статьей 8-1 настоящего Закона;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) запрашивать и получать у (от) страховой организации-участника информацию в сроки и объеме, которые определены советом директоров Фонда, в том числе сведения по ее обязательствам по гарантируемым видам (классам) страхования, составляющие страховую и иную охраняемую законом тайну;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9) запрашивать и получать у (от) Министерства внутренних дел Республики Казахстан и Генеральной прокуратуры Республики Казахстан информацию, необходимую для осуществления своей функции, предусмотренной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 8 настоящего Закона;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10) запрашивать и получать у (от) организации по формированию и ведению базы данных информацию, необходимую для осуществления своей деятельности, в соответствии с подпунктом 3-1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 80 Закона Республики Казахстан "О страховой деятельности".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Фонд обязан: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) заключить договор участия со страховой организацией, на которую в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательными</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>актами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан возложена обязанность участвовать в Фонде;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-1) вести учет резервов гарантирования страховых выплат раздельно по отраслям "общее страхование" и "страхование жизни";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-2) вести учет средств резервов гарантирования страховых выплат, резерва возмещения вреда раздельно от собственных активов Фонда;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) инвестировать активы в финансовые инструменты в порядке, определенном законодательством Республики Казахстан; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) представлять финансовую и иную отчетность в Национальный Банк Республики Казахстан в соответствии с нормативными правовыми актами Национального Банка Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) представлять страховым организациям-участникам по их запросам свою финансовую отчетность в объеме, определяемом в соответствии с договором участия; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ежегодно публиковать годовую финансовую отчетность, подтвержденную аудиторской организацией;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) осуществлять контроль за порядком уплаты страховыми организациями-участниками обязательных, чрезвычайных и дополнительных взносов, а также формированием ими условных обязательств; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) осуществлять гарантийные выплаты кредиторам по обязательствам принудительно ликвидируемой страховой организации в порядке, предусмотренном настоящим Законом и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нормативными правовыми актами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уполномоченного органа; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) проводить аудит; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) извещать уполномоченный орган о ставших ему известными фактах нарушения страховыми организациями законодательства Республики Казахстан о страховании и страховой деятельности; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) уведомить ликвидационную комиссию об осуществлении гарантийной выплаты кредитору; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) исключен Законом РК от 15.07.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) использовать исключительно в служебных целях всю ставшую ему известной в процессе осуществления своих функций информацию о деятельности страховых организаций; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) возместить расходы страховых организаций-участников в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 15 настоящего Закона. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-1. Фонд осуществляет учет проводимых им операций в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан о бухгалтерском учете и финансовой отчетности.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-2. В целях доведения до страхователей (застрахованных, выгодоприобретателей), лиц, имеющих намерение заключить договор страхования, информации о своей деятельности Фонд обязан разместить на своем интернет-ресурсе следующую информацию:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) полное наименование, адрес (место нахождения), номера телефонов, режим работы, в том числе его филиалов и представительств;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) сведения об акционерах;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) сведения о руководящих работниках;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) сведения о государственном регистрационном номере и бизнес-идентификационном номере;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) сведения об осуществляемых видах деятельности;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) годовую финансовую отчетность, подтвержденную аудиторской организацией, за три предыдущих отчетных года;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) отчеты об итогах деятельности за три предыдущих отчетных года;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) сведения об участии в ассоциациях (союзах), в том числе в объединении страховых (перестраховочных) организаций и страховых брокеров (при наличии);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) сведения о страховых организациях-участниках.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Фонд имеет иные права и несет иные обязанности, предусмотренные законами Республики Казахстан и договором участия. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 18 с изменениями, внесенными законами РК от 20.02.2006 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 30.12.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 234-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 15.07.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020);от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 19. Права и обязанности страховой организации-участника</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Страховая организация-участник вправе: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) публиковать в периодических печатных изданиях на государственном и русском языках, распространяемых на всей территории Республики Казахстан, информацию о своем участии в системе гарантирования страховых выплат; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) получать от Фонда информацию, относящуюся к осуществлению гарантийных выплат кредиторам; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) требовать от Фонда представления финансовой отчетности Фонда. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Страховая организация-участник обязана: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) уплачивать обязательные и чрезвычайные взносы, а также формировать условные обязательства в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предоставлять Фонду информацию, необходимую для расчета размеров обязательных, дополнительных взносов и условных обязательств, утверждения их ставок, расчета размера чрезвычайных взносов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-1) предоставлять Фонду информацию в сроки и объеме, которые определены советом директоров Фонда, в том числе сведения по ее обязательствам по гарантируемым видам (классам) страхования, составляющие страховую и иную охраняемую законом тайну;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) извещать Фонд о наступлении собственной неплатежеспособности и фактах применения санкций уполномоченного органа; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) уведомить Фонд о прекращении страховой деятельности по гарантируемым видам страхования, по которым в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательными</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>актами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан на страховую организацию возложена обязанность участия в Фонде;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1) в случаях, предусмотренных настоящим Законом, произвести отчуждение принадлежащих ей акций Фонда;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) уведомить Фонд о предъявлении искового заявления в суд о принудительной ликвидации, а также о принятии судом решения о принудительной ликвидации страховой организации; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-1) уведомить Фонд о лишении уполномоченным органом лицензии филиала страховой организации-нерезидента Республики Казахстан и проведении процедуры принудительного прекращения деятельности филиала страховой организации-нерезидента Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) исключен Законом РК от 15.07.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) осуществлять мероприятия, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 15 настоящего Закона. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Страховая организация-участник, имеющая лицензию на право осуществления обязательного страхования гражданско-правовой ответственности владельцев транспортных средств, обязана уплачивать дополнительные взносы в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Страховая организация-участник имеет иные права и несет иные обязанности, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан и договором участия. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 19 с изменениями, внесенными законами РК от 20.02.2006 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 30.12.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 234-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 15.07.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 16.12.2020);от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 20. Права и обязанности ликвидационной комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Ликвидационная комиссия вправе получать от Фонда уведомления об осуществлении гарантийной выплаты кредиторам принудительно ликвидируемой страховой организации, принудительно прекращающего деятельность филиала страховой организации-нерезидента Республики Казахстан. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Ликвидационная комиссия обязана: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) обеспечивать доступ уполномоченных представителей Фонда к информации и документации, касающимся процесса ликвидации или принудительного прекращения деятельности филиала страховой организации-нерезидента Республики Казахстан, с правом получения копий и выписок из документов; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) незамедлительно извещать Фонд о прекращении своих обязательств перед кредитором; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) предоставить запрашиваемую Фондом информацию и документы, касающиеся заключенных договоров страхования. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Ликвидационная комиссия имеет иные права и несет иные обязанности, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена статьей 2-1 в соответствии с Законом РК от 30.06.2025 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 20 с изменениями, внесенными законами РК от 15.07.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 16.12.2020).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="37"/>
+    <w:bookmarkStart w:name="z27" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 3. Государственное регулирование, контроль и надзор за деятельностью Фонда гарантирования страховых выплат</w:t>
+        <w:t xml:space="preserve"> Статья 21. Права и обязанности кредитора</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...56 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Кредитор имеет право: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) требовать от Фонда осуществления гарантийной выплаты в порядке, предусмотренном настоящим Законом; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016).</w:t>
+        <w:t xml:space="preserve">      2) исключен Законом РК от 15.07.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) требовать от ликвидационной комиссии удовлетворения требований в размере, превышающем полученную от Фонда гарантийную выплату. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Кредитор обязан: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) представлять Фонду документы, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательным</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> актом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан об обязательном страховании или договором страхования, подтверждающие факт наступления страхового случая и размер убытков по договору страхования; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) передать все документы, необходимые для реализации Фондом перешедших к нему прав кредитора в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Кредитор имеет иные права и несет иные обязанности, предусмотренные законами Республики Казахстан. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 3 в редакции Закона РК от 30.12.2009 </w:t>
-[...771 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 21 с изменениями, внесенными Законом РК от 15.07.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...949 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1303 lines deleted...]
-      4) представление документов по истечении установленного частью восьмой пункта 3 настоящей статьи срока, в течение которого кандидат на должность руководителя или члена органа управления, являющийся независимым директором, занимает свою должность без согласования с уполномоченным органом;</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 21-1. Регулирование посреднических услуг при осуществлении гарантийных выплат и выплат по возмещению вреда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. В случае, если заявление и документы на получение гарантийной выплаты или выплаты по возмещению вреда предоставлены Фонду с участием лица, оказывающего посреднические услуги для получения такой выплаты, в дополнение к таким документам в Фонд должна быть представлена нотариально засвидетельствованная копия договора об оказании посреднических услуг с указанием размера комиссионного вознаграждения данного лица. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Размер комиссионного вознаграждения лица, оказывающего посреднические услуги для получения гарантийной выплаты или выплаты по возмещению вреда, не должен превышать:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) десяти процентов от суммы такой выплаты по отрасли "общее страхование";      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) одного процента от суммы такой выплаты по отрасли "страхование жизни".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      5) исключен Законом РК от 02.07.2018 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019);</w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 6 дополнена статьей 21-1 в соответствии с Законом РК от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...240 lines deleted...]
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z28" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...49 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 7. Заключительные и переходные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="134"/>
-[...172 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z29" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...49 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 22. Ликвидация или реорганизация Фонда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z312" w:id="136"/>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Ликвидация или реорганизация Фонда осуществляется в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан с учетом особенностей, установленных настоящим Законом.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Фонд может быть ликвидирован в случае исключения требований по обязательному участию страховых организаций в Фонде, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательными актами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Средства резерва гарантирования страховых выплат и резерва возмещения вреда, сформированные на момент ликвидации Фонда, распределяются среди страховых организаций-участников Фонда пропорционально доле их участия в данных резервах Фонда.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Сноска. Глава 2 дополнена статьей 4-1 в соответствии с Законом РК от 24.11.2015</w:t>
-[...179 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Исключен Законом РК от 27.04.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Исключен Законом РК от 27.04.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Исключен Законом РК от 27.04.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Исключен Законом РК от 27.04.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Исключен Законом РК от 27.04.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 22 в редакции Закона РК от 30.12.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 234-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными законами РК от 15.07.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 27.04.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="139"/>
+    <w:bookmarkStart w:name="z30" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Создание Фонда и его деятельность</w:t>
+        <w:t xml:space="preserve"> Статья 23. Ответственность за нарушение законодательства Республики Казахстан о Фонде </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z8" w:id="140"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Статья 5. Порядок создания Фонда и его органы</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Лица, виновные в нарушении законодательства Республики Казахстан о Фонде, несут ответственность, предусмотренную </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-[...667 lines deleted...]
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z31" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...109 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 24. Переходные положения </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="173"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...48 lines deleted...]
-      </w:pPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 24 исключена Законом РК от 30.12.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 234-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...11237 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -17782,143 +17731,153 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Президент</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18244,31 +18203,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>