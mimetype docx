--- v0 (2025-11-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8ed555b" w14:textId="8ed555b">
+    <w:p w14:paraId="04cf25d" w14:textId="04cf25d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -176,72 +176,182 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ОГЛАВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Настоящий Закон регулирует правовые отношения граждан Республики Казахстан, иностранцев и лиц без гражданства, проживающих на территории Республики Казахстан (далее - граждане и другие лица), а также государственных органов, органов военного управления и организаций независимо от форм собственности (далее - организации) в период военного положения. </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. По всему тексту слова "законодательными актами" заменены словом "законами" в соответствии с Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Настоящий Закон регулирует правовые отношения граждан Республики Казахстан, иностранных граждан и лиц без гражданства, проживающих на территории Республики Казахстан (далее - граждане и другие лица), а также государственных органов, органов военного управления и организаций независимо от форм собственности (далее - организации) в период военного положения. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Действие настоящего Закона ограничивается периодом военного положения. </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -267,51 +377,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В настоящем Законе используются следующие понятия: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) агрессия - применение вооруженной силы иностранным государством (группой либо коалицией государств) против суверенитета, территориальной неприкосновенности или политической независимости Республики Казахстан или воздействие на нее каким-либо другим образом, не совместимым с Уставом Организации Объединенных Наций. </w:t>
+      1) агрессия - применение вооруженной силы иностранным государством (группой либо коалицией государств) против Независимости, Суверенитета, территориальной неприкосновенности или политической независимости Республики Казахстан или воздействие на нее каким-либо другим образом, не совместимым с Уставом Организации Объединенных Наций. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z25" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Актом агрессии признается любое из следующих действий независимо от объявления войны: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
@@ -491,51 +601,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) военная цензура - предварительное согласование сообщений и материалов средствами массовой информации с органами военного управления и государственными органами, должностными лицами по их требованию или по иным основаниям с целью ограничения или наложения запрета на распространение сообщений и материалов либо их отдельных частей, а также осуществление контроля за перепиской, телефонными и радиопереговорами с целью недопущения опубликования и разглашения сведений, содержащих государственные секреты; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z28" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) военное положение - особый правовой режим, предусматривающий комплекс политических, экономических, административных, военных и иных мер, направленных на создание условий для предотвращения или отражения агрессии против Республики Казахстан либо непосредственной внешней угрозы ее безопасности, и вводимый Президентом Республики Казахстан на всей территории Республики или в отдельных ее местностях; </w:t>
+      4) военное положение - особый правовой режим, предусматривающий комплекс политических, экономических, административных, военных и иных мер, направленных на создание условий для предотвращения или отражения агрессии против Республики Казахстан либо непосредственной внешней угрозы ее безопасности, и вводимый Президентом Республики Казахстан на всей территории Республики Казахстан или в отдельных ее местностях; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z29" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) интернирование – задержание и водворение в соответствии с общепризнанными принципами и нормами международного права в специально отведенные места поселения граждан государства, совершившего агрессию против Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z30" w:id="7"/>
     <w:p>
@@ -551,91 +661,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) комендантский час - мера, вводимая при военном положении, с указанием сроков и времени его действия с целью обеспечения охраны общественного порядка и безопасности, пресечения разведывательной, диверсионной и другой враждебной деятельности, запрещающая населению без специально выданных пропусков и документов, удостоверяющих личность, находиться вне жилищ и перемещаться между населенными пунктами в установленное время суток; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z31" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) непосредственная внешняя угроза безопасности - угроза неприкосновенности Государственной границы Республики Казахстан и применения силы в отношении Республики Казахстан, а также разведывательная, террористическая, диверсионная и иная, направленная на нанесение ущерба национальной безопасности Казахстана деятельность специальных служб и организаций иностранных государств, а также отдельных лиц; </w:t>
+      7) непосредственная внешняя угроза безопасности - угроза неприкосновенности Государственной границы Республики Казахстан и применения силы в отношении Республики Казахстан, а также разведывательная, террористическая, диверсионная и иная, направленная на нанесение ущерба национальной безопасности Республики Казахстан деятельность специальных служб и организаций иностранных государств, а также отдельных лиц; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z32" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) органы военного управления - стратегические, оперативно-стратегические, оперативно-территориальные, оперативно-тактические, тактические и местные органы военного управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z53" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) совет обороны области, города республиканского значения, столицы – орган военного управления, создаваемый на период военного положения и осуществляющий в пределах административно-территориальной единицы руководство государственными органами, организациями и специальными формированиями в интересах обороны государства.</w:t>
+      9) совет обороны столицы, области, города республиканского значения – орган военного управления, создаваемый на период военного положения и осуществляющий в пределах административно-территориальной единицы руководство государственными органами, организациями и специальными формированиями в интересах обороны государства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -680,51 +790,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.11.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1083,142 +1213,184 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Полный текст указа Президента Республики Казахстан о введении военного положения подлежит немедленной трансляции по радио и телевидению, а также официальному опубликованию. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Президент Республики Казахстан незамедлительно информирует Парламент Республики Казахстан о введении военного положения и объявлении частичной или общей мобилизации. </w:t>
+      6. Президент Республики Казахстан незамедлительно информирует Курултай Республики Казахстан о введении военного положения и объявлении частичной или общей мобилизации. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Порядок подготовки государства к отражению агрессии определяется Президентом Республики Казахстан в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 4 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 5. Период военного положения </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Период военного положения начинается со времени введения военного положения и заканчивается со времени отмены военного положения. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. В период действия военного положения предусматриваются ограничения прав и свобод граждан и других лиц, за исключением прав и свобод, предусмотренных статьями, перечисленными в пункте 3 статьи 39 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан, деятельности организаций, а также возложение на них дополнительных обязанностей, определенных настоящим Законом. </w:t>
+      2. В период действия военного положения предусматриваются ограничения прав и свобод граждан и других лиц, за исключением прав и свобод, предусмотренных статьями, перечисленными в пункте 3 статьи 41 Конституции Республики Казахстан, деятельности организаций, а также возложение на них дополнительных обязанностей, определенных настоящим Законом. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В местностях, в которых введено военное положение, в соответствии с законодательством Республики Казахстан расширяются полномочия органов военного управления, к ним переходят все функции органов государственной власти и управления в области обороны и обеспечения общественного порядка. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1316,51 +1488,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования): от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1401,51 +1593,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. На территории, где введено военное положение, могут быть приняты следующие меры: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) перевод государственных органов и иных организаций, а также экономики Республики на функционирование в условиях военного положения; </w:t>
+      1) перевод государственных органов и иных организаций, а также экономики Республики Казахстан на функционирование в условиях военного положения; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проведение мобилизационного развертывания Вооруженных Сил, других войск и воинских формирований, специальных государственных органов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1545,51 +1737,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) эвакуация населения, объектов хозяйственного, социального и культурного назначения, а также временное переселение граждан и других лиц из районов, опасных для проживания, в другие районы с обязательным предоставлением им жилых и нежилых помещений для временного или постоянного проживания и размещения; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9) реквизиция необходимого для нужд обороны имущества у физических и юридических лиц в порядке и на условиях, установленных законодательными актами Республики Казахстан, с возмещением им государством стоимости реквизированного имущества; </w:t>
+      9) реквизиция необходимого для нужд обороны имущества у физических и юридических лиц в порядке и на условиях, установленных законами Республики Казахстан, с возмещением им государством стоимости реквизированного имущества; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) установление и обеспечение особого режима въезда на территорию, где введено военное положение, и выезда из нее, а также ограничение свободы передвижения; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1803,51 +1995,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21) введение в государственных органах и организациях дополнительных мер, направленных на усиление режима секретности; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      22) иные меры, необходимые для обеспечения военного положения в соответствии с законодательными актами Республики Казахстан. </w:t>
+      22) иные меры, необходимые для обеспечения военного положения в соответствии с законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В период военного положения в целях обеспечения условий для производства продукции, осуществления работ и услуг, необходимых для удовлетворения потребностей государства в интересах обороны, а также нужд населения, могут быть приняты меры, связанные с временными ограничениями на: осуществление экономической и финансовой деятельности; свободное перемещение товаров, денег и оказание услуг; поиск, получение, передачу, производство и распространение информации; порядок и условия применения процедур банкротства; режим трудовой деятельности, а также могут устанавливаться особенности функционирования финансовой, налоговой, таможенной и банковской систем как на всей территории Республики Казахстан, так и в отдельных ее местностях в порядке, предусмотренном законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1987,51 +2179,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2607,71 +2819,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) для подачи сигнала тревоги или вызова помощи; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8) в иных случаях в соответствии с законодательными </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан. </w:t>
+      8) в иных случаях в соответствии с законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Применение физической силы, специальных средств, оружия и боевой техники с превышением полномочий влечет за собой ответственность в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2797,51 +2989,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) утверждает положение о Ставке Верховного Главного командования Вооруженных Сил Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z58" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) утверждает положение о советах обороны областей, городов республиканского значения, столицы;</w:t>
+      3) утверждает положение о советах обороны столицы, областей, городов республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z59" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) утверждает положение об организации деятельности Правительства Республики Казахстан в период военного положения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z60" w:id="29"/>
     <w:p>
@@ -2917,51 +3109,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) издает нормативные правовые акты по вопросам военного положения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z64" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9) в соответствии с законами Республики Казахстан принимает и вводит чрезвычайный государственный бюджет и незамедлительно информирует об этом Парламент Республики Казахстан; </w:t>
+      9) в соответствии с законами Республики Казахстан принимает и вводит чрезвычайный государственный бюджет и незамедлительно информирует об этом Курултай Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z65" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) устанавливает порядок применения Вооруженных Сил, других войск и воинских формирований, государственных органов для обеспечения военного положения и определяет их задачи в соответствии с настоящим Законом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z66" w:id="35"/>
     <w:p>
@@ -3266,51 +3458,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 9 в редакции Закона РК от 10.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 344-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3436,51 +3648,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) организует работу по обеспечению мер военного положения материально-техническими, трудовыми и другими ресурсами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z79" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) представляет для денонсации Парламентом Республики Казахстан международные договоры с государством (группой либо коалицией государств), совершившим (совершившей) агрессию, в пределах своей компетенции;</w:t>
+      6) представляет для денонсации Курултаем Республики Казахстан международные договоры с государством (группой либо коалицией государств), совершившим (совершившей) агрессию, в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z80" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) руководит гражданской обороной и территориальной обороной Республики Казахстан, устанавливает задания местным исполнительным органам по проведению мероприятий гражданской обороны, территориальной обороны Республики Казахстан, а также оперативному оборудованию территории в интересах обороны Республики Казахстан в соответствии с законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z81" w:id="50"/>
     <w:p>
@@ -3625,290 +3837,368 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 10 в редакции Закона РК от 10.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 344-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом РК от 30.06.2025 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными Законами РК от 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 10-1. Компетенция местных исполнительных органов областей, городов республиканского значения, столицы</w:t>
+        <w:t>Статья 10-1. Компетенция местных исполнительных органов столицы, областей, городов республиканского значения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска.  Заголовок с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z86" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Местные исполнительные органы областей, городов республиканского значения, столицы в период военного положения:</w:t>
+      1. Местные исполнительные органы столицы, областей, городов республиканского значения в период военного положения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z87" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечивают выполнение мер военного положения территориальными подразделениями центральных государственных органов и организациями Республики Казахстан на территории соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z88" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) создают советы обороны областей, городов республиканского значения, столицы;</w:t>
+      2) создают советы обороны столицы, областей, городов республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z89" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляют в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z90" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Советы обороны областей, городов республиканского значения, столицы осуществляют деятельность в соответствии с положением о советах обороны областей, городов республиканского значения, столицы и подчиняются Ставке Верховного Главного командования Вооруженных Сил Республики Казахстан, Правительству Республики Казахстан.</w:t>
+      2. Советы обороны столицы, областей, городов республиканского значения осуществляют деятельность в соответствии с положением о советах обороны столицы, областей, городов республиканского значения и подчиняются Ставке Верховного Главного командования Вооруженных Сил Республики Казахстан, Правительству Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z91" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Непосредственное руководство советом обороны области, города республиканского значения, столицы возлагается на соответствующего акима.</w:t>
+      3. Непосредственное руководство советом обороны столицы, области, города республиканского значения возлагается на соответствующего акима.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 10-1 в соответствии с Законом РК от 10.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 344-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4134,51 +4424,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) участвовать в работах оборонного характера, ликвидации последствий применения противником оружия, восстановлении поврежденных, разрушенных объектов, систем жизнеобеспечения населения, а также в борьбе с пожарами, эпидемиями, эпизоотиями в порядке, установленном Правительством Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) предоставлять в соответствии с законодательными актами Республики Казахстан необходимое для нужд обороны имущество, находящееся в их собственности; </w:t>
+      5) предоставлять в соответствии с законами Республики Казахстан необходимое для нужд обороны имущество, находящееся в их собственности; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) выполнять иные обязанности, возложенные на них законодательством Республики Казахстан. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
@@ -4305,51 +4595,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Организации в период военного положения обязаны: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) предоставлять в соответствии с законодательными актами Республики Казахстан необходимое для нужд обороны имущество, находящееся в их собственности; </w:t>
+      1) предоставлять в соответствии с законами Республики Казахстан необходимое для нужд обороны имущество, находящееся в их собственности; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в первоочередном порядке выполнять задания (заказы) государства в целях обеспечения обороны и безопасности Республики Казахстан на основании договоров; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4511,51 +4801,113 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 15. Выполнение международных обязательств </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В случае введения военного положения на территории Республики Казахстан или в отдельных ее местностях Президент Республики Казахстан принимает меры в соответствии с обязательствами Республики, вытекающими из международных договоров Республики Казахстан. </w:t>
+      В случае введения военного положения на территории Республики Казахстан или в отдельных ее местностях Президент Республики Казахстан принимает меры в соответствии с обязательствами Республики Казахстан, вытекающими из международных договоров Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 15 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 16. Отмена военного положения </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4848,55 +5200,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>