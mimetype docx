--- v0 (2025-10-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c94f234" w14:textId="c94f234">
+    <w:p w14:paraId="8063aac" w14:textId="8063aac">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -391,51 +391,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) комендантский час – время суток, в течение которого устанавливается запрет находиться на улицах и иных общественных местах либо вне жилища без специально выданных пропусков и документов, удостоверяющих личность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z40" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) чрезвычайное положение – временная мера, применяемая исключительно в интересах обеспечения безопасности граждан и защиты конституционного строя Республики Казахстан и представляющая собой особый правовой режим деятельности государственных органов, организаций, допускающий установление отдельных ограничений прав и свобод граждан, иностранцев и лиц без гражданства, а также прав юридических лиц и возлагающий на них дополнительные обязанности;</w:t>
+      5) чрезвычайное положение – временная мера, применяемая исключительно в интересах обеспечения безопасности граждан и защиты основ конституционного строя Республики Казахстан и представляющая собой особый правовой режим деятельности государственных органов, организаций, допускающий установление отдельных ограничений прав и свобод граждан, иностранных граждан и лиц без гражданства, а также прав юридических лиц и возлагающий на них дополнительные обязанности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z41" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) границы местности, где вводится чрезвычайное положение, – территория одной или нескольких административно-территориальных единиц Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z42" w:id="8"/>
     <w:p>
@@ -480,91 +480,111 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 1 в редакции Конституционного Закона РК от 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); с изменениями, внесенными Законом РК от 11.07.2022 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); с изменениями, внесенными Законами РК от 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст. 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -865,51 +885,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Основными принципами настоящего Закона являются: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z267" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) обеспечение безопасности граждан, защиты их прав, свобод и законных интересов, жизни и здоровья, прав и законных интересов лиц, подвергающихся опасности в результате возникновения чрезвычайного положения, сохранение основ конституционного строя и суверенитета Республики Казахстан;</w:t>
+      1) обеспечение безопасности граждан, защиты их прав, свобод и законных интересов, жизни и здоровья, прав и законных интересов лиц, подвергающихся опасности в результате возникновения чрезвычайного положения, сохранение основ конституционного строя и Суверенитета Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z268" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) соблюдение законности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
@@ -934,51 +954,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 3 – в редакции Закона РК от 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z43" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1090,71 +1130,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обстоятельства чрезвычайной ситуации социального характера могут являться основанием для введения чрезвычайного положения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z131" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Правовой режим чрезвычайной ситуации социального характера вводится в случае, когда возникла угроза демократическим институтам, независимости и территориальной целостности, политической стабильности Республики Казахстан, безопасности ее граждан и ее локализацию и ликвидацию возможно осуществить силами и средствами государственных органов по предупреждению и ликвидации чрезвычайной ситуации социального характера без введения основных, дополнительных мер и временных ограничений, применяемых при введении чрезвычайного положения.</w:t>
+      Правовой режим чрезвычайной ситуации социального характера вводится в случае, когда возникла угроза демократическим институтам, Суверенитета и Независимости, территориальной целостности, политической стабильности Республики Казахстан, безопасности ее граждан и ее локализацию и ликвидацию возможно осуществить силами и средствами государственных органов по предупреждению и ликвидации чрезвычайной ситуации социального характера без введения основных, дополнительных мер и временных ограничений, применяемых при введении чрезвычайного положения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z46" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Правовой режим чрезвычайной ситуации социального характера вводится в отдельных местностях решением руководителя государственного органа по предупреждению и ликвидации чрезвычайной ситуации социального характера или областного (города республиканского значения, столицы) оперативного штаба.</w:t>
+      2. Правовой режим чрезвычайной ситуации социального характера вводится в отдельных местностях решением руководителя государственного органа по предупреждению и ликвидации чрезвычайной ситуации социального характера или областного (столицы, города республиканского значения)оперативного штаба.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z47" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Рабочим органом системы экстренного реагирования и управления при правовом режиме чрезвычайной ситуации социального характера является оперативный штаб. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z48" w:id="25"/>
     <w:p>
@@ -1487,51 +1527,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования); от 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1746,51 +1806,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1. В целях предупреждения и ликвидации чрезвычайных ситуаций социального характера создаются постоянно действующие республиканский и региональные (областные, городов республиканского значения, столицы) оперативные штабы.</w:t>
+        <w:t>1. В целях предупреждения и ликвидации чрезвычайных ситуаций социального характера создаются постоянно действующие республиканский и региональные (столицы, областные, городов республиканского значения) оперативные штабы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z135" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Оперативные штабы состоят из руководителя, заместителей руководителя, в том числе одного первого, и членов штаба.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z136" w:id="41"/>
     <w:p>
@@ -1995,51 +2055,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 3-3 – в редакции Закона РК от 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2632,111 +2712,111 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 4. Условия, основания введения чрезвычайного положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z80" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Чрезвычайное положение вводится в случае, когда демократические институты, независимость и территориальная целостность, политическая стабильность Республики Казахстан, безопасность ее граждан находятся под серьезной и непосредственной угрозой, нарушено нормальное функционирование конституционных органов государства и для их локализации и ликвидации необходимо вводить основные, дополнительные меры и временные ограничения.</w:t>
+      1. Чрезвычайное положение вводится в случае, когда демократические институты, Суверенитет и Независимость, территориальная целостность, политическая стабильность Республики Казахстан, безопасность ее граждан находятся под серьезной и непосредственной угрозой, нарушено нормальное функционирование конституционных органов государства и для их локализации и ликвидации необходимо вводить основные, дополнительные меры и временные ограничения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z81" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. К обстоятельствам, служащим основаниями введения чрезвычайного положения при соблюдении требований пункта 1 настоящей статьи, относятся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z121" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) чрезвычайные ситуации социального характера, вызванные массовым переходом Государственной границы Республики Казахстан с территорий сопредельных государств; попытками насильственного изменения конституционного строя Республики Казахстан; актами терроризма; действиями, направленными на насильственный захват власти или насильственное удержание власти в нарушение </w:t>
+      1) чрезвычайные ситуации социального характера, вызванные массовым переходом Государственной границы Республики Казахстан с территорий сопредельных государств; попытками насильственного изменения основ конституционного строя Республики Казахстан; актами терроризма; действиями, направленными на насильственный захват власти или насильственное удержание власти в нарушение </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан; массовыми беспорядками, межнациональными и межконфессиональными конфликтами; блокадой или захватом отдельных местностей, особо важных и стратегических объектов; подготовкой и деятельностью незаконных вооруженных формирований; вооруженным мятежом; диверсией; провокационными действиями со стороны других государств с целью навязывания вооруженного конфликта; нарушением территориальной целостности Республики Казахстан;</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан; массовыми беспорядками, межэтническими и межконфессиональными конфликтами; блокадой или захватом отдельных местностей, особо важных и стратегических объектов; подготовкой и деятельностью незаконных вооруженных формирований; вооруженным мятежом; диверсией; провокационными действиями со стороны других государств с целью навязывания вооруженного конфликта; нарушением территориальной целостности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z122" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) чрезвычайные ситуации природного и техногенного характера, вызванные стихийными бедствиями (землетрясения, сели, лавины, наводнения и другие), кризисными экологическими ситуациями, природными пожарами, эпидемиями и эпизоотиями, поражением сельскохозяйственных растений и лесов болезнями и вредителями, промышленными, транспортными и другими авариями, пожарами (взрывами), авариями с выбросами (угрозой выброса) сильнодействующих ядовитых, радиоактивных и биологически опасных веществ, внезапным обрушением зданий и сооружений, прорывами плотин, авариями на электроэнергетических и коммуникационных системах жизнеобеспечения, очистных сооружениях и требующие скорейшей стабилизации обстановки, обеспечения правопорядка, создания условий для проведения необходимых спасательных и аварийно-восстановительных работ. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z82" w:id="64"/>
     <w:p>
@@ -2901,101 +2981,121 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 5. Порядок введения чрезвычайного положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z83" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Чрезвычайное положение на всей территории Республики Казахстан или в отдельных ее местностях вводится Президентом Республики Казахстан соответствующим указом после официальных консультаций с Премьер-Министром и Председателями палат Парламента Республики Казахстан с незамедлительным информированием Парламента Республики Казахстан.</w:t>
+      1. Чрезвычайное положение на всей территории Республики Казахстан или в отдельных ее местностях вводится Президентом Республики Казахстан соответствующим указом после официальных консультаций с Премьер-Министром и Председателем Курултая Республики Казахстан с незамедлительным информированием Курултая Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z84" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Чрезвычайное положение вводится в случае невозможности урегулирования сложившейся ситуации применением иных мер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z85" w:id="67"/>
     <w:p>
@@ -3019,50 +3119,112 @@
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z86" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Указ Президента Республики Казахстан о введении чрезвычайного положения вводится в действие в сроки, устанавливаемые Президентом Республики Казахстан.  </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 5 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 6. Содержание указа Президента Республики Казахстан о введении чрезвычайного положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z87" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3345,51 +3507,113 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Решением Президента Республики Казахстан может вводиться чрезвычайный бюджет Республики Казахстан. Финансирование проводимых мероприятий по обеспечению режима чрезвычайного положения в этом случае осуществляется за счет средств чрезвычайного бюджета. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      О принятии чрезвычайного бюджета незамедлительно информируется Парламент Республики Казахстан.</w:t>
+      О принятии чрезвычайного бюджета незамедлительно информируется Курултай Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 8 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 9. Отмена чрезвычайного положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z93" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3437,51 +3661,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 10. Особенности правового режима чрезвычайного положения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Парламент и Мажилис Парламента не могут быть распущены в период чрезвычайного положения.</w:t>
+      Курултай Республики Казахстан не может быть распущен в период чрезвычайного положения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -3505,51 +3729,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">). </w:t>
+        <w:t xml:space="preserve">); с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7818,51 +8062,113 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 23. Осуществление правосудия в местности, где введено чрезвычайное положение </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Правосудие в местности, где введено чрезвычайное положение, осуществляется судами в соответствии с законодательными актами Республики Казахстан. </w:t>
+      Правосудие в местности, где введено чрезвычайное положение, осуществляется судами в соответствии с законами Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 23 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z29" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Заключительные положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8172,55 +8478,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>