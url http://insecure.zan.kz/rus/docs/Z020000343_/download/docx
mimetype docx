--- v0 (2025-11-13)
+++ v1 (2026-06-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5a155e3" w14:textId="5a155e3">
+    <w:p w14:paraId="c574e51" w14:textId="c574e51">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2905,3168 +2905,3074 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) определяет функции и характер деятельности социальных работников, устанавливает перечень специальностей и квалификационные требования к ним; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) разрабатывает социальные нормативы, виды и формы предоставления специальных социальных услуг; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>исключен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключен Законом РК от 13.01.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 159-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) разрабатывает стандарты социального обслуживания, порядок бесплатного социального обслуживания; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) исключен Законом РК от 13.06.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 7 с изменениями, внесенными законами РК от 20.12.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2005); от 05.07.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 452-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 13.10.2011); от 10.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 13.06.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 13.01.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 159-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 8. Компетенция органов местного государственного управления</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Местные представительные органы области, города республиканского значения, столицы осуществляют в соответствии с законодательством Республики Казахстан полномочия по обеспечению прав и законных интересов граждан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Местные исполнительные органы области (города республиканского значения, столицы): </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разрабатывают положение об отделении социальной помощи на дому детям с ограниченными возможностями из числа лиц с инвалидностью, создают отделения социальной помощи на дому;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляют материально-техническое обеспечение государственных организаций, занятых вопросами социальной и медико-педагогической коррекционной поддержки детей с ограниченными возможностями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организуют скрининг в субъектах (объектах) здравоохранения, оказывающих услуги родовспоможения, организациях здравоохранения, оказывающих первичную медико-санитарную и (или) консультативно-диагностическую помощь;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивают с согласия родителей или иных законных представителей направление результатов скрининга и детей группы "риска" в психолого-медико-педагогические консультации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организуют обучение детей с ограниченными возможностями в специальных организациях образования и создают условия для их обучения в других организациях образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) оказывают методическую помощь социальным работникам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) (исключен) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) планируют и организуют переподготовку, повышение квалификации и аттестацию кадров, работающих в специальных организациях образования и в сфере выявления, учета и коррекции психических и (или) физических недостатков; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) координируют деятельность по организации и оказанию социальной помощи по уходу за детьми с тяжелыми недостатками; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) обеспечивают реализацию прав на гарантированное медицинское обслуживание и бесплатное образование с соблюдением общегосударственных стандартов, а также получение социальной помощи и специальных социальных услуг; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) обеспечивают защиту прав и консультативную помощь семьям, воспитывающим детей с ограниченными возможностями; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) содействуют в трудоустройстве детей с ограниченными возможностями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) осуществляют в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Решением акима области, города республиканского значения, столицы создаются психолого-медико-педагогические консультации в городах республиканского и областного значения, столице, а также в районных центрах на пятьдесят тысяч детского населения; реабилитационные центры – в городах республиканского и областного значения, столице; кабинеты психолого-педагогической коррекции – в городах республиканского и областного значения, столице, а также в районных центрах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 8 с изменениями, внесенными законами РК от 20.12.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2005); от 05.07.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 452-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 13.10.2011); от 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 03.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2016); от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 27.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...57 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkStart w:name="z19" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Деятельность по оказанию социальной и</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>медико-педагогической коррекционной</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>поддержки детям с ограниченными возможностями</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 9. Организации, оказывающие медицинские, специальные образовательные и специальные социальные услуги детям с ограниченными возможностями </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Медицинские услуги оказываются субъектами здравоохранения, имеющими профилактическую, диагностическую, лечебную, реабилитационную и паллиативную направленность. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z14" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. К медицинским услугам относятся: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) массовое стандартизированное обследование детей раннего возраста с целью выявления детей группы "риска" (скрининг); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) углубленная диагностика врожденной, наследственной и приобретенной патологии; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) медицинская коррекция и реабилитация детей с отклонениями в психофизическом развитии; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) иные услуги, оказываемые в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Специальные образовательные услуги для детей с ограниченными возможностями оказывают специальные организации: психолого-медико-педагогические консультации, кабинеты психолого-педагогической коррекции, реабилитационные центры, логопедические пункты, детские сады и другие организации образования в порядке, установленном законодательством Республики Казахстан об образовании. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z10" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. К специальным образовательным услугам относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) углубленное и комплексное обследование детей с целью оценки особых образовательных потребностей; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) специальная психолого-педагогическая поддержка детей с ограниченными возможностями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обучение и воспитание по специальным учебным программам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) иные услуги, оказываемые в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z7" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Организациями, оказывающими специальные социальные услуги, являются организации образования, здравоохранения и социальной защиты населения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z5" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. К специальным социальным услугам относятся: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оказание социальной помощи в порядке, установленном законодательством Республики Казахстан о социальной защите;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) предоставление услуг по протезированию и обеспечению протезно-ортопедическими изделиями; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) обеспечение специальными техническими и компенсаторными средствами; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) оказание консультативной помощи семьям, воспитывающим детей с ограниченными возможностями; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) предоставление услуг социальных работников. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Правовой статус социальных работников определяется законодательными актами Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 9 с изменениями, внесенными законами РК от 27 июля 2007 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 320</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 03.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>исключен</w:t>
-[...103 lines deleted...]
-      8) исключен Законом РК от 13.06.2013 </w:t>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2016); от 26.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 27.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 20.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 10. Психолого-медико-педагогические консультации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Психолого-медико-педагогическая консультация является организацией образования, осуществляющей обследование и консультирование детей, оценку особых образовательных потребностей и специальных условий для получения образования, определение образовательной программы, а также направляющей на специальную психолого-педагогическую поддержку детей с ограниченными возможностями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Организация деятельности психолого-медико-педагогических консультаций определяется правилами, утверждаемыми уполномоченным органом в области образования по согласованию с уполномоченными органами в области охраны здоровья граждан и в области социальной защиты населения. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Психолого-медико-педагогические консультации направляют детей с ограниченными возможностями в специальные организации образования и другие организации для получения медицинских, специальных образовательных и специальных социальных услуг только с согласия родителей и иных законных представителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 10 с изменениями, внесенными законами РК от 20 декабря 2004 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 1 января 2005 г.); от 26.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 11. Организация образования детей с ограниченными возможностями</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Исключен Законом РК от 26.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Дети с ограниченными возможностями имеют право на получение образования в порядке, установленном законодательством Республики Казахстан об образовании. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государство содействует профессиональной подготовке детей с ограниченными возможностями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Специальные организации образования создают специальные условия для получения образования детьми, имеющими нарушения опорно-двигательного аппарата, зрения и (или) слуха, и (или) речи, интеллекта, эмоционально-волевой сферы, с использованием жестового языка, азбуки Брайля, других альтернативных шрифтов, методов общения и обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 11 с изменениями, внесенными законами РК от 27.07.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 320</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 07.12.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 03.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2016); от 27.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 294-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 27.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 12. Государственная статистическая отчетность</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Статья 12 исключена Законом РК от 19.03.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258-IV</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 13. Финансирование социальной и медико-педагогической коррекционной поддержки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Финансирование социальной и медико-педагогической коррекционной поддержки осуществляется за счет бюджетных средств, а также иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В статью 13 внесены изменения - Законом РК от 20 декабря 2004 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 1 января 2005 г.). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 14. Трудовая подготовка и профессиональное образование детей с ограниченными возможностями</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Дети с ограниченными возможностями могут получать профессиональное образование в соответствии с законодательными актами Республики Казахстан об образовании. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Трудовая подготовка детей с ограниченными возможностями проводится в семье, в специальных организациях образования. Для определения возможностей и характера будущей профессиональной деятельности детей с ограниченными возможностями проводится профессиональная диагностика в профессионально-консультативных центрах, специальных организациях образования. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Техническое и профессиональное образование детей с ограниченными возможностями осуществляется в специальных организациях образования. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 14 с изменением, внесенным законами РК от 20 декабря 2004 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 1 января 2005 г.); Законом РК от 27 июля 2007 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 320</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 26.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Права детей с ограниченными возможностями, </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>права и обязанности их родителей и иных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>законных представителей</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 15. Права детей с ограниченными возможностями</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Дети с ограниченными возможностями имеют право на: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) гарантированное бесплатное получение социальной и медико-педагогической коррекционной поддержки; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) бесплатное обследование в субъектах здравоохранения, психолого-медико-педагогических консультациях или отделах медико-социальной экспертизы и бесплатную медицинскую помощь в порядке, установленном законодательством Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) бесплатную медико-психолого-педагогическую коррекцию физической или психической недостаточности с момента обнаружения, независимо от степени ее выраженности, в соответствии с заключением психолого-медико-педагогической консультации; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) бесплатное обеспечение по медицинским показаниям протезно-ортопедическими изделиями и обувью, печатными изданиями со специальным шрифтом, звукоусиливающей аппаратурой и сигнализаторами, компенсаторными техническими средствами в порядке, установленном законодательством Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) получение бесплатного предшкольного и общего среднего образования в специальных организациях образования или государственных организациях образования в соответствии с заключением психолого-медико-педагогических консультаций; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) бесплатное, на конкурсной основе, техническое и профессиональное, послесреднее, высшее образование в государственных организациях образования в пределах государственных образовательных программ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) трудоустройство по окончании обучения в соответствии с полученным образованием и (или) профессиональной подготовкой в порядке, определяемом законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) первоочередное обслуживание в организациях здравоохранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. При участии в конкурсе на получение бесплатного государственного образования через бюджетное финансирование, образовательных грантов в случае одинаковых показателей преимущественное право имеют лица с инвалидностью первой и второй групп, лица с инвалидностью с детства, которым согласно заключению отделов медико-социальной экспертизы не противопоказано обучение в соответствующих организациях образования. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Дети с ограниченными возможностями из числа сирот и оставшихся без попечения родителей, находящиеся на полном государственном обеспечении, после окончания пребывания в специальных организациях образования и достижения совершеннолетия обеспечиваются жильем местными исполнительными органами в установленном законодательством порядке. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 15 с изменениями, внесенными Законом РК от 27 июля 2007 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 320</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 26.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 27.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 16. Права родителей и иных законных представителей детей с ограниченными возможностями</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Родители и иные законные представители детей с ограниченными возможностями имеют право: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) присутствовать при освидетельствовании ребенка в психолого-медико-педагогической консультации; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) получать достоверную информацию о результатах обследования ребенка, целях и результатах индивидуальной социальной и медико-педагогической коррекционной поддержки, консультироваться в органах и организациях, занимающихся оказанием медицинских, специальных образовательных и специальных социальных услуг; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) на получение их детьми установленной законодательством Республики Казахстан социальной и медико-педагогической коррекционной поддержки; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) на возмещение затрат на обучение на дому детей с ограниченными возможностями из числа детей с инвалидностью по индивидуальному учебному плану в порядке и размерах, определяемых по решению местных представительных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 16 с изменениями, внесенными законами РК от 13.06.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 102-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...22 lines deleted...]
-    </w:p>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 27.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 17. Обязанности родителей и иных законных представителей детей с ограниченными возможностями</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Родители и иные законные представители детей с ограниченными возможностями, помимо обязанностей, установленных законодательством, должны обеспечивать своим детям содержание, воспитание, образование, медицинский осмотр, лечение, осуществлять уход за ними, защищать их права и интересы, участвовать в реализации индивидуальной программы реабилитации. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Родители и иные законные представители детей с ограниченными возможностями за уклонение от выполнения обязанностей по уходу и воспитанию детей, жестокое обращение с ними, нанесение вреда их здоровью несут ответственность, установленную законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...160 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2639 lines deleted...]
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 18. Ответственность за нарушение законодательства Республики Казахстан в области социальной и медико-педагогической коррекционной поддержки детей с ограниченными возможностями</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6277,55 +6183,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>