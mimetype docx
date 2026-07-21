--- v1 (2025-12-29)
+++ v2 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cc62707" w14:textId="cc62707">
+    <w:p w14:paraId="bdd9e9e" w14:textId="bdd9e9e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -225,71 +225,271 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 1. Основные понятия, используемые в настоящем Законе </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В настоящем Законе используются следующие основные понятия: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции Закона РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) пчелиная матка - самка, обеспечивающая воспроизводство пчелиной семьи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      В статью 1 предусматривается дополнить подпунктами 1-1) и 1-2) в соответствии</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -324,351 +524,1211 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции Закона РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) племенная пчелиная семья - высокопродуктивная семья чистопородных, высококлассных пчел, стойко передающая потомству свои породные признаки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      В статью 1 предусматривается дополнить подпунктами 3-1), 3-2), 3-3) и 3-4) в соответствии</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции Закона РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) улей - сооружение для содержания пчелиной семьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) средства защиты пчел - иммунобиологические, биологические, растительные, химические, химико-фармацевтические и другие ветеринарные препараты, используемые в пчеловодстве;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
-[...15 lines deleted...]
-      3) племенная пчелиная семья - высокопродуктивная семья чистопородных, высококлассных пчел, стойко передающая потомству свои породные признаки;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) предусматривается в редакции Закона РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) вощина - искусственно изготовленные тонкие восковые листы соответствующего размера с оттиснутыми на них основами ячеек;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
-[...15 lines deleted...]
-      4) улей - сооружение для содержания пчелиной семьи;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 7) предусматривается в редакции Закона РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) порода пчел - целостная группа пчелиных семей общего происхождения, сложившаяся под влиянием творческой деятельности человека в определенных хозяйственных и природных условиях, количественно достаточная для разведения "в себе" и обладающая хозяйственной и племенной ценностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
-[...15 lines deleted...]
-      5) средства защиты пчел - иммунобиологические, биологические, растительные, химические, химико-фармацевтические и другие ветеринарные препараты, используемые в пчеловодстве;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) вредители пчелиных семей - отдельные виды животных, птиц и насекомых, убивающих пчел для кормовых целей или наносящих вред пчелиной семье путем хищения и (или) порчи меда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
-[...15 lines deleted...]
-      6) вощина - искусственно изготовленные тонкие восковые листы соответствующего размера с оттиснутыми на них основами ячеек;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) перевозка (кочевка) пчелиных семей - вывоз пчелиных семей на медосбор и опыление энтомофильных растений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
-[...15 lines deleted...]
-      7) порода пчел - целостная группа пчелиных семей общего происхождения, сложившаяся под влиянием творческой деятельности человека в определенных хозяйственных и природных условиях, количественно достаточная для разведения "в себе" и обладающая хозяйственной и племенной ценностью;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 10) предусматривается в редакции Закона РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) пчелиная семья - целостная биологическая единица, состоящая из рабочих пчел, трутней и пчелиной матки, живущих в улье или в гнезде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
-[...15 lines deleted...]
-      8) вредители пчелиных семей - отдельные виды животных, птиц и насекомых, убивающих пчел для кормовых целей или наносящих вред пчелиной семье путем хищения и (или) порчи меда;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) пчеловодство - отрасль сельскохозяйственного производства, основой функционирования которой являются разведение, содержание и использование пчел для опыления энтомофильных растений и повышения их урожайности, получение продуктов пчеловодства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z21" w:id="10"/>
-[...15 lines deleted...]
-      9) перевозка (кочевка) пчелиных семей - вывоз пчелиных семей на медосбор и опыление энтомофильных растений;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 12) предусматривается в редакции Закона РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) продукты пчеловодства - продукты, полученные благодаря собирательным и физиологическим свойствам пчел (мед, воск, пчелиная обножка, перга, прополис, маточное молочко, пчелиный яд, трутневой гомогенат), а также сами пчелы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z23" w:id="11"/>
-[...15 lines deleted...]
-      10) пчелиная семья - целостная биологическая единица, состоящая из рабочих пчел, трутней и пчелиной матки, живущих в улье или в гнезде;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) уполномоченный государственный орган в области пчеловодства - центральный исполнительный орган, осуществляющий руководство в области пчеловодства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z25" w:id="12"/>
-[...15 lines deleted...]
-      11) пчеловодство - отрасль сельскохозяйственного производства, основой функционирования которой являются разведение, содержание и использование пчел для опыления энтомофильных растений и повышения их урожайности, получение продуктов пчеловодства;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) кочевая пасека - пасека, которая посредством перемещения размещается у источников медосбора или массивов энтомофильных растений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z28" w:id="13"/>
-[...15 lines deleted...]
-      12) продукты пчеловодства - продукты, полученные благодаря собирательным и физиологическим свойствам пчел (мед, воск, пчелиная обножка, перга, прополис, маточное молочко, пчелиный яд, трутневой гомогенат), а также сами пчелы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В статью 1 предусматривается дополнить подпунктом 14-1) в соответствии с Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 15) предусматривается в редакции Закона РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) пасека - размещенные в определенном месте ульи с пчелиными семьями и необходимое имущество для занятия пчеловодством;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z30" w:id="14"/>
-[...15 lines deleted...]
-      13) уполномоченный государственный орган в области пчеловодства - центральный исполнительный орган, осуществляющий руководство в области пчеловодства;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В статью 1 предусматривается дополнить подпунктом 15-1) в соответствии с Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) стационарная пасека - пасека, размещенная на постоянном месте в течение года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z32" w:id="15"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="18"/>
+    <w:bookmarkStart w:name="z61" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) энтомофильные растения - растения, опыляемые насекомыми. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -743,60 +1803,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 2. Законодательство Республики Казахстан о пчеловодстве </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -816,72 +1866,158 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и состоит из настоящего Закона и иных нормативных правовых актов Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="19"/>
+        <w:t>
+      2. Если международным договором, ратифицированным Республикой Казахстан, установлены иные правила, чем те, которые предусмотрены в настоящем Законе, то применяются правила международного договора.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В главу 1 предусматривается дополнить статьей 2-1 в соответствии с Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Осуществление деятельности в области пчеловодства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 3. Право на занятие пчеловодством </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1072,50 +2208,136 @@
         <w:t xml:space="preserve">Статья 6. Размещение пасек </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Физические и юридические лица размещают пасеки в местах, где обеспечивается безопасность людей. Порядок регулирования безопасного размещения пасек определяется районными (городскими) исполнительными органами. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается в редакции Закона РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Кочевые пасеки должны размещаться у источников медосбора на расстоянии не ближе полутора километров одна от другой и трех километров от стационарных пасек. Не допускается размещение стационарных и кочевых пасек на пути лета пчел с другой ранее размещенной пасеки к источникам медосбора. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1211,68 +2433,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Налогообложение физических и юридических лиц, занимающихся пчеловодством, осуществляется в соответствии с налоговым законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Запрещаются введение и сбор налогов и других платежей, не установленных налоговым законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Охрана пчел</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 8. Охрана и воспроизводство пчел </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1606,99 +2828,334 @@
       2. Не допускаются разорение гнезд и других мест поселения пчелиных семей в условиях среды их обитания, а также отбор меда из гнезд пчелиных семей. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В случае, если пчелиная семья в условиях среды ее обитания осложняет жизнедеятельность человека, переселение или уничтожение при невозможности переселения такой пчелиной семьи проводится при участии специалистов в области пчеловодства. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок статьи 13 предусматривается в редакции Закона РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 13. Перевозка (кочевка) пчелиных семей </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перевозка (кочевка) пчелиных семей должна осуществляться с соблюдением ветеринарно-санитарных правил. Задержка транспортных средств, осуществляющих перевозку (кочевку), должна проводиться без угрозы гибели пчелиных семей. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статья 13 предусматривается дополнить частью второй в соответствии с Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Государственное регулирование в области пчеловодства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 14. Компетенция уполномоченного государственного органа в области пчеловодства </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2121,104 +3578,282 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В заголовок статьи 14-1 предусматривается изменение Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 14-1. Компетенция местных исполнительных органов областей (городов республиканского значения, столицы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок статьи 14-1 с изменением, внесенным Законом РК от 28.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 210-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В абзац первый статьи 14-1 предусматривается изменение Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Местные исполнительные органы областей (городов республиканского значения, столицы) осуществляют: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2253,50 +3888,136 @@
       2) координацию селекционно-племенной работы и организацию государственной поддержки племенного дела в пчеловодстве в соответствии с законодательством Республики Казахстан о племенном животноводстве; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) координацию деятельности по подготовке и переподготовке специалистов в области пчеловодства;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статья 14-1 предусматривается дополнить подпунктом 3-1) в соответствии с Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2535,50 +4256,118 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статья 15 предусматривается дополнить пунктом 4 в соответствии с Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 15 с изменениями, внесенными законами РК от 20.12.2004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">N 13 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(вводится в действие с 01.01.2005); от 15.07.2011 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2661,50 +4450,150 @@
         <w:t xml:space="preserve">Статья 16. Ветеринарно-санитарная экспертиза в области пчеловодства </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Произведенные или заготовленные продукты пчеловодства подлежат реализации после проведения ветеринарно-санитарной экспертизы в порядке, установленном законодательством Республики Казахстан о ветеринарии. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статья 17 предусматривается в редакции Закона РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 17. Селекционно-племенная работа в области пчеловодства </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2810,80 +4699,80 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="22"/>
+    <w:bookmarkStart w:name="z38" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Глава 5. Ответственность за нарушение законодательства</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республики Казахстан о пчеловодстве</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 18. Возмещение вреда, причиненного в результате нарушения законодательства Республики Казахстан о пчеловодстве </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3079,55 +4968,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>