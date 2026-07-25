--- v0 (2025-12-30)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ebce7b4" w14:textId="ebce7b4">
+    <w:p w14:paraId="2d52c80" w14:textId="2d52c80">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1242,50 +1242,70 @@
         <w:t>
       4) отстаивания национальных интересов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z391" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) профессионализма персонала дипломатической службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z407" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) иных принципах, установленных законодательством Республики Казахстан в сфере государственной службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1307,2710 +1327,2864 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 3. Статус органов дипломатической службы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Органами дипломатической службы являются государственные органы, осуществляющие внешнеполитическую деятельность Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 4. Единая система дипломатической службы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z304" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Единую систему дипломатической службы образуют Министерство иностранных дел, его ведомства, Представительство Министерства иностранных дел в городе Алматы, загранучреждения, а также подведомственные организации, научно-исследовательские и учебные заведения, находящиеся в ведении Министерства иностранных дел. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z150" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Единую систему дипломатической службы возглавляет Министерство иностранных дел.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 4 с изменением, внесенным Законом РК от 03.03.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 5. Основные задачи органов дипломатической службы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции Закона РК от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      На органы дипломатической службы возлагаются следующие основные задачи: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) разработка концепции и основных направлений внешней политики Республики Казахстан и представление соответствующих предложений Президенту и Правительству Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z152" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) разработка для Президента Республики Казахстан предложений по внешнеполитической и внешнеэкономической стратегии Республики Казахстан и реализации международных инициатив Президента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z153" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) реализация внешнеполитического курса Республики Казахстан, содействие осуществлению внешнеэкономической политики и укреплению международного авторитета Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z154" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) обеспечение дипломатическими средствами и методами защиты Суверенитета, национальной, безопасности, территориальной целостности и нерушимости границ Республики Казахстан, ее политических, торгово-экономических и иных интересов во взаимоотношениях с другими государствами и на международной арене; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z155" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) защита прав и интересов граждан и юридических лиц Республики Казахстан за границей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z156" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) реализация дипломатическими средствами и методами усилий Республики Казахстан по обеспечению международного мира, глобальной и региональной безопасности; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z157" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществление дипломатических и консульских отношений Республики Казахстан с иностранными государствами, международными организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z158" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) координация международной деятельности других государственных органов в целях обеспечения проведения единых внешнеполитического, внешнеэкономического курса и инвестиционной политики Республики Казахстан в отношениях с иностранными государствами и международными организациями в порядке, утверждаемом Президентом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z218" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) координация деятельности государственных органов и иных организаций в сфере официальной помощи развитию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z226" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-2) ведение всех официальных дел с дипломатическими и приравненными к ним представительствами иностранных государств, международными организациями и (или) их представительствами, а также консульскими учреждениями иностранных государств, аккредитованными в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z159" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) анализ политического и социально-экономического положения в мире, внешней и внутренней политики иностранных государств, деятельности международных организаций и обеспечение центральных государственных органов необходимой информацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 5 с изменениями, внесенными законами РК от 10.12.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 264-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 417-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 03.03.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 3. Статус органов дипломатической службы</w:t>
-[...17 lines deleted...]
-      Органами дипломатической службы являются государственные органы, осуществляющие внешнеполитическую деятельность Республики Казахстан. </w:t>
+        <w:t>Статья 6. Основные функции органов дипломатической службы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      На органы дипломатической службы возлагаются: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) представительство Республики Казахстан в отношениях с иностранными государствами и международными организациями; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z121" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) реализация внешней политики Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z122" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) организация проведения переговоров и заключения международных договоров Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z123" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) подготовка предложений о заключении, выполнении, приостановлении действия и денонсации международных договоров, внесение их в установленном порядке на рассмотрение Президента или Правительства Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z124" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) представление в установленном порядке Президенту, Курултаю и Правительству Республики Казахстан предложений и рекомендаций по вопросам отношений Республики Казахстан с иностранными государствами и международными организациями; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z125" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечение участия Республики Казахстан в деятельности международных организаций, конференций, совещаний, форумов, содействие повышению роли Республики Казахстан как члена международного сообщества в решении глобальных и региональных проблем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z126" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) участие в обеспечении интересов Республики Казахстан в области международной охраны и рационального использования водных ресурсов и окружающей среды, освоения ресурсов Мирового океана, изучения космического пространства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z127" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) участие в разработке мероприятий по обеспечению прав и свобод граждан Республики Казахстан, ее обороны и национальной безопасности, охраны правопорядка, развитию и расширению торгово-экономических, финансовых, научных и научно-технических, культурных, а также иных связей Республики Казахстан с иностранными государствами и международными организациями; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z128" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществление общего наблюдения и контроля за выполнением международных договоров, участником которых является Республика Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10) исключен Законом РК от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11) исключен Законом РК от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12) исключен Законом РК от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) осуществление контроля за соблюдением дипломатических и консульских привилегий и иммунитетов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z133" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) содействие осуществлению межпарламентских связей Республики Казахстан с другими странами; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z134" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) осуществление на территории Республики Казахстан и за границей консульских функций, регламентированных международно-правовыми нормами и законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z135" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) содействие развитию связей и контактов с соотечественниками, проживающими за границей; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z136" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) обеспечение функционирования единой государственной системы регистрации, учета и хранения международных договоров Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z137" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) содействие функционированию дипломатических и приравненных к ним представительств иностранных государств, а также консульских учреждений иностранных государств на территории Республики Казахстан, осуществление в пределах своей компетенции контроля за деятельностью обслуживающих их организаций; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19) исключен Законом РК от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20) содействие распространению за границей информации о внешней и внутренней политике Республики Казахстан, социально-экономической, культурной и духовной жизни страны; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z140" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21) осуществление функций депозитария международных договоров, заключенных Республикой Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z141" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22) содействие в пределах своей компетенции эффективному использованию транзитно-транспортного потенциала Республики Казахстан и участие в выработке и проведении единой государственной политики по сотрудничеству Республики Казахстан с мировым сообществом в энергетической и нефтегазовой отраслях; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23) исключен Законом РК от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24) информирование государственных органов Республики Казахстан, средств массовой информации о международном положении и внешней политике Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z144" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25) содействие улучшению инвестиционного климата и формирование положительного имиджа Республики Казахстан на международных рынках; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z145" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) содействие в привлечении инвестиций, а также займов и грантов, предоставляемых международными экономическими и финансовыми организациями для реализации документов Системы государственного планирования Республики Казахстан, приоритетных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z146" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27) содействие продвижению казахстанских товаров и услуг на международный рынок; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z147" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27-1) выдача, учет, хранение и уничтожение дипломатических и служебных паспортов Республики Казахстан в порядке, определяемом Президентом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z219" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27-2) реализация основных направлений государственной политики Республики Казахстан в сфере официальной помощи развитию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27-3) исключен Законом РК от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27-4) исключен Законом РК от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27-5) исключен Законом РК от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27-6) исключен Законом РК от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27-7) исключен Законом РК от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z392" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27-8) осуществление:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z393" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрации дипломатических и приравненных к ним представительств иностранных государств, международных организаций и (или) их представительств, а также консульских учреждений иностранных государств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z394" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аккредитации глав, членов персонала дипломатических и приравненных к ним представительств иностранных государств, международных организаций и (или) их представительств, работников консульских учреждений иностранных государств в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27-9) исключен Законом РК от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27-10) исключен Законом РК от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27-11) исключен Законом РК от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z307" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27-12) разработка и утверждение по согласованию с центральным уполномоченным органом по исполнению бюджета инструкции о порядке применения общих положений по бухгалтерскому учету в загранучреждениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z308" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27-13) разработка положения о дипломатическом и приравненном к нему представительстве Республики Казахстан, утверждаемого Президентом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z309" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27-14) разработка и утверждение порядка выплаты единовременной компенсации в случае гибели сотрудника дипломатической службы или работника дипломатической службы при исполнении служебных обязанностей за границей либо смерти в течение года вследствие травмы, полученной при исполнении служебных обязанностей за границей, установления ему инвалидности, наступившей в результате заболевания, увечья (ранения, травмы, контузии), полученных при исполнении служебных обязанностей за границей, и получения увечья (ранения, травмы, контузии), не повлекшего (не повлекшей) инвалидности, при исполнении служебных обязанностей за границей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z395" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27-15) разработка и утверждение нормативных правовых актов в сфере дипломатической службы в соответствии с основными целями настоящего Закона, основными задачами органов дипломатической службы и законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z148" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28) осуществление иных функций, предусмотренных законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 6 с изменениями, внесенными законами РК от 27.12.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 366-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2011); от 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 03.11.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.12.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 264-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 20.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 77-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 03.03.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 4. Единая система дипломатической службы</w:t>
-[...41 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
+        <w:t>Статья 7. Связь, архив, безопасность и печатные издания</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Органы дипломатической службы располагают самостоятельной связью и архивом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Органы дипломатической службы используют собственную сеть телекоммуникаций и дипломатическую почту. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z5" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. В архиве Министерства иностранных дел хранятся оригиналы и (или) достоверные копии международных договоров, а также другие материалы, необходимые для осуществления его деятельности. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z7" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Органы дипломатической службы организуют систему безопасности принадлежащих им объектов на территории Республики Казахстан и за границей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 4 с изменением, внесенным Законом РК от 03.03.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...318 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В ч.2 пункта 4 предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2138 lines deleted...]
-    <w:bookmarkStart w:name="z310" w:id="79"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования по обеспечению информационной безопасности, инженерно-технической, специальной и физической защиты загранучреждений разрабатываются органами национальной безопасности Республики Казахстан и утверждаются Правительством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z9" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Органы дипломатической службы вправе выпускать печатные издания в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -5106,51 +5280,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона). </w:t>
+        <w:t xml:space="preserve"> Закона).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5370,51 +5544,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Назначение на должности дипломатической службы производится в порядке, предусмотренном настоящим Законом, Законом Республики Казахстан "О государственной службе Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Поступление на службу в органы дипломатической службы осуществляется после получения положительных результатов специальной проверки. </w:t>
+      3. Поступление на службу в органы дипломатической службы осуществляется после получения положительных результатов специальной проверки в соответствии с законодательством Республики Казахстан в сфере государственной службы. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:bookmarkStart w:name="z19" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Персонал дипломатической службы, возвратившийся в Республику Казахстан после работы за границей, в порядке ротации назначается на должность не ниже той, которую он занимал в Министерстве иностранных дел, если он не подвергался взысканиям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5454,316 +5628,547 @@
         <w:t>
       4-1. Персонал дипломатической службы, находившийся на дипломатической службе непосредственно до назначения на должность в международной организации, по окончании работы в международной организации назначается на должность не ниже той, которую он занимал в Министерстве иностранных дел, без проведения конкурсного отбора в течение трех месяцев со дня освобождения от должности в международной организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:bookmarkStart w:name="z396" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Действие настоящего пункта не распространяется на лиц, занимавших непосредственно до назначения на должность в международной организации политическую государственную должность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z21" w:id="115"/>
-[...15 lines deleted...]
-      5. Для лиц, впервые поступающих на службу в органы дипломатической службы, устанавливается обязательный испытательный срок в порядке, определяемом законодательством Республики Казахстан в сфере государственной службы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Исключен Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В органы дипломатической службы не могут быть приняты лица в случаях, предусмотренных законодательством Республики Казахстан в сфере государственной службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z23" w:id="116"/>
-[...15 lines deleted...]
-      6. В органы дипломатической службы не могут быть приняты лица в случаях, предусмотренных законодательством Республики Казахстан в сфере государственной службы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 9 с изменениями, внесенными законами РК от 22.05.2006 N </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 29.04.2009 N </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>154-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 27.12.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 366-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2011); от 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); от 23.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 417-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 20.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 77-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 03.03.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 9-1. Кадровый резерв Министерства иностранных дел</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z229" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. При прекращении работы в органах дипломатической службы персонал дипломатической службы зачисляется в кадровый резерв Министерства иностранных дел.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z230" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Лица, зачисленные в кадровый резерв Министерства иностранных дел, имеют право участвовать во внутреннем конкурсе на занятие вакантной или временно вакантной административной государственной должности корпуса "Б" Министерства иностранных дел в соответствии с законодательством Республики Казахстан в сфере государственной службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 9 с изменениями, внесенными законами РК от 22.05.2006 N </w:t>
-[...119 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); от 23.11.2015 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена статьей 9-1 в соответствии с Законом РК от 23.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 417-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 20.06.2017 </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.01.2025 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом РК от 10.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 154</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5776,515 +6181,498 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z68" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...40 lines deleted...]
-      2. Лица, зачисленные в кадровый резерв Министерства иностранных дел, имеют право участвовать во внутреннем конкурсе на занятие вакантной или временно вакантной административной государственной должности корпуса "Б" Министерства иностранных дел в соответствии с законодательством Республики Казахстан в сфере государственной службы.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Дипломатические ранги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 10. Дипломатические ранги</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотрудникам дипломатической службы с учетом занимаемой должности и квалификации присваиваются следующие дипломатические ранги:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) атташе; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z163" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) третий секретарь; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z164" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) второй секретарь II класса; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z165" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) второй секретарь I класса; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z166" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) первый секретарь II класса; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z167" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) первый секретарь I класса; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z168" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) советник II класса; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z169" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) советник I класса; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z170" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) Чрезвычайный и Полномочный Посланник II класса; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z171" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) Чрезвычайный и Полномочный Посланник I класса; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z172" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Чрезвычайный и Полномочный Посол.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z409" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Дипломатические ранги, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 9)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части первой настоящей статьи, являются высшими дипломатическими рангами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена статьей 9-1 в соответствии с Законом РК от 23.11.2015 </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 10 в изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="119"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...270 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 11. Порядок присвоения дипломатических рангов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Дипломатические ранги Чрезвычайного и Полномочного Посла, Чрезвычайного и Полномочного Посланника I и II классов присваиваются Президентом Республики Казахстан по представлению Министра иностранных дел Республики Казахстан. </w:t>
+      1. Высшие дипломатические ранги присваиваются Президентом Республики Казахстан по представлению Министра иностранных дел Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z112" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Другие дипломатические ранги присваиваются Министром иностранных дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
     <w:bookmarkStart w:name="z113" w:id="132"/>
     <w:p>
       <w:pPr>
@@ -6488,51 +6876,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6774,54 +7182,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) повышение квалификации по линии Министерства иностранных дел в учебных и научных учреждениях; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
     <w:bookmarkStart w:name="z182" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) учеба временно направленных Министерством иностранных дел в высшие учебные заведения, аспирантуру, докторантуру и научные учреждения.</w:t>
+      8) учеба временно направленных Министерством иностранных дел в высшие учебные заведения, организацию образования при Президенте Республики Казахстан, аспирантуру, докторантуру и научные учреждения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 12 с изменением, внесенным Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 13. Досрочное и внеочередное присвоение, понижение, лишение и восстановление дипломатического ранга</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z231" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7028,120 +7498,140 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Должностные перемещения персонала дипломатической службы осуществляются в соответствии со служебной необходимостью, с учетом квалификации, профессиональной подготовки, принципов ротации и специализации кадров. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
     <w:bookmarkStart w:name="z44" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Занятие вакантных должностей в органах дипломатической службы производится в соответствии с настоящим Законом, а также законодательством Республики Казахстан в сфере государственной службы.</w:t>
+      Занятие вакантных или временно вакантных должностей в органах дипломатической службы производится в соответствии с настоящим Законом, а также законодательством Республики Казахстан в сфере государственной службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
     <w:bookmarkStart w:name="z45" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В период работы в загранучреждении сотрудник дипломатической службы может быть повышен в должности не более одного раза, за исключением случаев, когда срок его пребывания за границей продлен по служебной необходимости.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 14 с изменениями, внесенными Законом РК от 23.11.2015 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 14 с изменениями, внесенными законами РК от 23.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 417-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7277,51 +7767,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) внутренняя – перемещения между структурными подразделениями Министерства иностранных дел, осуществляемые без проведения конкурсного отбора, в случаях, предусмотренных настоящим Законом и законодательством Республики Казахстан в сфере государственной службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
     <w:bookmarkStart w:name="z50" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Лица, впервые поступившие на дипломатическую службу, с учетом их профессиональных и языковых знаний могут быть направлены на работу в загранучреждения только по истечении одного года работы в структурных подразделениях Министерства иностранных дел. </w:t>
+      3. Граждане Республики Казахстан, впервые поступившие на дипломатическую службу, с учетом их профессиональных и языковых знаний могут быть направлены на работу в загранучреждения только по истечении одного года работы в структурных подразделениях Министерства иностранных дел. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
     <w:bookmarkStart w:name="z52" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок работы в структурных подразделениях Министерства иностранных дел в период между работой в загранучреждениях должен составлять у сотрудников дипломатической службы не менее двух лет, у работников дипломатической службы не менее одного года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
     <w:bookmarkStart w:name="z269" w:id="162"/>
     <w:p>
@@ -7697,51 +8187,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) на лиц, занимающих должности в структурных подразделениях Администрации Президента Республики Казахстан, осуществляющих функции по обеспечению реализации полномочий Президента Республики Казахстан в области внешней политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
     <w:bookmarkStart w:name="z398" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-1) на лиц, занимающих должности в структурных подразделениях аппаратов Палат Парламента Республики Казахстан, осуществляющих функции по обеспечению международного и межпарламентского сотрудничества Палат Парламента, непрерывно проработавших в данных структурных подразделениях не менее пяти лет;</w:t>
+      3-1) на лиц, занимающих должности в структурных подразделениях Аппарата Курултая Республики Казахстан, осуществляющих функции по обеспечению международного и межпарламентского сотрудничества Курултая, непрерывно проработавших в данных структурных подразделениях не менее пяти лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
     <w:bookmarkStart w:name="z342" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) на лиц, занимающих должности в структурных подразделениях Аппарата Правительства Республики Казахстан, осуществляющих информационно-аналитическое обеспечение деятельности Премьер-Министра Республики Казахстан, Первого заместителя и заместителей Премьер-Министра Республики Казахстан, Руководителя Аппарата Правительства Республики Казахстан и его заместителей по вопросам международного сотрудничества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
     <w:bookmarkStart w:name="z343" w:id="179"/>
     <w:p>
@@ -7966,51 +8456,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8035,51 +8565,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Персонал дипломатической службы для решения задач органов дипломатической службы может быть прикомандирован к государственным органам и иным организациям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      За прикомандированным лицом сохраняются статус персонала дипломатической службы, а также права, гарантии, льготы, компенсации, надбавки, выплаты, пенсионное обеспечение и социальная защита, установленные настоящим Законом и иными нормативными правовыми актами Республики Казахстан.</w:t>
+      За прикомандированным лицом сохраняются статус персонала дипломатической службы, занимаемая должность, а также права, гарантии, льготы, компенсации, надбавки, выплаты, пенсионное обеспечение и социальная защита, установленные настоящим Законом и иными нормативными правовыми актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z279" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Порядок прикомандирования персонала дипломатической службы определяется Правительством Республики Казахстан по согласованию с Администрацией Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -8163,51 +8693,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8526,70 +9076,108 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 17. Направление в высшие учебные заведения, научные учреждения</w:t>
+        <w:t>Статья 17. Направление в высшие учебные заведения, организацию образования при Президенте Республики Казахстан, научные учреждения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок статьи 17 с изменением, внесенным Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z239" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Персонал дипломатической службы с его согласия может быть временно направлен в высшие учебные заведения, научные учреждения Республики Казахстан либо других стран для профессиональной подготовки, научной разработки актуальных международных проблем.</w:t>
+      1. Персонал дипломатической службы с его согласия может быть временно направлен в высшие учебные заведения, организацию образования при Президенте Республики Казахстан, научные учреждения Республики Казахстан либо других стран для профессиональной подготовки, научной разработки актуальных международных проблем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
     <w:bookmarkStart w:name="z62" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. По завершении профессиональной подготовки, научной разработки актуальных международных проблем персонал дипломатической службы включается в кадровый резерв Министерства иностранных дел.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
@@ -8614,51 +9202,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 17 в редакции Закона РК от 23.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 417-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8724,94 +9332,166 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) истечение срока трудового договора либо расторжение трудового договора по основаниям, предусмотренным трудовым законодательством Республики Казахстан и законодательством Республики Казахстан в сфере государственной службы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
     <w:bookmarkStart w:name="z188" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) представление сотрудником дипломатической службы или работником дипломатической службы заведомо ложных сведений о его доходах и имуществе; </w:t>
+      3) представление сотрудником дипломатической службы или работником дипломатической службы заведомо ложных сведений о его доходах и имуществе, принадлежащем ему на праве собственности; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
     <w:bookmarkStart w:name="z189" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) утрата гражданства Республики Казахстан;</w:t>
+      4) прекращение гражданства Республики Казахстан вследствие утраты, лишения либо выхода из гражданства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z399" w:id="192"/>
-[...15 lines deleted...]
-      4-1) наличие гражданства иностранного государства;</w:t>
+    <w:bookmarkStart w:name="z408" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае приобретения сотрудником дипломатической службы или работником дипломатической службы гражданства другого государства он подлежит увольнению в порядке, установленном законодательством Республики Казахстан в сфере государственной службы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-1) исключен Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z190" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) несоблюдение обязанностей и ограничений, установленных настоящим Законом и иными нормативными правовыми актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
     <w:bookmarkStart w:name="z191" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8864,51 +9544,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Увольнение персонала дипломатической службы производится соответствующим должностным лицом, наделенным правом назначения на должность. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
     <w:bookmarkStart w:name="z80" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Персонал дипломатической службы при уходе из органов дипломатической службы по собственному желанию зачисляется в кадровый резерв Министерства иностранных дел. </w:t>
+      Персонал дипломатической службы при увольнении из органов дипломатической службы по собственному желанию зачисляется в кадровый резерв Министерства иностранных дел в порядке, установленном законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -8973,51 +9653,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z38" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9111,51 +9811,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) пользоваться в период пребывания за границей привилегиями и иммунитетами, установленными в соответствии с нормами международного права; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
     <w:bookmarkStart w:name="z195" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) пользоваться иными правами и свободами, которые гарантируются гражданам Республики Казахстан Конституцией и законодательными актами Республики Казахстан. </w:t>
+      3) пользоваться иными правами и свободами, которые гарантируются гражданам Республики Казахстан Конституцией и законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
     <w:bookmarkStart w:name="z196" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сотрудники дипломатической службы также вправе вносить предложения по вопросам внешней политики государства, по совершенствованию законодательства Республики Казахстан в области международных отношений, приведению его в соответствие с международно-правовыми обязательствами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
     <w:bookmarkStart w:name="z114" w:id="203"/>
     <w:p>
@@ -9271,100 +9971,120 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) повышать свой профессиональный уровень, квалификацию, общеполитическую подготовку, совершенствовать знание государственного и иностранных языков; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
     <w:bookmarkStart w:name="z201" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) выполнять иные обязанности, установленные законодательными актами Республики Казахстан. </w:t>
+      5) выполнять иные обязанности, установленные законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 19 с изменением, внесенным Законом РК от 27.12.2010 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 19 с изменениями, внесенными законами РК от 27.12.2010 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 366-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2011).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2011); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12947,55 +13667,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13321,31 +14041,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>