--- v2 (2026-03-12)
+++ v3 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d687a05" w14:textId="d687a05">
+    <w:p w14:paraId="61d61fd" w14:textId="61d61fd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1914,69 +1914,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) к автомобильным дорогам областного значения относятся автомобильные дороги, соединяющие административные центры республики с областными, районными центрами и объектами туристской деятельности, находящимися вне населенных пунктов, а также районные центры с дорогами республиканского значения, за исключением указанных в подпунктах 1) и 2); </w:t>
+      3) к автомобильным дорогам областного значения относятся автомобильные дороги, соединяющие административные центры республики с областными, районными центрами и туристскими ресурсами, объектами туризма, находящимися вне населенных пунктов, а также районные центры с дорогами республиканского значения, за исключением указанных в подпунктах 1) и 2); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) к автомобильным дорогам районного значения относятся автомобильные дороги, соединяющие районные центры с сельскими населенными пунктами и объектами туристской деятельности, находящимися вне населенных пунктов. </w:t>
+      4) к автомобильным дорогам районного значения относятся автомобильные дороги, соединяющие районные центры с сельскими населенными пунктами и туристскими ресурсами, объектами туризма, находящимися вне населенных пунктов. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z147" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. К хозяйственным автомобильным дорогам относятся автомобильные дороги на территории хозяйствующих субъектов, обслуживающие их производственно-хозяйственные перевозки, подъезды к ним от автомобильных дорог общего пользования, внутрихозяйственные дороги сельскохозяйственных организаций, служебные, патрульные и частные автомобильные дороги. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z148" w:id="34"/>
     <w:p>
       <w:pPr>
@@ -2334,51 +2334,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2022); от 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 174-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9955,51 +9995,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) организация работ по строительству, реконструкции, ремонту и содержанию автомобильных дорог общего пользования областного значения, улиц в городе республиканского значения, столице в соответствии с законодательством Республики Казахстан о государственных закупках;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:bookmarkStart w:name="z233" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-1) строительство, реконструкция, ремонт и содержание подъездных автомобильных дорог областного значения до объектов туристской деятельности, находящихся вне населенных пунктов;</w:t>
+      2-1) строительство, реконструкция, ремонт и содержание подъездных автомобильных дорог областного значения до туристских ресурсов, объектов туризма, находящихся вне населенных пунктов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:bookmarkStart w:name="z174" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) управление сетью автомобильных дорог областного значения общего пользования, улиц населенных пунктов; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
     <w:bookmarkStart w:name="z175" w:id="124"/>
     <w:p>
@@ -10705,51 +10745,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) разработка предложений по передаче участков автомобильных дорог (мостовых переходов) для реализации проекта государственно-частного партнерства, порядка и условий их эксплуатации, размера ставок за проезд по ним;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:bookmarkStart w:name="z234" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-2) строительство, реконструкция, ремонт и содержание подъездных автомобильных дорог районного значения до объектов туристской деятельности, находящихся вне населенных пунктов;</w:t>
+      2-2) строительство, реконструкция, ремонт и содержание подъездных автомобильных дорог районного значения до туристских ресурсов, объектов туризма, находящихся вне населенных пунктов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:bookmarkStart w:name="z185" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) управление сетью автомобильных дорог районного значения общего пользования, улиц населенных пунктов; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
     <w:bookmarkStart w:name="z186" w:id="142"/>
     <w:p>
@@ -11236,51 +11276,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие с 01.01.2025).</w:t>
+        <w:t xml:space="preserve"> в действие с 01.01.2025); от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -16396,55 +16476,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16770,31 +16850,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>