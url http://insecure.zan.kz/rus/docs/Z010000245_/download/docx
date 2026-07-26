--- v3 (2026-06-03)
+++ v4 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="61d61fd" w14:textId="61d61fd">
+    <w:p w14:paraId="5496c3e" w14:textId="5496c3e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -118,50 +118,180 @@
         <w:t>Закон Республики Казахстан от 17 июля 2001 года N 245.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ОГЛАВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. По всему тексту слова "законодательными актами" заменены словом "законами" в соответствии с Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбулу предусматривается исключить Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Настоящий Закон регулирует правовые, организационные и экономические основы государственного управления автомобильными дорогами в Республике Казахстан, их строительства, эксплуатации и развития в интересах государства и пользователей автомобильными дорогами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -185,852 +315,1110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 1. Основные понятия, используемые в настоящем Законе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В настоящем Законе используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) автоматизированная станция измерения – интегрированный с интеллектуальной транспортной системой комплекс сертифицированных специальных контрольно-измерительных технических средств и приборов, прошедших метрологическую поверку, осуществляющих фото- и видеосъемку, работающих в автоматическом режиме, обнаруживающих или фиксирующих вид, марку, государственный регистрационный знак, весовые и габаритные параметры, осевые нагрузки и скорость движения автомобильных транспортных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z84" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) Национальный оператор по управлению автомобильными дорогами (далее – Национальный оператор) – акционерное общество со стопроцентным участием государства в уставном капитале, осуществляющее полномочия, установленные настоящим Законом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z235" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2) управляющие автомобильными дорогами – физические и юридические лица, являющиеся собственниками автомобильных дорог или осуществляющие деятельность по управлению автомобильными дорогами на праве хозяйственного ведения или оперативного управления на основании договоров в рамках выполнения государственного задания, договоров государственно-частного партнерства, доверительного управления имуществом, безвозмездного пользования автомобильными дорогами общего пользования областного или районного значения или их участками;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 1 предусматривается дополнить подпунктами 1-3), 1-4) в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пользователи автомобильными дорогами - физические и юридические лица, являющиеся участниками дорожного движения или осуществляющие иную деятельность в пределах полосы отвода автомобильных дорог и придорожной полосы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) автомобильная дорога - комплекс инженерных сооружений, предназначенных для движения автомобилей, обеспечивающий непрерывное, безопасное движение автомобилей и других транспортных средств с установленными скоростями, нагрузками, габаритами, а также участки земель, предоставленные для размещения этого комплекса (земли транспорта), и воздушное пространство над ними в пределах установленного габарита;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) текущий ремонт автомобильной дороги - комплекс работ, выполняемых в порядке предупреждения возникновения аварийных ситуаций, дефектов на автомобильных дорогах, а также неотложного восстановления и ремонта автомобильной дороги, проводимых в течение всего года, включая мероприятия по ремонту разрушенных участков, выполняемых маршрутным способом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ремонт автомобильной дороги - комплекс работ по предупреждению и устранению дефектов, а также восстановлению и улучшению транспортно-эксплуатационных качеств автомобильной дороги, включающих в себя текущий, средний и капитальный ремонты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) капитальный ремонт автомобильной дороги - комплекс работ по восстановлению и (или) улучшению транспортно-эксплуатационных характеристик автомобильной дороги без изменения существующей технической категории;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) содержание автомобильной дороги - комплекс работ по поддержанию надлежащего технического состояния автомобильной дороги, оценке ее технического состояния, а также по организации и обеспечению безопасности дорожного движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) средний ремонт автомобильной дороги - комплекс работ, связанных с восстановлением первоначальных эксплуатационных качеств автомобильной дороги и дорожных сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) реконструкция автомобильной дороги - комплекс работ, обеспечивающих повышение транспортно-эксплуатационных качеств, безопасности и удобства движения с переводом автомобильной дороги или отдельного ее участка в более высокую техническую категорию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z85" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1) участок автомобильной дороги (далее – участок) – отрезок автомобильной дороги, находящийся в границах ее общей протяженности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) протяженность автомобильной дороги - фактическая длина дороги между объектами или населенными пунктами, указанная в натуре (на местности) по километровым знакам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) платные автомобильные дороги (участки) – автомобильные дороги (участки), в отношении которых принято решение об использовании их на платной основе и за проезд по которым взимается плата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z125" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-1) организация платного движения – мероприятия по взиманию платы за проезд по платным автомобильным дорогам (участкам) посредством внедрения и устройства программно-аппаратных комплексов взимания платы за проезд, а также управления платной автомобильной дорогой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) тяжеловесное транспортное средство - транспортное средство с грузом или без груза, полная масса или распределение нагрузки по осям которого превышает величины предельно допустимых нагрузок для данной категории дорог и сооружений на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 1 предусматривается дополнить подпунктом 12-1) в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) крупногабаритное транспортное средство - транспортное средство с грузом или без груза, имеющее превышение габаритных размеров, установленных нормативными правовыми актами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z210" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-1) дорожные активы – автомобильные дороги и сооружения на них с учетом их фактического транспортно-эксплуатационного состояния и стоимостной оценки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В подпункт 1) предусматривается изменение Законом РК от 09.01.2026 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Подпункт 13-2) предусматривается в редакции Закона РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) автоматизированная станция измерения – интегрированный с интеллектуальной транспортной системой комплекс сертифицированных специальных контрольно-измерительных технических средств, приборов и оборудований, прошедших метрологическую поверку, осуществляющих фото- и видеосъемку, работающих в автоматическом режиме, фиксирующих вид, марку, государственный регистрационный знак, весовые и габаритные параметры, осевые нагрузки и скорость движения автомобильных транспортных средств;</w:t>
-[...357 lines deleted...]
-        <w:t>
       13-2) управление дорожными активами – деятельность по диагностике и инструментальному обследованию дорожных активов, а также мониторингу безопасности дорожной инфраструктуры, направленная на эффективное планирование бюджетных расходов на ремонт и содержание автомобильных дорог;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z212" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 13-3) предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-3) Национальный центр качества дорожных активов – юридическое лицо, находящееся в ведении уполномоченного государственного органа по автомобильным дорогам, на которое возложены функции по проведению экспертизы качества работ и материалов, управлению дорожными активами, организации мобилизационной подготовки на автомобильных дорогах международного и республиканского значения, а также проведению ведомственной экспертизы технической документации на средний ремонт автомобильных дорог, внедрению новых технологий и сопровождению опытных участков;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 1 предусматривается дополнить подпунктом 13-4) в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) придорожные полосы - участки земель, примыкающие к полосе отвода автомобильных дорог, в границах которых устанавливаются особые условия пользования землей для обеспечения безопасности движения транспорта и населения;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z31" w:id="20"/>
-[...15 lines deleted...]
-      14) придорожные полосы - участки земель, примыкающие к полосе отвода автомобильных дорог, в границах которых устанавливаются особые условия пользования землей для обеспечения безопасности движения транспорта и населения;</w:t>
+    <w:bookmarkStart w:name="z229" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-1) объекты придорожного сервиса – здания и сооружения (мотели, гостиницы, кемпинги, станции технического обслуживания, автозаправочные станции, электрозарядные станции, пункты питания, торговли, связи, медицинской помощи, объекты наружной (визуальной) рекламы и иные объекты услуг), расположенные на придорожной полосе и предназначенные для обслуживания участников дорожного движения в пути следования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z229" w:id="21"/>
-[...15 lines deleted...]
-      14-1) объекты придорожного сервиса – здания и сооружения (мотели, гостиницы, кемпинги, станции технического обслуживания, автозаправочные станции, электрозарядные станции, пункты питания, торговли, связи, медицинской помощи, объекты наружной (визуальной) рекламы и иные объекты услуг), расположенные на придорожной полосе и предназначенные для обслуживания участников дорожного движения в пути следования;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) полоса отвода - земли транспорта, занятые автомобильными дорогами, для размещения соответствующих конструктивных элементов и инженерных сооружений автомобильной дороги, а также зданий, сооружений, защитных и декоративных лесонасаждений и устройств дорожной связи, необходимых для их эксплуатации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
-[...15 lines deleted...]
-      15) полоса отвода - земли транспорта, занятые автомобильными дорогами, для размещения соответствующих конструктивных элементов и инженерных сооружений автомобильной дороги, а также зданий, сооружений, защитных и декоративных лесонасаждений и устройств дорожной связи, необходимых для их эксплуатации;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 15-1) предусматривается исключить Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1) дорожная база данных – открытая для пользователей автомобильных дорог цифровая система уполномоченного государственного органа по автомобильным дорогам, содержащая информацию о транспортно-эксплуатационном состоянии автомобильных дорог;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z214" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-2) мониторинг безопасности дорожной инфраструктуры – комплекс мероприятий, направленных на обеспечение безопасного функционирования, поддержания и улучшения существующей дорожной инфраструктуры автомобильных дорог;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:p>
-[...129 lines deleted...]
-      15-2) мониторинг безопасности дорожной инфраструктуры – комплекс мероприятий, направленных на обеспечение безопасного функционирования, поддержания и улучшения существующей дорожной инфраструктуры автомобильных дорог;</w:t>
+    <w:bookmarkStart w:name="z255" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-3) единая база дорожно-строительных материалов и новых технологий – цифровая система дорожного органа, содержащая информацию по дорожно-строительным материалам и новым технологиям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:p>
-[...112 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z35" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) дорожная деятельность – деятельность по проектированию, строительству, реконструкции и ремонту, содержанию и использованию автомобильных дорог и сооружений на них, управлению дорожными активами, а также по организации платного движения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z37" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1278,50 +1666,118 @@
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 1 предусматривается дополнить подпунктом 23) в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 1 в редакции Закона РК от 28.12.2010 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 369-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); с изменениями, внесенными законами РК от 10.07.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1578,51 +2034,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1767,50 +2243,128 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Главу 1 предусматривается дополнить статьей 2-1 в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 3. Классификация автомобильных дорог</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z145" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1858,51 +2412,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) к автомобильным дорогам международного значения относятся автомобильные дороги, соединяющие столицы соседних государств, а также входящие в соответствии с межгосударственными соглашениями в международную сеть автомобильных дорог; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) к автомобильным дорогам республиканского значения относятся автомобильные дороги, обеспечивающие транспортное сообщение между крупными административными, культурными и экономическими центрами республики и соседних государств, а также автомобильные дороги, имеющие оборонное значение, за исключением указанных в подпункте 1); </w:t>
+      2) к автомобильным дорогам республиканского значения относятся автомобильные дороги, обеспечивающие транспортное сообщение между крупными административными, культурными и экономическими центрами Республики Казахстан и соседних государств, а также автомобильные дороги, имеющие оборонное значение, за исключением указанных в подпункте 1); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-1) исключен Законом РК от 28.12.2010 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1914,51 +2468,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) к автомобильным дорогам областного значения относятся автомобильные дороги, соединяющие административные центры республики с областными, районными центрами и туристскими ресурсами, объектами туризма, находящимися вне населенных пунктов, а также районные центры с дорогами республиканского значения, за исключением указанных в подпунктах 1) и 2); </w:t>
+      3) к автомобильным дорогам областного значения относятся автомобильные дороги, соединяющие административные центры Республики Казахстан с областными, районными центрами и туристскими ресурсами, объектами туризма, находящимися вне населенных пунктов, а также районные центры с дорогами республиканского значения, за исключением указанных в подпунктах 1) и 2); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) к автомобильным дорогам районного значения относятся автомобильные дороги, соединяющие районные центры с сельскими населенными пунктами и туристскими ресурсами, объектами туризма, находящимися вне населенных пунктов. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z147" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2374,51 +2928,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3252,296 +3826,648 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 5. Платные автомобильные дороги (участки)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z88" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В Республике Казахстан могут создаваться платные автомобильные дороги (участки, мосты, путепроводы) в порядке, установленном настоящим Законом или законодательством Республики Казахстан в области государственно-частного партнерства. Контроль за созданием и эксплуатацией платных автомобильных дорог (участков) осуществляется уполномоченным государственным органом по автомобильным дорогам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z113" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 2 предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Плата за проезд по автомобильным дорогам (участкам) вводится при выполнении условия повышенного качества проезда с обеспечением высокой, безопасной скорости движения транспорта на всем их протяжении.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 5 предусматривается дополнить пунктом 2-1 в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Платные автомобильные дороги (участки) могут создаваться за счет средств республиканского и местных бюджетов, средств, привлеченных Национальным оператором, собственных и (или) заемных средств физических и юридических лиц или на основе договоров государственно-частного партнерства.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z114" w:id="54"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Автомобильная дорога общего пользования республиканского значения (участок) для организации платного движения передается в доверительное управление Национальному оператору или иным управляющим автомобильными дорогами в порядке, установленном законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Плата за проезд по платной автомобильной дороге общего пользования республиканского значения (участок) взимается в порядке и по ставкам, определяемым уполномоченным государственным органом по автомобильным дорогам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="55"/>
+    <w:bookmarkStart w:name="z115" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Проезд по платной автомобильной дороге (участку) осуществляется на основании договора пользователя автомобильной дороги (участка) с Национальным оператором или иными управляющими автомобильными дорогами в порядке, установленном законодательством Республики Казахстан. Моментом заключения договора является момент въезда на платную автомобильную дорогу (участок). Договор на пользование платными автомобильными дорогами (участками) между Национальным оператором или иными управляющими автомобильными дорогами в порядке, установленном законодательством Республики Казахстан, и пользователями платными автомобильными дорогами (участками) является публичным.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z116" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Деньги, полученные от взимания платы за проезд по платным автомобильным дорогам (участкам) общего пользования международного и республиканского значения, учитываются на отдельном счете Национального оператора, за исключением денег, взимаемых на основе договора государственно-частного партнерства, и направляются на финансирование расходов, связанных с:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z116" w:id="56"/>
-[...15 lines deleted...]
-      5. Деньги, полученные от взимания платы за проезд по платным автомобильным дорогам (участкам) общего пользования международного и республиканского значения, учитываются на отдельном счете Национального оператора, за исключением денег, взимаемых на основе договора государственно-частного партнерства, и направляются на финансирование расходов, связанных с:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ремонтом и содержанием платных автомобильных дорог (участков), содержанием программно-аппаратного комплекса взимания платы за проезд;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) возвратом инвестиций, привлеченных для целей внедрения и устройства программно-аппаратных комплексов взимания платы за проезд;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается дополнить подпунктом 2-1) в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организацией платного движения на автомобильных дорогах (участках);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) приобретением и обслуживанием дорожно-эксплуатационной техники для содержания платных автомобильных дорог (участков).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается дополнить подпунктом 5) в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расходы, направляемые на цели, указанные в подпунктах 3) и 4) части первой настоящего пункта, возмещаются за счет денег, полученных от взимания платы за проезд, после возмещения расходов, указанных в подпунктах 1) и 2) части первой настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Для строительства платных автомобильных дорог (участков) используются любые источники финансирования, не запрещенные законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:p>
-[...105 lines deleted...]
-      6. Для строительства платных автомобильных дорог (участков) используются любые источники финансирования, не запрещенные законодательными актами Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z118" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Местным исполнительным органам запрещается устанавливать налоги, сборы и платежи с пользователей автомобильными дорогами, применение которых не предусмотрено законами Республики Казахстан и прямо или косвенно ограничивает свободное перемещение грузов и пассажиров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z118" w:id="58"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4242,310 +5168,310 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 5-2 в редакции Закона РК от 31.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 380-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="59"/>
+    <w:bookmarkStart w:name="z135" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. От платы за пользование платными автомобильными дорогами (участками) освобождаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z237" w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z237" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) специальные автотранспортные средства при исполнении служебных обязанностей: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z238" w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z238" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       организации скорой медицинской помощи; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z239" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аварийно-спасательных служб;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z239" w:id="62"/>
-[...15 lines deleted...]
-      аварийно-спасательных служб;</w:t>
+    <w:bookmarkStart w:name="z240" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      правоохранительных органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z240" w:id="63"/>
-[...15 lines deleted...]
-      правоохранительных органов;</w:t>
+    <w:bookmarkStart w:name="z241" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      органов транспортного контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z241" w:id="64"/>
-[...15 lines deleted...]
-      органов транспортного контроля;</w:t>
+    <w:bookmarkStart w:name="z242" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специальных государственных органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z242" w:id="65"/>
-[...15 lines deleted...]
-      специальных государственных органов;</w:t>
+    <w:bookmarkStart w:name="z243" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вооруженных Сил Республики Казахстан, других войск и воинских формирований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z243" w:id="66"/>
-[...15 lines deleted...]
-      Вооруженных Сил Республики Казахстан, других войск и воинских формирований;</w:t>
+    <w:bookmarkStart w:name="z244" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Национального оператора, непосредственно осуществляющего содержание и техническое обслуживание платных автомобильных дорог (участков) общего пользования международного и республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z244" w:id="67"/>
-[...15 lines deleted...]
-      Национального оператора, непосредственно осуществляющего содержание и техническое обслуживание платных автомобильных дорог (участков) общего пользования международного и республиканского значения;</w:t>
+    <w:bookmarkStart w:name="z250" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      частного партнера, непосредственно осуществляющего содержание и техническое обслуживание на соответствующей платной автомобильной дороге (участке), определенного в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z250" w:id="68"/>
-[...15 lines deleted...]
-      частного партнера, непосредственно осуществляющего содержание и техническое обслуживание на соответствующей платной автомобильной дороге (участке), определенного в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z254" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уполномоченного органа в области охраны, воспроизводства и использования животного мира;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z254" w:id="69"/>
-[...15 lines deleted...]
-      уполномоченного органа в области охраны, воспроизводства и использования животного мира;</w:t>
+    <w:bookmarkStart w:name="z263" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уполномоченного государственного органа в области рыбного хозяйства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z263" w:id="70"/>
-[...15 lines deleted...]
-      уполномоченного государственного органа в области рыбного хозяйства;</w:t>
+    <w:bookmarkStart w:name="z264" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) автобусы, осуществляющие регулярные перевозки пассажиров и багажа в пригородных сообщениях и сообщениях, соединяющих населенные пункты, прилегающие к платной автомобильной дороге (участку): поселки, села с районными или областными центрами, столицей или городами республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z264" w:id="71"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       автобусы районов, прилегающих к платной автомобильной дороге, зарегистрированные в установленном порядке на территории указанной административно-территориальной единицы, для перемещения в пределах одного района; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4556,90 +5482,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       грузовые автотранспортные средства, колесные самоходные сельскохозяйственные, мелиоративные машины в пределах отрезков между ближайшими транспортными развязками для пересечения водных преград и железных дорог; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       легковые автомобили физических и юридических лиц районов, прилегающих к платной автомобильной дороге, зарегистрированные в установленном порядке на территории указанной административно-территориальной единицы, для перемещения в пределах одного района;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z245" w:id="72"/>
+    <w:bookmarkStart w:name="z245" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) легковые автомобили ветеранов Великой Отечественной войны. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z136" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Не освобождаются от платы за пользование платными автомобильными дорогами (участками), созданными (реконструированными) и эксплуатируемыми на основе договора государственно-частного партнерства, автотранспортные средства, предусмотренные подпунктом 2) пункта 1 настоящей статьи.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z136" w:id="73"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4897,152 +5823,128 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 5-3. Прекращение и приостановление использования платной автомобильной дороги (участка)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="74"/>
+    <w:bookmarkStart w:name="z152" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Прекращение использования платной автомобильной дороги (участка) осуществляется по истечении срока, указанного в решении об использовании автомобильной дороги (участка) на платной основе. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z153" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Приостановление использования платной автомобильной дороги (участка) осуществляется на определенный срок в период военного или чрезвычайного положения, а также в случаях возникновения чрезвычайной ситуации экологического, природного или техногенного характера.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z153" w:id="75"/>
-[...15 lines deleted...]
-      2. Приостановление использования платной автомобильной дороги (участка) осуществляется на определенный срок в период военного или чрезвычайного положения, а также в случаях возникновения чрезвычайной ситуации экологического, природного или техногенного характера.</w:t>
+    <w:bookmarkStart w:name="z154" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Решение о приостановлении использования платной автомобильной дороги (участка) принимается уполномоченным государственным органом по автомобильным дорогам с момента возникновения обстоятельств, указанных в пункте 2 настоящей статьи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z154" w:id="76"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5138,108 +6040,108 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 6. Наименование и индексация автомобильных дорог.Исчисление расстояний на автомобильных дорогах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="77"/>
+    <w:bookmarkStart w:name="z155" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Все автомобильные дороги общего пользования Республики Казахстан должны иметь наименование и индекс. В наименование автомобильной дороги входит название начального и конечного населенных пунктов, а при необходимости - промежуточных пунктов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Индекс автомобильной дороги состоит из букв латинского алфавита и группы цифр. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="78"/>
+    <w:bookmarkStart w:name="z156" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Наименования и индексы автомобильных дорог должны быть отражены в картах и атласах автомобильных дорог, а также на автомобильной дороге путем установления специальных знаков и маркировки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Наименования и индексы международных автомобильных дорог, проходящих по территории Республики Казахстан, устанавливаются международными соглашениями. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5250,86 +6152,86 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименования и индексы автомобильных дорог общего пользования областного значения утверждаются местными исполнительными органами областей по согласованию с уполномоченным государственным органом по автомобильным дорогам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименования и индексы автомобильных дорог общего пользования районного значения утверждаются местными исполнительными органами районов по согласованию с местными исполнительными органами областей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="79"/>
+    <w:bookmarkStart w:name="z157" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Расстояния на автомобильных дорогах общего пользования республиканского, областного и районного значения исчисляются между начальными и конечными населенными пунктами. Отсчет километров автомобильных дорог общего пользования ведется: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      для автомобильных дорог, выходящих из столицы Республики Казахстан, - от здания Парламента Республики Казахстан; </w:t>
+      для автомобильных дорог, выходящих из столицы Республики Казахстан, - от здания Курултая Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       для автомобильных дорог, выходящих из других населенных пунктов, - от зданий местных исполнительных органов, а в случае их отсутствия - от границ населенных пунктов. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5463,202 +6365,222 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="80"/>
+    <w:bookmarkStart w:name="z14" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Земли автомобильных дорог</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 7. Предоставление земель для размещения автомобильных дорог</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Для строительства, содержания автомобильных дорог общего пользования землепользователям предоставляются земли под полосу отвода на основе установленных норм в зависимости от категории автомобильной дороги и участки придорожной полосы согласно проектной документации. Земли для нужд автомобильных дорог общего пользования, включая автомобильные дороги или их участки, переданные для реализации проекта государственно-частного партнерства или Национальному оператору в доверительное управление, отводятся в постоянное землепользование дорожному органу, во временное землепользование – поставщикам услуг, осуществляющим строительство, реконструкцию и ремонт автомобильных дорог, в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="82"/>
+    <w:bookmarkStart w:name="z137" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Размер полосы отвода проектируемой автомобильной дороги общего пользования устанавливается в зависимости от ее категории согласно нормам отвода земель для автомобильных дорог общего пользования, а именно: для дорог I технической категории - по 35 метров от оси дорог, для дорог II технической категории - по 20 метров, для дорог III технической категории - по 15 метров, для дорог IV технической категории - по 13 метров, для дорог V технической категории - по 12 метров. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z138" w:id="83"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z138" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Земли под автомобильные дороги общего пользования предоставляются решением соответствующего местного исполнительного органа и отводятся на местности уполномоченными органами по земельным отношениям. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z139" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Земли, занимаемые автомобильными дорогами общего пользования (за исключением проданных государственной исламской специальной финансовой компании по решению Правительства Республики Казахстан), относятся к государственной собственности, являются неделимыми и не подлежат передаче в частную собственность. Любые сооружения, построенные на землях автомобильных дорог общего пользования с нарушением установленного порядка согласования на использование этих земель, признаются незаконными и подлежат сносу в установленном законодательством порядке лицом, осуществившим самовольную постройку, либо за его счет.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z139" w:id="84"/>
-[...15 lines deleted...]
-      4. Земли, занимаемые автомобильными дорогами общего пользования (за исключением проданных государственной исламской специальной финансовой компании по решению Правительства Республики Казахстан), относятся к государственной собственности, являются неделимыми и не подлежат передаче в частную собственность. Любые сооружения, построенные на землях автомобильных дорог общего пользования с нарушением установленного порядка согласования на использование этих земель, признаются незаконными и подлежат сносу в установленном законодательством порядке лицом, осуществившим самовольную постройку, либо за его счет.</w:t>
+    <w:bookmarkStart w:name="z140" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Земли для хозяйственных и частных автомобильных дорог предоставляются в порядке, установленном земельным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z140" w:id="85"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5914,1047 +6836,1047 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 8. Придорожные полосы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="86"/>
+    <w:bookmarkStart w:name="z158" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Придорожные полосы устанавливаются для обеспечения безопасности населения и создания условий эксплуатации автомобильных дорог с учетом требований безопасности дорожного движения, а также возможности осуществления их реконструкции, ремонта и содержания, размещения объектов дорожной инфраструктуры. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z159" w:id="87"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z159" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Для международных и республиканских автомобильных дорог общего пользования ширина придорожной полосы с каждой стороны должна быть не менее 50 метров, считая от границы полосы отвода. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для автомобильных дорог общего пользования областного и районного значения ширина придорожной полосы с каждой стороны дороги должна быть не менее 40 метров, считая от границы полосы отвода. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="88"/>
+    <w:bookmarkStart w:name="z160" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Запрещается строительство зданий и сооружений в придорожной полосе автомобильной дороги общего пользования, за исключением объектов дорожной службы и придорожного сервиса. Строительство объектов придорожного сервиса осуществляется в соответствии с национальными стандартами.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z161" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Решения о предоставлении земельных участков для размещения объектов придорожного сервиса в придорожных полосах или объектов за их пределами, когда для доступа к ним требуется подъезд, принимаются соответствующим местным исполнительным органом в установленном порядке по согласованию с Национальным оператором.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z161" w:id="89"/>
-[...15 lines deleted...]
-      4. Решения о предоставлении земельных участков для размещения объектов придорожного сервиса в придорожных полосах или объектов за их пределами, когда для доступа к ним требуется подъезд, принимаются соответствующим местным исполнительным органом в установленном порядке по согласованию с Национальным оператором.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок согласования определяется типовыми правилами застройки, утвержденными в соответствии с законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Расходы по обустройству, ремонту и содержанию подъездов (съездов, примыканий) и других объектов, находящихся в придорожных полосах автомобильных дорог общего пользования, несут собственники этих объектов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...29 lines deleted...]
-      5. Расходы по обустройству, ремонту и содержанию подъездов (съездов, примыканий) и других объектов, находящихся в придорожных полосах автомобильных дорог общего пользования, несут собственники этих объектов.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 8 с изменениями, внесенными законами РК от 10.01.2006 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. ст.2 Закона </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 28.12.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 369-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 05.12.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2014); от 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.12.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 19.04.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 9. Порядок эксплуатации полосы отвода автомобильных дорог</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Земли полосы отвода автомобильных дорог общего пользования находятся во владении и пользовании дорожных органов или иных лиц и предназначены только для развития, благоустройства автомобильных дорог и обеспечения их безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z231" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Запрещаются строительство зданий и сооружений, а также прокладка инженерных коммуникаций в пределах полосы отвода вдоль автомобильной дороги общего пользования, за исключением объектов дорожной службы, наружной (визуальной) рекламы, постов полиции, санитарно-эпидемиологического контроля, таможенного, пограничного, транспортного контроля, ветеринарных и фитосанитарных контрольных постов, антенно-мачтовых сооружений и (или) опор для оборудования сотовой или спутниковой связи, волоконно-оптических линий связи, автоматизированных станций измерения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z232" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При производстве работ по реконструкции автомобильных дорог общего пользования международного, республиканского, областного и районного значения владельцы антенно-мачтовых сооружений и (или) опор для оборудования сотовой или спутниковой связи, волоконно-оптических линий связи, обеспечивают их перенос за счет собственных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z70" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Участки земель полосы отвода автомобильных дорог общего пользования могут предоставляться во временное долгосрочное землепользование в порядке, установленном законодательством Республики Казахстан, для размещения объектов наружной (визуальной) рекламы при условиях недопущения снижения транспортно-эксплуатационных качеств дороги, соблюдения требований безопасности движения транспортных средств и охраны окружающей среды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 8 с изменениями, внесенными законами РК от 10.01.2006 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">); от 28.12.2010 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 9 - в редакции Закона РК от 28.12.2010 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 369-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 05.12.2013 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); с изменениями, внесенными законами РК от 13.06.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 02.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 17.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 07.11.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 31.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 08.01.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении трех месяцев после дня его первого официального опубликования); от 02.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 21.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 10. Размещение наружной (визуальной) рекламы вдоль автомобильных дорог общего пользования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Наружная (визуальная) реклама в полосе отвода автомобильных дорог общего пользования размещается в порядке, предусмотренном законодательством Республики Казахстан о рекламе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z72" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Устанавливаемые в границах полосы отвода объекты наружной (визуальной) рекламы, иные информационные знаки и указатели должны выполняться и устанавливаться в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Исключен Законом РК от 08.01.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении трех месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 10 в редакции Закона РК от 28.12.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 369-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); с изменениями, внесенными законами РК от 05.12.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 152-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2014); от 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.12.2014 </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 08.01.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении трех месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z23" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...329 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Государственное регулирование и управление</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...40 lines deleted...]
-      2. Устанавливаемые в границах полосы отвода объекты наружной (визуальной) рекламы, иные информационные знаки и указатели должны выполняться и устанавливаться в соответствии с законодательством Республики Казахстан.</w:t>
+        </w:rPr>
+        <w:t>автомобильными дорогами</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...176 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...27 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 11. Компетенция Правительства Республики Казахстан в области автомобильных дорог и дорожной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="98"/>
+    <w:bookmarkStart w:name="z165" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       К ведению Правительства Республики Казахстан относятся: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6983,70 +7905,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="99"/>
+    <w:bookmarkStart w:name="z167" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) общее руководство деятельностью центральных и местных исполнительных органов в области автомобильных дорог и дорожной деятельности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) исключен Законом РК от 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7521,110 +8443,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z209" w:id="100"/>
+    <w:bookmarkStart w:name="z209" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-5) принятие решений о выпуске государственных исламских ценных бумаг, на основании которых осуществляется продажа республиканских автомобильных дорог общего пользования или их участков в собственность государственной исламской специальной финансовой компании с обязательством их обратного выкупа в соответствии с условиями выпуска государственных исламских ценных бумаг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z169" w:id="101"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z169" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) осуществление иных полномочий, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, настоящим Законом, иными законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7978,168 +8900,254 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 12. Компетенция уполномоченного государственного органа по автомобильным дорогам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. (исключен)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="102"/>
+    <w:bookmarkStart w:name="z141" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. К ведению уполномоченного государственного органа по автомобильным дорогам относятся: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) (исключен) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) формирование и реализация единой государственной и научно-технической политики в сфере автомобильных дорог и дорожной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) координация и методическое руководство местных исполнительных органов в сфере автомобильных дорог и дорожной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z251" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2) координация и проведение на территории Республики Казахстан единой государственной политики в области автомобильных дорог и дорожной деятельности;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1) (исключен) </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...55 lines deleted...]
-    <w:bookmarkEnd w:id="103"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается исключить Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) государственный учет автомобильных дорог общего пользования; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8172,196 +9180,572 @@
       5) государственное планирование развития автомобильных дорог общего пользования в соответствии с задачами укрепления экономики и обороноспособности Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) участие в заключении международных договоров Республики Казахстан в части развития и эксплуатации автомобильных дорог; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 7) предусматривается исключить Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) разработка проектов нормативных правовых актов, определяющих порядок функционирования дорожного сектора, независимо от форм собственности, а также национальных стандартов в дорожной деятельности, критериев приоритетности проектов по строительству и реконструкции автомобильных дорог международного и республиканского значения и по строительству, реконструкции, а также капитальному и среднему ремонту автомобильных дорог областного и районного значения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1) разработка и утверждение правил реализации и финансирования работ по строительству, реконструкции, ремонту, содержанию, диагностике, паспортизации и инструментальному обследованию автомобильных дорог общего пользования международного и республиканского значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z225" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 7-2) предусматривается исключить Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-2) рассмотрение проектов документов по стандартизации в пределах компетенции, а также подготовка предложений по разработке, внесению изменений, пересмотру и отмене национальных, межгосударственных стандартов, национальных классификаторов технико-экономической информации и рекомендаций по стандартизации для внесения в уполномоченный орган в сфере стандартизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 8) предусматривается исключить Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) подготовка научно обоснованных нормативов финансирования затрат на работы по ремонту и содержанию автомобильных дорог; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z267" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8-1) исключен Законом РК от 27.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 363-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z268" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) исключен Законом РК от 02.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 112-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 10) предусматривается исключить Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) координация деятельности по созданию и развитию сети автомобильных дорог областного и районного значения общего пользования; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8436,50 +9820,136 @@
       13) проведение научных исследований в области дорожной деятельности; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) финансирование Национального оператора в рамках выполнения государственного задания;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 14-1) предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14-1) организация производства экспертизы качества работ и материалов при строительстве, реконструкции, ремонте и содержании автомобильных дорог общего пользования Национальным центром качества дорожных активов, направленной на развитие транспортной инфраструктуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z215" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -8588,50 +10058,146 @@
       21) осуществление и расширение международного сотрудничества по вопросам строительства, ремонта и содержания автомобильных дорог; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22) управление дорожной деятельностью, осуществляемое с целью обеспечения развития, сохранности, ремонта и содержания автомобильных дорог; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 23) предусматривается исключить Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) разработка технических регламентов в сфере автомобильных дорог;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -8642,86 +10208,268 @@
       24) утверждение нормативно-технических документов в области автомобильных дорог;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) утверждение классификации видов работ, выполняемых при содержании, текущем, среднем и капитальном ремонтах автомобильных дорог и управлении дорожными активами;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 26) предусматривается исключить Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) заключение договора аренды в качестве арендатора, а также договора услуг сервисного агента в качестве сервисного агента, а также иных договоров в отношении республиканских автомобильных дорог общего пользования или их участков в соответствии с условиями выпуска государственных исламских ценных бумаг;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) координация развития объектов придорожного сервиса на автомобильных дорогах общего пользования республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается дополнить подпунктами 27-1) и 27-2) в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) разработка и утверждение порядка и условий классификации, перечня, наименования и индексов автомобильных дорог общего пользования международного и республиканского значения, в том числе перечня автомобильных дорог оборонного пользования;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -8828,50 +10576,128 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      34) исключен Законом РК от 08.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 215-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении трех месяцев после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 35) предусматривается исключить Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9034,1135 +10860,1477 @@
         <w:t>
       40) организация работ по ремонту и содержанию автомобильных дорог общего пользования международного и республиканского значения и платных автомобильных дорог (участков) в соответствии с бюджетным законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:bookmarkStart w:name="z220" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) организация работ по мониторингу безопасности дорожной инфраструктуры автомобильных дорог общего пользования международного и республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z256" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 42) предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) разработка и утверждение правил формирования и ведения дорожной базы данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z257" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42-1) утверждение правил формирования и ведения единой базы дорожно-строительных материалов и новых технологий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z258" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42-2) утверждение порядка по обязательному повышению квалификации работников дорожной отрасли;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z222" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) организация работ по ведомственной экспертизе технической документации на средний ремонт автомобильных дорог.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается дополнить подпунктом 44) в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается дополнить подпунктами 45), 46), 47), 48) и 49) в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Уполномоченный государственный орган по автомобильным дорогам осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 12 с изменениями, внесенными законами РК от 20 декабря 2004 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 1 января 2005 г.); от 10 января 2006 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. ст.2 Закона </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 7 июля 2006 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования); от 29 декабря 2006 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 17.07.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 28.12.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 369-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 22.07.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 475-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 10.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 13.06.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 02.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 05.12.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2014); от 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 27.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 363-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 31.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 422-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 08.01.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении трех месяцев после дня его первого официального опубликования); от 19.04.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); 05.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 15.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2025); от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 13. Компетенция местных представительных и исполнительных органов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...89 lines deleted...]
-      3. Уполномоченный государственный орган по автомобильным дорогам осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      1. К компетенции областных (столицы, города республиканского значения) и районных (городов областного значения) представительных органов в сфере автомобильных дорог и дорожной деятельности относятся: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:p>
-[...657 lines deleted...]
-    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) исключен Законом РК от 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="117"/>
-[...15 lines deleted...]
-      2) заслушивание отчетов руководителей областных (города республиканского значения, столицы) и районных (городов областного значения) исполнительных органов по вопросам развития и содержания автомобильных дорог общего пользования областного и районного значения, улиц населенных пунктов;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заслушивание отчетов руководителей областных (столицы, города республиканского значения) и районных (городов областного значения) исполнительных органов по вопросам развития и содержания автомобильных дорог общего пользования областного и районного значения, улиц населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z171" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление в соответствии с законодательством Республики Казахстан иных полномочий по обеспечению прав и законных интересов граждан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z171" w:id="118"/>
-[...15 lines deleted...]
-      3) осуществление в соответствии с законодательством Республики Казахстан иных полномочий по обеспечению прав и законных интересов граждан.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-1. К ведению областных (столицы, города республиканского значения) исполнительных органов в сфере автомобильных дорог и дорожной деятельности относятся: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z76" w:id="119"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) исключен Законом РК от 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="120"/>
+    <w:bookmarkStart w:name="z172" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) реализация государственной политики в сфере автомобильных дорог и дорожной деятельности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z173" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организация работ по строительству, реконструкции, ремонту и содержанию автомобильных дорог общего пользования областного значения, улиц в городе республиканского значения, столице в соответствии с законодательством Республики Казахстан о государственных закупках;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z173" w:id="121"/>
-[...15 lines deleted...]
-      2) организация работ по строительству, реконструкции, ремонту и содержанию автомобильных дорог общего пользования областного значения, улиц в городе республиканского значения, столице в соответствии с законодательством Республики Казахстан о государственных закупках;</w:t>
+    <w:bookmarkStart w:name="z233" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) строительство, реконструкция, ремонт и содержание подъездных автомобильных дорог областного значения до туристских ресурсов, объектов туризма, находящихся вне населенных пунктов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z233" w:id="122"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z174" w:id="123"/>
+    <w:bookmarkStart w:name="z174" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) управление сетью автомобильных дорог областного значения общего пользования, улиц населенных пунктов; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z175" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) управление дорогами и дорожными предприятиями, находящимися в коммунальной собственности области (столицы, города республиканского значения); </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z175" w:id="124"/>
-[...15 lines deleted...]
-      4) управление дорогами и дорожными предприятиями, находящимися в коммунальной собственности области (города республиканского значения, столицы); </w:t>
+    <w:bookmarkStart w:name="z176" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществление государственного контроля при производстве работ по строительству, реконструкции, ремонту и содержанию автомобильных дорог областного значения, улиц в городе республиканского значения, столице;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z176" w:id="125"/>
-[...15 lines deleted...]
-      5) осуществление государственного контроля при производстве работ по строительству, реконструкции, ремонту и содержанию автомобильных дорог областного значения, улиц в городе республиканского значения, столице;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5-1) предусматривается в редакции Закона РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) организация производства экспертизы качества работ и материалов при строительстве, реконструкции, ремонте и содержании улиц населенных пунктов Национальным центром качества дорожных активов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z224" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-2) финансирование работ и услуг Национального центра качества дорожных активов в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z223" w:id="126"/>
-[...15 lines deleted...]
-      5-1) организация производства экспертизы качества работ и материалов при строительстве, реконструкции, ремонте и содержании улиц населенных пунктов Национальным центром качества дорожных активов;</w:t>
+    <w:bookmarkStart w:name="z177" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) принятие решения о предоставлении автомобильных дорог общего пользования областного значения или их участков в безвозмездное временное пользование;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z224" w:id="127"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6-1) исключен Законом РК от 27.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10399,1856 +12567,2382 @@
         </w:rPr>
         <w:t xml:space="preserve">
       6-7) исключен Законом РК от 27.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 363-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z179" w:id="129"/>
+    <w:bookmarkStart w:name="z179" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-8) утверждение классификации видов работ, выполняемых при содержании, текущем, среднем и капитальном ремонтах улиц населенных пунктов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z247" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-9) выдача технического условия для проектирования на пересечение автомобильных дорог общего пользования областного и районного значения каналами, линиями связи и электропередачи, нефтепроводами, газопроводами, водопроводами и железными дорогами, другими инженерными сетями, коммуникациями, а также для строительства подъездных дорог и примыканий к автомобильным дорогам общего пользования областного и районного значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z180" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-9) согласование строительства подъездных дорог и примыканий к дорогам общего пользования областного и районного значения;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z247" w:id="130"/>
-[...15 lines deleted...]
-      6-9) выдача технического условия для проектирования на пересечение автомобильных дорог общего пользования областного и районного значения каналами, линиями связи и электропередачи, нефтепроводами, газопроводами, водопроводами и железными дорогами, другими инженерными сетями, коммуникациями, а также для строительства подъездных дорог и примыканий к автомобильным дорогам общего пользования областного и районного значения;</w:t>
+    <w:bookmarkStart w:name="z227" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-10) согласование размещения объектов наружной (визуальной) рекламы в полосе отвода автомобильных дорог общего пользования областного и районного значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z180" w:id="131"/>
-[...15 lines deleted...]
-      6-9) согласование строительства подъездных дорог и примыканий к дорогам общего пользования областного и районного значения;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-11) организация и развитие объектов придорожного сервиса на автомобильных дорогах областного и районного значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z252" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-12) установка автоматизированных станций измерения на автомобильных дорогах общего пользования областного и районного значения, улицах населенных пунктов по согласованию с дорожным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z227" w:id="132"/>
-[...15 lines deleted...]
-      6-10) согласование размещения объектов наружной (визуальной) рекламы в полосе отвода автомобильных дорог общего пользования областного и районного значения;</w:t>
+    <w:bookmarkStart w:name="z253" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-13) обеспечение функционирования автоматизированных станций измерения на автомобильных дорогах общего пользования областного и районного значения, улицах населенных пунктов в порядке, определенном правилами организации работы автоматизированных станций измерения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...29 lines deleted...]
-      6-12) установка автоматизированных станций измерения на автомобильных дорогах общего пользования областного и районного значения, улицах населенных пунктов по согласованию с дорожным органом;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1-1 предусматривается дополнить подпунктами 6-14), 6-15) и 6-16) в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z181" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществление в интересах местного государственного управления иных полномочий, возлагаемых на местные исполнительные органы законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z253" w:id="134"/>
-[...15 lines deleted...]
-      6-13) обеспечение функционирования автоматизированных станций измерения на автомобильных дорогах общего пользования областного и районного значения, улицах населенных пунктов в порядке, определенном правилами организации работы автоматизированных станций измерения;</w:t>
+    <w:bookmarkStart w:name="z182" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К ведению местных исполнительных органов столицы, города республиканского значения также относятся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z181" w:id="135"/>
-[...93 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разработка и утверждение правил эксплуатации платных улиц (участков) столицы, города республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) принятие решения об использовании улиц (участков) столицы, города республиканского значения на платной основе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) разработка и утверждение правил взимания платы и ставок за проезд по платным улицам столицы, города республиканского значения по мере внедрения платного проезда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. К ведению районных (городов областного значения) исполнительных органов в сфере автомобильных дорог и дорожной деятельности относятся: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) исключен Законом РК от 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="138"/>
+    <w:bookmarkStart w:name="z183" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) организация работ по строительству, реконструкции, ремонту и содержанию автомобильных дорог общего пользования районного значения, улиц населенных пунктов в соответствии с законодательством Республики Казахстан о государственных закупках, в области государственно-частного партнерства;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z184" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) разработка предложений по передаче участков автомобильных дорог (мостовых переходов) для реализации проекта государственно-частного партнерства, порядка и условий их эксплуатации, размера ставок за проезд по ним;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z234" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2) строительство, реконструкция, ремонт и содержание подъездных автомобильных дорог районного значения до туристских ресурсов, объектов туризма, находящихся вне населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z184" w:id="139"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z185" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается дополнить подпунктами 2-3), 2-4) в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z185" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) управление сетью автомобильных дорог районного значения общего пользования, улиц населенных пунктов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z186" w:id="142"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z186" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) управление дорогами и дорожными предприятиями, находящимися в коммунальной собственности районов (городов областного значения); </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается дополнить подпунктом 4-1) в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) (исключен); </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществление государственного контроля при производстве работ по строительству, реконструкции, ремонту и содержанию автомобильных дорог районного значения общего пользования, улиц в городах областного значения и иных населенных пунктах в пределах районов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z188" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) принятие решения о предоставлении автомобильных дорог районного значения или их участков в безвозмездное временное пользование;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z189" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществление в интересах местного государственного управления иных полномочий, возлагаемых на местные исполнительные органы законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      5) (исключен); </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 13 с изменениями, внесенными законами РК от 20.12.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2005); от 10.01.2006 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. ст.2 Закона </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 07.07.2006 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования); от 28.12.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 369-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 13.06.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 27.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 363-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 31.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 08.01.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении трех месяцев после дня его первого официального опубликования); от 19.04.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2022); от 29.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 15.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2025); от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z187" w:id="143"/>
-[...35 lines deleted...]
-      7) принятие решения о предоставлении автомобильных дорог районного значения или их участков в безвозмездное временное пользование;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 14. Планирование развития автомобильных дорог</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z190" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Планирование развития автомобильных дорог осуществляется государственными органами, управляющими хозяйственными и частными автомобильными дорогами в соответствии с утвержденными республиканскими и региональными программами. Планирование развития улично-дорожной сети населенных пунктов осуществляется соответствующими местными исполнительными органами с обязательным выделением земель для организации стоянок и парковок транспортных средств, а также для строительства волоконно-оптических линий связи вдоль автомобильных дорог.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z189" w:id="145"/>
-[...15 lines deleted...]
-      8) осуществление в интересах местного государственного управления иных полномочий, возлагаемых на местные исполнительные органы законодательством Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается дополнить частью второй в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z191" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственные закупки научных исследований в дорожной отрасли осуществляются в соответствии с законодательством Республики Казахстан о государственных закупках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z192" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Проектирование и строительство автомобильных дорог осуществляются физическими и юридическими лицами, имеющими лицензии на осуществление соответствующих видов деятельности, на конкурсной основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z193" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Технико-экономические обоснования и проектно-сметная документация, разработанные для строительства новых или реконструкции и капитального ремонта существующих автомобильных дорог, подлежат комплексной вневедомственной экспертизе проектов строительства, осуществляемой в порядке, определенном законодательством Республики Казахстан. По технической документации, предназначенной для среднего ремонта автомобильных дорог, проводится ведомственная экспертиза в порядке, определенном уполномоченным государственным органом по автомобильным дорогам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. При планировании развития, реконструкции и ремонта автомобильных дорог общего пользования по согласованию с уполномоченным государственным органом по автомобильным дорогам возможно строительство волоконно-оптических линий связи с дальнейшей передачей их на содержание уполномоченного органа в области связи.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 13 с изменениями, внесенными законами РК от 20.12.2004 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 14 с изменениями, внесенными законами РК от 20.12.2004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2005); от 10.01.2006 </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования); от 28.12.2010 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2005); от 28.12.2010 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 369-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 13.06.2013 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 102-V</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 02.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 29.09.2014 </w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2022); от 29.12.2022 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 17.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.12.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); от 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 401-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2021); от 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 174-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 21.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 14. Планирование развития автомобильных дорог</w:t>
-[...335 lines deleted...]
-        </w:rPr>
         <w:t>Статья 15. Качество работ при осуществлении дорожной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="150"/>
+    <w:bookmarkStart w:name="z132" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Проектирование, строительство, реконструкция, ремонт и содержание автомобильных дорог осуществляются в соответствии с установленными требованиями и нормами, с применением разрешенных к использованию материалов, приборов, оборудования и средств измерений с целью достижения высоких транспортно-эксплуатационных показателей автомобильных дорог (скорость, ровность, долговечность, повышенные условия безопасности движения автотранспорта). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z133" w:id="151"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 2 предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Физические и юридические лица, осуществляющие дорожную деятельность, обязаны выполнять работы с соблюдением требований законодательства Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При производстве работ по строительству, реконструкции и ремонту автомобильных дорог осуществляется авторский надзор разработчиком проектной документации, производственный – исполнителем работ и технический надзор за строительством, реконструкцией, капитальным, средним и текущим ремонтом автомобильных дорог – заказчиком самостоятельно либо путем привлечения организаций и экспертов, имеющих соответствующий аттестат. Приемка в эксплуатацию законченных дорожных работ, кроме работ по текущему и среднему ремонту автомобильных дорог, осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 15 предусматривается дополнить пунктом 2-1 в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z194" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Выполнение работ по проектированию, строительству, реконструкции, ремонту и содержанию автомобильных дорог, а также оказание услуг по техническому и авторскому надзору с нарушением требований законодательства Республики Казахстан влекут ответственность, установленную законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 15 с изменениями, внесенными законами РК от 20.12.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2005); от 10.01.2006 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. ст.2 Закона </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 29.12.2006 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 02.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 27.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 363-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 16. Лицензирование дорожной деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z195" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Лицензирование дорожной деятельности осуществляется в соответствии с законодательством Республики Казахстан о разрешениях и уведомлениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z196" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Осуществление физическими и юридическими лицами дорожной деятельности без лицензии либо с нарушением условий лицензии влечет ответственность, установленную законами Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...36 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 15 с изменениями, внесенными законами РК от 20.12.2004 </w:t>
-[...159 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 16 с изменением, внесенным Законом РК от 16.05.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 16. Лицензирование дорожной деятельности</w:t>
-[...117 lines deleted...]
-        </w:rPr>
         <w:t>Статья 17. Финансирование дорожной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="155"/>
+    <w:bookmarkStart w:name="z142" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Финансирование автомобильных дорог общего пользования осуществляется по утвержденным нормам, обеспечивающим их ремонт и содержание, исходя из требований безопасности дорожного движения, охраны окружающей среды и обеспечения автотранспортных перевозок, и определяется бюджетным законодательством. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z143" w:id="156"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z143" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1.  Возмещение затрат в связи с выполнением договоров государственно-частного партнерства осуществляется в соответствии с законодательством Республики Казахстан в области государственно-частного партнерства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      2. (исключен) </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="157"/>
+    <w:bookmarkStart w:name="z144" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Развитие, ремонт и содержание хозяйственных автомобильных дорог обеспечиваются за счет средств организаций и частных лиц, в ведении которых находятся эти дороги. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12426,90 +15120,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок с изменением, внесенным Законом РК от 13.06.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 102-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="158"/>
+    <w:bookmarkStart w:name="z78" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Дорожный орган совместно с уполномоченным органом по обеспечению безопасности дорожного движения и уполномоченным органом по чрезвычайным ситуациям имеют право: на ограничение или закрытие движения транспортных средств в экстремальных условиях (неблагоприятные погодно-климатические условия, стихийные бедствия, пожар, потеря несущей способности автомобильных дорог), а также при проведении ремонтно-строительных работ с уведомлением об этом местных исполнительных органов и пользователей автомобильными дорогами установлением соответствующих дорожных знаков и через средства массовой информации, контролировать соблюдение правил пользования автомобильными дорогами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z79" w:id="159"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z79" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Работники дорожного органа имеют право требовать выведения за пределы проезжей части автомобильной дороги транспортных средств, повреждающих или загрязняющих элементы дороги, либо крупногабаритных и (или) тяжеловесных транспортных средств, не имеющих специального разрешения на проезд.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12623,210 +15317,210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок с изменением, внесенным Законом РК от 13.06.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 102-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="160"/>
+    <w:bookmarkStart w:name="z197" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дорожный орган и управляющие автомобильными дорогами несут ответственность:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z198" w:id="161"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z198" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) за содержание обслуживаемых автомобильных дорог и сооружений на них в состоянии, обеспечивающем бесперебойный и безопасный проезд транспортных средств, и обеспечение соблюдения требований природоохранного законодательства; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z199" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) за ущерб, причиненный дорожно-транспортными происшествиями, возникший по причине дорожных условий, с возмещением ущерба пользователям автомобильными дорогами в соответствии с законами Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z200" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) за фитосанитарное состояние полосы отвода автомобильных дорог в соответствии с законами Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 19 с изменением, внесенными Законом РК от 13.06.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3-1. Общие требования безопасности</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z199" w:id="162"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 3-1 дополнена - Законом РК от 29 декабря 2006 г. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12955,90 +15649,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 19-2. Требования безопасности при проектировании автомобильных дорог</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="165"/>
+    <w:bookmarkStart w:name="z92" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Проектирование автомобильных дорог должно осуществляться с учетом условий наименьшего ограничения и изменения скорости, обеспечения безопасности движения и возможной реконструкции дороги за пределами перспективного периода. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z93" w:id="166"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z93" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Проектные решения автомобильных дорог должны обеспечивать: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) организованное, безопасное движение транспортных средств с расчетными скоростями; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13103,204 +15797,290 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) необходимое обустройство автомобильных дорог,в том числе защитными дорожными сооружениями; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) необходимые здания и сооружения дорожной и автотранспортной служб. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="167"/>
+    <w:bookmarkStart w:name="z94" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. При проектировании производственных баз, зданий и сооружений дорожной и автотранспортной служб необходимо разрабатывать и осуществлять мероприятия, обеспечивающие соблюдение предельно допустимых концентраций загрязняющих веществ в атмосферном воздухе, водных объектах и почве. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z95" w:id="168"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z95" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. При разработке проектно-сметной документации следует оценивать непосредственное и косвенное влияние дорог и дорожного движения на: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) людей и окружающую среду; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) пейзаж, объекты на дороге и историко-культурное наследие. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ч.2 пункта 4 предусматривается в редакции Закона РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Устройство лесонасаждений (вдоль дороги) должно способствовать улучшению визуального ориентирования и нарушению визуального однообразия дороги при условии исключения возникновения каких-либо других опасностей. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="169"/>
+    <w:bookmarkStart w:name="z96" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При проектировании дорог необходимо разрабатывать схемы расстановки дорожных знаков с обозначением мест и способов их установки и схемы дорожной разметки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z259" w:id="170"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z259" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1. Проектирование автомобильных дорог осуществляется с учетом единой базы дорожно-строительных материалов и новых технологий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z97" w:id="171"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z97" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Требования безопасности при проектировании автомобильных дорог устанавливаются техническими регламентами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13356,188 +16136,188 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 19-3. Требования безопасности при строительстве, реконструкции и ремонте автомобильных дорог</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="172"/>
+    <w:bookmarkStart w:name="z99" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. При строительстве, реконструкции и ремонте автомобильных дорог необходимо обеспечить соответствие требованиям проектно-сметной документации, настоящего Закона, законодательства Республики Казахстан о дорожном движении и технических регламентов в сфере автомобильных дорог. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z100" w:id="173"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z100" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. При строительстве, реконструкции и ремонте необходимо принимать меры по безопасности и охране окружающей среды. При выборе методов производства работ и средств механизации следует учитывать необходимость соблюдения соответствующих санитарных норм, норм предельно допустимых выбросов загрязняющих веществ в атмосферу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При строительстве, реконструкции и ремонте дорог должно обеспечиваться сохранение зеленых насаждений или их восстановление. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="174"/>
+    <w:bookmarkStart w:name="z101" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Безопасность дорожных рабочих и участников дорожного движения должна обеспечиваться путем принятия мер к организации движения и ограждению мест проведения работ, которые должны предусматриваться в ходе планирования работ и регулярно проверяться при их производстве. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z102" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. При строительстве, реконструкции и ремонте дорог в сложных инженерно-геологических условиях, когда сроки стабилизации земляного полотна существенно превышают установленные сроки строительства, допускается предусматривать стадийное устройство дорожной одежды с обеспечением водоотвода и безопасности движения на каждой стадии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z260" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Строительство, реконструкция и ремонт автомобильных дорог осуществляются с учетом единой базы дорожно-строительных материалов и новых технологий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z103" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Требования безопасности при строительстве, реконструкции и ремонте автомобильных дорог устанавливаются техническими регламентами и законодательством Республики Казахстан о дорожном движении.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z102" w:id="175"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13613,146 +16393,146 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 19-4. Требования безопасности при эксплуатации автомобильных дорог </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="178"/>
+    <w:bookmarkStart w:name="z105" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Состояние дорог должно обеспечивать безопасность дорожного движения в соответствии с требованиями законодательства Республики Казахстан о дорожном движении и охрану окружающей среды и соответствовать уровню транспортно-эксплуатационной загрузки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ширина придорожной полосы должна быть не менее установленных норм для данного вида дороги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z226" w:id="179"/>
+    <w:bookmarkStart w:name="z226" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Информационные указатели и знаки должны обеспечивать безопасность движения и соответствовать требованиям национальных стандартов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Состав дорог должен обеспечивать их безопасность при эксплуатации с учетом климатических особенностей региона и транспортно-эксплуатационной загрузки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="180"/>
+    <w:bookmarkStart w:name="z106" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Проезжая часть автомобильных дорог и улиц населенных пунктов, покрытие тротуаров пешеходных и велосипедных дорожек, посадочных площадок, остановочных пунктов, а также поверхность разделительных полос, обочин и откосов земляного полотна должны быть в состоянии, обеспечивающем безопасность дорожного движения в соответствии с требованиями законодательства Республики Казахстан о дорожном движении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дорожное покрытие должно иметь поверхность, необходимую для обеспечения расчетных скоростей и безопасности движения. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13763,424 +16543,424 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Покрытие проезжей части не должно иметь просадок, выбоин, иных повреждений, затрудняющих движение транспортных средств. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В зимних условиях следует максимально обеспечивать безопасность дорожного движения и его организацию путем принятия соответствующих мер. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="181"/>
+    <w:bookmarkStart w:name="z107" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Для предотвращения дорожно-транспортных происшествий и задержек транспортных средств в местах проведения дорожных работ необходимо предусматривать установку ограждающих устройств, знаков и разметки, а также обеспечивать видимость мест проведения работ в любое время суток. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Применяемые технические средства организации дорожного движения (ограждения, знаки, разметка, направляющие устройства, сети освещения, светофоры, системы автоматизированного управления движением) должны быть хорошо заметны, различимы в любое время суток. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="182"/>
+    <w:bookmarkStart w:name="z108" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Уровень шума, вибрации и загрязнение воздуха и вод в результате дорожного движения, обслуживания и содержания дорог следует ограничивать соответствующими мерами на основании требований, установленных техническими регламентами в сфере автомобильных дорог. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 19-4 с изменениями, внесенными законами РК от 28.12.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 369-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 03.07.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 83-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 19-5. Требования безопасности к дорожно-строительным материалам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z262" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дорожно-строительные материалы должны быть стойкими к воздействию окружающей среды, а содержание вредных компонентов и примесей в них не должно превышать допустимые нормы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z261" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дорожно-строительные материалы должны применяться с учетом единой базы дорожно-строительных материалов и новых технологий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 19-2 с изменением, внесенными Законом РК от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Пользование автомобильными дорогами</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...100 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 19-5. Требования безопасности к дорожно-строительным материалам</w:t>
-[...18 lines deleted...]
-      Дорожно-строительные материалы должны быть стойкими к воздействию окружающей среды, а содержание вредных компонентов и примесей в них не должно превышать допустимые нормы.</w:t>
+        <w:t xml:space="preserve">Статья 20. Пользование автомобильными дорогами общего пользования </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Право пользования автомобильными дорогами общего пользования имеют физические и юридические лица, если иное не предусмотрено законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z261" w:id="184"/>
-[...15 lines deleted...]
-      Дорожно-строительные материалы должны применяться с учетом единой базы дорожно-строительных материалов и новых технологий.</w:t>
+    <w:bookmarkStart w:name="z120" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Пользователи автомобильных дорог имеют право на:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:p>
-[...155 lines deleted...]
-    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) получение разъяснения от должностных лиц дорожного органа, уполномоченного органа в области чрезвычайных ситуаций природного и техногенного характера или его подразделений, а также от подразделений уполномоченного органа по обеспечению безопасности дорожного движения о причинах прекращения или ограничения движения по автомобильным дорогам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14247,70 +17027,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обжалование действий (бездействия) должностных лиц дорожного органа в порядке, установленном законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="188"/>
+    <w:bookmarkStart w:name="z121" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Пользователи автомобильных дорог обязаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) использовать транспортные средства, обеспечивающие сохранность автомобильных дорог и дорожных сооружений и безопасный проезд по ним;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14646,70 +17426,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 23. Обязанности собственников земельных участков, прилегающих к автомобильным дорогам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z201" w:id="189"/>
+    <w:bookmarkStart w:name="z201" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Собственники земельных участков и землепользователи, территории которых примыкают к автомобильным дорогам, обязаны: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) получить техническое условие для проектирования на строительство подъездных дорог и примыканий к дорогам общего пользования международного и республиканского значения у Национального оператора;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14720,70 +17500,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) содержать в технически исправном и в надлежащем санитарном состоянии примыкания к дорогам общего пользования и подъезды к ним, производить очистку от мусора, грязи и снега; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) не допускать складирования материалов и конструкций в придорожной полосе, затрудняющих видимость и ухудшающих безопасность движения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z202" w:id="190"/>
+    <w:bookmarkStart w:name="z202" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Невыполнение указанных в пункте 1 требований влечет ответственность, установленную законодательными актами Республики Казахстан. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="190"/>
+      2. Невыполнение указанных в пункте 1 требований влечет ответственность, установленную законами Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14859,187 +17639,187 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 24. Мобилизационная подготовка автомобильных дорог</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z203" w:id="191"/>
+    <w:bookmarkStart w:name="z203" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Мобилизационная подготовка автомобильных дорог для использования в чрезвычайных ситуациях в период мобилизации и в военное время осуществляется физическими и юридическими лицами, независимо от форм собственности, в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z204" w:id="192"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z204" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В случаях введения на всей территории Казахстана или в отдельных его местностях чрезвычайного или военного положения и при объявлении частичной или общей мобилизации частные дороги могут быть использованы без согласия собственника всеми участниками дорожного движения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 25. Ответственность пользователей автомобильными дорогами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="193"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="194"/>
+    <w:bookmarkStart w:name="z81" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Пользователи автомобильными дорогами, допустившие повреждение дорожного покрытия, земляного полотна, мостов, путепроводов, водоотводных сооружений, автопавильонов, дорожных знаков, придорожных насаждений, защитных устройств и других элементов обустройства автомобильных дорог, а также нарушившие Правила пользования автомобильными дорогами, несут ответственность в соответствии с законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z82" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Ущерб, нанесенный пользователями автомобильным дорогам и дорожным сооружениям, возмещается ими в порядке, установленном законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z83" w:id="195"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z83" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Споры, возникающие с дорожным органом в процессе проектирования, строительства, содержания, ремонта, реконструкции и использования автомобильных дорог, рассматриваются в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z127" w:id="196"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z127" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В случае неоплаты пользователем автотранспортного средства за проезд по платным автомобильным дорогам (участкам) задолженность взыскивается с владельца автотранспортного средства. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15150,148 +17930,148 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Помощь пострадавшим в дорожно-транспортных происшествиях на автомобильных дорогах должна оказываться всеми участниками дорожного движения, которые обязаны доставить пострадавшего в ближайшее медицинское учреждение и сообщить о происшествии в органы дорожной полиции. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 27. Охрана окружающей среды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z205" w:id="197"/>
+    <w:bookmarkStart w:name="z205" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. При строительстве, реконструкции, ремонте, содержании автомобильных дорог и пользовании ими должно обеспечиваться соблюдение требований законодательства в области охраны окружающей среды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z206" w:id="198"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z206" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. При проектировании и разработке проектов на реконструкцию и строительство автомобильных дорог должны предусматриваться мероприятия по охране окружающей среды, рекультивации карьеров, придорожных полос, откосов, кюветов, нарушенных земель с посевом многолетних трав и посадкой деревьев и кустарников. Проектно-сметная документация в местах пользования водоисточником должна предусматривать санитарную зону, строительство временных автостоянок, эстакад и защитных сооружений для сбора отходов нефтепродуктов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z207" w:id="199"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z207" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Защитные насаждения вдоль автомобильных дорог должны содержаться надлежащим образом их владельцами или пользователями. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z208" w:id="200"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z208" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. За несоблюдение требований охраны окружающей среды виновные лица несут ответственность в соответствии с законодательными актами Республики Казахстан. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="201"/>
+      4. За несоблюдение требований охраны окружающей среды виновные лица несут ответственность в соответствии с законами Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z59" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 5 исключена Законом РК от 17.07.2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15306,68 +18086,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="202"/>
+    <w:bookmarkStart w:name="z122" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Национальный оператор по управлению автомобильными дорогами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Закон дополнен главой 6 в соответствии с Законом РК от 02.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15379,701 +18159,873 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 29. Правовое положение Национального оператора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="203"/>
+    <w:bookmarkStart w:name="z128" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Деятельность Национального оператора регулируется настоящим Законом, иными нормативными правовыми актами Республики Казахстан, а также его внутренними документами.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z129" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Имущество Национального оператора формируется в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z130" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В целях реализации проектов по строительству, реконструкции, ремонту и содержанию автомобильных дорог общего пользования международного и республиканского значения, организации платного движения на них, а также развития объектов придорожного сервиса Национальный оператор вправе привлекать и использовать любые источники финансирования, не запрещенные законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z131" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Национальный оператор несет ответственность за качество строительства и реконструкции, ремонта и содержания автомобильных дорог общего пользования международного и республиканского значения в рамках выполнения государственного задания и привлеченных инвестиций.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z129" w:id="204"/>
-[...15 lines deleted...]
-      2. Имущество Национального оператора формируется в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 29 с изменениями, внесенными законами РК от 27.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 363-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.04.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 30. Полномочия Национального оператора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К полномочиям Национального оператора относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реализация бюджетных инвестиционных проектов и (или) инвестиционных проектов, финансируемых за счет негосударственных займов под государственную гарантию Республики Казахстан, по развитию сети автомобильных дорог общего пользования международного и республиканского значения на основании государственного задания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 2) предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организация строительства, реконструкции, ремонта и содержания автомобильных дорог общего пользования международного и республиканского значения, в том числе переданных в доверительное управление, в рамках выполнения государственного задания либо за счет привлеченных инвестиций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) текущий ремонт и содержание автомобильных дорог общего пользования международного и республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z246" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2) организация работ по развитию транспортной инфраструктуры пунктов пропуска через Государственную границу Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z130" w:id="205"/>
-[...15 lines deleted...]
-      3. В целях реализации проектов по строительству, реконструкции, ремонту и содержанию автомобильных дорог общего пользования международного и республиканского значения, организации платного движения на них, а также развития объектов придорожного сервиса Национальный оператор вправе привлекать и использовать любые источники финансирования, не запрещенные законами Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) контроль за ходом и качеством строительства, реконструкции, ремонта и содержания автомобильных дорог общего пользования международного и республиканского значения в рамках организации исполнения государственного задания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) управление проектами в соответствии с законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) разработка предложений по строительству, реконструкции, ремонту и содержанию автомобильных дорог общего пользования международного и республиканского значения и внесение их в дорожный орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-1) исключен Законом РК от 08.01.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении трех месяцев после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-2) исключен Законом РК от 08.01.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении трех месяцев после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z228" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-3) согласование размещения объектов наружной (визуальной) рекламы в полосе отвода автомобильных дорог общего пользования международного и республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z131" w:id="206"/>
-[...15 lines deleted...]
-      4. Национальный оператор несет ответственность за качество строительства и реконструкции, ремонта и содержания автомобильных дорог общего пользования международного и республиканского значения в рамках выполнения государственного задания и привлеченных инвестиций.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сбор платы за проезд по платным автомобильным дорогам (участкам);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организация деятельности платных автомобильных дорог (участков);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) привлечение инвестиций для целей строительства, реконструкции, ремонта автомобильных дорог общего пользования международного и республиканского значения, организации платного движения и развития объектов придорожного сервиса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) учет и предоставление уполномоченному государственному органу в области автомобильного транспорта информации о крупногабаритных и (или) тяжеловесных транспортных средствах, не имеющих специального разрешения на проезд по автомобильным дорогам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z248" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1) установка автоматизированных станций измерения на автомобильных дорогах общего пользования международного и республиканского значения по согласованию с дорожным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z249" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-2) обеспечение функционирования автоматизированных станций измерения на автомобильных дорогах общего пользования международного и республиканского значения в порядке, определенном правилами организации работы автоматизированных станций измерения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) устранение неисправностей, препятствующих бесперебойному и безопасному проезду транспортных средств по платной автомобильной дороге (участку);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) предоставление пользователям платной автомобильной дороги (участка) информации о стоимости проезда и протяженности платных автомобильных дорог (участков), порядке пользования платной автомобильной дорогой (участком), ставках платы за проезд, порядке и способах оплаты, льготах по оплате проезда и других условиях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1) согласование выдачи специального разрешения на проезд тяжеловесных и (или) крупногабаритных транспортных средств (включая иностранные) по автомобильным дорогам общего пользования международного и республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-2) выдача технического условия для проектирования на пересечение автомобильных дорог общего пользования международного и республиканского значения каналами, линиями связи и электропередачи, нефтепроводами, газопроводами, водопроводами и железными дорогами, другими инженерными сетями, коммуникациями, а также для строительства подъездных дорог и примыканий к автомобильным дорогам общего пользования международного и республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-3) содействие в организации развития объектов придорожного сервиса на автомобильных дорогах общего пользования республиканского и международного значения;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 29 с изменениями, внесенными законами РК от 27.10.2015 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...208 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении трех месяцев после дня его первого официального опубликования);</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 30 предусматривается дополнить подпунктами 9-4) и 9-5) в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...264 lines deleted...]
-      9-3) содействие в организации развития объектов придорожного сервиса на автомобильных дорогах общего пользования республиканского и международного значения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) иные виды деятельности, не запрещенные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -16476,55 +19428,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>