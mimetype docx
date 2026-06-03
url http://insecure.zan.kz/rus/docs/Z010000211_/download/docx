--- v1 (2026-03-11)
+++ v2 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="df4aa9b" w14:textId="df4aa9b">
+    <w:p w14:paraId="4900996" w14:textId="4900996">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -432,51 +432,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2) гид – физическое лицо, осуществляющее деятельность в Республике Казахстан в качестве индивидуального предпринимателя или наемного работника, профессионально подготовленное для оказания информационных и (или) организационных услуг туристам;</w:t>
+        <w:t>2) гид – физическое лицо, профессионально подготовленное для оказания информационных и (или) организационных услуг туристам, осуществляющее деятельность в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -786,449 +786,419 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) инфраструктура туризма – совокупность организаций, комплекс сооружений и сетей производственного, социального и рекреационного назначения, предназначенных для функционирования сферы туризма и удовлетворения потребностей туриста;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z91" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) инструктор туризма – профессионально подготовленное физическое лицо, осуществляющее деятельность в Республике Казахстан в качестве индивидуального предпринимателя или наемного работника, имеющее соответствующую квалификацию и опыт прохождения туристских маршрутов;</w:t>
+      6) инструктор туризма – профессионально подготовленное физическое лицо, осуществляющее деятельность в Республике Казахстан, имеющее соответствующую квалификацию и опыт прохождения туристских маршрутов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z92" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) турист - физическое лицо, посещающее страну (место) временного пребывания на период от двадцати четырех часов до одного года и осуществляющее не менее одной ночевки в ней (в нем) в оздоровительных, познавательных, профессионально-деловых, спортивных, религиозных и иных целях без занятия оплачиваемой деятельностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z288" w:id="9"/>
-[...15 lines deleted...]
-      7-1) карта туристификации – территории республиканского и регионального уровней, представляющие интерес для туристов;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7-1) исключен Законом РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) места размещения туристов - объекты туризма, представляющие собой гостиницы, мотели, кемпинги, туристские базы, гостевые дома, дома отдыха, пансионаты и другие здания и сооружения, используемые для временного проживания туристов и их обслуживания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z93" w:id="10"/>
-[...15 lines deleted...]
-      8) места размещения туристов - гостиницы, мотели, кемпинги, туристские базы, гостевые дома, дома отдыха, пансионаты и другие здания и сооружения, используемые для проживания туристов и их обслуживания;</w:t>
+    <w:bookmarkStart w:name="z385" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) туристский агент (далее – турагент) – физическое или юридическое лицо, осуществляющее турагентскую деятельность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z385" w:id="11"/>
-[...15 lines deleted...]
-      8-1) туристский агент (далее – турагент) – физическое или юридическое лицо, осуществляющее турагентскую деятельность;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) туристская агентская деятельность (далее – турагентская деятельность) – предпринимательская деятельность физических или юридических лиц по продвижению и реализации туристского продукта, сформированного туристским оператором Республики Казахстан на основании агентского договора на реализацию туристского продукта без права добавления дополнительных услуг, а также деятельность по оказанию туристам услуг, не являющихся туристским продуктом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z94" w:id="12"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="13"/>
+    <w:bookmarkStart w:name="z95" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) туристский ваучер - документ, подтверждающий право туриста на услуги, входящие в состав тура, и факт их оплаты; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11) исключен Законом РК от 30.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z289" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-1) туристский код – уникальный номер, присваиваемый туристу туроператором в сфере выездного туризма, гарантирующий обязательства туроператора в рамках организованного выездного туризма;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:p>
-[...91 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="15"/>
+    <w:bookmarkStart w:name="z97" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) туристская деятельность - предпринимательская деятельность физических или юридических лиц по предоставлению туристских услуг; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z98" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) туристские услуги – услуги, необходимые для удовлетворения потребностей туриста, предоставляемые в период его путешествия и в связи с этим путешествием (размещение, перевозка, питание, экскурсии, услуги инструкторов туризма, гидов), и другие услуги, предусмотренные договором на туристское обслуживание, оказываемые в зависимости от целей поездки, а также услуги, направленные на обеспечение равного (безбарьерного) доступа к инфраструктуре туризма для всех туристов, включая лиц с инвалидностью и маломобильные группы населения (инклюзивный туризм);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z98" w:id="16"/>
-[...121 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="18"/>
+    <w:bookmarkStart w:name="z99" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) договор на туристское обслуживание - соглашение между лицом, осуществляющим туристскую деятельность, и туристом по возмездному оказанию туристских услуг; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z100" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z100" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) лица, осуществляющие туристскую деятельность, - турагенты, туроператоры, инструкторы туризма, а также оказывающие туристские услуги самостоятельно гиды, экскурсоводы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z101" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z101" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1243,411 +1213,411 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">исключен Законом РК от 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2015);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="22"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z102" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) туристский маршрут – путь следования туриста для удовлетворения его потребностей, который разрабатывается туристским оператором и включает в себя посещение туристских ресурсов, в том числе объектов туризма, с детальной регламентацией такого посещения (используемый транспорт, места остановки, объекты посещения, места ночлега, медицинская помощь в экстренных случаях и другие условия);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z103" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18) государственный реестр туристских маршрутов и троп - документ учета туристских маршрутов и троп; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z104" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) туристская операторская деятельность (далее – туроператорская деятельность) – предпринимательская деятельность физических или юридических лиц, имеющих лицензию на данный вид деятельности, по формированию, продвижению и реализации туристского продукта в сфере выездного туризма через турагентов и туристского продукта в сфере въездного и внутреннего туризма туристам, в том числе через турагентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z386" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19-1) туристский оператор (далее – туроператор) – физическое или юридическое лицо, осуществляющее туристскую операторскую деятельность, туристскую операторскую деятельность в сфере внутреннего, въездного или выездного туризма;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z104" w:id="23"/>
-[...15 lines deleted...]
-      19) туристская операторская деятельность (далее – туроператорская деятельность) – предпринимательская деятельность физических или юридических лиц, имеющих лицензию на данный вид деятельности, по формированию, продвижению и реализации туристского продукта в сфере выездного туризма через турагентов и туристского продукта в сфере въездного и внутреннего туризма туристам, в том числе через турагентов;</w:t>
+    <w:bookmarkStart w:name="z105" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) туристский продукт – комплекс всех необходимых туристских услуг, достаточных для удовлетворения потребностей туриста во время путешествия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z386" w:id="24"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="26"/>
+    <w:bookmarkStart w:name="z106" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21) продвижение туристского продукта - комплекс мер (реклама, участие в специализированных выставках и ярмарках, организация туристских информационных центров по реализации туристской продукции, издание и распространение каталогов, буклетов), направленных на оказание туристских услуг; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="28"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z107" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) туристские ресурсы – совокупность природных условий, объектов историко-культурного наследия, социально-экономических, рекреационных и иных факторов, представляющих собой потенциальную основу для осуществления туристской деятельности и формирования туристских услуг независимо от степени вовлеченности в хозяйственный оборот;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z108" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23) туристский рынок - обращение товаров (работ, услуг) и денег в области туристской деятельности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z109" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z109" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24) туристская отрасль - отрасль экономики, основной сферой деятельности которой является предоставление туристских услуг, создание туристского продукта, их продвижение и реализация на внутреннем и международном рынках; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z110" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) чрезвычайное происшествие с туристом - невозвращение из путешествия туриста, а также событие на определенной территории во время путешествия, возникшее в результате аварии, бедствия или катастрофы, которые повлекли или могут повлечь гибель туриста или вред его здоровью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z84" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25-1) туроператор-фрахтователь – туроператор, заключивший договор фрахтования (чартера) с воздушным перевозчиком (фрахтовщиком) о передаче в его пользование всей вместимости или части вместимости одного воздушного судна (или нескольких судов) с экипажем на один или несколько рейсов для перевозки пассажиров и багажа в соответствии с законодательством Республики Казахстан об использовании воздушного пространства Республики Казахстан и деятельности авиации;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z110" w:id="30"/>
-[...15 lines deleted...]
-      25) чрезвычайное происшествие с туристом - невозвращение из путешествия туриста, а также событие на определенной территории во время путешествия, возникшее в результате аварии, бедствия или катастрофы, которые повлекли или могут повлечь гибель туриста или вред его здоровью;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) уполномоченный орган - центральный исполнительный орган, осуществляющий функции государственного управления в области туристской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z84" w:id="31"/>
-[...15 lines deleted...]
-      25-1) туроператор-фрахтователь – туроператор, заключивший договор фрахтования (чартера) с воздушным перевозчиком (фрахтовщиком) о передаче в его пользование всей вместимости или части вместимости одного воздушного судна (или нескольких судов) с экипажем на один или несколько рейсов для перевозки пассажиров и багажа в соответствии с законодательством Республики Казахстан об использовании воздушного пространства Республики Казахстан и деятельности авиации;</w:t>
+    <w:bookmarkStart w:name="z387" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-1) туроператорская деятельность в сфере выездного туризма – предпринимательская деятельность физических или юридических лиц, имеющих лицензию на данный вид деятельности, по формированию туристского продукта, его продвижению и реализации через турагентов туристам, а также по продвижению и реализации через турагентов туристам туристского продукта, сформированного нерезидентом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z111" w:id="32"/>
-[...15 lines deleted...]
-      26) уполномоченный орган - центральный исполнительный орган, осуществляющий функции государственного управления в области туристской деятельности;</w:t>
+    <w:bookmarkStart w:name="z388" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-2) туроператорская деятельность в сфере внутреннего туризма – предпринимательская деятельность физических или юридических лиц, имеющих лицензию на данный вид деятельности, по формированию туристского продукта, его продвижению и реализации туристам, постоянно проживающим на территории Республики Казахстан, в том числе через турагентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z387" w:id="33"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="35"/>
+    <w:bookmarkStart w:name="z112" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27) экскурсант - физическое лицо, посещающее туристские ресурсы в познавательных целях в стране (месте) временного пребывания не более двадцати четырех часов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z113" w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z113" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28) экскурсия - посещение физическим лицом туристских ресурсов в познавательных целях в стране (месте) временного пребывания не более двадцати четырех часов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z114" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z114" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29) экскурсионная деятельность - предпринимательская деятельность по организации посещений туристских ресурсов в познавательных целях в стране (месте) временного пребывания, которая не предусматривает услуги по размещению (ночевке) туристов и охватывает период не более двадцати четырех часов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z115" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) экскурсовод – физическое лицо, профессионально подготовленное для проведения экскурсий туристам по ознакомлению с туристскими достопримечательностями в стране (месте) временного пребывания, осуществляющее деятельность в Республике Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1869,381 +1839,601 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 03.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 166-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 2. Законодательство Республики Казахстан о туристской деятельности </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="39"/>
+    <w:bookmarkStart w:name="z5" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Законодательство Республики Казахстан о туристской деятельности основывается на </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и состоит из Гражданского кодекса Республики Казахстан, настоящего Закона, иных нормативных правовых актов Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Международные договоры, ратифицированные Республикой Казахстан, имеют приоритет перед настоящим Законом. Порядок и условия действия на территории Республики Казахстан международных договоров, участницей которых является Республика Казахстан, определяются законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным Законом РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 3. Субъекты туристской деятельности и объекты туризма </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок статьи 3 с изменением, внесенным Законом РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. К субъектам туристской деятельности относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z290" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) туроператоры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z291" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) турагенты;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:p>
-[...68 lines deleted...]
-      1) туроператоры;</w:t>
+    <w:bookmarkStart w:name="z292" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) гиды, экскурсоводы, инструкторы туризма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z291" w:id="41"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z293" w:id="43"/>
+    <w:bookmarkStart w:name="z293" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) общественные объединения в области туристской деятельности; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z294" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организация, созданная Правительством Республики Казахстан в целях развития внутреннего и въездного туризма;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z295" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) операторы туристского взноса для иностранцев.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z294" w:id="44"/>
-[...54 lines deleted...]
-      2. Объекты туристской деятельности - природные объекты и природно-климатические зоны, достопримечательности, исторические и социально-культурные объекты показа и иные объекты, способные удовлетворить потребности туриста во время путешествия.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Объекты туризма – специально созданные или приспособленные объекты, которые непосредственно используются туристами для временного проживания, перемещения, отдыха, оздоровления и культурного досуга.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 3 с изменениями, внесенными Законом РК от 30.04.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 3 с изменениями, внесенными законами РК от 30.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 34-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст. 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">); от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2302,51 +2492,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) услуги по предоставлению туров; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) услуги по предоставлению мест проживания; </w:t>
+      2) услуги по предоставлению мест временного проживания; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) услуги по предоставлению питания; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2478,575 +2668,834 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); от 30.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 34-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Статья 4-1. Визит-центр</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z471" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Визит-центр – объект туризма, представляющий собой здание, сооружение либо помещение, предназначенное для распространения информации о туристском потенциале и предоставления туристских услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z472" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Строительство, реконструкция, оснащение, содержание и эксплуатация визит-центра осуществляются субъектом предпринимательства в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z473" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Визит-центр располагается на территории туристских ресурсов, туристских маршрутах и иных объектах туризма в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z474" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Порядок и условия деятельности визит-центра, а также требования к его деятельности утверждаются уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена статьей 4-1 в соответствии с Законом РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Статья 5. Туристские ресурсы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="46"/>
+    <w:bookmarkStart w:name="z9" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Классификация и оценка туристских ресурсов Республики Казахстан, режим их охраны, порядок использования с учетом предельно допустимых нагрузок на окружающую среду и сохранения целостности туристских ресурсов Республики Казахстан, меры по их восстановлению определяются в порядке, установленном законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 6. Классификация туризма в Республике Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z296" w:id="47"/>
+    <w:bookmarkStart w:name="z296" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Туризм в Республике Казахстан классифицируется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z297" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z297" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по видам туризма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z298" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z298" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по отраслевому принципу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z299" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z299" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) по субъектному принципу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z300" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z300" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) по объектному принципу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z301" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z301" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Виды туризма включают международный и внутренний туризм.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z302" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z302" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Международный туризм включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z303" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z303" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) въездной туризм, под которым понимаются путешествия в пределах Республики Казахстан лиц, не проживающих постоянно на ее территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z304" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z304" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выездной туризм, под которым понимаются путешествия граждан Республики Казахстан и лиц, постоянно проживающих в Республике Казахстан, в другую страну.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z305" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z305" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Внутренним туризмом являются путешествия в пределах Республики Казахстан граждан Республики Казахстан и лиц, постоянно проживающих на ее территории.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z306" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z306" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. По отраслевому принципу выделяются направления туризма, связанные с оказанием туристских услуг и удовлетворением туристских потребностей в ознакомлении с объектами и деятельностью в конкретной сфере. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z307" w:id="58"/>
+      5. По отраслевому принципу выделяются направления туризма, связанные с оказанием туристских услуг и удовлетворением туристских потребностей в ознакомлении с объектами и деятельностью в конкретной сфере, включенных в туристский продукт. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z307" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. По субъектному принципу выделяются направления туризма, связанные со статусом (возрастным, профессиональным и другим) самих туристов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z308" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. По объектному принципу выделяются направления туризма, связанные с посещением туристами конкретных объектов и (или) событий, включенных в туристский продукт.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 6 в редакции Закона РК от 30.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 34-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 7. Экспорт и импорт услуг в туристской индустрии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="60"/>
+    <w:bookmarkStart w:name="z13" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Оказание туристских услуг, связанных с организацией въездного туризма на территорию Республики Казахстан, является экспортом туристских услуг. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Оказание туристских услуг, связанных с выездом в другую страну, является импортом туристских услуг.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 7-1. Туристский взнос для иностранцев </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z399" w:id="61"/>
+    <w:bookmarkStart w:name="z399" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Туристским взносом для иностранцев является платеж, взимаемый с туристов за каждые сутки пребывания в местах размещения туристов, за исключением хостелов, гостевых домов, арендного жилья в городах и районах. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z400" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z400" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Операторами туристского взноса для иностранцев признаются лица, предоставляющие места размещения туристов, за исключением мест размещения туристов, предусмотренных пунктом 1 настоящей статьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z401" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z401" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Операторы туристского взноса для иностранцев обязаны осуществлять взимание и перечисление туристского взноса для иностранцев в местный бюджет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3065,197 +3514,197 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2022).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="64"/>
+    <w:bookmarkStart w:name="z14" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Государственное регулирование</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>туристской деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 8. Основные принципы настоящего Закона </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z423" w:id="65"/>
+    <w:bookmarkStart w:name="z423" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основными принципами настоящего Закона являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z424" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z424" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) содействие туристской деятельности и создание благоприятных условий для ее развития;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z425" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z425" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) поддержка приоритетных направлений туристской деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z426" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z426" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) формирование представления о Республике Казахстан как о стране, благоприятной для туризма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z427" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z427" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) безопасность, защита прав туристов и лиц, осуществляющих туристскую деятельность, и их объединений, а также защита их законных интересов и имущества. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3291,410 +3740,410 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 9. Основные цели и задачи настоящего Закона </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z428" w:id="70"/>
+    <w:bookmarkStart w:name="z428" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Основными целями настоящего Закона являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z429" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z429" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечение прав граждан на отдых, свободу передвижения в области туристской деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z430" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z430" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) охрана окружающей среды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z431" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z431" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) создание условий для деятельности, направленной на воспитание, образование и оздоровление туристов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z432" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z432" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) развитие туристской индустрии, обеспечивающей потребности граждан при совершении путешествий, в том числе направленной на обеспечение равного (безбарьерного) доступа к инфраструктуре туризма для всех туристов, включая лиц с инвалидностью и маломобильные группы населения (инклюзивный туризм);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z433" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z433" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) создание новых рабочих мест, увеличение доходов государства и граждан Республики Казахстан за счет развития туристской индустрии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z434" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z434" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) развитие международных туристских контактов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z435" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z435" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) становление туризма как высокорентабельной отрасли экономики Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z436" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z436" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) учет государственных интересов, защита природного и историко-культурного наследия Республики Казахстан при использовании туристских ресурсов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z437" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z437" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) создание благоприятных условий для инвестирования туристской индустрии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z438" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z438" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основными задачами настоящего Закона являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z439" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z439" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) поддержка и развитие внутреннего и въездного туризма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z440" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z440" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) создание эффективной системы туристской деятельности для обеспечения потребностей внутреннего и международного туризма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z441" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z441" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) введение льготных условий для организации туристской и экскурсионной работы среди детей, подростков, молодежи, лиц с инвалидностью и малообеспеченных слоев населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z442" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z442" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) содействие созданию новых рабочих мест и занятости населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z443" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z443" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) участие лиц, осуществляющих туристскую деятельность, и их объединений в международных туристских программах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z444" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z444" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) продвижение туристского продукта на внутреннем и мировом туристских рынках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z445" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z445" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) обеспечение рационального и эффективного использования, учета и защиты туристских ресурсов страны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3845,130 +4294,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 11. Компетенция уполномоченного органа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уполномоченный орган: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="88"/>
+    <w:bookmarkStart w:name="z3" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) исключен Законом РК от 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z6" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z6" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) участвует в формировании и реализации единой политики по привлечению инвестиций в туристскую отрасль; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z19" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z19" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) формирует и реализует государственную политику в области туристской деятельности, туризма и туристской индустрии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3997,364 +4446,322 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="91"/>
+    <w:bookmarkStart w:name="z21" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) исключен Законом РК от 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z22" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z22" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осуществляет межотраслевую и межрегиональную координацию в области туристской деятельности, взаимодействие с отечественными, зарубежными и международными туристскими, общественными и другими организациями и лицами, осуществляющими туристскую деятельность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z26" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z26" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) предъявляет в суды иски в соответствии с законодательством Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">8) исключен Законом РК от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="94"/>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) исключен Законом РК от 15.07.2011 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 461-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 30.01.2012). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z57" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z57" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) в пределах своей компетенции разрабатывает, заключает и исполняет международные договоры в области туристской деятельности, а также представляет интересы государства в области туризма в международных организациях и на международных мероприятиях и участвует в их работе; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z420" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z420" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-1) определяет на основе проведенного конкурса юридическое лицо, осуществляющее функции администратора системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z421" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z421" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-2) утверждает правила функционирования системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма, сумму денег, подлежащих обеспечению банковской гарантией для туроператоров и туроператоров-фрахтователей, осуществляющих деятельность в сфере выездного туризма, сумму денег, подлежащих перечислению на банковский счет, открытый специально для администратора системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма (далее – специальный счет);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z422" w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z422" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-3) утверждает правила уплаты туристского взноса для иностранцев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4599,130 +5006,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="99"/>
+    <w:bookmarkStart w:name="z65" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) - 19) исключены Законом РК от 13.01.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 159-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z69" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z69" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) исключен Законом РК от 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2015);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4795,90 +5202,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20-3) утверждает квалификационные требования, предъявляемые к туроператорской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20-4) утверждает правила предоставления туристских услуг, за исключением правил предоставления туристских услуг по перевозке туристов, утверждаемых местными представительными органами, в соответствии с законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z389" w:id="101"/>
+    <w:bookmarkStart w:name="z389" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20-5) ведет государственные электронные реестры лиц, подавших уведомление о начале или прекращении турагентской деятельности, деятельности гида, экскурсовода и инструктора туризма, осуществляющих деятельность в Республике Казахстан в качестве индивидуальных предпринимателей, в соответствии с </w:t>
+      20-5) ведет государственные электронные реестры лиц, подавших уведомление о начале или прекращении турагентской деятельности, деятельности гида, экскурсовода и инструктора туризма в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4907,110 +5314,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="102"/>
+    <w:bookmarkStart w:name="z161" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20-7) участвует в формировании государственного образовательного заказа на подготовку специалистов с высшим и послевузовским образованием, а также с техническим и профессиональным, послесредним образованием в организациях образования в области туризма, финансируемых из республиканского бюджета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z162" w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z162" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20-8) утверждает распределение и размещение государственного образовательного заказа на подготовку специалистов с высшим и послевузовским образованием, а также с техническим и профессиональным, послесредним образованием в организациях образования в области туризма, финансируемых из республиканского бюджета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z309" w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z309" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20-9) утверждает правила формирования, функционирования приоритетных туристских территорий и управления ими;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5039,1206 +5446,1064 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z403" w:id="105"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z403" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-11) утверждает правила субсидирования стоимости билета, включенного в туристский продукт, при воздушной перевозке несовершеннолетних пассажиров на территории Республики Казахстан, а также требования, предъявляемые к туристскому продукту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z311" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-13) координирует деятельность по строительству и совершенствованию инфраструктуры туризма;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z405" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-14) утверждает правила и размер субсидирования, требования к субсидированию затрат туроператоров в сфере въездного туризма за каждого иностранного туриста;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z406" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-15) утверждает правила и размер возмещения части затрат субъектов предпринимательства при строительстве и реконструкции визит-центров и мест размещения туристов, а также требования, предъявляемые к ним;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z407" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-16) утверждает правила и размер возмещения части затрат субъектов предпринимательства на приобретение оборудования и техники для горнолыжных курортов, а также перечень оборудования и техники для горнолыжных курортов, часть затрат на приобретение которых подлежит возмещению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z408" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-17) согласовывает местным исполнительным органам области, города республиканского значения, столицы, города областного значения с особым статусом в соответствии с Законом Республики Казахстан перечень санитарно-гигиенических узлов, по которым возмещается часть затрат при их содержании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z409" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-18) утверждает правила и размер субсидирования части затрат субъектов предпринимательства на содержание санитарно-гигиенических узлов на туристских ресурсах и путях следования к ним, а также требования к санитарно-гигиеническим узлам, затраты на содержание которых подлежат субсидированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z410" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-19) утверждает правила и размер возмещения части затрат субъектов предпринимательства на строительство объектов придорожного сервиса, а также перечень таких объектов и требования, предъявляемые к ним;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z411" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-20) утверждает правила и размер возмещения части затрат субъектов предпринимательства, осуществляющих туристскую деятельность, на приобретение автомобильных транспортных средств вместимостью более восьми мест для сидения, за исключением места водителя, а также требования к транспортным средствам, часть затрат на приобретение которых подлежит возмещению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 11 дополнена подпунктом 20-12) в соответствии с Законом РК от 30.04.2021 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20-21) исключен Законом РК от 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20-22) исключен Законом РК от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20-23) исключен Законом РК от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20-24) исключен Законом РК от 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20-25) исключен Законом РК от 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z446" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-26) разрабатывает и утверждает нормативные правовые акты в области регулирования туристской деятельности в соответствии с целями и задачами настоящего Закона и законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z475" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-27) утверждает правила деятельности гидов, экскурсоводов и инструкторов туризма;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z70" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 11 в редакции Закона РК от 05.07.2008 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N 59-IV </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); с изменениями, внесенными законами РК от 17.07.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 188-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 19.03.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 06.01.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 378-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 05.07.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 452-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 13.10.2011); от 15.07.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 30.01.2012); от 10.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 13.01.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 159-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.12.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 02.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 356-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 34-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводятся в действие после дня введения в действие соответствующих изменений и дополнений в </w:t>
-[...231 lines deleted...]
-        <w:t xml:space="preserve">20-21) исключен Законом РК от 15.04.2025 </w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 03.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 15.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 183-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-[...64 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
-[...739 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6520,140 +6785,74 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) оказывает субъектам туристской деятельности методическую и консультативную помощь в вопросах, связанных с организацией туристской деятельности, за исключением субъектов, осуществляющих деятельность на территории города областного значения с особым статусом, в соответствии с Законом Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...88 lines deleted...]
-    </w:p>
+        <w:t>
+      11) развивает и поддерживает предпринимательство в области туристской деятельности как меру увеличения занятости населения, за исключением предпринимательства, осуществляемого на территории города областного значения с особым статусом, в соответствии с Законом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z466" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-1) осуществляет государственный контроль за соблюдением законодательства Республики Казахстан о туристской деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) предоставляет туристскую информацию, в том числе о туристском потенциале, объектах туризма и лицах, осуществляющих туристскую деятельность; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6679,896 +6878,972 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-1) осуществляет лицензирование туроператорской деятельности в соответствии с Законом Республики Казахстан "О разрешениях и уведомлениях";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13-2) организует профессиональную подготовку гида, за исключением гида, осуществляющего деятельность на территории города областного значения с особым статусом, в соответствии с Законом Республики Казахстан;</w:t>
+      13-2) организует профессиональную подготовку гидов, экскурсоводов и инструкторов туризма, за исключением гидов, экскурсоводов и инструкторов туризма, осуществляющих деятельность на территории города областного значения с особым статусом в соответствии с Законом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-3) утверждает по согласованию с уполномоченным органом план мероприятий по развитию туристской отрасли;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-4) ведет государственный реестр туристских маршрутов и троп;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z315" w:id="117"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z316" w:id="118"/>
+    <w:bookmarkStart w:name="z315" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-5) создает инфраструктуру туризма на территории соответствующей административно-территориальной единицы, принимает меры по строительству и развитию объектов туризма, способных удовлетворить потребности туриста, за исключением территории города областного значения с особым статусом, в соответствии с Законом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z316" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13-6) создает условия для субъектов туристской деятельности в развитии туризма; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z317" w:id="119"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z317" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-7) финансирует туристские информационные центры путем прямого заключения договора в рамках реализации совместной деятельности в сфере туризма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z415" w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z414" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-8) возмещает часть затрат субъектов предпринимательства при строительстве, реконструкции визит-центров и мест размещения туристов, за исключением субъектов предпринимательства, осуществляющих деятельность на территории города областного значения с особым статусом, в соответствии с Законом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z415" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-9) утверждает перечни санитарно-гигиенических узлов, по которым возмещается часть затрат при их содержании, по согласованию с уполномоченным органом, за исключением перечня санитарно-гигиенических узлов города областного значения с особым статусом, в соответствии с Законом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z416" w:id="122"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z416" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-10) осуществляет меры по строительству, реконструкции, ремонту и содержанию подъездных автомобильных дорог областного и районного значения до мест размещения туристов, находящихся вне населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z417" w:id="123"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z417" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13-11) возмещает часть затрат субъектов предпринимательства по строительству объектов придорожного сервиса, за исключением объектов придорожного сервиса, находящихся на территории города областного значения с особым статусом, в соответствии с Законом Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z418" w:id="124"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z418" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-12) субсидирует часть затрат субъектов предпринимательства на содержание санитарно-гигиенических узлов, за исключением санитарно-гигиенических узлов, находящихся на территории города областного значения с особым статусом, в соответствии с Законом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z419" w:id="125"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z419" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-13) возмещает часть затрат по приобретению автомобильных транспортных средств вместимостью более восьми мест для сидения, исключая место водителя, субъектам предпринимательства, осуществляющим туристскую деятельность, за исключением автомобильных транспортных средств, приобретаемых субъектами предпринимательства, осуществляющими туристскую деятельность на территории города областного значения с особым статусом, в соответствии с Законом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z447" w:id="126"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z447" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-14) организует проектирование, строительство и обслуживание инженерной инфраструктуры (дорог, мостов, линий электропередачи и других коммуникаций) к объектам туризма, находящимся на особо охраняемых природных территориях республиканского и местного значения, а также к объектам туризма и до мест размещения туристов, которые находятся вне населенных пунктов, с учетом путей миграции животных без предоставления права землепользования либо права частной собственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z467" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-15) субсидирует затраты туроператоров в сфере въездного туризма за каждого иностранного туриста;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z468" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-16) возмещает часть затрат субъектов предпринимательства по приобретению оборудования и техники для горнолыжных курортов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z476" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-17) осуществляет мониторинг неотчуждения и целевого использования визит-центров, мест размещения туристов, оборудования и техники для горнолыжных курортов, объектов придорожного сервиса, автомобильных транспортных средств вместимостью более восьми мест для сидения, за исключением места водителя, в течение пяти лет со дня получения субъектом предпринимательства возмещения части затрат, а также функционирования санитарно-гигиенических узлов в течение периода получения субсидирования части затрат, в том числе объектов туризма и субъектов предпринимательства, осуществляющих деятельность на территории города областного значения с особым статусом в соответствии с Законом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z477" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-18) определяет пределы границ приоритетных туристских территорий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z478" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-19) обеспечивает включение направлений и мероприятий по развитию внутреннего и въездного туризма в планы развития области, города республиканского значения и столицы, разрабатываемые в рамках документов Системы государственного планирования Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z469" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) осуществляет в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z66" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Местный исполнительный орган района, города областного значения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реализует государственную политику и осуществляет координацию в области туристской деятельности на территории соответствующей административно-территориальной единицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляет сбор, анализ и предоставляет в местный исполнительный орган области, города республиканского значения, столицы информацию о развитии туризма на территории соответствующей административно-территориальной единицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) разрабатывает и внедряет меры по защите районных туристских ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) координирует деятельность по планированию и строительству объектов туристской индустрии на территории соответствующей административно-территориальной единицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оказывает содействие в деятельности детских и молодежных лагерей, объединений туристов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) предоставляет туристскую информацию, в том числе о туристском потенциале, объектах туризма и лицах, осуществляющих туристскую деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) ведет реестр туристских маршрутов и троп в районе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществляет в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 12 в редакции Закона РК от 05.07.2008 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 59-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); с изменениями, внесенными законами РК от 05.07.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 452-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 13.10.2011); от 15.07.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 30.01.2012); от 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 13.01.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 159-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.12.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); от 28.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 03.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...526 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 13. Совет по туризму</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="128"/>
+    <w:bookmarkStart w:name="z24" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Совет по туризму создается в качестве консультативно-совещательного органа при уполномоченном органе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В состав совета по туризму входят представители уполномоченного органа и заинтересованных государственных органов, а также представители ассоциаций и иных объединений в области туристской деятельности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7774,68 +8049,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 14. Туристский информационный центр</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z479" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Туристский информационный центр является организацией, учреждаемой акиматом области (города республиканского значения, столицы), создаваемой для формирования и распространения информации о соответствующей административно-территориальной единице и ее туристском потенциале, продвижения туристских услуг на международном туристском рынке и внутри государства, а также в целях создания условий для развития новых субъектов предпринимательства и научно-методического обеспечения в области туристской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z480" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туристский информационный центр при продвижении туристского продукта на международном туристском рынке осуществляет взаимодействие с организацией, созданной Правительством Республики Казахстан в целях развития внутреннего и въездного туризма.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z481" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Порядок и условия деятельности туристских информационных центров утверждаются уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7857,361 +8174,441 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">); с изменением, внесенным Законом РК от 05.07.2024 </w:t>
+        <w:t xml:space="preserve">); с изменениями, внесенными законами РК от 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="129"/>
+    <w:bookmarkStart w:name="z27" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Организация туристской деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 14-1. Приоритетные туристские территории</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z319" w:id="130"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z320" w:id="131"/>
+    <w:bookmarkStart w:name="z319" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Приоритетной туристской территорией является территория с особым потенциалом туристского развития, пределы которой определяются местным исполнительным органом области, города республиканского значения, столицы, города областного значения с особым статусом в соответствии с Законом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z320" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Участниками приоритетной туристской территории являются физические и юридические лица, осуществляющие предпринимательскую деятельность в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z321" w:id="132"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z321" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Приоритетная туристская территория создается в целях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z322" w:id="133"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z322" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       повышения конкурентоспособности территории на туристском рынке за счет синергетического эффекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z323" w:id="134"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z323" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       повышения эффективности работы субъектов туристской деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z324" w:id="135"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z324" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       концентрации ресурсов (материальных, интеллектуальных и других) в наиболее перспективных точках развития туризма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z325" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Строительство объектов туризма, способных удовлетворить потребности туриста, на приоритетных туристских территориях и предоставление по ним инвестиционных преференций осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 14-1 в соответствии с Законом РК от 30.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 34-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными Законом РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 14-2. Государственная поддержка инвестиций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z396" w:id="137"/>
+    <w:bookmarkStart w:name="z396" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для юридических лиц, реализующих инвестиционный приоритетный проект на приоритетной туристской территории, предоставляются преференции в соответствии с законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8247,210 +8644,230 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 14-3. Полномочия организации, созданной Правительством Республики Казахстан в целях развития внутреннего и въездного туризма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z327" w:id="138"/>
+    <w:bookmarkStart w:name="z327" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организация, созданная Правительством Республики Казахстан в целях развития внутреннего и въездного туризма, наделяется следующими полномочиями:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z328" w:id="139"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z328" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществляет организацию мероприятий, направленных на развитие въездного и внутреннего туризма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z330" w:id="141"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z329" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляет продвижение Республики Казахстан и ее туристских возможностей на международном и внутреннем туристских рынках, в том числе путем использования и развития национального туристского портала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z482" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) координирует деятельность туристских информационных центров в части продвижения туристского продукта на международном туристском рынке, обеспечивает методическое и информационное сопровождение международной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z330" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) разрабатывает и продвигает национальные туристские бренды на международном и внутреннем туристских рынках, формирует и ведет их реестр в соответствии с утвержденными правилами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z331" w:id="142"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z331" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) разрабатывает маркетинговую стратегию в туристской отрасли, координирует и проводит мониторинг ее реализации; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z332" w:id="143"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z332" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) участвует в создании и развитии туристских ресурсов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z333" w:id="144"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z333" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) проводит анализ туристского потенциала Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z334" w:id="145"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z334" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) администрирует субсидирование стоимости билета, включенного в туристский продукт, при воздушной перевозке несовершеннолетних пассажиров на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8472,144 +8889,184 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">); с изменениями, внесенными Законом РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 15. Общие условия осуществления туристской деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z335" w:id="146"/>
+    <w:bookmarkStart w:name="z335" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Туроператор в сфере выездного туризма при осуществлении туроператорской деятельности в сфере выездного туризма обязан заключить договор обязательного страхования туриста в отношении каждого туриста, выезжающего за рубеж.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z448" w:id="147"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z448" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оказание туристских услуг туроператором в сфере выездного туризма без заключения письменного договора на туристское обслуживание является основанием для приостановления действия лицензии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z336" w:id="148"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z336" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В соответствии с Законом Республики Казахстан "О разрешениях и уведомлениях":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       туроператорская деятельность в сфере выездного туризма является лицензируемым подвидом деятельности; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8617,351 +9074,351 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       туроператорская деятельность в сфере въездного и внутреннего туризма является лицензируемым подвидом деятельности;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      турагентская деятельность, а также деятельность гидов, экскурсоводов и инструкторов туризма, осуществляющих деятельность в Республике Казахстан в качестве индивидуальных предпринимателей, осуществляются в уведомительном порядке.</w:t>
+      турагентская деятельность, а также деятельность гидов, экскурсоводов и инструкторов туризма осуществляются в уведомительном порядке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приостановление или прекращение действия лицензии на туроператорскую деятельность влечет запрет на оказание туристских услуг, за исключением обязательств, вытекающих из ранее заключенных договоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z341" w:id="149"/>
+    <w:bookmarkStart w:name="z341" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приостановление действия лицензии на туроператорскую деятельность, прекращение действия лицензии на туроператорскую деятельность осуществляются в порядке, предусмотренном законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z342" w:id="150"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z342" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туроператор обеспечивает оказание туристам всех услуг, входящих в туристский продукт, самостоятельно или с привлечением третьих лиц, на которых туроператором возлагается исполнение части или всех его обязательств перед туристами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z343" w:id="151"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z343" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туроператор в сфере выездного туризма осуществляет продвижение и реализацию туристского продукта исключительно через турагентов. Турагент при реализации туристского продукта, сформированного туроператором в сфере выездного туризма, обязан выдать туристский ваучер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z344" w:id="152"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z344" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туристский продукт, сформированный нерезидентом Республики Казахстан, продвигается путем включения в туристский продукт туроператора в сфере выездного туризма и реализуется в соответствии с настоящим Законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z345" w:id="153"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z345" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Турагент продвигает и реализует туристам туристский продукт, сформированный туроператором, в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z346" w:id="154"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z346" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Продвижение и реализация туристского продукта турагентом осуществляется на основании агентского договора на реализацию туристского продукта, заключенного с туроператором в письменной форме. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z347" w:id="155"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z347" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Агентский договор на реализацию туристского продукта между туроператором и турагентом должен содержать: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z348" w:id="156"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z348" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       сведения о туроператоре, сформировавшем туристский продукт; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z349" w:id="157"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z349" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полномочия турагента на совершение сделок с туристами от имени туроператора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z350" w:id="158"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z350" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       порядок взаимодействия туроператора и турагента в случае предъявления туристом либо третьими лицами, оказывающими отдельные туристские услуги, входящие в туристский продукт, претензии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z351" w:id="159"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z351" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       описание туристского маршрута;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z352" w:id="160"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z352" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       достоверную информацию о туристском продукте и ответственности каждой из сторон перед туристом за непредоставление или предоставление недостоверной информации о туристском продукте.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z353" w:id="161"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z353" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туроператор несет предусмотренную законами Республики Казахстан ответственность перед туристом за неисполнение или ненадлежащее исполнение обязательств по договору на туристское обслуживание (в том числе за неоказание или ненадлежащее оказание туристам услуг, входящих в туристский продукт, независимо от того, кем должны были оказываться или оказывались эти услуги).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z354" w:id="162"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z354" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Туроператорская деятельность, направленная на удовлетворение религиозных потребностей, осуществляется в порядке, определяемом государственным органом, осуществляющим государственное регулирование в сфере религиозной деятельности, по согласованию с уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8983,71 +9440,111 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст. 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">); с изменением, внесенным Законом РК от 17.12.2025 </w:t>
+        <w:t xml:space="preserve">); с изменениями, внесенными законами РК от 17.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>II (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">II (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9326,130 +9823,127 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="163"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z393" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 15-3. Уведомления в сфере туризма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z392" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Уведомление о начале или прекращении осуществления деятельности гида, экскурсовода, инструктора туризма, турагента подается в соответствии с Законом Республики Казахстан "О разрешениях и уведомлениях".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z393" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Заявители, направляющие уведомление о начале осуществления турагентской деятельности, прилагают сведения по форме, утвержденной уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z394" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Заявители, направляющие уведомление о начале осуществления деятельности в качестве гида, экскурсовода, инструктора туризма, к уведомлению прилагают сведения по форме, утвержденной уполномоченным органом, и сертификат о прохождении подготовки в сфере туризма.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9471,51 +9965,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); в редакции Закона РК от 30.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 34-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными Законом РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9602,168 +10136,168 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 17. Договор на туристское обслуживание</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="167"/>
+    <w:bookmarkStart w:name="z33" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Оказание туристских услуг осуществляется на основании договора. Договор на туристское обслуживание заключается в письменной форме, за исключением договоров, заключаемых гидом и экскурсоводом, и должен соответствовать законодательству Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Существенные условия договора на туристское обслуживание устанавливаются типовым договором на туристское обслуживание, утвержденным уполномоченным органом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z449" w:id="168"/>
+    <w:bookmarkStart w:name="z449" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оказание туристских услуг туроператорами в сфере въездного и внутреннего туризма без заключения письменного договора на туристское обслуживание является основанием для приостановления действия лицензии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z450" w:id="169"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z450" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оказание туристских услуг туроператорами в сфере въездного и внутреннего туризма без заключения письменного договора на туристское обслуживание, совершенное повторно в течение года, является основанием для лишения лицензии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z451" w:id="170"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z451" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение о приостановлении действия лицензии либо лишении лицензии принимается уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z452" w:id="171"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z452" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок приостановления действия лицензии составляет один месяц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Исключен Законом РК от 05.07.2008 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10229,70 +10763,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 18. Возмещение убытков и морального вреда, условия изменения договора туристского обслуживания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="172"/>
+    <w:bookmarkStart w:name="z35" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Возмещение убытков и морального вреда туристам производится в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Лицо, осуществляющее туристскую деятельность, не несет ответственности за ущерб, понесенный туристом во время совершения путешествия вследствие действия непреодолимой силы. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10438,90 +10972,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 19. Лица, осуществляющие туристскую деятельность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="173"/>
+    <w:bookmarkStart w:name="z37" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Лица, осуществляющие туристскую деятельность, вправе открывать свои филиалы и представительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z75" w:id="174"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z75" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Лица, осуществляющие туристскую деятельность, не могут использовать наименования других лиц, осуществляющих туристскую деятельность, зарегистрированных в соответствии с законодательством Республики Казахстан о государственной регистрации юридических лиц и учетной регистрации филиалов и представительств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10635,70 +11169,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="175"/>
+    <w:bookmarkStart w:name="z39" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лица, осуществляющие туристскую деятельность, и иные лица туристской индустрии в целях координации их профессиональной деятельности, а также представления и защиты общих интересов могут создавать объединения в форме ассоциаций (союзов) в порядке, установленном законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10754,107 +11288,189 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 21. Объединения туристов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="176"/>
+    <w:bookmarkStart w:name="z41" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Граждане Республики Казахстан в целях защиты прав и интересов туристов, содействия развитию туризма могут создавать общественные объединения. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="176"/>
+      Граждане Республики Казахстан в целях защиты прав и законных интересов туристов, содействия развитию туризма могут создавать общественные объединения. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 21 с изменением, внесенным Законом РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 22. Профессиональная подготовка специалистов в области туристской деятельности </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="177"/>
+    <w:bookmarkStart w:name="z43" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Профессиональная подготовка, переподготовка специалистов в области туризма осуществляется организациями образования, имеющими соответствующие лицензии в сфере образования. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Порядок переподготовки и повышения квалификации специалистов в области туристской деятельности определяется уполномоченным органом. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -10928,137 +11544,137 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 23. Гид, инструктор туризма, экскурсовод</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="178"/>
+    <w:bookmarkStart w:name="z45" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Гидом, инструктором туризма, экскурсоводом может являться только гражданин Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z46" w:id="179"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z46" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Права и обязанности туриста, </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>обеспечение безопасности туриста</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 24. Права туриста </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="180"/>
+    <w:bookmarkStart w:name="z48" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При подготовке к путешествию, во время его совершения, включая транзит, турист имеет право на: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) обращение в консульские, дипломатические, иные государственные, а также туристские представительства в случае посягательства на его личную безопасность или имущество; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11258,70 +11874,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 25. Обязанности туриста</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="181"/>
+    <w:bookmarkStart w:name="z50" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Во время совершения путешествия, включая транзит, турист обязан: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) соблюдать законодательство страны (места) временного пребывания; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11385,330 +12001,330 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Иные обязанности туристов определяются законодательством страны (места) пребывания. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 26. Обеспечение безопасности туристов </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="182"/>
+    <w:bookmarkStart w:name="z52" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Безопасность туристов на территории Республики Казахстан гарантируется Республикой Казахстан. Республика Казахстан гарантирует туристам-гражданам Республики Казахстан защиту и покровительство за ее пределами. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z457" w:id="183"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z457" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Под безопасностью туристов понимаются личная безопасность туристов, сохранность их имущества и непричинение ущерба окружающей среде во время путешествий, а также комплекс мер, направленных на предотвращение использования туризма в целях незаконной миграции и транзита в третьи страны, сексуальной, трудовой и иной эксплуатации граждан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z458" w:id="184"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z458" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Уполномоченный орган информирует лиц, осуществляющих туристскую деятельность, и туристов о возможных опасностях для туристов в стране (месте) временного пребывания. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z459" w:id="185"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z459" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Лица, осуществляющие туристскую деятельность, обязаны за три дня до начала путешествия в письменной форме предоставить туристам сведения об особенностях путешествий, включающие в себя необходимую и достоверную информацию о правилах въезда, выезда и пребывания в стране (месте) временного пребывания, о законодательстве, об обычаях местного населения, о религиозных обрядах, святынях, памятниках природы, истории, культуры и других объектах туристского показа, находящихся под особой охраной, состоянии окружающей среды, а также об опасностях, с которыми они могут встретиться при совершении путешествий, и осуществить предупредительные меры, направленные на обеспечение безопасности туристов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z460" w:id="186"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z460" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Лица, осуществляющие туристскую деятельность, обязаны незамедлительно информировать уполномоченный орган и уполномоченный орган в сфере гражданской защиты, а также семью туриста с момента, когда они узнали или должны были узнать о чрезвычайном происшествии с туристом во время путешествия. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z461" w:id="187"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z461" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если чрезвычайное происшествие произошло с иностранными туристами на территории Республики Казахстан или с туристами - гражданами Республики Казахстан за пределами Республики Казахстан, лица, осуществляющие туристскую деятельность, обязаны проинформировать также органы дипломатической службы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z453" w:id="188"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z453" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Непредоставление или несвоевременное предоставление туроператорами уполномоченному органу, уполномоченному органу в сфере гражданской защиты, заинтересованным государственным органам и семье туриста информации о чрезвычайных происшествиях с туристами во время путешествий является основанием для приостановления действия лицензии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z454" w:id="189"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z454" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Непредоставление или несвоевременное предоставление туроператорами уполномоченному органу, уполномоченному органу в сфере гражданской защиты, заинтересованным государственным органам и семье туриста информации о чрезвычайных происшествиях с туристами во время путешествий, совершенное повторно в течение года, является основанием для лишения лицензии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z455" w:id="190"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z455" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение о приостановлении действия лицензии либо лишении лицензии принимается уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z456" w:id="191"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z456" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок приостановления действия лицензии составляет один месяц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z462" w:id="192"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z462" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Туристы, предполагающие совершить путешествие в страну (место) временного пребывания, обязаны проходить профилактику в соответствии с международными медицинскими требованиями. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z463" w:id="193"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z463" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Оказание необходимой помощи туристам, терпящим бедствие на территории Республики Казахстан, осуществляется специализированными службами, определяемыми Правительством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z464" w:id="194"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z464" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Уполномоченный орган совместно с заинтересованными министерствами и другими исполнительными органами организует обеспечение защиты и безопасности туристов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z465" w:id="195"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z465" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Акимат области, города республиканского значения, столицы организует обеспечение защиты и безопасности туристов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11844,170 +12460,170 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 27. Страхование при осуществлении туристской деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="196"/>
+    <w:bookmarkStart w:name="z155" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Турагент при реализации туристского продукта обязан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z163" w:id="197"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z163" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       запросить наименование страховой организации или филиала страховой организации-нерезидента Республики Казахстан, с которой (которым) турист, выезжающий за рубеж, изъявляет намерение заключить договор обязательного страхования туриста;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z157" w:id="198"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z157" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       выдать туристу, выезжающему за рубеж, страховой сертификат и при необходимости страховой полис. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z158" w:id="199"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z158" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Договором обязательного страхования туриста должны предусматриваться оплата медицинской помощи туристам и возмещение их расходов при наступлении страхового случая непосредственно в стране (месте) временного пребывания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z159" w:id="200"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z159" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Правительство Республики Казахстан вправе установить к туристам, въезжающим на территорию Республики Казахстан, требование о наличии свидетельства о страховании жизни и здоровья.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z160" w:id="201"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z160" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Туроператор в сфере выездного туризма обязан застраховать туриста, выезжающего за рубеж, от рисков, предусмотренных Законом Республики Казахстан "Об обязательном страховании туриста".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12046,68 +12662,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 16.12.2020).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="202"/>
+    <w:bookmarkStart w:name="z120" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4-1. Система гарантирования прав граждан Республики Казахстан в сфере выездного туризма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Закон дополнен главой 4-1 в соответствии с Законом РК от 17.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12119,90 +12735,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 27-1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="203"/>
+    <w:bookmarkStart w:name="z122" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Система гарантирования прав граждан Республики Казахстан в сфере выездного туризма представляет собой совокупность правоотношений между гражданами Республики Казахстан, турагентами, туроператорами, туроператорами-фрахтователями, администратором системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма и уполномоченным органом, обеспечивающих защиту прав граждан Республики Казахстан в сфере выездного туризма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z355" w:id="204"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z355" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Система гарантирования прав граждан Республики Казахстан в сфере выездного туризма не распространяется на правоотношения граждан Республики Казахстан с турагентами, туроператорами, туроператорами-фрахтователями, администратором системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма и уполномоченным органом, связанные с поездками делового характера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12238,70 +12854,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 27-2. Субъекты системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="205"/>
+    <w:bookmarkStart w:name="z124" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Субъектами системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) туроператоры, осуществляющие деятельность в сфере выездного туризма;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12330,290 +12946,290 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) турагенты, осуществляющие деятельность в сфере выездного туризма; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) администратор системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="206"/>
+    <w:bookmarkStart w:name="z125" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Администратором системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма является юридическое лицо, определенное уполномоченным органом, единственным видом деятельности которого является осуществление функций администратора системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z126" w:id="207"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z126" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Администратор системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма не вправе осуществлять предпринимательскую и иные виды деятельности, получать займы, выступать поручителем по займам третьих лиц, передавать имущество в залог.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z127" w:id="208"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z127" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Деятельность администратора системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма финансируется за счет комиссионного сбора, удерживаемого из суммы денег, подлежащих перечислению в соответствии с подпунктом 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 27-3 настоящего Закона, в размере, установленном уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z128" w:id="209"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z128" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Выгодоприобретателями системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма являются граждане Республики Казахстан, являющиеся туристами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z356" w:id="210"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z356" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Администратор системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма осуществляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z357" w:id="211"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z357" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       администрирование механизма присвоения туристского кода гражданам Республики Казахстан в рамках выездного туризма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z358" w:id="212"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z358" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прием дифференцированной суммы гарантирования, определенной уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z359" w:id="213"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z359" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Администратор системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма обязан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z360" w:id="214"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z360" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществить в соответствии с правилами функционирования системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма возврат внесенной банковской гарантии, а также перечисленных средств за реализованные туристские продукты субъектом системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма при условии отсутствия фактов вывоза граждан Республики Казахстан по вине данного субъекта в случае прекращения им вида туроператорской деятельности в сфере выездного туризма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z361" w:id="215"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z361" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществить возврат внесенной банковской гарантии субъектом системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма данному субъекту при достижении предельной суммы банковской гарантии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z362" w:id="216"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z362" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечить применение метода зачета перечислений на следующий календарный год для субъектов системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма через три года с момента вхождения данного субъекта в систему, за исключением суммы комиссии, отведенной на деятельность администратора системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkEnd w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12689,146 +13305,146 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 27-3. Обязательства субъектов системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="217"/>
+    <w:bookmarkStart w:name="z130" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. На туроператоров и туроператоров-фрахтователей, осуществляющих деятельность в сфере выездного туризма, возлагаются следующие обязательства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заключение договора банковской гарантии с банком второго уровня в соответствии с банковским законодательством Республики Казахстан, предусматривающего оплату в пользу администратора системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма либо третьих лиц, определенных администратором системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма, денег, обеспеченных банковской гарантией, с предоставлением подлинника либо нотариально засвидетельствованной копии договора администратору системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) перечисление на специальный счет денег с каждого туристского продукта, сформированного туроператором или туроператором-фрахтователем и реализованного турагентом гражданину Республики Казахстан, в сумме, утвержденной уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="218"/>
+    <w:bookmarkStart w:name="z131" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Обеспечение исполнения субъектами системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма обязательств, перечисленных в настоящей статье, возлагается на администратора системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма и уполномоченный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z132" w:id="219"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z132" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Местный исполнительный орган области, города республиканского значения, столицы в случае выявления оказания гражданам Республики Казахстан туристских услуг в сфере выездного туризма туроператором или туроператором-фрахтователем, не исполняющим обязательства, предусмотренные настоящей статьей, или исполняющим их ненадлежащим образом, обязан в течение трех рабочих дней со дня выявления такого обстоятельства осуществить приостановление действия лицензии (приложения к лицензии) на туристскую операторскую деятельность в сфере выездного туризма в соответствии с законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkEnd w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12884,70 +13500,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 27-4. Механизм защиты прав граждан Республики Казахстан в сфере выездного туризма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="220"/>
+    <w:bookmarkStart w:name="z134" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Решение об осуществлении действий по защите прав граждан Республики Казахстан принимается администратором системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма по согласованию с уполномоченным органом в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkEnd w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) письменного или устного обращения гражданина Республики Казахстан в случае нарушения его прав в сфере выездного туризма;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12994,108 +13610,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обращения средств массовой информации по фактам нарушения прав граждан Республики Казахстан в сфере выездного туризма;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в иных случаях возникновения угрозы причинения вреда жизни и здоровью граждан Республики Казахстан в сфере выездного туризма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="221"/>
+    <w:bookmarkStart w:name="z135" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Администратор системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма уведомляет о принятом решении в течение суток руководителя туроператора или туроператора-фрахтователя, загранучреждение Республики Казахстан в стране нахождения туристов, а также информирует граждан Республики Казахстан через средства массовой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z136" w:id="222"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z136" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Порядок осуществления мероприятий по защите прав граждан Республики Казахстан в сфере выездного туризма определяется в правилах функционирования системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма.      </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z55" w:id="223"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z55" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkEnd w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 28. Ответственность за нарушение законодательства Республики Казахстан о туристской деятельности </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13186,764 +13802,596 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 28-1. Государственный контроль за соблюдением законодательства Республики Казахстан о туристской деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z363" w:id="224"/>
+    <w:bookmarkStart w:name="z363" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственный контроль за соблюдением законодательства Республики Казахстан о туристской деятельности осуществляется в форме проверки, профилактического контроля с посещением субъекта (объекта) контроля и профилактического контроля без посещения субъекта (объекта) контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z364" w:id="225"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z364" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Проверка и профилактический контроль с посещением субъекта (объекта) контроля осуществляются в соответствии с Предпринимательским кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z365" w:id="226"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z365" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Профилактический контроль без посещения субъекта (объекта) контроля осуществляется в соответствии с Предпринимательским </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и настоящим Законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-[...95 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z366" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Целями профилактического контроля без посещения субъекта (объекта) контроля являются своевременное пресечение и недопущение нарушений, предоставление субъекту контроля права самостоятельного устранения нарушений, выявленных по результатам профилактического контроля без посещения субъекта (объекта) контроля, и снижение административной нагрузки на субъект контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z367" w:id="227"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z368" w:id="228"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z367" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Профилактический контроль без посещения субъекта (объекта) контроля осуществляется местным исполнительным органом области, города республиканского значения, столицы в форме анализа информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z368" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Источниками информации для анализа являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z369" w:id="229"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z369" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       официальная статистическая информация;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z370" w:id="230"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z370" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информация государственных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z371" w:id="231"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z371" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информация организации по формированию и ведению базы данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z372" w:id="232"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z372" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       информация организации, созданной Правительством Республики Казахстан в целях развития внутреннего и въездного туризма; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z373" w:id="233"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z373" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информация администратора системы гарантирования прав граждан Республики Казахстан в сфере выездного туризма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z374" w:id="234"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z374" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информация, поступающая от субъектов туристской деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z376" w:id="236"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z375" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выявления нарушений по результатам профилактического контроля без посещения субъекта (объекта) контроля в действиях (бездействии) субъекта контроля местным исполнительным органом области, города республиканского значения, столицы оформляется и направляется рекомендация об устранении нарушений в срок не позднее пяти рабочих дней со дня выявления нарушений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z376" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рекомендация об устранении нарушений должна быть вручена субъекту контроля лично под роспись или иным способом, подтверждающим факты отправки и получения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z377" w:id="237"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z377" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рекомендация об устранении нарушений, направленная одним из нижеперечисленных способов, считается врученной в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z378" w:id="238"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z378" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нарочно – с даты отметки в рекомендации о получении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z379" w:id="239"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z379" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) почтой – заказным письмом с уведомлением;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z381" w:id="241"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z380" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) электронным способом – с даты отправки местным исполнительным органом области, города республиканского значения, столицы на электронный адрес субъекта контроля, указанный в письме при запросе местного исполнительного органа области, города республиканского значения, столицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z381" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Рекомендация об устранении нарушений должна быть исполнена в течение десяти рабочих дней со дня, следующего за днем ее вручения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z382" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Субъект контроля в случае несогласия с нарушениями, указанными в рекомендации об устранении нарушений, вправе направить в местный исполнительный орган области, города республиканского значения, столицы, направивший рекомендацию об устранении нарушений, возражение в течение пяти рабочих дней со дня, следующего за днем ее вручения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z383" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Неисполнение в установленный срок рекомендации об устранении нарушений влечет назначение профилактического контроля с посещением субъекта (объекта) контроля путем включения в полугодовой список проведения профилактического контроля с посещением субъекта (объекта) контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z384" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Профилактический контроль без посещения субъектов (объектов) контроля проводится не чаще одного раза в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...40 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. Статья 28-1 в редакции Закона РК от 30.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными законами от 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -14135,55 +14583,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14509,31 +14957,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>