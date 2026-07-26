--- v2 (2026-06-03)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4900996" w14:textId="4900996">
+    <w:p w14:paraId="4e533db" w14:textId="4e533db">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -124,130 +124,226 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ОГЛАВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. По всему тексту слова "туристских организаций", "туристской организации", "Туристская организация", "туристская организация", "Туристские организации", "туристские организации" заменены соответственно словами "лиц, осуществляющих туристскую деятельность,", "лицу, осуществляющему туристскую деятельность,", "Лицо, осуществляющее туристскую деятельность,", "лицо, осуществляющее туристскую деятельность,", "Лица, осуществляющие туристскую деятельность,", "лица, осуществляющие туристскую деятельность," Законом РК от 05.07.2008 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 59-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. По всему тексту слова "(гидов-переводчиков)", "(гиды-переводчики)", "(гида-переводчика)", "(гидом-переводчиком)", "(гид-переводчик)" исключены Законом РК от 30.04.2021 </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. По всему тексту слова "(гидов-переводчиков)", "(гиды-переводчики)", "(гида-переводчика)", "(гидом-переводчиком)", "(гид-переводчик)" исключены Законом РК от 30.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 34-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      По всему тексту слово "иностранцев" предусматривается заменить словами "иностранных граждан" в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Настоящий Закон определяет правовые, экономические, социальные, организационные основы туристской деятельности как одной из отраслей экономики Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
@@ -3498,50 +3594,118 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава 1 дополнена статьей 7-1 в соответствии с Законом РК от 30.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 34-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2022).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Главу 1 предусматривается дополнить статьей 7-2 в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14583,55 +14747,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14957,31 +15121,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>