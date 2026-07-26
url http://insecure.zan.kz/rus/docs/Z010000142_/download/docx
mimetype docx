--- v1 (2025-12-29)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e6b00ed" w14:textId="e6b00ed">
+    <w:p w14:paraId="ce967cd" w14:textId="ce967cd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -166,50 +166,98 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Для удобства пользования РЦПИ создано </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ОГЛАВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. По всему тексту слова "законодательных актов", "законодательными актами" и "законодательным актам" заменены соответственно словами "законов", "законами" и "законам" в соответствии с Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Общие положения</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -310,97 +358,97 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 3. Законодательство о некоммерческих организациях</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Законодательство Республики Казахстан о некоммерческих организациях основывается на Конституции Республики Казахстан и состоит из Гражданского кодекса, настоящего Закона и других законодательных актов.</w:t>
+      1. Законодательство Республики Казахстан о некоммерческих организациях основывается на Конституции Республики Казахстан и состоит из Гражданского кодекса, настоящего Закона и других законов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Действие настоящего Закона распространяется на деятельность некоммерческих организаций любой организационно-правовой формы, созданных и действующих на территории Республики Казахстан филиалов и представительств (обособленных подразделений) иностранных и международных некоммерческих организаций. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Особенности, связанные с созданием, деятельностью, реорганизацией и ликвидацией отдельных некоммерческих организаций, регулируются настоящим Законом и иными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>законодательными актами</w:t>
+        <w:t>законами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z165" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -503,75 +551,137 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 4. Цели деятельности некоммерческих организаций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Некоммерческие организации могут создаваться для достижения социальных, культурных, научных, образовательных, благотворительных, управленческих целей; защиты прав, законных интересов граждан и организаций; разрешения споров и конфликтов; удовлетворения духовных и иных потребностей граждан; охраны здоровья граждан, охраны окружающей среды, развития физической культуры и спорта; оказания юридической помощи, а также в других целях, направленных на обеспечение общественных благ и благ своих членов (участников). </w:t>
+      Некоммерческие организации могут создаваться для достижения социальных, культурных, научных, образовательных, благотворительных, управленческих целей; укрепления принципов общенационального единства и солидарности, межэтнического и межконфессионального согласия; защиты прав, законных интересов граждан и организаций; разрешения споров и конфликтов; удовлетворения духовных и иных потребностей граждан; охраны здоровья граждан, охраны окружающей среды, развития физической культуры и спорта; оказания юридической помощи, а также в других целях, направленных на обеспечение общественных благ и благ своих членов (участников). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Цели деятельности некоммерческих организаций определяются учредительными документами. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 4 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 5. Права и обязанности некоммерческих организаций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -646,51 +756,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) приобретать и осуществлять имущественные и личные неимущественные права; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) создавать другие юридические лица, если иное не предусмотрено законодательными актами; </w:t>
+      5) создавать другие юридические лица, если иное не предусмотрено законами; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) открывать филиалы и представительства; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -828,86 +938,86 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) отвечать по своим обязательствам всем принадлежащим им имуществом (за исключением учреждений); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) нести ответственность в соответствии с законодательными актами Республики Казахстан. </w:t>
+      4) нести ответственность в соответствии с законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 6. Формы некоммерческих организаций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Некоммерческие организации могут быть созданы в форме учреждения, общественного объединения, акционерного общества, потребительского кооператива, фонда, религиозного объединения, объединения юридических лиц в форме ассоциации (союза) и в иной форме, предусмотренной законодательными актами. </w:t>
+      Некоммерческие организации могут быть созданы в форме учреждения, общественного объединения, акционерного общества, потребительского кооператива, фонда, религиозного объединения, объединения юридических лиц в форме ассоциации (союза) и в иной форме, предусмотренной законами. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 7. Наименование и место нахождения некоммерческой организации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1078,51 +1188,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В зависимости от формы собственности учреждения подразделяются на государственные и частные. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z54" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Особенности правового положения отдельных видов учреждений регулируются законодательными актами. </w:t>
+      3. Особенности правового положения отдельных видов учреждений регулируются законами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 9. Государственное учреждение </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1589,51 +1699,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Исполнительный орган фонда действует на основании и во исполнение решений высшего органа управления и постоянно действующего коллегиального органа управления фонда (попечительского совета) и подотчетен им. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Руководитель и члены исполнительного органа управления фонда обязаны солидарно возместить фонду убытки, причиненные вследствие принятия ими решений в нарушение учредительных документов фонда, настоящего Закона и других законодательных актов Республики Казахстан. От обязанности возместить убытки освобождаются лица, голосовавшие против, воздержавшиеся или не участвовавшие в заседании при принятии такого решения. </w:t>
+      Руководитель и члены исполнительного органа управления фонда обязаны солидарно возместить фонду убытки, причиненные вследствие принятия ими решений в нарушение учредительных документов фонда, настоящего Закона и других законов Республики Казахстан. От обязанности возместить убытки освобождаются лица, голосовавшие против, воздержавшиеся или не участвовавшие в заседании при принятии такого решения. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z64" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Фонд должен иметь руководителя и бухгалтера, которые не связаны браком, близким родством или свойством. Одно и то же лицо не может находиться на обеих должностях. Руководитель на основании учредительных документов, решений органа управления фонда вправе совершать сделки от имени фонда. В уставе фонда могут быть установлены сферы деятельности других уполномоченных лиц, которые могут действовать самостоятельно и совершать сделки. Руководитель фонда имеет право представлять фонд в суде, государственных органах, а также в организациях без доверенности. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z65" w:id="15"/>
     <w:p>
       <w:pPr>
@@ -2265,51 +2375,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Потребительским кооперативом признается добровольное объединение граждан на основе членства для удовлетворения материальных и иных потребностей участников, осуществляемое путем объединения его членами имущественных (паевых) взносов. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случаях, предусмотренных законодательными актами, в потребительский кооператив могут вступать юридические лица.</w:t>
+      В случаях, предусмотренных законами, в потребительский кооператив могут вступать юридические лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z73" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Исключен Законом РК от 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2384,51 +2494,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Члены потребительского кооператива обязаны в течение трех месяцев после утверждения ежегодного баланса покрыть образовавшиеся убытки путем дополнительных взносов. В случае невыполнения этой обязанности кооператив может быть ликвидирован в судебном порядке по требованию кредиторов. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z154" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Особенности правового регулирования потребительских кооперативов регулируются специальными законодательными актами.</w:t>
+      6. Особенности правового регулирования потребительских кооперативов регулируются специальными законами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2482,51 +2592,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 15. Религиозное объединение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Религиозным объединением признается добровольное объединение граждан, в установленном законодательными актами порядке объединившихся на основе общности их интересов, для удовлетворения духовных потребностей. </w:t>
+      1. Религиозным объединением признается добровольное объединение граждан, в установленном законами порядке объединившихся на основе общности их интересов, для удовлетворения духовных потребностей. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z78" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Участники (члены) религиозного объединения не сохраняют прав на переданное ими этой организации имущество, в том числе на членские взносы. Они не отвечают по обязательствам религиозного объединения, а религиозное объединение не отвечает по обязательствам своих членов. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z79" w:id="29"/>
     <w:p>
       <w:pPr>
@@ -3111,51 +3221,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В иной организационно-правовой форме могут быть образованы автономные организации образования, автономный кластерный фонд, нотариальные палаты, коллегии адвокатов, адвокатские конторы, Республиканская коллегия юридических консультантов, Национальная палата предпринимателей Республики Казахстан, Палата судебных экспертов Республики Казахстан, Республиканская палата частных судебных исполнителей, Арбитражная палата Казахстана, профессиональные аудиторские организации, профессиональный совет по аудиторской деятельности, кооператив собственников квартир (нежилых помещений), объединения собственников имущества многоквартирных жилых домов, высшая научная организация и другие некоммерческие организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z84" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Особенности правового положения иных организационно-правовых форм регулируются законодательными актами. </w:t>
+      3. Особенности правового положения иных организационно-правовых форм регулируются законами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4385,70 +4495,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Учредителями некоммерческой организации в зависимости от ее организационно-правовой формы могут быть физические и (или) юридические лица, если иное не установлено настоящим Законом, другими законодательными актами Республики Казахстан.</w:t>
+      1. Учредителями некоммерческой организации в зависимости от ее организационно-правовой формы могут быть физические и (или) юридические лица, если иное не установлено настоящим Законом, другими законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z93" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Некоммерческая организация может быть учреждена одним лицом, за исключением случаев учреждения потребительского кооператива, ассоциаций (союзов) и иных случаев, предусмотренных законодательными актами об отдельных видах некоммерческих организаций.</w:t>
+      2. Некоммерческая организация может быть учреждена одним лицом, за исключением случаев учреждения потребительского кооператива, ассоциаций (союзов) и иных случаев, предусмотренных законами об отдельных видах некоммерческих организаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z77" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Лицо, включенное в перечень организаций и лиц, связанных с финансированием распространения оружия массового уничтожения, и (или) в перечень организаций и лиц, связанных с финансированием терроризма и экстремизма, в соответствии с законодательством Республики Казахстан не может быть учредителем (участником) некоммерческой организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
@@ -5188,51 +5298,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Изменения и дополнения в устав некоммерческой организации вносятся по решению ее высшего органа (общее собрание, съезд, конференция, учредитель). В устав фонда изменения и дополнения вносятся органом управления фонда, если такое право ему предоставлено уставом. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z104" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Устав некоммерческого акционерного общества также должен содержать указание на то, что общество является некоммерческой организацией, положения о процедуре голосования, невыплате дивидендов и другие требования, установленные законодательными актами Республики Казахстан. </w:t>
+      9. Устав некоммерческого акционерного общества также должен содержать указание на то, что общество является некоммерческой организацией, положения о процедуре голосования, невыплате дивидендов и другие требования, установленные законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5346,51 +5456,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 23. Учредительный договор</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Учредительный договор - соглашение учредителей о создании некоммерческой организации, в котором определяются порядок совместной деятельности по ее созданию, условия передачи в ее собственность (оперативное управление) своего имущества и участия в ее деятельности. В нем также устанавливаются условия и порядок управления деятельностью некоммерческой организации, выхода учредителей из ее состава, если иное не предусмотрено законодательными актами об отдельных видах некоммерческих организаций.</w:t>
+      1. Учредительный договор - соглашение учредителей о создании некоммерческой организации, в котором определяются порядок совместной деятельности по ее созданию, условия передачи в ее собственность (оперативное управление) своего имущества и участия в ее деятельности. В нем также устанавливаются условия и порядок управления деятельностью некоммерческой организации, выхода учредителей из ее состава, если иное не предусмотрено законами об отдельных видах некоммерческих организаций.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В учредительный договор по согласию учредителей могут быть включены и другие условия, не противоречащие законодательству Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z105" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5422,51 +5532,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В случае если фонд, частное учреждение, автономная организация образования, автономный кластерный фонд образованы одним лицом, то учредительный договор не заключается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Учредительный договор не заключается при образовании Национальной палаты предпринимателей Республики Казахстан и палат предпринимателей области, города республиканского значения и столицы.</w:t>
+      Учредительный договор не заключается при образовании Национальной палаты предпринимателей Республики Казахстан и палат предпринимателей столицы, области и города республиканского значения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -5510,51 +5620,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 10.06.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 208-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5577,51 +5707,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Некоммерческая организация может создавать филиалы и открывать представительства на территории Республики Казахстан в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Общественные и религиозные объединения, учреждения могут создавать свои структурные подразделения в соответствии с законодательными актами об этих организациях. </w:t>
+      Общественные и религиозные объединения, учреждения могут создавать свои структурные подразделения в соответствии с законами об этих организациях. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z107" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Филиалом некоммерческой организации является обособленное подразделение некоммерческой организации, расположенное вне места ее нахождения и осуществляющее все или часть ее функций, в том числе функции представительства. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z108" w:id="69"/>
     <w:p>
       <w:pPr>
@@ -5888,51 +6018,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 25. Реорганизация некоммерческой организации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Некоммерческая организация может быть реорганизована в порядке, предусмотренном Гражданским кодексом Республики Казахстан, настоящим Законом, другими законодательными актами. </w:t>
+      1. Некоммерческая организация может быть реорганизована в порядке, предусмотренном Гражданским кодексом Республики Казахстан, настоящим Законом, другими законами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z114" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Реорганизация некоммерческой организации может быть произведена в форме слияния, присоединения, разделения, выделения, преобразования и в других формах, предусмотренных законодательством. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z115" w:id="76"/>
     <w:p>
       <w:pPr>
@@ -6063,51 +6193,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 26. Ликвидация некоммерческой организации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Некоммерческая организация может быть ликвидирована добровольно (по решению собственника его имущества или уполномоченного собственником органа, а также по решению органа юридического лица, уполномоченного на то учредительными документами) и принудительно (по решению суда) на основании и в порядке, предусмотренными Гражданским кодексом Республики Казахстан, настоящим Законом и другими законодательными актами. </w:t>
+      1. Некоммерческая организация может быть ликвидирована добровольно (по решению собственника его имущества или уполномоченного собственником органа, а также по решению органа юридического лица, уполномоченного на то учредительными документами) и принудительно (по решению суда) на основании и в порядке, предусмотренными Гражданским кодексом Республики Казахстан, настоящим Законом и другими законами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z117" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Учредители (участники) некоммерческой организации или орган, принявший решение о ликвидации некоммерческой организации, обязан незамедлительно письменно сообщить об этом органу юстиции, осуществляющему регистрацию юридических лиц. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -6410,51 +6540,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 28. Имущество ликвидируемой некоммерческой организации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z147" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. При ликвидации некоммерческой организации оставшееся после удовлетворения требований кредиторов имущество направляется на цели, указанные в учредительных документах, если иной порядок не предусмотрен законодательными актами. </w:t>
+      1. При ликвидации некоммерческой организации оставшееся после удовлетворения требований кредиторов имущество направляется на цели, указанные в учредительных документах, если иной порядок не предусмотрен законами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае, когда некоммерческая организация пользовалась налоговыми и другими льготами и существовала на взносы членов и (или) учредителей, доходы от своей деятельности, пожертвования общественности, получала гранты от государства или негосударственных организаций, имущество, оставшееся при ликвидации после расчетов с кредиторами, не может быть перераспределено между членами, учредителями, должностными лицами или наемными работниками организации, а должно быть использовано в соответствии с уставом организации на ее уставные цели. Если уставом организации такой порядок не предусмотрен, по решению органа, принявшего решение о ликвидации, оставшееся имущество может быть передано некоммерческой организации, преследующей те же или близкие цели, что и ликвидируемая организация. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z124" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -6467,51 +6597,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В случае ликвидации потребительского кооператива или выхода из него члена кооператива он имеет право на выделение своей доли в имуществе потребительского кооператива, пропорциональной его паю. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В случае смерти члена потребительского кооператива его наследники имеют первоочередное право на принятие в члены кооператива, если иное не предусмотрено законодательными актами и уставом кооператива. В последнем случае кооператив выплачивает наследникам долю в имуществе потребительского кооператива, пропорциональную его паю. </w:t>
+      В случае смерти члена потребительского кооператива его наследники имеют первоочередное право на принятие в члены кооператива, если иное не предусмотрено законами и уставом кооператива. В последнем случае кооператив выплачивает наследникам долю в имуществе потребительского кооператива, пропорциональную его паю. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z125" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Учредители сохраняют право собственности на имущество учреждения. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z126" w:id="88"/>
     <w:p>
       <w:pPr>
@@ -6932,71 +7062,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, которые предусмотрены ее учредительными документами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z127" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Законодательными актами Республики Казахстан могут устанавливаться ограничения на виды деятельности, которыми вправе заниматься некоммерческие организации отдельных организационно-правовых форм. </w:t>
+      2. Законами Республики Казахстан могут устанавливаться ограничения на виды деятельности, которыми вправе заниматься некоммерческие организации отдельных организационно-правовых форм. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z128" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Отдельные виды деятельности в соответствии с законодательными актами могут осуществляться некоммерческими организациями только на основании лицензий. </w:t>
+      3. Отдельные виды деятельности в соответствии с законами могут осуществляться некоммерческими организациями только на основании лицензий. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 33. Право некоммерческой организации на занятие предпринимательской деятельностью </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7007,51 +7137,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Некоммерческая организация может заниматься предпринимательской деятельностью лишь постольку, поскольку это соответствует ее уставным целям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z129" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Законодательными актами Республики Казахстан могут устанавливаться ограничения на предпринимательскую деятельность некоммерческих организаций отдельных организационно-правовых форм.</w:t>
+      2. Законами Республики Казахстан могут устанавливаться ограничения на предпринимательскую деятельность некоммерческих организаций отдельных организационно-правовых форм.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z130" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Некоммерческая организация ведет учет доходов и расходов по предпринимательской деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z131" w:id="94"/>
     <w:p>
@@ -7165,69 +7295,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 34. Имущество некоммерческой организации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Некоммерческая организация может иметь в собственности или в оперативном управлении объекты, имущество, необходимые для материального обеспечения деятельности, предусмотренной ее уставом, а также организации, создаваемые за счет ее средств, за исключением отдельных видов имущества, которые в соответствии с законодательными актами не могут принадлежать некоммерческим организациям. </w:t>
-[...17 lines deleted...]
-      Религиозное объединение имеет право собственности на имущество, приобретенное или созданное им за счет собственных средств, пожертвованное гражданами, организациями или переданное государством и приобретенное по другим основаниям, не противоречащим законодательным актам. </w:t>
+      1. Некоммерческая организация может иметь в собственности или в оперативном управлении объекты, имущество, необходимые для материального обеспечения деятельности, предусмотренной ее уставом, а также организации, создаваемые за счет ее средств, за исключением отдельных видов имущества, которые в соответствии с законами не могут принадлежать некоммерческим организациям. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Религиозное объединение имеет право собственности на имущество, приобретенное или созданное им за счет собственных средств, пожертвованное гражданами, организациями или переданное государством и приобретенное по другим основаниям, не противоречащим законам. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Учреждение не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по смете. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z133" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7256,51 +7386,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 35. Источники формирования имущества некоммерческой организации </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Источниками формирования имущества некоммерческой организации в денежной и иных формах в соответствии с законодательными актами являются: </w:t>
+      1. Источниками формирования имущества некоммерческой организации в денежной и иных формах в соответствии с законами являются: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) поступления от учредителей (участников, членов); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7385,51 +7515,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) другие не запрещенные законом поступления. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z134" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Законодательными актами могут устанавливаться ограничения на источники доходов некоммерческих организаций отдельных видов. </w:t>
+      2. Законами могут устанавливаться ограничения на источники доходов некоммерческих организаций отдельных видов. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z135" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Порядок поступлений финансовых и иных средств от учредителей (участников, членов) определяется учредительными документами некоммерческой организации. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:name="z136" w:id="100"/>
     <w:p>
@@ -7964,69 +8094,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) определения порядка и периодичности представления финансовой отчетности исполнительных органов, а также порядка проведения проверки контрольным органом и утверждения их результатов; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) принятия в пределах, установленных законодательными актами, решения об участии некоммерческой организации в создании или деятельности других юридических лиц, своих филиалов и представительств. </w:t>
-[...17 lines deleted...]
-      К исключительной компетенции высшего органа управления учредительными документами некоммерческой организации могут быть отнесены и другие вопросы деятельности этой организации в соответствии с законодательными актами. </w:t>
+      5) принятия в пределах, установленных законами, решения об участии некоммерческой организации в создании или деятельности других юридических лиц, своих филиалов и представительств. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      К исключительной компетенции высшего органа управления учредительными документами некоммерческой организации могут быть отнесены и другие вопросы деятельности этой организации в соответствии с законами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z140" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Некоммерческая организация не вправе осуществлять выплату вознаграждения членам ее высшего органа управления за выполнение ими возложенных на них функций, за исключением компенсации расходов, непосредственно связанных с участием в работе высшего органа управления. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkStart w:name="z141" w:id="107"/>
     <w:p>
       <w:pPr>
@@ -8532,51 +8662,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Некоммерческая организация предоставляет информацию о своей деятельности уполномоченному органу в области государственной статистики и органам государственных доходов, учредителям и иным лицам в соответствии с законодательством Республики Казахстан и учредительными документами некоммерческой организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Некоммерческая организация, осуществляющая деятельность за счет средств, предоставляемых безвозмездно иностранными государствами, международными и иностранными организациями, иностранцами и лицами без гражданства, представляет отчет об использовании данных средств органам государственных доходов в соответствии с законодательством Республики Казахстан.</w:t>
+      Некоммерческая организация, осуществляющая деятельность за счет средств, предоставляемых безвозмездно иностранными государствами, международными и иностранными организациями, иностранными гражданами и лицами без гражданства, представляет отчет об использовании данных средств органам государственных доходов в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z151" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Филиалы и представительства (обособленные подразделения) иностранных и международных некоммерческих организаций, осуществляющих деятельность на территории Республики Казахстан, ежегодно публикуют в печатных изданиях информацию о своей деятельности, в том числе о своих учредителях, составе имущества, об источниках формирования и о направлениях расходования денег. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:bookmarkStart w:name="z152" w:id="116"/>
     <w:p>
       <w:pPr>
@@ -8610,51 +8740,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Некоммерческие организации, созданные в форме частного учреждения, общественного объединения, некоммерческого акционерного общества, общественного, корпоративного и частного фондов, объединения юридических лиц в форме ассоциации (союза), а также филиалы и представительства (обособленные подразделения) иностранных и международных некоммерческих организаций, осуществляющие деятельность на территории Республики Казахстан, ежегодно до 31 марта представляют в уполномоченный орган в сфере взаимодействия  с неправительственными организациями сведения о своей деятельности, в том числе о своих учредителях (участниках), составе имущества, источниках формирования и направлениях расходования денег, в порядке, определяемом уполномоченным органом в сфере взаимодействия с неправительственными организациями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Требования, предусмотренные частью первой настоящего пункта, не распространяются на некоммерческие акционерные общества, учредителем или акционером которых является государство, на дочерние, зависимые и иные юридические лица, являющиеся аффилированными с ними  в соответствии с законодательными актами Республики Казахстан,  на общественные объединения, созданные в виде политических партий, религиозных объединений и профессиональных союзов, а также на некоммерческие организации, предусмотренные </w:t>
+      Требования, предусмотренные частью первой настоящего пункта, не распространяются на некоммерческие акционерные общества, учредителем или акционером которых является государство, на дочерние, зависимые и иные юридические лица, являющиеся аффилированными с ними  в соответствии с законами Республики Казахстан,  на общественные объединения, созданные в виде политических партий, религиозных объединений и профессиональных союзов, а также на некоммерческие организации, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z166" w:id="118"/>
     <w:p>
       <w:pPr>
@@ -8858,51 +8988,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 219-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9064,51 +9214,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 43. Ответственность некоммерческой организации, физических и юридических лиц</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Нарушение законодательства влечет ответственность некоммерческой организации в порядке, предусмотренном законодательными актами Республики Казахстан. </w:t>
+      1. Нарушение законодательства влечет ответственность некоммерческой организации в порядке, предусмотренном законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Ответственность за нарушение законодательства о некоммерческих организациях несут виновные в этом физические и юридические лица, в том числе должностные лица государственных органов. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -9269,55 +9419,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>