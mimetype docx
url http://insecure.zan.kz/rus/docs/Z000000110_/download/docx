--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="219b2ba" w14:textId="219b2ba">
+    <w:p w14:paraId="836f928" w14:textId="836f928">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -146,571 +146,3043 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 1. Отношения, регулируемые настоящим Законом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Настоящий Закон определяет правовые основы и регулирует отношения между субъектами системы жилищных строительных сбережений, связанные с ее функционированием, а также условия, содержание и формы ее государственного стимулирования. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Настоящий Закон определяет правовые основы и регулирует отношения между субъектами системы жилищных строительных сбережений, связанные с ее функционированием, а также условия, содержание и формы ее государственного стимулирования. </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 2. Основные понятия, используемые в настоящем Законе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В настоящем Законе используются следующие основные понятия: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) предварительный жилищный заем - целевой заем, предоставляемый жилищным строительным сберегательным банком вкладчику в пределах договорной суммы в целях улучшения жилищных условий, без условия погашения основного долга до получения договорной суммы, остаток по которому погашается за счет договорной суммы в соответствии с настоящим Законом, внутренней кредитной политикой банка и условиями договора банковского займа;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) промежуточный жилищный заем - целевой заем, предоставляемый жилищным строительным сберегательным банком вкладчику в целях улучшения жилищных условий при условии накопления минимально необходимого размера накопленных денег, остаток по которому погашается за счет договорной суммы по договору о жилищных строительных сбережениях в соответствии с настоящим Законом, внутренней кредитной политикой банка и условиями договора банковского займа;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оценочный показатель</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - расчетная величина, определяемая жилищным строительным сберегательным банком по каждому договору для формирования очередности выплаты договорных сумм; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-1) специальные счета для единовременных пенсионных выплат – текущий банковский счет, открываемый получателем единовременных пенсионных выплат у уполномоченного оператора, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>определяемого</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительством Республики Казахстан для зачисления единовременных пенсионных выплат из единого накопительного пенсионного фонда в целях улучшения жилищных условий и (или) оплаты лечения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) сумма накопленных денег - фактически накопленные вкладчиком деньги, состоящие из его вкладов, начисленных на них вознаграждений жилищным строительным сберегательным банком и премий государства; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) минимально необходимый размер накопленных денег - деньги, определенные в договоре о жилищных строительных сбережениях для получения жилищного займа; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) срок накопления - период времени, в течение которого вкладчиком производится накопление жилищных строительных сбережений; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) ставка вознаграждения по займу - процентная ставка, оплачиваемая вкладчиком по договорам о жилищных строительных сбережениях и банковского займа, за предоставленный жилищным строительным сберегательным банком заем в процентном выражении к основному долгу из расчета годового размера денег, причитающихся жилищному строительному сберегательному банку; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) комиссионный сбор - деньги, которые оплачиваются вкладчиком жилищному строительному сберегательному банку за услуги по заключению договора о жилищных строительных сбережениях;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-1) вкладчик накоплений средств на капитальный ремонт общего имущества объекта кондоминиума – объединение собственников имущества многоквартирного жилого дома или субъект управления объектом кондоминиума при выборе собственниками квартир, нежилых помещений многоквартирного жилого дома формы управления объектом кондоминиума в виде непосредственного совместного управления, заключившее с жилищным строительным сберегательным банком договор о накоплении средств на капитальный ремонт общего имущества объекта кондоминиума, которое действует от имени собственников квартир, нежилых помещений, парковочных мест, кладовок многоквартирного жилого дома;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9) премия государства - деньги, ежегодно выделяемые из республиканского бюджета и начисляемые на накопленную сумму вклада по итогам года и вознаграждение жилищного строительного сберегательного банка; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10) ставка вознаграждения по вкладу - процентная ставка, начисляемая жилищным строительным сберегательным банком по договору о жилищных строительных сбережениях на фактически накопленный остаток вклада по итогам года в соответствии с внутренними документами жилищного строительного сберегательного банка; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11) тарифная программа - внутренний документ жилищного строительного сберегательного банка, определяющий ставки вознаграждения по вкладу и иные условия накопления и кредитования, а также размеры комиссионных сборов банка; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12) жилищный заем – целевой заем, предоставляемый вкладчику и вкладчику накоплений средств на капитальный ремонт общего имущества объекта кондоминиума в целях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 3 настоящего Закона, в соответствии с условиями договора банковского займа, договоров о жилищных строительных сбережениях или о накоплении средств на капитальный ремонт общего имущества объекта кондоминиума;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13) жилищные строительные сбережения - деньги, накопленные вкладчиками в жилищных строительных сберегательных банках для получения жилищного займа с начисленной ставкой вознаграждения по вкладу и премией государства в целях проведения мероприятий по улучшению жилищных условий; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14) система жилищных строительных сбережений - замкнутая система финансирования мероприятий по улучшению жилищных условий, основанная на привлечении денег вкладчиков в жилищные строительные сбережения, начисленных на них премий государства и предоставлении им жилищных займов в соответствии с настоящим Законом и условиями договора о жилищных строительных сбережениях; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15) договор о жилищных строительных сбережениях - договор между вкладчиком и жилищным строительным сберегательным банком и (или) между вкладчиком, жилищным строительным сберегательным банком и третьими лицами, в том числе заключаемый через агента (агентов) банка в соответствии с настоящим Законом и внутренними документами жилищного строительного сберегательного банка; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16) вклад (депозит) в жилищные строительные сбережения - деньги, вносимые вкладчиком или третьими лицами на счет вкладчика, открытый в жилищном строительном сберегательном банке в соответствии с условиями договора о жилищных строительных сбережениях; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17) вкладчик жилищных строительных сбережений (вкладчик) - физическое лицо, заключившее с жилищным строительным сберегательным банком договор о жилищных строительных сбережениях; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18) вознаграждение жилищного строительного сберегательного банка - деньги, начисляемые жилищным строительным сберегательным банком в соответствии со ставкой вознаграждения по вкладу; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19) договорная сумма - сумма денег, необходимая вкладчику для проведения мероприятий по улучшению жилищных условий, состоящая из жилищных строительных сбережений и жилищного займа. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 2 в редакции Закона РК от 14.04.2005 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными законами РК от 02.07.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 05.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 26.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2021); от 15.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 3. Система жилищных строительных сбережений</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Субъектами системы жилищных строительных сбережений являются жилищные строительные сберегательные банки, вкладчики этих банков и государство, обеспечивающее выплату премий государства из республиканского бюджета.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для целей настоящего Закона под жилищными строительными сберегательными банками понимаются также банки второго уровня, не обладающие статусом жилищного строительного сберегательного банка, осуществляющие деятельность, указанную в подпунктах 1) и 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 настоящего Закона, на основании банковской лицензии, полученной в соответствии с банковским законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Жилищные строительные сбережения вносятся и накапливаются только в жилищных строительных сберегательных банках в национальной валюте Республики Казахстан. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Вкладчик вправе иметь несколько счетов по вкладу в жилищные строительные сбережения в каждом жилищном строительном сберегательном банке, за исключением вкладчиков накоплений средств на капитальный ремонт общего имущества объекта кондоминиума, которые открывают только один сберегательный счет в любом из банков второго уровня. При этом премия государства по выбору вкладчика начисляется только на один счет в одном жилищном строительном сберегательном банке.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-1. Минимальный размер договорной суммы должен быть не менее пятисот месячных расчетных показателей, установленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о республиканском бюджете на соответствующий финансовый год. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Минимально необходимый размер накопленных денег должен быть не менее пятидесяти процентов от договорной суммы. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Размеры ставки вознаграждения по вкладу и ставки вознаграждения по займу устанавливаются в момент заключения договора о жилищных строительных сбережениях и остаются постоянными в течение всего срока действия договора. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При переходе вкладчика по собственной инициативе из одной тарифной программы в другую размер ставки вознаграждения по вкладу может быть изменен на условиях, определенных жилищным строительным сберегательным банком в течение всего срока действия договора о жилищных строительных сбережениях. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Размер ставки вознаграждения по жилищному займу не может быть выше размера ставки вознаграждения по вкладу в жилищные строительные сбережения более чем на три процента годовых. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Премии государства и вознаграждения жилищного строительного сберегательного банка направляются на увеличение основной суммы вклада в соответствии с настоящим Законом. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Премии государства, поступившие на счет жилищного строительного сберегательного банка, зачисляются на счета вкладчиков - граждан Республики Казахстан. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Жилищный, промежуточный жилищный и предварительный жилищный займы могут быть использованы только в целях проведения мероприятий по улучшению жилищных условий на территории Республики Казахстан, под которыми понимаются:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) строительство (включая приобретение земельного участка), приобретение жилища, в том числе путем его обмена с целью улучшения; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) ремонт и модернизация жилища (включая приобретение строительных материалов, оплату подрядных работ); </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) погашение обязательств, которые появились в связи с мероприятиями по улучшению жилищных условий;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) внесение первоначального взноса для получения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ипотечного жилищного займа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в банках и организациях, осуществляющих отдельные виды банковских операций;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) капитальный ремонт общего имущества объекта кондоминиума.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Под улучшениями жилищных условий с использованием единовременных пенсионных выплат или выплат целевых накоплений из единого накопительного пенсионного фонда в целях улучшения жилищных условий и (или) оплаты образования, выплат накоплений из образовательного накопительного вклада или страховых выплат по договору образовательного накопительного страхования на улучшение жилищных условий понимаются цели, определенные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> использования единовременных пенсионных выплат из единого накопительного пенсионного фонда либо правилами, регламентирующими использование целевых накоплений, утверждаемыми центральным исполнительным органом, осуществляющим руководство и межотраслевую координацию в сфере жилищных отношений и жилищно-коммунального хозяйства, либо правилами начисления, использования, возврата стартового образовательного капитала, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>утверждаемыми</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уполномоченным органом в области науки и высшего образования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жилищные, промежуточные жилищные и предварительные жилищные займы выдаются вкладчикам на цели, указанные в подпунктах 1), 2), 3) и 4) части первой настоящего пункта.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Вкладчикам накоплений средств на капитальный ремонт общего имущества объекта кондоминиума выдаются только жилищные займы на цель, указанную в подпункте 5) части первой настоящего пункта.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Вкладчик имеет право на досрочное расторжение договора о жилищных строительных сбережениях и получение вклада, начисленного на него вознаграждения жилищным строительным сберегательным банком, за исключением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданским кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О жилищных отношениях". При этом вкладчик имеет право на получение премии государства при накоплении вклада более трех лет на условиях, установленных договором о жилищных строительных сбережениях.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 3 в редакции Закона РК от 14.04.2005 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными законами РК от 02.07.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 05.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 12.12.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 114-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2018); от 26.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2021); от 16.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2024); от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Правовое регулирование функционирования</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>системы жилищных строительных сбережений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 2. Основные понятия, используемые в настоящем Законе</w:t>
+        <w:t>Статья 4. Правовой статус жилищного строительного сберегательного банка</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жилищный строительный сберегательный банк</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - это банк второго уровня, имеющий лицензию уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на осуществление деятельности, предусмотренной статьей 5 настоящего Закона.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жилищный строительный сберегательный банк обязан участвовать в системе обязательного гарантирования депозитов в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жилищный строительный сберегательный банк с участием государства является банком второго уровня, обладающим статусом национального института развития, имеющим лицензию уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций, уполномоченным на реализацию мер государственной поддержки, направленных на улучшение жилищных условий, в том числе постановку на учет нуждающихся в жилище граждан Республики Казахстан, кандасов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Юридическое лицо, не имеющее официального статуса жилищного строительного сберегательного банка, не может именоваться "жилищным строительным сберегательным банком" и (или) осуществлять деятельность, указанную в пункте 1 статьи 5 настоящего Закона. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Порядок создания, функционирования и прекращения деятельности жилищных строительных сберегательных банков, жилищного строительного сберегательного банка, обладающего статусом национального института развития, регулируется </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций и Национальный Банк Республики Казахстан в пределах полномочий, установленных законодательством Республики Казахстан, осуществляют контроль и надзор за жилищным строительным сберегательным банком, обладающим статусом национального института развития.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 4 с изменениями, внесенными законами РК от 10.07.2003 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 483</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2004); от 14.04.2005 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 02.07.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 05.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 26.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 15.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      В настоящем Законе используются следующие основные понятия: </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 5. Виды деятельности жилищных строительных сберегательных банков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="1"/>
-[...438 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Основными видами деятельности жилищных строительных сберегательных банков в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лицензией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций являются: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) прием вкладов (депозитов) в жилищные строительные сбережения, открытие и ведение счетов вкладчиков; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) предоставление вкладчикам жилищных, промежуточных жилищных и предварительных жилищных займов на проведение мероприятий по улучшению жилищных условий;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) прием вкладов, открытие и ведение банковских счетов вкладчиков накоплений средств на капитальный ремонт общего имущества объекта кондоминиума и предоставление им жилищных займов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-1) прием депозитов, открытие и ведение банковских счетов физических лиц для участия в государственной образовательной накопительной системе;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) открытие и ведение специальных счетов для зачисления единовременных пенсионных выплат;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) открытие и ведение текущих счетов для зачисления платежей и субсидий в целях оплаты за арендованное жилье в частном жилищном фонде.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) открытие и ведение текущих счетов для зачисления выплат целевых накоплений из единого накопительного пенсионного фонда в целях улучшения жилищных условий и (или) оплаты образования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) открытие и ведение текущих счетов для зачисления выплат накоплений из образовательного накопительного вклада или страховых выплат по договору образовательного накопительного страхования на улучшение жилищных условий;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) банковские заемные операции: предоставление кредитов в денежной форме на условиях платности, срочности и возвратности в рамках Государственной образовательной накопительной системы.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Жилищные строительные сберегательные банки вправе, кроме основного вида деятельности, указанного в пункте 1 настоящей статьи, осуществлять участие в уставном капитале юридических лиц, являющихся частью инфраструктуры финансового рынка и (или) осуществляющих автоматизацию деятельности жилищного строительного сберегательного банка в порядке, установленном банковским </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, а также другие виды операций в соответствии с лицензией уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций, к которым относятся:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) кассовые операции - прием и выдача наличных денег при осуществлении одной из банковских операций, указанных в пункте 1 и подпунктах 2), 6) пункта 2 настоящей статьи, включая их размен, обмен, пересчет, сортировку, упаковку и хранение; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) переводные операции - выполнение указаний физических и юридических лиц по платежам и переводам денег;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 2 в редакции Закона РК от 14.04.2005 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) (исключен - от 2 июля 2007 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 272</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) исключен Законом РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) сейфовые операции - услуги по хранению ценных бумаг, выпущенных в документарной форме, документов и ценностей клиентов, включая предоставление в аренду сейфовых ящиков, шкафов и помещений; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) обменные операции с безналичной иностранной валютой;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-1) доверительные операции управления правами требования по ипотечным займам в интересах и по поручению доверителя;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-2) доверительные операции управления деньгами в интересах и по поручению доверителя для зачисления платежей и субсидий в целях оплаты за арендованное жилье в частном жилищном фонде и предоставления мер социальной поддержки специалистам в области здравоохранения, образования, социального обеспечения, культуры, спорта и агропромышленного комплекса, государственным служащим аппаратов акимов сел, поселков, сельских округов, прибывшим для работы и проживания в сельские населенные пункты;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-3) доверительные операции управления деньгами в интересах и по поручению доверителя в рамках государственной образовательной накопительной системы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) прием депозитов, открытие и ведение банковских счетов юридических лиц;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Также жилищные строительные сберегательные банки вправе осуществлять дилерскую деятельность в соответствии с банковским </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Жилищные строительные сберегательные банки вправе заниматься видами деятельности, предусмотренными банковским </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан для банков второго уровня, не требующими наличия лицензии.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Жилищный строительный сберегательный банк, обладающий статусом национального института развития, также осуществляет виды деятельности, предусмотренные Законом Республики Казахстан "О жилищных отношениях".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Деятельность, предусмотренную подпунктом 5) пункта 1 и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 6-2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части первой пункта 2 настоящей статьи, вправе осуществлять только жилищный строительный сберегательный банк, обладающий статусом национального института развития, на основании лицензии, выданной уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 5 в редакции Закона РК от 14.04.2005 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; с изменениями, внесенными законами РК от 02.07.2007 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -746,584 +3218,761 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); от 05.07.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 27-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 26.12.2019 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 05.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования); от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 26.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">); от 02.01.2021 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 02.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 399-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2021); от 15.07.2025 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2021); от 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2024); от 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 15.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 207-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 3. Система жилищных строительных сбережений</w:t>
+        <w:t>Статья 6. Требования к содержанию договора о жилищных строительных сбережениях</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...30 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Договор о жилищных строительных сбережениях должен содержать: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) предмет договора; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) договорную сумму; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) минимально необходимый размер накопленных денег; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) размеры ставки вознаграждения по вкладу и ставки вознаграждения по займу; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) размер комиссионного сбора; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) права и обязанности сторон; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) сроки выполнения обязательств сторонами; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) условия предоставления жилищного займа; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) условия изменения и порядок расторжения договора; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) ответственность сторон; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) иные условия в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательными</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>актами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Вкладчик вправе иметь несколько счетов по вкладу в жилищные строительные сбережения в каждом жилищном строительном сберегательном банке, за исключением вкладчиков накоплений средств на капитальный ремонт общего имущества объекта кондоминиума, которые открывают только один сберегательный счет в любом из банков второго уровня. При этом премия государства по выбору вкладчика начисляется только на один счет в одном жилищном строительном сберегательном банке.</w:t>
-[...78 lines deleted...]
-      При переходе вкладчика по собственной инициативе из одной тарифной программы в другую размер ставки вознаграждения по вкладу может быть изменен на условиях, определенных жилищным строительным сберегательным банком в течение всего срока действия договора о жилищных строительных сбережениях. </w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 6 в редакции Закона РК от 14.04.2005 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Размер ставки вознаграждения по жилищному займу не может быть выше размера ставки вознаграждения по вкладу в жилищные строительные сбережения более чем на три процента годовых. </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 7. Использование и размещение средств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="28"/>
-[...236 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. В целях обеспечения исполнения обязательств перед вкладчиками по выдаче им договорной суммы или суммы накопленных денег жилищный строительный сберегательный банк вправе привлекать заемные средства на финансовом рынке.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Собственные и привлеченные средства используются жилищными строительными сберегательными банками для осуществления деятельности, предусмотренной настоящим Законом.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жилищные строительные сбережения не могут использоваться для предоставления предварительных жилищных займов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Размещение свободных денег жилищными строительными сберегательными банками осуществляется в соответствии с банковским законодательством Республики Казахстан. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 3 в редакции Закона РК от 14.04.2005 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 7 в редакции Закона РК от 14.04.2005 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; с изменениями, внесенными законами РК от 02.07.2007 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1359,4232 +4008,2419 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); от 05.07.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 27-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 12.12.2017 </w:t>
-[...119 lines deleted...]
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...83 lines deleted...]
-      Жилищный строительный сберегательный банк обязан участвовать в системе обязательного гарантирования депозитов в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...63 lines deleted...]
-      4. Уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций и Национальный Банк Республики Казахстан в пределах полномочий, установленных законодательством Республики Казахстан, осуществляют контроль и надзор за жилищным строительным сберегательным банком, обладающим статусом национального института развития.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 8. Распределение денег</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Привлеченные жилищными строительными сберегательными банками деньги в первую очередь направляются на выплату договорных сумм в соответствии с производимым жилищными строительными сберегательными банками распределением денег среди вкладчиков на основании заключенных договоров о жилищных строительных сбережениях. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Выплата вкладчику договорной суммы производится не ранее чем через три года после вступления в силу договора о жилищных строительных сбережениях при условии: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) соответствия суммы накопленных денег принятым обязательствам по договору о жилищных строительных сбережениях; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 4 с изменениями, внесенными законами РК от 10.07.2003 </w:t>
-[...49 lines deleted...]
-        <w:t>№ 272</w:t>
+        <w:t xml:space="preserve">      2) (исключен - от 02.07.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 272</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ст. 2</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">); от 05.07.2012 </w:t>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) достижения минимального значения оценочного показателя в порядке, рассчитываемом жилищным строительным сберегательным банком. При расчете оценочного показателя учитываются продолжительность и соблюдение условий накопления жилищных строительных сбережений; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) предоставления вкладчиком необходимого обеспечения жилищного займа; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) подтверждения платежеспособности заемщика погасить жилищный заем.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Порядок определения оценочного показателя </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>определяется</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций и центральным уполномоченным органом по исполнению бюджета. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. При истечении срока накопления и в случае ненакопления вкладчиком минимально необходимого размера накопленных денег он имеет право на получение вклада, начисленного на него вознаграждения жилищным строительным сберегательным банком, а также премии государства при накоплении вклада более трех лет либо на продолжение накопления в жилищном строительном сберегательном банке с начислением премии государства.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Премия государства начисляется до момента получения жилищного займа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Жилищные строительные сберегательные банки вправе предоставлять вкладчикам промежуточные жилищные и предварительные жилищные займы на условиях, оговоренных в договорах банковского займа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. В целях предоставления промежуточных жилищных и предварительных жилищных займов могут использоваться долгосрочные бюджетные кредиты по льготной ставке вознаграждения.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Промежуточные жилищные и предварительные жилищные займы предоставляются вкладчикам в рамках реализации документов </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Системы государственного планирования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан за счет средств долгосрочных бюджетных кредитов или долгосрочных бюджетных кредитов и средств жилищного строительного сберегательного банка.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ставка вознаграждения по промежуточному жилищному и предварительному жилищному займам, предоставляемым вкладчикам в рамках реализации документов Системы государственного планирования Республики Казахстан за счет средств долгосрочных бюджетных кредитов или долгосрочных бюджетных кредитов и средств жилищного строительного сберегательного банка, устанавливается в соответствии с кредитным договором.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 8 в редакции Закона РК от 14.04.2005 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными законами РК от 02.07.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 272</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 18.02.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 22.07.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 478-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 05.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 05.07.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 03.07.2019 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 12.12.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 114-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2018); от 03.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 262-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 26.12.2019 </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 5. Виды деятельности жилищных строительных сберегательных банков</w:t>
+        <w:t xml:space="preserve">Статья 9. Обеспечение жилищного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>промежуточного жилищного и предварительного жилищного займов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Жилищный, промежуточный жилищный и предварительный жилищный займы обеспечиваются залогом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>недвижимого имущества</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, в том числе приобретаемого жилья, или другими способами обеспечения исполнения обязательства, определенными жилищным строительным сберегательным банком в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан и внутренней кредитной политикой жилищного строительного сберегательного банка.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выплаты жилищному строительному сберегательному банку по не исполненным заемщиком обязательствам в рамках жилищного займа, полученного на цели проведения капитального ремонта общего имущества объекта кондоминиума, осуществляются в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О жилищных отношениях".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. В случае если минимально необходимый размер накопленных денег cocтавляет менее пятидесяти процентов от договорной суммы, обеспечением по жилищному займу может являться только недвижимость или вклад (депозит) в банке. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 9 в редакции Закона РК от 14.04.2005 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными законами РК от 02.07.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 272</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 26.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Государственная поддержка системы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>жилищных строительных сбережений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      1. Основными видами деятельности жилищных строительных сберегательных банков в соответствии с лицензией уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций являются: </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 10. Условия выплаты премий государства по вкладам в жилищные строительные сбережения </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...239 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Государство обеспечивает выплату премий государства вкладчикам - гражданам Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Выплата премии государства вкладчикам накоплений средств на капитальный ремонт общего имущества объекта кондоминиума не осуществляется.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Вклады граждан Республики Казахстан, не достигших восемнадцати лет, или внесенные на их имя другими лицами также поощряются премией государства. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Размер ежегодной премии государства по вкладам в жилищные строительные сбережения составляет двадцать процентов от суммы поощряемого вклада. Поощряемый премией государства вклад включает в себя сумму вклада в жилищные строительные сбережения и начисленное по нему вознаграждение жилищным строительным сберегательным банком. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Премия государства начисляется ежегодно по итогам года на остаток вклада в жилищные строительные сбережения с учетом начисленного вознаграждения жилищного строительного сберегательного банка по состоянию на 1 января года, следующего за отчетным.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Премия государства зачисляется на счет вкладчика в срок до 1 марта года, следующего за отчетным. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Премия государства в текущем году не начисляется на сумму вклада, поощренную в предыдущие годы. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Поощряемая премией государства сумма накопленных вкладчиком денег не может превышать двести месячных расчетных показателей. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Если поощряемая премией государства сумма накопленных денег превышает двести месячных расчетных показателей, то оставшаяся не поощренной сумма накопленных денег учитывается при начислении премии государства в следующем году. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Деньги, необходимые для выплаты премий государства, ежегодно предусматриваются в республиканском бюджете на соответствующий финансовый год.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Правила начисления и выплаты премий государства по вкладам в жилищные строительные сбережения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>утверждаются</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уполномоченным органом в сфере жилищных отношений.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Положения настоящей статьи не распространяются на банки второго уровня, не обладающие статусом жилищного строительного сберегательного банка, осуществляющие деятельность, указанную в подпунктах 1) и 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 настоящего Закона, на основании банковской лицензии, полученной в соответствии с банковским законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...331 lines deleted...]
-        <w:t xml:space="preserve">      Сноска. Статья 5 в редакции Закона РК от 14.04.2005 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 10 в редакции Закона РК от 14.04.2005 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; с изменениями, внесенными законами РК от 02.07.2007 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">); от 05.07.2012 </w:t>
+        <w:t xml:space="preserve">; с изменениями, внесенными законами РК от 05.07.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 27-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 05.07.2012 </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 26.12.2019 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 26.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 02.01.2021 </w:t>
-[...169 lines deleted...]
-        <w:t>№ 207-VIII</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 6. Требования к содержанию договора о жилищных строительных сбережениях</w:t>
+        <w:t>Статья 11. Ограничения выплаты премии государства по вкладам в жилищные строительные сбережения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...19 lines deleted...]
-      1) предмет договора; </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Премия государства подлежит возврату в бюджет в случаях: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) (исключен - от 2 июля 2007 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 272</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) нецелевого использования вкладчиком жилищного займа; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) возврата займа в течение четырнадцати календарных дней с даты выдачи займа при накоплении денег менее трех лет;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) осуществления жилищным строительным сберегательным банком выплат премии государства вкладчику с нарушением настоящего Закона и (или) договора о жилищных строительных сбережениях. При этом подлежит возврату сумма (часть суммы) премии государства, выплаченная жилищным строительным сберегательным банком с нарушениями; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) досрочного расторжения сторонами договора о жилищных строительных сбережениях при сроке накопления вкладов в жилищном строительном сберегательном банке менее трех лет;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) уступки прав вкладчиком по договору о жилищных строительных сбережениях лицу, не являющемуся гражданином Республики Казахстан; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) обнаружения центральным уполномоченным органом по исполнению бюджета выплаты премий государства одному вкладчику по двум и более счетам по вкладам в жилищные строительные сбережения в нескольких жилищных строительных сберегательных банках. При этом премия государства, начисленная в предыдущие годы, подлежит возврату в бюджет, за исключением премий, начисленных по одному из вкладов в жилищные строительные сбережения по выбору вкладчика. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Премия государства не подлежит возврату в бюджет в случаях: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) уступки прав вкладчиком по договору о жилищных строительных сбережениях или залога им прав получения жилищных строительных сбережений и (или) жилищного займа, промежуточного жилищного и предварительного жилищного займов другому лицу, являющемуся гражданином Республики Казахстан, с письменного разрешения жилищного строительного сберегательного банка; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) смерти или полной утраты трудоспособности вкладчика; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) когда вкладчик после заключения договора о жилищном строительном сбережении зарегистрирован в качестве безработного в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, и к моменту выплаты премии государства остается таковым в течение шести месяцев непрерывно; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12 настоящего Закона. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 11 в редакции Закона РК от 14.04.2005 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными законами РК от 02.07.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 05.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      2) договорную сумму; </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 12. Права вкладчиков на получение суммы накопленных денег</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. В случае невыдачи жилищным строительным сберегательным банком жилищного займа при выполнении вкладчиком требований </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 8 настоящего Закона и при условии, что права по договору о жилищных строительных сбережениях не были переданы или заложены в пользу других лиц, банк несет ответственность в соответствии с законами Республики Казахстан, а также обязан в сроки, предусмотренные условиями договора о жилищных строительных сбережениях, в бесспорном порядке по первому требованию вкладчика выплатить ему сумму накопленных денег. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2. (исключен - N 43 от 14.04.2005 г.) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. В случае отказа вкладчика жилищных строительных сбережений от получения жилищного займа независимо от выполнения им требований </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 8 настоящего Закона и досрочного расторжения договора о жилищных строительных сбережениях он имеет право на получение премии государства после трех лет накопления денег.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае возврата заемщиком жилищного займа в течение четырнадцати календарных дней с даты выдачи займа он имеет право на получение премии государства после трех лет накопления денег.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 12 с изменениями, внесенными законами РК от 14.04.2005 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 02.07.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 05.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      3) минимально необходимый размер накопленных денег; </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 12-1. Порядок обслуживания вкладчиков накоплений средств на капитальный ремонт общего имущества объекта кондоминиума</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Для предоставления вкладчикам накоплений средств на капитальный ремонт общего имущества объекта кондоминиума жилищных займов минимально необходимый размер накопленных денег с начисленным на них вознаграждением должен быть не менее пятидесяти процентов от договорной суммы, необходимой для капитального ремонта общего имущества объекта кондоминиума.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Размер ставки вознаграждения по жилищному займу не может быть выше размера ставки вознаграждения по вкладу более чем на три процента годовых.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Вкладчику накоплений средств на капитальный ремонт общего имущества объекта кондоминиума договорная сумма предоставляется не ранее чем через три года после вступления в силу договора о накоплении средств на капитальный ремонт общего имущества объекта кондоминиума при условиях:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) соответствия суммы накопленных денег принятым обязательствам по договору о накоплении средств на капитальный ремонт общего имущества объекта кондоминиума; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) достижения минимального значения оценочного показателя.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>расчете</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оценочного показателя учитываются продолжительность накопления, соблюдение условий накопления, определяемых жилищным строительным сберегательным банком.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 12-1 в соответствии с Законом РК от 26.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...131 lines deleted...]
-      11) иные условия в соответствии с законодательными актами Республики Казахстан. </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 13. Введение в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Настоящий Закон вводится в действие со дня опубликования. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...2418 lines deleted...]
-      Настоящий Закон вводится в действие со дня опубликования. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5639,143 +6475,153 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Президент</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>