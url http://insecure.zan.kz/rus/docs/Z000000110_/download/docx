--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="836f928" w14:textId="836f928">
+    <w:p w14:paraId="8fc39a7" w14:textId="8fc39a7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -146,6281 +146,5759 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 1. Отношения, регулируемые настоящим Законом</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Настоящий Закон определяет правовые основы и регулирует отношения между субъектами системы жилищных строительных сбережений, связанные с ее функционированием, а также условия, содержание и формы ее государственного стимулирования. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 2. Основные понятия, используемые в настоящем Законе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В настоящем Законе используются следующие основные понятия: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предварительный жилищный заем - целевой заем, предоставляемый жилищным строительным сберегательным банком вкладчику в пределах договорной суммы в целях улучшения жилищных условий, без условия погашения основного долга до получения договорной суммы, остаток по которому погашается за счет договорной суммы в соответствии с настоящим Законом, внутренней кредитной политикой банка и условиями договора банковского займа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z74" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) промежуточный жилищный заем - целевой заем, предоставляемый жилищным строительным сберегательным банком вкладчику в целях улучшения жилищных условий при условии накопления минимально необходимого размера накопленных денег, остаток по которому погашается за счет договорной суммы по договору о жилищных строительных сбережениях в соответствии с настоящим Законом, внутренней кредитной политикой банка и условиями договора банковского займа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z75" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) оценочный показатель - расчетная величина, определяемая жилищным строительным сберегательным банком по каждому договору для формирования очередности выплаты договорных сумм; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z115" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) специальные счета для единовременных пенсионных выплат – текущий банковский счет, открываемый получателем единовременных пенсионных выплат у уполномоченного оператора, определяемого Правительством Республики Казахстан для зачисления единовременных пенсионных выплат из единого накопительного пенсионного фонда в целях улучшения жилищных условий и (или) оплаты лечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z76" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) сумма накопленных денег - фактически накопленные вкладчиком деньги, состоящие из его вкладов, начисленных на них вознаграждений жилищным строительным сберегательным банком и премий государства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z77" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) минимально необходимый размер накопленных денег - деньги, определенные в договоре о жилищных строительных сбережениях для получения жилищного займа; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z78" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) срок накопления - период времени, в течение которого вкладчиком производится накопление жилищных строительных сбережений; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z79" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) ставка вознаграждения по займу - процентная ставка, оплачиваемая вкладчиком по договорам о жилищных строительных сбережениях и банковского займа, за предоставленный жилищным строительным сберегательным банком заем в процентном выражении к основному долгу из расчета годового размера денег, причитающихся жилищному строительному сберегательному банку; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z80" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) комиссионный сбор - деньги, которые оплачиваются вкладчиком жилищному строительному сберегательному банку за услуги по заключению договора о жилищных строительных сбережениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z95" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) вкладчик накоплений средств на капитальный ремонт общего имущества объекта кондоминиума – объединение собственников имущества многоквартирного жилого дома или субъект управления объектом кондоминиума при выборе собственниками квартир, нежилых помещений многоквартирного жилого дома формы управления объектом кондоминиума в виде непосредственного совместного управления, заключившее с жилищным строительным сберегательным банком договор о накоплении средств на капитальный ремонт общего имущества объекта кондоминиума, которое действует от имени собственников квартир, нежилых помещений, парковочных мест, кладовок многоквартирного жилого дома;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z81" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) премия государства - деньги, ежегодно выделяемые из республиканского бюджета и начисляемые на накопленную сумму вклада по итогам года и вознаграждение жилищного строительного сберегательного банка; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z82" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) ставка вознаграждения по вкладу - процентная ставка, начисляемая жилищным строительным сберегательным банком по договору о жилищных строительных сбережениях на фактически накопленный остаток вклада по итогам года в соответствии с внутренними документами жилищного строительного сберегательного банка; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z83" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) тарифная программа - внутренний документ жилищного строительного сберегательного банка, определяющий ставки вознаграждения по вкладу и иные условия накопления и кредитования, а также размеры комиссионных сборов банка; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z84" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) жилищный заем – целевой заем, предоставляемый вкладчику и вкладчику накоплений средств на капитальный ремонт общего имущества объекта кондоминиума в целях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 3 настоящего Закона, в соответствии с условиями договора банковского займа, договоров о жилищных строительных сбережениях или о накоплении средств на капитальный ремонт общего имущества объекта кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z85" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) жилищные строительные сбережения - деньги, накопленные вкладчиками в жилищных строительных сберегательных банках для получения жилищного займа с начисленной ставкой вознаграждения по вкладу и премией государства в целях проведения мероприятий по улучшению жилищных условий; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z86" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) система жилищных строительных сбережений - замкнутая система финансирования мероприятий по улучшению жилищных условий, основанная на привлечении денег вкладчиков в жилищные строительные сбережения, начисленных на них премий государства и предоставлении им жилищных займов в соответствии с настоящим Законом и условиями договора о жилищных строительных сбережениях; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z87" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) договор о жилищных строительных сбережениях - договор между вкладчиком и жилищным строительным сберегательным банком и (или) между вкладчиком, жилищным строительным сберегательным банком и третьими лицами, в том числе заключаемый через агента (агентов) банка в соответствии с настоящим Законом и внутренними документами жилищного строительного сберегательного банка; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z88" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) вклад (депозит) в жилищные строительные сбережения - деньги, вносимые вкладчиком или третьими лицами на счет вкладчика, открытый в жилищном строительном сберегательном банке в соответствии с условиями договора о жилищных строительных сбережениях; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z89" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) вкладчик жилищных строительных сбережений (вкладчик) - физическое лицо, заключившее с жилищным строительным сберегательным банком договор о жилищных строительных сбережениях; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z90" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) вознаграждение жилищного строительного сберегательного банка - деньги, начисляемые жилищным строительным сберегательным банком в соответствии со ставкой вознаграждения по вкладу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z91" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19) договорная сумма - сумма денег, необходимая вкладчику для проведения мероприятий по улучшению жилищных условий, состоящая из жилищных строительных сбережений и жилищного займа. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 2 в редакции Закона РК от 14.04.2005 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными законами РК от 02.07.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 05.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 26.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2021); от 15.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 3. Система жилищных строительных сбережений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Субъектами системы жилищных строительных сбережений являются жилищные строительные сберегательные банки, вкладчики этих банков и государство, обеспечивающее выплату премий государства из республиканского бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z142" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Для целей настоящего Закона под жилищными строительными сберегательными банками понимаются также банки второго уровня, не обладающие статусом жилищного строительного сберегательного банка, осуществляющие деятельность, указанную в подпунктах 1) и 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 настоящего Закона, на основании банковской лицензии, полученной в соответствии с банковским законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z48" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Жилищные строительные сбережения вносятся и накапливаются только в жилищных строительных сберегательных банках в национальной валюте Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z49" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Вкладчик вправе иметь несколько счетов по вкладу в жилищные строительные сбережения в каждом жилищном строительном сберегательном банке, за исключением вкладчиков накоплений средств на капитальный ремонт общего имущества объекта кондоминиума, которые открывают только один сберегательный счет в любом из банков второго уровня. При этом премия государства по выбору вкладчика начисляется только на один счет в одном жилищном строительном сберегательном банке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z92" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3-1. Минимальный размер договорной суммы должен быть не менее пятисот месячных расчетных показателей, установленных законом о республиканском бюджете на соответствующий финансовый год. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z50" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Минимально необходимый размер накопленных денег должен быть не менее пятидесяти процентов от договорной суммы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z51" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Размеры ставки вознаграждения по вкладу и ставки вознаграждения по займу устанавливаются в момент заключения договора о жилищных строительных сбережениях и остаются постоянными в течение всего срока действия договора. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При переходе вкладчика по собственной инициативе из одной тарифной программы в другую размер ставки вознаграждения по вкладу может быть изменен на условиях, определенных жилищным строительным сберегательным банком в течение всего срока действия договора о жилищных строительных сбережениях. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Размер ставки вознаграждения по жилищному займу не может быть выше размера ставки вознаграждения по вкладу в жилищные строительные сбережения более чем на три процента годовых. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Премии государства и вознаграждения жилищного строительного сберегательного банка направляются на увеличение основной суммы вклада в соответствии с настоящим Законом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z53" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Премии государства, поступившие на счет жилищного строительного сберегательного банка, зачисляются на счета вкладчиков - граждан Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z54" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жилищный, промежуточный жилищный и предварительный жилищный займы могут быть использованы только в целях проведения мероприятий по улучшению жилищных условий на территории Республики Казахстан, под которыми понимаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z96" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) строительство (включая приобретение земельного участка), приобретение жилища, в том числе путем его обмена с целью улучшения; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z97" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) ремонт и модернизация жилища (включая приобретение строительных материалов, оплату подрядных работ); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z98" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) погашение обязательств, которые появились в связи с мероприятиями по улучшению жилищных условий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z99" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) внесение первоначального взноса для получения ипотечного жилищного займа в банках и организациях, осуществляющих отдельные виды банковских операций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) капитальный ремонт общего имущества объекта кондоминиума.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Под улучшениями жилищных условий с использованием единовременных пенсионных выплат или выплат целевых накоплений из единого накопительного пенсионного фонда в целях улучшения жилищных условий и (или) оплаты образования, выплат накоплений из образовательного накопительного вклада или страховых выплат по договору образовательного накопительного страхования на улучшение жилищных условий понимаются цели, определенные правилами использования единовременных пенсионных выплат из единого накопительного пенсионного фонда либо правилами, регламентирующими использование целевых накоплений, утверждаемыми центральным исполнительным органом, осуществляющим руководство и межотраслевую координацию в сфере жилищных отношений и жилищно-коммунального хозяйства, либо правилами начисления, использования, возврата стартового образовательного капитала, утверждаемыми уполномоченным органом в области науки и высшего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z101" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жилищные, промежуточные жилищные и предварительные жилищные займы выдаются вкладчикам на цели, указанные в подпунктах 1), 2), 3) и 4) части первой настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z102" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вкладчикам накоплений средств на капитальный ремонт общего имущества объекта кондоминиума выдаются только жилищные займы на цель, указанную в подпункте 5) части первой настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z55" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Вкладчик имеет право на досрочное расторжение договора о жилищных строительных сбережениях и получение вклада, начисленного на него вознаграждения жилищным строительным сберегательным банком, за исключением случаев, предусмотренных Гражданским кодексом Республики Казахстан и Законом Республики Казахстан "О жилищных отношениях". При этом вкладчик имеет право на получение премии государства при накоплении вклада более трех лет на условиях, установленных договором о жилищных строительных сбережениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 3 в редакции Закона РК от 14.04.2005 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными законами РК от 02.07.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 05.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 12.12.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 114-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2018); от 26.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2021); от 16.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2024); от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Правовое регулирование функционирования</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>системы жилищных строительных сбережений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 4. Правовой статус жилищного строительного сберегательного банка</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жилищный строительный сберегательный банк - это банк второго уровня, имеющий лицензию уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на осуществление деятельности, предусмотренной статьей 5 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жилищный строительный сберегательный банк обязан участвовать в системе обязательного гарантирования депозитов в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жилищный строительный сберегательный банк с участием государства является банком второго уровня, обладающим статусом национального института развития, имеющим лицензию уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций, уполномоченным на реализацию мер государственной поддержки, направленных на улучшение жилищных условий, в том числе постановку на учет нуждающихся в жилище граждан Республики Казахстан, кандасов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Юридическое лицо, не имеющее официального статуса жилищного строительного сберегательного банка, не может именоваться "жилищным строительным сберегательным банком" и (или) осуществлять деятельность, указанную в пункте 1 статьи 5 настоящего Закона. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Порядок создания, функционирования и прекращения деятельности жилищных строительных сберегательных банков, жилищного строительного сберегательного банка, обладающего статусом национального института развития, регулируется законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций и Национальный Банк Республики Казахстан в пределах полномочий, установленных законодательством Республики Казахстан, осуществляют контроль и надзор за жилищным строительным сберегательным банком, обладающим статусом национального института развития.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 4 с изменениями, внесенными законами РК от 10.07.2003 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 483</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2004); от 14.04.2005 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 02.07.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 05.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 26.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 15.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 5. Виды деятельности жилищных строительных сберегательных банков</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Основными видами деятельности жилищных строительных сберегательных банков в соответствии с лицензией уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций являются: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z124" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) прием вкладов (депозитов) в жилищные строительные сбережения, открытие и ведение счетов вкладчиков; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z125" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предоставление вкладчикам жилищных, промежуточных жилищных и предварительных жилищных займов на проведение мероприятий по улучшению жилищных условий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z126" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) прием вкладов, открытие и ведение банковских счетов вкладчиков накоплений средств на капитальный ремонт общего имущества объекта кондоминиума и предоставление им жилищных займов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z119" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) прием депозитов, открытие и ведение банковских счетов физических лиц для участия в государственной образовательной накопительной системе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z127" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) открытие и ведение специальных счетов для зачисления единовременных пенсионных выплат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z128" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) открытие и ведение текущих счетов для зачисления платежей и субсидий в целях оплаты за арендованное жилье в частном жилищном фонде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z120" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) открытие и ведение текущих счетов для зачисления выплат целевых накоплений из единого накопительного пенсионного фонда в целях улучшения жилищных условий и (или) оплаты образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z122" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) открытие и ведение текущих счетов для зачисления выплат накоплений из образовательного накопительного вклада или страховых выплат по договору образовательного накопительного страхования на улучшение жилищных условий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z141" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) банковские заемные операции: предоставление кредитов в денежной форме на условиях платности, срочности и возвратности в рамках Государственной образовательной накопительной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жилищные строительные сберегательные банки вправе, кроме основного вида деятельности, указанного в пункте 1 настоящей статьи, осуществлять участие в уставном капитале юридических лиц, являющихся частью инфраструктуры финансового рынка и (или) осуществляющих автоматизацию деятельности жилищного строительного сберегательного банка в порядке, установленном банковским законодательством Республики Казахстан, а также другие виды операций в соответствии с лицензией уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций, к которым относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z129" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) кассовые операции - прием и выдача наличных денег при осуществлении одной из банковских операций, указанных в пункте 1 и подпунктах 2), 6) пункта 2 настоящей статьи, включая их размен, обмен, пересчет, сортировку, упаковку и хранение; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z130" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) переводные операции - выполнение указаний физических и юридических лиц по платежам и переводам денег;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Настоящий Закон определяет правовые основы и регулирует отношения между субъектами системы жилищных строительных сбережений, связанные с ее функционированием, а также условия, содержание и формы ее государственного стимулирования. </w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) (исключен - от 2 июля 2007 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 272</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) исключен Законом РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) сейфовые операции - услуги по хранению ценных бумаг, выпущенных в документарной форме, документов и ценностей клиентов, включая предоставление в аренду сейфовых ящиков, шкафов и помещений; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z134" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обменные операции с безналичной иностранной валютой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z135" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) доверительные операции управления правами требования по ипотечным займам в интересах и по поручению доверителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z118" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-2) доверительные операции управления деньгами в интересах и по поручению доверителя для зачисления платежей и субсидий в целях оплаты за арендованное жилье в частном жилищном фонде и предоставления мер социальной поддержки специалистам в области здравоохранения, образования, социального обеспечения, культуры, спорта и агропромышленного комплекса, государственным служащим аппаратов акимов сел, поселков, сельских округов, прибывшим для работы и проживания в сельские населенные пункты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z121" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-3) доверительные операции управления деньгами в интересах и по поручению доверителя в рамках государственной образовательной накопительной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z136" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) прием депозитов, открытие и ведение банковских счетов юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z137" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Также жилищные строительные сберегательные банки вправе осуществлять дилерскую деятельность в соответствии с банковским законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z144" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-1. Жилищный строительный сберегательный банк в соответствии с лицензией уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций вправе осуществлять исламские банковские операции, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, абзацами первым и вторым </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части первой пункта 4 статьи 22 Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан", с соблюдением принципов исламских банковских операций, установленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z138" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жилищные строительные сберегательные банки вправе заниматься видами деятельности, предусмотренными банковским законодательством Республики Казахстан для банков второго уровня, не требующими наличия лицензии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z139" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жилищный строительный сберегательный банк, обладающий статусом национального института развития, также осуществляет виды деятельности, предусмотренные Законом Республики Казахстан "О жилищных отношениях".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z140" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Деятельность, предусмотренную подпунктом 5) пункта 1 и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 6-2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части первой пункта 2 настоящей статьи, вправе осуществлять только жилищный строительный сберегательный банк, обладающий статусом национального института развития, на основании лицензии, выданной уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 5 в редакции Закона РК от 14.04.2005 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными законами РК от 02.07.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 05.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 05.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования); от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 26.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2021); от 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2024); от 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 15.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 2. Основные понятия, используемые в настоящем Законе</w:t>
+        <w:t>Статья 6. Требования к содержанию договора о жилищных строительных сбережениях</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Договор о жилищных строительных сбережениях должен содержать: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) предмет договора; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) договорную сумму; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) минимально необходимый размер накопленных денег; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) размеры ставки вознаграждения по вкладу и ставки вознаграждения по займу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) размер комиссионного сбора; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) права и обязанности сторон; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) сроки выполнения обязательств сторонами; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) условия предоставления жилищного займа; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) условия изменения и порядок расторжения договора; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) ответственность сторон; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) иные условия в соответствии с законодательными актами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В настоящем Законе используются следующие основные понятия: </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 6 в редакции Закона РК от 14.04.2005 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t>1) предварительный жилищный заем - целевой заем, предоставляемый жилищным строительным сберегательным банком вкладчику в пределах договорной суммы в целях улучшения жилищных условий, без условия погашения основного долга до получения договорной суммы, остаток по которому погашается за счет договорной суммы в соответствии с настоящим Законом, внутренней кредитной политикой банка и условиями договора банковского займа;</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 7. Использование и размещение средств</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В целях обеспечения исполнения обязательств перед вкладчиками по выдаче им договорной суммы или суммы накопленных денег жилищный строительный сберегательный банк вправе привлекать заемные средства на финансовом рынке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Собственные и привлеченные средства используются жилищными строительными сберегательными банками для осуществления деятельности, предусмотренной настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жилищные строительные сбережения не могут использоваться для предоставления предварительных жилищных займов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Размещение свободных денег жилищными строительными сберегательными банками осуществляется в соответствии с банковским законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 7 в редакции Закона РК от 14.04.2005 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными законами РК от 02.07.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 05.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t>2) промежуточный жилищный заем - целевой заем, предоставляемый жилищным строительным сберегательным банком вкладчику в целях улучшения жилищных условий при условии накопления минимально необходимого размера накопленных денег, остаток по которому погашается за счет договорной суммы по договору о жилищных строительных сбережениях в соответствии с настоящим Законом, внутренней кредитной политикой банка и условиями договора банковского займа;</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 8. Распределение денег</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Привлеченные жилищными строительными сберегательными банками деньги в первую очередь направляются на выплату договорных сумм в соответствии с производимым жилищными строительными сберегательными банками распределением денег среди вкладчиков на основании заключенных договоров о жилищных строительных сбережениях. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z60" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Выплата вкладчику договорной суммы производится не ранее чем через три года после вступления в силу договора о жилищных строительных сбережениях при условии: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) соответствия суммы накопленных денег принятым обязательствам по договору о жилищных строительных сбережениях; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) (исключен - от 02.07.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 272</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> - расчетная величина, определяемая жилищным строительным сберегательным банком по каждому договору для формирования очередности выплаты договорных сумм; </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) достижения минимального значения оценочного показателя в порядке, рассчитываемом жилищным строительным сберегательным банком. При расчете оценочного показателя учитываются продолжительность и соблюдение условий накопления жилищных строительных сбережений; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) предоставления вкладчиком необходимого обеспечения жилищного займа; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) подтверждения платежеспособности заемщика погасить жилищный заем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Порядок определения оценочного показателя определяется уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций и центральным уполномоченным органом по исполнению бюджета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z62" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. При истечении срока накопления и в случае ненакопления вкладчиком минимально необходимого размера накопленных денег он имеет право на получение вклада, начисленного на него вознаграждения жилищным строительным сберегательным банком, а также премии государства при накоплении вклада более трех лет либо на продолжение накопления в жилищном строительном сберегательном банке с начислением премии государства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Премия государства начисляется до момента получения жилищного займа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жилищные строительные сберегательные банки вправе предоставлять вкладчикам промежуточные жилищные и предварительные жилищные займы на условиях, оговоренных в договорах банковского займа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z93" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В целях предоставления промежуточных жилищных и предварительных жилищных займов могут использоваться долгосрочные бюджетные кредиты по льготной ставке вознаграждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Промежуточные жилищные и предварительные жилищные займы предоставляются вкладчикам в рамках реализации документов Системы государственного планирования Республики Казахстан за счет средств долгосрочных бюджетных кредитов или долгосрочных бюджетных кредитов и средств жилищного строительного сберегательного банка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ставка вознаграждения по промежуточному жилищному и предварительному жилищному займам, предоставляемым вкладчикам в рамках реализации документов Системы государственного планирования Республики Казахстан за счет средств долгосрочных бюджетных кредитов или долгосрочных бюджетных кредитов и средств жилищного строительного сберегательного банка, устанавливается в соответствии с кредитным договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 8 в редакции Закона РК от 14.04.2005 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными законами РК от 02.07.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 272</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 18.02.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 22.07.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 478-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 05.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 05.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 12.12.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 114-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2018); от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> Правительством Республики Казахстан для зачисления единовременных пенсионных выплат из единого накопительного пенсионного фонда в целях улучшения жилищных условий и (или) оплаты лечения;</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 9. Обеспечение жилищного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>промежуточного жилищного и предварительного жилищного займов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жилищный, промежуточный жилищный и предварительный жилищный займы обеспечиваются залогом недвижимого имущества, в том числе приобретаемого жилья, или другими способами обеспечения исполнения обязательства, определенными жилищным строительным сберегательным банком в соответствии с законодательством Республики Казахстан и внутренней кредитной политикой жилищного строительного сберегательного банка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z105" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплаты жилищному строительному сберегательному банку по не исполненным заемщиком обязательствам в рамках жилищного займа, полученного на цели проведения капитального ремонта общего имущества объекта кондоминиума, осуществляются в соответствии с Законом Республики Казахстан "О жилищных отношениях".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z64" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. В случае если минимально необходимый размер накопленных денег cocтавляет менее пятидесяти процентов от договорной суммы, обеспечением по жилищному займу может являться только недвижимость или вклад (депозит) в банке. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 9 в редакции Закона РК от 14.04.2005 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными законами РК от 02.07.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 272</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 26.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">4) сумма накопленных денег - фактически накопленные вкладчиком деньги, состоящие из его вкладов, начисленных на них вознаграждений жилищным строительным сберегательным банком и премий государства; </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Государственная поддержка системы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">5) минимально необходимый размер накопленных денег - деньги, определенные в договоре о жилищных строительных сбережениях для получения жилищного займа; </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>жилищных строительных сбережений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 10. Условия выплаты премий государства по вкладам в жилищные строительные сбережения </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государство обеспечивает выплату премий государства вкладчикам - гражданам Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z107" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата премии государства вкладчикам накоплений средств на капитальный ремонт общего имущества объекта кондоминиума не осуществляется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z65" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Вклады граждан Республики Казахстан, не достигших восемнадцати лет, или внесенные на их имя другими лицами также поощряются премией государства. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z66" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Размер ежегодной премии государства по вкладам в жилищные строительные сбережения составляет двадцать процентов от суммы поощряемого вклада. Поощряемый премией государства вклад включает в себя сумму вклада в жилищные строительные сбережения и начисленное по нему вознаграждение жилищным строительным сберегательным банком. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z67" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Премия государства начисляется ежегодно по итогам года на остаток вклада в жилищные строительные сбережения с учетом начисленного вознаграждения жилищного строительного сберегательного банка по состоянию на 1 января года, следующего за отчетным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Премия государства зачисляется на счет вкладчика в срок до 1 марта года, следующего за отчетным. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Премия государства в текущем году не начисляется на сумму вклада, поощренную в предыдущие годы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Поощряемая премией государства сумма накопленных вкладчиком денег не может превышать двести месячных расчетных показателей. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Если поощряемая премией государства сумма накопленных денег превышает двести месячных расчетных показателей, то оставшаяся не поощренной сумма накопленных денег учитывается при начислении премии государства в следующем году. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Деньги, необходимые для выплаты премий государства, ежегодно предусматриваются в республиканском бюджете на соответствующий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z69" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Правила начисления и выплаты премий государства по вкладам в жилищные строительные сбережения утверждаются уполномоченным органом в сфере жилищных отношений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z143" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Положения настоящей статьи не распространяются на банки второго уровня, не обладающие статусом жилищного строительного сберегательного банка, осуществляющие деятельность, указанную в подпунктах 1) и 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 настоящего Закона, на основании банковской лицензии, полученной в соответствии с банковским законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 10 в редакции Закона РК от 14.04.2005 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными законами РК от 05.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 26.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">6) срок накопления - период времени, в течение которого вкладчиком производится накопление жилищных строительных сбережений; </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 11. Ограничения выплаты премии государства по вкладам в жилищные строительные сбережения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Премия государства подлежит возврату в бюджет в случаях: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) (исключен - от 2 июля 2007 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 272</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">7) ставка вознаграждения по займу - процентная ставка, оплачиваемая вкладчиком по договорам о жилищных строительных сбережениях и банковского займа, за предоставленный жилищным строительным сберегательным банком заем в процентном выражении к основному долгу из расчета годового размера денег, причитающихся жилищному строительному сберегательному банку; </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) нецелевого использования вкладчиком жилищного займа; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) возврата займа в течение четырнадцати календарных дней с даты выдачи займа при накоплении денег менее трех лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) осуществления жилищным строительным сберегательным банком выплат премии государства вкладчику с нарушением настоящего Закона и (или) договора о жилищных строительных сбережениях. При этом подлежит возврату сумма (часть суммы) премии государства, выплаченная жилищным строительным сберегательным банком с нарушениями; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) досрочного расторжения сторонами договора о жилищных строительных сбережениях при сроке накопления вкладов в жилищном строительном сберегательном банке менее трех лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) уступки прав вкладчиком по договору о жилищных строительных сбережениях лицу, не являющемуся гражданином Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) обнаружения центральным уполномоченным органом по исполнению бюджета выплаты премий государства одному вкладчику по двум и более счетам по вкладам в жилищные строительные сбережения в нескольких жилищных строительных сберегательных банках. При этом премия государства, начисленная в предыдущие годы, подлежит возврату в бюджет, за исключением премий, начисленных по одному из вкладов в жилищные строительные сбережения по выбору вкладчика. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Премия государства не подлежит возврату в бюджет в случаях: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) уступки прав вкладчиком по договору о жилищных строительных сбережениях или залога им прав получения жилищных строительных сбережений и (или) жилищного займа, промежуточного жилищного и предварительного жилищного займов другому лицу, являющемуся гражданином Республики Казахстан, с письменного разрешения жилищного строительного сберегательного банка; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) смерти или полной утраты трудоспособности вкладчика; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) когда вкладчик после заключения договора о жилищном строительном сбережении зарегистрирован в качестве безработного в порядке, установленном законодательством Республики Казахстан, и к моменту выплаты премии государства остается таковым в течение шести месяцев непрерывно; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12 настоящего Закона. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 11 в редакции Закона РК от 14.04.2005 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными законами РК от 02.07.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 05.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t>8) комиссионный сбор - деньги, которые оплачиваются вкладчиком жилищному строительному сберегательному банку за услуги по заключению договора о жилищных строительных сбережениях;</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 12. Права вкладчиков на получение суммы накопленных денег</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. В случае невыдачи жилищным строительным сберегательным банком жилищного займа при выполнении вкладчиком требований </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 8 настоящего Закона и при условии, что права по договору о жилищных строительных сбережениях не были переданы или заложены в пользу других лиц, банк несет ответственность в соответствии с законами Республики Казахстан, а также обязан в сроки, предусмотренные условиями договора о жилищных строительных сбережениях, в бесспорном порядке по первому требованию вкладчика выплатить ему сумму накопленных денег. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2. (исключен - N 43 от 14.04.2005 г.) </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t>8-1) вкладчик накоплений средств на капитальный ремонт общего имущества объекта кондоминиума – объединение собственников имущества многоквартирного жилого дома или субъект управления объектом кондоминиума при выборе собственниками квартир, нежилых помещений многоквартирного жилого дома формы управления объектом кондоминиума в виде непосредственного совместного управления, заключившее с жилищным строительным сберегательным банком договор о накоплении средств на капитальный ремонт общего имущества объекта кондоминиума, которое действует от имени собственников квартир, нежилых помещений, парковочных мест, кладовок многоквартирного жилого дома;</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. В случае отказа вкладчика жилищных строительных сбережений от получения жилищного займа независимо от выполнения им требований </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 8 настоящего Закона и досрочного расторжения договора о жилищных строительных сбережениях он имеет право на получение премии государства после трех лет накопления денег.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае возврата заемщиком жилищного займа в течение четырнадцати календарных дней с даты выдачи займа он имеет право на получение премии государства после трех лет накопления денег.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 12 с изменениями, внесенными законами РК от 14.04.2005 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 02.07.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 05.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">9) премия государства - деньги, ежегодно выделяемые из республиканского бюджета и начисляемые на накопленную сумму вклада по итогам года и вознаграждение жилищного строительного сберегательного банка; </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 12-1. Порядок обслуживания вкладчиков накоплений средств на капитальный ремонт общего имущества объекта кондоминиума</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Для предоставления вкладчикам накоплений средств на капитальный ремонт общего имущества объекта кондоминиума жилищных займов минимально необходимый размер накопленных денег с начисленным на них вознаграждением должен быть не менее пятидесяти процентов от договорной суммы, необходимой для капитального ремонта общего имущества объекта кондоминиума.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z110" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размер ставки вознаграждения по жилищному займу не может быть выше размера ставки вознаграждения по вкладу более чем на три процента годовых.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z111" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Вкладчику накоплений средств на капитальный ремонт общего имущества объекта кондоминиума договорная сумма предоставляется не ранее чем через три года после вступления в силу договора о накоплении средств на капитальный ремонт общего имущества объекта кондоминиума при условиях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z112" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) соответствия суммы накопленных денег принятым обязательствам по договору о накоплении средств на капитальный ремонт общего имущества объекта кондоминиума; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z113" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) достижения минимального значения оценочного показателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z114" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При расчете оценочного показателя учитываются продолжительность накопления, соблюдение условий накопления, определяемых жилищным строительным сберегательным банком.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 12-1 в соответствии с Законом РК от 26.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...258 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...182 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 3. Система жилищных строительных сбережений</w:t>
-[...5346 lines deleted...]
-        </w:rPr>
         <w:t>Статья 13. Введение в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...23 lines deleted...]
-</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Настоящий Закон вводится в действие со дня опубликования. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6475,153 +5953,143 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Президент</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...19 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6947,31 +6415,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>