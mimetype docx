--- v1 (2025-12-28)
+++ v2 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6064a8b" w14:textId="6064a8b">
+    <w:p w14:paraId="e1c49b4" w14:textId="e1c49b4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1054,51 +1054,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) чистый лизинг - разновидность лизинга, при котором техническое обслуживание предмета лизинга и его текущий ремонт осуществляются лизингополучателем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z19" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) исламский лизинг – разновидность лизинга, осуществляемого с учетом особенностей, установленных главой 2-1 настоящего Закона, исламскими банками на основании лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций, а также иными юридическими лицами, созданными в организационно-правовой форме акционерного общества и не являющимися банками.</w:t>
+      5) исламский лизинг – разновидность лизинга, осуществляемого с учетом особенностей, установленных главой 2-1 настоящего Закона, банками, осуществляющими исламские банковские операции на основании соответствующей банковской лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций, а также иными юридическими лицами, созданными в организационно-правовой форме акционерного общества и не являющимися банками.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1163,51 +1163,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 03.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 262-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3712,50 +3732,70 @@
         <w:t xml:space="preserve">
       3. По соглашению сторон в договор лизинга могут быть включены иные условия. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z95" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Договор лизинга должен быть заключен в письменной форме. Несоблюдение письменной формы договора лизинга влечет его ничтожность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z149" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Лизингодатель вправе привлекать финансирование через выпуск цифровых финансовых активов, базовым активом которых являются права (требования) по договору лизинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3797,2257 +3837,2277 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.05.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 16. Действие договора лизинга</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Срок договора лизинга определяется сторонами с учетом положений, установленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z96" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Договор лизинга вступает в силу и становится обязательным для сторон с момента подписания договора, если иное не предусмотрено законодательством или договором лизинга. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z97" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Договор лизинга прекращает свое действие с момента исполнения сторонами всех своих обязательств, а также в иных случаях, предусмотренных законодательными актами. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В статью 16 внесены изменения - Законом РК от 10 марта 2004 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 532</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 17. Изменение и расторжение договора лизинга</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Изменение и расторжение договора лизинга осуществляются в случаях и порядке, определяемых гражданским законодательством Республики Казахстан или договором лизинга. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 17 - в редакции Закона РК от 10 марта 2004 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 532</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 18. Замена лизингодателя или лизингополучателя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Лизингодатель и лизингополучатель, если иное не предусмотрено настоящим Законом, договором лизинга или законодательными актами Республики Казахстан, вправе передать все принадлежащие им права по договору лизинга третьим лицам по обоюдному согласию сторон. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 19. Передача лизингополучателю предмета лизинга</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Предмет лизинга передается продавцом непосредственно лизингополучателю в месте нахождения последнего, если иное не предусмотрено договором лизинга или договором купли-продажи. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z98" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Если иное не предусмотрено договором лизинга, предмет лизинга передается лизингополучателю вместе со всеми его принадлежностями и относящимися к нему документами (документами, удостоверяющими комплектность, безопасность, качество, порядок монтажа, наладки, эксплуатации и другое). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z99" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. В случаях нарушения продавцом обязательств по договору купли-продажи предмета лизинга связанные с этим убытки несет сторона договора лизинга, которая выбрала продавца, если иное не предусмотрено договором лизинга. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z100" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. В случае несоответствия предмета лизинга целям его использования по договору лизинга связанные с этим убытки несет сторона договора лизинга, которая выбрала предмет лизинга, если иное не предусмотрено договором лизинга. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В статью 19 внесены изменения - Законом РК от 10 марта 2004 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 532</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 20. Имущественные риски, связанные с предметом лизинга</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Ответственность за сохранность предмета лизинга, а также за риски, связанные с его гибелью, утратой, порчей, преждевременной поломкой, хищением и допущенными просчетами при монтаже, сборке или эксплуатации предмета лизинга, приведшие к невозможности его использования в объеме, предусмотренном технической документацией, и иные имущественные риски с момента фактической приемки предмета лизинга несет лизингополучатель, если иное не предусмотрено договором. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Договором лизинга может быть предусмотрена обязанность лизингодателя или лизингополучателя страховать предмет лизинга. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z101" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Если сторона, обязанная страховать предмет лизинга, не осуществила страхование в соответствии с условиями договора лизинга, другая сторона вправе застраховать предмет лизинга и потребовать от обязанной стороны возмещения расходов в виде страховых платежей. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z102" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Гибель, утрата, порча, хищение предмета лизинга или утрата предметом лизинга своих функций или если имущество в силу обстоятельств, за которые лизингополучатель не отвечает, окажется в состоянии, не пригодном для использования, не освобождают лизингополучателя от обязательств по договору лизинга и не являются основанием для досрочного расторжения договора лизинга по требованию лизингополучателя, если договором лизинга не установлено иное. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В статью 20 внесены изменения - Законом РК от 10 марта 2004 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 532</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 21. Лизинговые платежи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Лизинговые платежи - периодические платежи, представляющие собой общую сумму платежей по договору лизинга за весь срок действия договора лизинга, которые должны быть рассчитаны с учетом возмещения всей или существенной части стоимости предмета лизинга по цене на момент заключения договора лизинга и осуществляемые на протяжении срока действия договора лизинга, которые включают в себя: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) возмещение лизингодателю затрат на приобретение предмета лизинга и любых других расходов, непосредственно связанных с приобретением, поставкой предмета лизинга и приведением его в рабочее состояние для использования по назначению в соответствии с договором лизинга; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) вознаграждение по лизингу. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В статью 21 внесены изменения - Законом РК от 10 марта 2004 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 532</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 22. Учет лизинга</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Учет лизинга осуществляется в соответствии с требованиями законодательства по бухгалтерскому учету. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 23. Возврат предмета лизинга</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Лизингополучатель должен возвратить предмет лизинга, если договором лизинга не предусмотрено право или обязательство лизингополучателя приобрести в собственность предмет лизинга либо он не воспользовался предусмотренным правом выкупа предмета лизинга, либо договор лизинга был прекращен досрочно в судебном порядке, а также в иных случаях, предусмотренных договором лизинга и законодательными актами Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z103" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Предмет лизинга должен быть возвращен в том состоянии, в котором его получил лизингополучатель, с учетом нормального износа или в состоянии, обусловленном договором лизинга. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z104" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Если состояние возвращаемого предмета лизинга не соответствует условиям, предусмотренным в пункте 2 настоящей статьи, лизингополучатель возмещает лизингодателю причиненный ущерб, если иное не предусмотрено договором лизинга. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z105" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Если предмет лизинга выбывает из нормального рабочего состояния раньше срока, обусловленного его техническими характеристиками, вследствие его неправильной эксплуатации лизингополучателем и возвращается лизингодателю, то лизингополучатель обязан возместить лизингодателю убытки, если иное не предусмотрено договором лизинга. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z106" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Если лизингополучатель обязан возвратить предмет лизинга и не возвратил его либо возвратил его несвоевременно, лизингодатель имеет право потребовать внесения лизинговых платежей за весь период просрочки. В случае, если лизинговые платежи не покрывают причиненных лизингодателю убытков, он имеет право потребовать их возмещения. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 23 с изменениями, внесенными Законом РК от 10.03.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 532</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 24. Истребование предмета лизинга</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Лизингодатель, если иное не предусмотрено договором лизинга, имеет право истребования предмета лизинга в порядке, установленном законодательством Республики Казахстан, в случаях, определяемых договором или законодательными актами Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z107" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Лизингодатель имеет право бесспорного истребования предмета лизинга в следующих случаях: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) если использование предмета лизинга лизингополучателем не соответствует условиям договора лизинга или назначению предмета лизинга; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) если лизингополучатель ограничивает доступ лизингодателя к предмету лизинга; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) если лизингополучатель два и более раза подряд в сроки, предусмотренные договором, не вносит лизинговый платеж по договору лизинга в установленном объеме. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Бесспорное истребование предмета лизинга осуществляется в порядке приказного производства в соответствии с Гражданским процессуальным кодексом Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z109" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Для вынесения судебного приказа лизингодателем представляются: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) заявление; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) договор лизинга; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) письменное предупреждение о возможном истребовании предмета лизинга, направленное лизингополучателю не менее чем за один месяц до подачи заявления; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) документы, подтверждающие фактическую уплату лизинговых платежей лизингополучателем. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Лизингополучатель вправе в десятидневный срок со дня получения копии судебного приказа направить в суд, вынесший приказ, возражения против заявленного требования об истребовании предмета лизинга с использованием любых средств связи. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 24 с изменениями, внесенными Законом РК от 10.03.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 532</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2-1. Особенности осуществления исламского лизинга</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Закон дополнен главой 2-1 в соответствии Законом РК от 27.04.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 24-1. Требования к осуществлению исламского лизинга</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. При осуществлении деятельности по исламскому лизингу юридические лица обязаны соблюдать принципы исламского финансирования, а также иные требования, установленные настоящей статьей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z117" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Принципами исламского финансирования являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z118" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) запрет на финансирование лизингодателем деятельности, связанной с производством и (или) торговлей табачной, алкогольной продукцией, оружием и боеприпасами, игорным бизнесом, а также иных видов предпринимательской деятельности, финансирование которых запрещено советом по принципам исламского финансирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z119" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) запрет на получение лизингодателем вознаграждения в виде процентов от инвестирования денег, относящихся к исламскому лизингу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Совет по принципам исламского финансирования или внешний независимый эксперт по принципам исламского финансирования (далее – внешние независимые эксперты) вправе дополнительно определять иные обязательные для соблюдения требования к деятельности лизингодателя и лизингополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Не допускается использование лизингополучателем предмета лизинга или передача его в сублизинг для осуществления деятельности, указанной в подпункте 1) части первой пункта 2 настоящей статьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z121" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Право собственности на предмет лизинга переходит к лизингополучателю на основании отдельного соглашения после исполнения им обязательств перед лизингодателем по договору исламского лизинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z122" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Лизингополучатель производит оплату лизинговых платежей после передачи предмета лизинга лизингополучателю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z123" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Суммы штрафов и пеней за неисполнение и (или) ненадлежащее исполнение обязательств лизингополучателем частично или в полном объеме могут быть направлены лизингодателем на благотворительную помощь по решению совета по принципам исламского финансирования или внешних независимых экспертов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z124" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Лизингодатель, не являющийся исламским банком, ведет раздельный учет доходов и расходов по исламскому лизингу от доходов и расходов по иной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 24-2. Деятельность совета по принципам исламского финансирования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Для определения соответствия сделок исламского лизинга лизингодателем в обязательном порядке создается совет по принципам исламского финансирования. В случаях, предусмотренных нормативным правовым актом уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций, лизингодатель вправе привлекать внешних независимых экспертов для получения заключения о соответствии сделок исламского лизинга принципам исламского финансирования без создания совета по принципам исламского финансирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования к внешним независимым экспертам устанавливаются нормативным правовым актом уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z127" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Совет по принципам исламского финансирования является независимым органом, назначаемым общим собранием акционеров лизингодателя по рекомендации совета директоров. Внешние независимые эксперты определяются советом директоров лизингодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z128" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Внутренние нормативные документы лизингодателя, регулирующие исламский лизинг, подлежат утверждению советом директоров лизингодателя при наличии положительного заключения совета по принципам исламского финансирования или внешних независимых экспертов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z129" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Задачи, функции и полномочия совета по принципам исламского финансирования, а также порядок его создания и требования к членам совета по принципам исламского финансирования определяются положением, утвержденным общим собранием акционеров лизингодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z130" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Задачи, функции, полномочия внешних независимых экспертов и требования к ним определяются положением, утвержденным советом директоров лизингодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 24-2 с изменениями, внесенными Законом РК от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 16. Действие договора лизинга</w:t>
-[...81 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
+        <w:t>Статья 24-3. Договор исламского лизинга</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Договор исламского лизинга должен содержать следующие существенные условия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предмет договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) указание цели использования предмета лизинга и обязательства соблюдения целевого использования лизингополучателем предмета лизинга согласно принципам исламского финансирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) условия и срок передачи предмета лизинга лизингополучателю;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) фиксированный размер и периодичность лизинговых платежей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) фиксированная стоимость предмета лизинга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) исчерпывающий перечень и размер расходов лизингодателя, подлежащих возмещению лизингополучателем в связи с передачей предмета лизинга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) срок действия договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Договор исламского лизинга не может предусматривать переход предмета лизинга в собственность лизингополучателя. Право собственности на предмет лизинга может перейти к лизингополучателю на основании отдельного соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z134" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В случае заключения договора исламского лизинга на предмет лизинга, не находящийся в собственности у лизингодателя, в договоре исламского лизинга предусматривается срок, в течение которого лизингодателю предоставляется право создать предмет лизинга или приобрести его в собственность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z135" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В случае предоставления лизингодателем имущества, не соответствующего условиям договора исламского лизинга, лизингополучатель имеет право отказаться от исполнения договора исламского лизинга или требовать предоставления в лизинг имущества, соответствующего условиям договора исламского лизинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z136" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. По договору исламского лизинга в лизинговые платежи по взаимному согласию сторон могут быть включены расходы лизингодателя на страхование, проведение капитального ремонта и иные расходы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z137" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. По договору исламского лизинга лизингополучатель несет ответственность за сохранность имущества и риски, указанные в пункте 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона, за исключением случаев, предусмотренных пунктом 7 настоящей статьи, а также случая преждевременной поломки, связанной с допущенными просчетами при монтаже и сборке предмета исламского лизинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z138" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. По договору исламского лизинга лизингополучатель освобождается от обязательств и имеет право на расторжение договора исламского лизинга в случае гибели, утраты, порчи, хищения предмета лизинга или утраты предметом лизинга своих функций в силу обстоятельств, за которые лизингополучатель не отвечает.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 24-4. Последствия признания операций исламского лизинга не соответствующими принципам исламского финансирования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В случае признания советом по принципам исламского финансирования или внешними независимыми экспертами сделки, находящейся на стадии заключения, не соответствующей требованиям, указанным в пункте 1 статьи 24-1 настоящего Закона, такая сделка не может быть заключена и исполнена.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z141" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В случае признания советом по принципам исламского финансирования или внешними независимыми экспертами сделки заключенной, но не исполненной или частично исполненной, не соответствующей требованиям, указанным в пункте 1 статьи 24-1 настоящего Закона, такая сделка досрочно расторгается в порядке, установленном гражданским законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z142" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В случае признания советом по принципам исламского финансирования или внешними независимыми экспертами исполненной или частично исполненной сделки, не соответствующей требованиям, указанным в пункте 1 статьи 24-1 настоящего Закона, доход по такой сделке должен быть направлен на благотворительность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z50" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...60 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...85 lines deleted...]
-    </w:p>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Заключительные положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 18. Замена лизингодателя или лизингополучателя</w:t>
-[...1873 lines deleted...]
-        </w:rPr>
         <w:t>Статья 25. Режим осуществления лизинговой деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="113"/>
+    <w:bookmarkStart w:name="z52" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. На лизинговую деятельность, осуществляемую в соответствии с настоящим Законом, распространяется правовой и экономический режим осуществления инвестиционной деятельности, предусмотренный законодательством Республики Казахстан в области инвестиций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z111" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z111" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Перечень предметов лизинга, к которым применяется таможенная процедура временного ввоза и временного вывоза товаров, установленный таможенным законодательством Евразийского экономического союза и (или) Республики Казахстан, определяется уполномоченным органом в сфере таможенного дела.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6462,55 +6522,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6836,31 +6896,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>