--- v2 (2026-06-03)
+++ v3 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e1c49b4" w14:textId="e1c49b4">
+    <w:p w14:paraId="5514d03" w14:textId="5514d03">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -495,51 +495,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В настоящем Законе использованы следующие основные понятия: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z53" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      финансовый лизинг (далее - лизинг) - вид инвестиционной деятельности, при которой лизингодатель обязуется передать приобретенный в собственность у продавца и обусловленный договором лизинга предмет лизинга лизингополучателю за определенную плату и на определенных условиях во временное владение и пользование на срок более одного года. При этом передача предмета лизинга по договору лизинга должна отвечать одному или нескольким из следующих условий: </w:t>
+      финансовый лизинг (далее - лизинг) - вид инвестиционной деятельности (за исключением случаев, когда лизингополучателями являются физические лица), при которой лизингодатель обязуется передать приобретенный в собственность у продавца и обусловленный договором лизинга предмет лизинга лизингополучателю за определенную плату и на определенных условиях во временное владение и пользование на срок более одного года. При этом передача предмета лизинга по договору лизинга должна отвечать одному или нескольким из следующих условий: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z54" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) передача предмета лизинга в собственность лизингополучателю и (или) предоставление права лизингополучателю на приобретение предмета лизинга по фиксированной цене определены договором лизинга; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z55" w:id="10"/>
     <w:p>
@@ -554,1479 +554,1457 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) срок лизинга превышает 75 процентов срока полезной службы предмета лизинга; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z56" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) текущая (дисконтированная) стоимость лизинговых платежей за весь срок лизинга превышает 90 процентов стоимости передаваемого предмета лизинга; </w:t>
+        <w:t>
+      3) текущая (дисконтированная) стоимость лизинговых платежей за весь срок лизинга превышает девяносто процентов стоимости передаваемого предмета лизинга.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z57" w:id="12"/>
-[...15 lines deleted...]
-      лизингодатель - участник лизинговой сделки, который за счет привлеченных и (или) собственных денег приобретает в собственность предмет лизинга и передает его лизингополучателю на условиях договора лизинга. В рамках одной лизинговой сделки лизингодатель не вправе одновременно выступать в качестве другого ее участника; </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Особенности осуществления лизинга и лизинговых сделок с физическими лицами устанавливаются гражданским законодательством Республики Казахстан и иными законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 2 с изменениями, внесенными законами РК от 10.03.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 532</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 3. Формы и виды лизинга</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Настоящим Законом регулируются следующие основные формы и виды лизинга. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z58" w:id="13"/>
-[...15 lines deleted...]
-      лизингополучатель - участник лизинговой сделки, который принимает на условиях договора лизинга предмет лизинга; </w:t>
+    <w:bookmarkStart w:name="z64" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Формы лизинга: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z59" w:id="14"/>
-[...15 lines deleted...]
-      лизинговая сделка - совокупность согласованных действий участников лизинга, направленных на установление, изменение или прекращение гражданских прав и обязанностей; </w:t>
+    <w:bookmarkStart w:name="z65" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) внутренний лизинг. При осуществлении внутреннего лизинга лизингодатель и лизингополучатель являются резидентами Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z60" w:id="15"/>
-[...15 lines deleted...]
-      лизинговая деятельность - деятельность лизингодателя по выполнению условий договора лизинга; </w:t>
+    <w:bookmarkStart w:name="z66" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) международный лизинг. При осуществлении международного лизинга лизингодатель или лизингополучатель является нерезидентом Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z61" w:id="16"/>
-[...15 lines deleted...]
-      непотребляемые вещи - движимое и недвижимое имущество, которое при его использовании изнашивается, но не теряет своих натуральных свойств в процессе его использования; </w:t>
+    <w:bookmarkStart w:name="z67" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Виды лизинга: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z62" w:id="17"/>
-[...15 lines deleted...]
-      продавец - участник лизинговой сделки, у которого лизингодатель приобретает предмет лизинга на основании договора купли-продажи или договора лизинга. Продавец может одновременно выступать в качестве лизингополучателя предмета лизинга (возвратный лизинг); участники лизинговой сделки - физические лица, являющиеся индивидуальными предпринимателями, и юридические лица, выступающие в качестве лизингодателя и лизингополучателя, а также физические и юридические лица, выступающие в качестве продавца предмета лизинга; </w:t>
+    <w:bookmarkStart w:name="z68" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) возвратный лизинг - разновидность лизинга, при котором продавец продает предмет лизинга лизингодателю с условием получения данного предмета лизинга в лизинг в качестве лизингополучателя; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z63" w:id="18"/>
-[...15 lines deleted...]
-      срок лизинга - срок, на который предмет лизинга предоставляется лизингополучателю во временное владение и пользование в соответствии с договором лизинга. При этом досрочное расторжение договора лизинга при сохранении права собственности на предмет лизинга за лизингодателем не влечет за собой изменения срока лизинга. </w:t>
+    <w:bookmarkStart w:name="z69" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-1) вторичный лизинг - разновидность лизинга, при котором предмет лизинга, оставшийся в собственности лизингодателя в случае прекращения или расторжения договора лизинга, передается в лизинг другому лизингополучателю в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z70" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) банковский лизинг - разновидность лизинга, в котором в качестве лизингодателя выступает банк; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z71" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) полный лизинг - разновидность лизинга, при котором техническое обслуживание предмета лизинга и его текущий ремонт осуществляются лизингодателем; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z72" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) сублизинг - разновидность лизинга, при котором лизингополучатель (сублизингодатель) в соответствии со статьей 2 настоящего Закона передает третьим лицам (сублизингополучателям) во временное владение и пользование за плату и на срок в соответствии с условиями договора сублизинга имущество, полученное ранее от лизингодателя по договору лизинга и составляющее предмет лизинга;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z73" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) чистый лизинг - разновидность лизинга, при котором техническое обслуживание предмета лизинга и его текущий ремонт осуществляются лизингополучателем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z19" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) исламский лизинг – разновидность лизинга, осуществляемого с учетом особенностей, установленных главой 2-1 настоящего Закона, банками, осуществляющими исламские банковские операции на основании соответствующей банковской лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций, а также иными юридическими лицами, созданными в организационно-правовой форме акционерного общества и не являющимися банками;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z150" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) лизинг для физических лиц – разновидность финансового лизинга, не связанного с инвестиционной деятельностью и при котором лизингополучателем выступает физическое лицо, приобретающее предмет лизинга для личного пользования или осуществления предпринимательской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 2 с изменениями, внесенными законами РК от 10.03.2004 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 3 с изменениями, внесенными законами РК от 10.03.2004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 532</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 05.10.2018 </w:t>
+        <w:t xml:space="preserve">; от 27.04.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 4. Предмет лизинга</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Предметом лизинга могут быть здания, сооружения, машины, оборудование, инвентарь, транспортные средства, земельные участки и любые другие непотребляемые вещи. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z74" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Предметом лизинга не могут быть ценные бумаги и природные ресурсы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z75" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Законодательными актами могут быть установлены иные ограничения на использование в качестве предмета лизинга отдельных категорий вещей и земельных участков. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z76" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Предмет лизинга, оставшийся в собственности лизингодателя в случае прекращения или расторжения договора лизинга, может быть использован лизингодателем для последующей передачи в лизинг другому лизингополучателю. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При последующей передаче в лизинг такого предмета лизинга считается, что выбор продавца и предмета лизинга осуществлен лизингодателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Предметами лизинга по договорам лизинга, заключаемым с физическими лицами, могут быть только автотранспортные средства категорий M1, N1, выпускаемые в обращение в соответствии с Техническим регламентом Таможенного союза "О безопасности колесных транспортных средств", на основании одобрения типа транспортного средства, в том числе являющиеся предметом лизинга по ранее заключенным договорам лизинга. Сведения об одобрении типа транспортного средства подлежат обязательному указанию в электронном паспорте транспортного средства и получаемой заинтересованным лицом выписке из электронного паспорта транспортного средства, предполагаемого к передаче в лизинг физическому лицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В статью 4 с изменениями, внесенными законами РК от 10 марта 2004 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 532</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 5. Право собственности на предмет лизинга</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Право собственности на предмет лизинга, переданного во временное владение и пользование лизингополучателю, сохраняется за лизингодателем в течение всего срока действия договора лизинга, за исключением случаев перехода предмета лизинга в собственность лизингополучателя до истечения срока действия договора лизинга (если такой переход предусмотрен договором лизинга), осуществляемого при условии исполнения лизингополучателем всех своих денежных обязательств по договору лизинга. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z77" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. При ликвидации или банкротстве лизингополучателя предмет лизинга подлежит возврату лизингодателю, если не оплачена цена лизинга, за исключением случаев, предусмотренных законодательством Республики Казахстан о реабилитации и банкротстве.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускаются наложение ареста на предмет лизинга и его конфискация.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Продукция и иные доходы (в том числе субсидии, признаваемые доходом в соответствии с налоговым законодательством Республики Казахстан), полученные в результате использования предмета лизинга, а также произведенные лизингополучателем отделимые улучшения предмета лизинга, являются собственностью лизингополучателя, если иное не предусмотрено договором лизинга. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z79" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. В случае, когда лизингополучатель произвел за счет собственных средств и с письменного согласия лизингодателя улучшения, не отделимые без вреда для предмета лизинга, он имеет право после прекращения договора на возмещение стоимости этих улучшений, если иное не предусмотрено договором лизинга. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z80" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Стоимость неотделимых улучшений, произведенных лизингополучателем без согласия лизингодателя, возмещению не подлежит, если иное не предусмотрено законодательными актами или договором лизинга. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z81" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Переход права собственности, хозяйственного ведения и оперативного управления на сданное в лизинг имущество к другому лицу не является основанием для изменения или расторжения договора лизинга. При этом к новому собственнику переходят права и обязанности лизингодателя, определенные договором лизинга. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 5 с изменениями, внесенными законами РК от 10.03.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 532</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 07.03.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 6. Сублизинг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Если иное не установлено законодательными актами Республики Казахстан или договором лизинга, лизингополучатель вправе с письменного согласия лизингодателя сдавать предмет лизинга в сублизинг. При этом сублизингодатель и сублизингополучатель выступают в качестве лизингодателя и лизингополучателя, имеют права и несут обязанности, определяемые настоящим Законом для данных участников лизинговой сделки. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При этом перевод лизингополучателем сублизингополучателю своих обязательств по выплате лизинговых платежей по договору лизинга допускается лишь с письменного согласия лизингодателя. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Договор сублизинга не может быть заключен на срок, превышающий срок договора лизинга. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z83" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. К договору сублизинга применяются правила о договоре лизинга, если иное не установлено законодательными актами или договором лизинга. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z84" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Если иное не предусмотрено договором лизинга, досрочное прекращение договора лизинга влечет прекращение заключенного в соответствии с ним договора сублизинга. При этом сублизингополучатель вправе на предмет лизинга, находившийся в его пользовании в соответствии с договором сублизинга, заключить с лизингодателем договор лизинга в пределах оставшегося срока сублизинга на условиях, соответствующих условиям прекращенного договора лизинга. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z85" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Если договор лизинга по основаниям, предусмотренным настоящим Законом, Гражданским кодексом или другими законодательными актами Республики Казахстан, признан недействительным, то заключенный в соответствии с ним договор сублизинга считается ничтожным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 6 с изменениями, внесенными законами РК от 10.03.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 532</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 27.02.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 3. Формы и виды лизинга</w:t>
-[...401 lines deleted...]
-</w:t>
+        <w:t>Статья 7. Защита прав лизингополучателя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Лизингополучателю обеспечивается защита его права на предмет лизинга наравне с защитой права собственности. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Лизингополучатель имеет право предъявлять иски и иным образом защищать принадлежащие ему права от своего имени в период действия договора лизинга. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 4. Предмет лизинга</w:t>
-[...530 lines deleted...]
-      2. Договор сублизинга не может быть заключен на срок, превышающий срок договора лизинга. </w:t>
+        <w:t>Статья 8. Переход предмета лизинга в собственность лизингополучателя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Договором лизинга, за исключением договора исламского лизинга, может быть предусмотрено право либо обязательство лизингополучателя приобрести предмет лизинга в собственность по заранее определенной цене.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z83" w:id="43"/>
-[...232 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2069,4171 +2047,4521 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Статья 9 исключена - Законом РК от 10 марта 2004 г. </w:t>
-[...9 lines deleted...]
-        <w:t>N 532</w:t>
+        <w:t xml:space="preserve">(Статья 9 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>исключена</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК от 10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>марта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2004 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 532</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 10. Лицензирование лизинговой деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="48"/>
+    <w:bookmarkStart w:name="z21" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицензирование лизинговой деятельности банков в качестве лизингодателя, производится уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций в случаях, предусмотренных законодательными актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Иные юридические лица и физические лица, являющиеся индивидуальными предпринимателями, осуществляют лизинговую деятельность в качестве лизингодателя без лицензии после направления уведомления о начале деятельности в уполномоченный орган по финансовому мониторингу в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 10 с изменениями, внесенными законами РК от 10.07.2003 N </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>483</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2004); от 23.12.2005 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 05.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 02.08.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 20.04.2016); от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Правовые основы лизинговых отношений</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 11. Права и обязанности лизингодателя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Лизингодатель вправе: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) требовать причитающиеся ему невыплаченные лизинговые платежи, а также возмещения убытков; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) осуществлять в соответствии с договором лизинга контроль за выполнением лизингополучателем условий договора лизинга; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в случае нарушения лизингополучателем обязательств по возврату предмета лизинга требовать внесения платежей за время просрочки и возмещения убытков; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) истребовать предмет лизинга у лизингополучателя в случаях, предусмотренных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Лизингодатель обязан: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) приобрести в собственность у продавца согласованный с лизингополучателем предмет лизинга для передачи его лизингополучателю на условиях договора лизинга; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) уведомить письменно продавца при заключении договора купли-продажи о том, что предмет лизинга предназначен для передачи его в лизинг определенному лизингополучателю (сублизингополучателю); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-1) уведомить письменно продавца о том, что предмет лизинга передан во владение и пользование новому лизингополучателю (вторичный лизинг, сублизинг, перемена лиц в обязательстве), в месячный срок с момента такой передачи по основаниям, предусмотренным законодательством Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предоставить предмет лизинга лизингополучателю на условиях, оговоренных договором лизинга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) сообщать уполномоченному органу по финансовому мониторингу сведения и информацию в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Договором лизинга могут быть предусмотрены другие права и обязанности лизингодателя, не противоречащие законодательным актам Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 11 c изменениями, внесенными законами РК от 10.03.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 532</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 02.08.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 20.04.2016); от 19.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 219-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 12. Права и обязанности лизингополучателя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Лизингополучатель вправе: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) владеть и пользоваться предметом лизинга на условиях договора лизинга; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) предъявлять продавцу требования в отношении качества и комплектности предмета лизинга, сроков его поставки и в других случаях ненадлежащего исполнения договора, заключенного между продавцом и лизингодателем; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) если иное не установлено договором лизинга, приостановить лизинговые платежи, подлежащие уплате, в случае существенного нарушения лизингодателем условий договора лизинга да тех пор, пока лизингодатель не исполнит своих обязательств перед лизингополучателем по договору лизинга; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) если иное не установлено договором лизинга, востребовать обратно лизинговые платежи, выплаченные им авансом, при одностороннем прекращении лизингодателем договора лизинга; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) если иное не установлено договором лизинга, отказаться от предмета лизинга либо потребовать замены предмета лизинга, расторгнуть договор лизинга в случаях, когда предмет лизинга не поставлен, поставлен с существенной просрочкой или поставлен с неустранимыми недостатками, препятствующими использованию предмета лизинга по назначению, за исключением случаев выбора продавца и предмета лизинга лизингополучателем; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) требовать возмещения убытков в случае невыполнения либо ненадлежащего выполнения лизингодателем условий договора лизинга; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) если иное не установлено договором лизинга, требовать соответствующего уменьшения суммы лизинга и лизинговых платежей, если в силу обстоятельств, за которые он не отвечает, условия пользования, предусмотренные договором лизинга, существенно ухудшились. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Лизингополучатель обязан: </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Иные юридические лица и физические лица, являющиеся индивидуальными предпринимателями, осуществляют лизинговую деятельность в качестве лизингодателя без лицензии после направления уведомления о начале деятельности в уполномоченный орган по финансовому мониторингу в порядке, установленном </w:t>
-[...21 lines deleted...]
-    </w:p>
+      1) принять предмет лизинга в порядке, предусмотренном договором лизинга; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) своевременно выплачивать лизинговые платежи; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) пользоваться предметом лизинга в соответствии с его назначением согласно договору лизинга; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) поддерживать предмет лизинга в состоянии, в котором он был ему передан лизингодателем, с учетом нормального износа и тех изменений в предмете лизинга, которые согласованы сторонами; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) за свой счет осуществлять содержание (в том числе оплату необходимых коммунальных платежей, связанных с предметом лизинга) и техническое обслуживание предмета лизинга, его текущий ремонт, если иное не предусмотрено договором лизинга или законодательными актами; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) обеспечить лизингодателю беспрепятственный доступ к предмету лизинга, если иное не предусмотрено договором и законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Договором лизинга могут быть предусмотрены другие права и обязанности лизингополучателя, не противоречащие законодательным актам Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 10 с изменениями, внесенными законами РК от 10.07.2003 N </w:t>
-[...119 lines deleted...]
-        <w:t xml:space="preserve"> в действие с 20.04.2016); от 03.07.2019 </w:t>
+        <w:t xml:space="preserve">      Сноска. В статью 12 внесены изменения - Законом РК от 10 марта 2004 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 532</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 13. Права и обязанности продавца</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Права и обязанности продавца устанавливаются в соответствии с законодательством Республики Казахстан и договором купли-продажи. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае, если договор лизинга заключен с участием лизингодателя, лизингополучателя и продавца, то права и обязанности продавца устанавливаются в соответствии с договором лизинга. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В статью 13 внесены изменения - Законом РК от 10 марта 2004 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 532</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 14. Ответственность участников лизинга</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Ответственность лизингодателя, лизингополучателя и продавца устанавливается договором лизинга, договором купли-продажи и законодательными актами Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z90" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Продавец предмета лизинга несет ответственность непосредственно перед лизингополучателем по исполнению договора купли-продажи, заключенного между продавцом и лизингодателем, в частности в отношении качества и комплектности предмета лизинга, сроков его поставки и в других случаях ненадлежащего исполнения договора продавцом. При этом лизингополучатель имеет права и несет обязанности, предусмотренные Гражданским кодексом для покупателя, кроме обязанности оплатить приобретенный предмет лизинга, как если бы он был стороной купли-продажи указанного предмета лизинга. В случае, если продавец согласен с требованиями лизингополучателя, то любые изменения условий передачи лизингополучателю предмета лизинга (комплектность, сроки поставки и т.д.) должны быть обязательно согласованы с лизингодателем. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В отношениях с продавцом лизингополучатель и лизингодатель выступают как солидарные кредиторы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Если иное не предусмотрено договором лизинга, лизингодатель не отвечает перед лизингополучателем за выполнение продавцом требований, вытекающих из договора купли-продажи, кроме случаев, когда право выбора продавца лежит на лизингодателе. В последнем случае лизингополучатель вправе по своему выбору предъявлять требования, вытекающие из договора купли-продажи, как непосредственно к продавцу имущества, так и к лизингодателю, которые несут солидарную ответственность. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z92" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. При нарушении лизингодателем обязанности по уведомлению продавца в соответствии с подпунктами 2) и 2-1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 11 настоящего Закона лизингодатель несет полную ответственность перед лизингополучателем за выполнение продавцом требований, вытекающих из договора купли-продажи. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В статью 14 внесены изменения - Законом РК от 10 марта 2004 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 532</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 15. Договор лизинга</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. По договору лизинга лизингодатель обязуется передать приобретенный в собственность у продавца и согласованный с лизингополучателем предмет лизинга во временное владение и пользование лизингополучателю за плату.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Договор лизинга должен содержать следующие существенные условия: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) предмет договора; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) наименование продавца предмета лизинга с указанием, кем был осуществлен выбор продавца и предмета лизинга; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) условия и срок передачи предмета лизинга лизингополучателю; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) размер и периодичность лизинговых платежей; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) стоимость предмета лизинга; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) срок действия договора; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) условия перехода предмета лизинга в собственность лизингополучателя, если такой переход предусмотрен договором; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) описание предмета лизинга; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      9)-13) (исключены)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии этих условий договор лизинга считается незаключенным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. По соглашению сторон в договор лизинга могут быть включены иные условия. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z95" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Договор лизинга должен быть заключен в письменной форме. Несоблюдение письменной формы договора лизинга влечет его ничтожность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z149" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Лизингодатель вправе привлекать финансирование через выпуск цифровых финансовых активов, базовым активом которых являются права (требования) по договору лизинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 15 с изменениями, внесенными законами РК от 10.03.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 532</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 27.02.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.05.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 16. Действие договора лизинга</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Срок договора лизинга определяется сторонами с учетом положений, установленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z96" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Договор лизинга вступает в силу и становится обязательным для сторон с момента подписания договора, если иное не предусмотрено законодательством или договором лизинга. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z97" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Договор лизинга прекращает свое действие с момента исполнения сторонами всех своих обязательств, а также в иных случаях, предусмотренных законодательными актами. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В статью 16 внесены изменения - Законом РК от 10 марта 2004 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 532</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 17. Изменение и расторжение договора лизинга</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Изменение и расторжение договора лизинга осуществляются в случаях и порядке, определяемых гражданским законодательством Республики Казахстан или договором лизинга. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 17 - в редакции Закона РК от 10 марта 2004 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 532</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 18. Замена лизингодателя или лизингополучателя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Лизингодатель и лизингополучатель, если иное не предусмотрено настоящим Законом, договором лизинга или законодательными актами Республики Казахстан, вправе передать все принадлежащие им права по договору лизинга третьим лицам по обоюдному согласию сторон. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 19. Передача лизингополучателю предмета лизинга</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Предмет лизинга передается продавцом непосредственно лизингополучателю в месте нахождения последнего, если иное не предусмотрено договором лизинга или договором купли-продажи. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z98" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Если иное не предусмотрено договором лизинга, предмет лизинга передается лизингополучателю вместе со всеми его принадлежностями и относящимися к нему документами (документами, удостоверяющими комплектность, безопасность, качество, порядок монтажа, наладки, эксплуатации и другое). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z99" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. В случаях нарушения продавцом обязательств по договору купли-продажи предмета лизинга связанные с этим убытки несет сторона договора лизинга, которая выбрала продавца, если иное не предусмотрено договором лизинга. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z100" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. В случае несоответствия предмета лизинга целям его использования по договору лизинга связанные с этим убытки несет сторона договора лизинга, которая выбрала предмет лизинга, если иное не предусмотрено договором лизинга. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В статью 19 внесены изменения - Законом РК от 10 марта 2004 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 532</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 20. Имущественные риски, связанные с предметом лизинга</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Ответственность за сохранность предмета лизинга, а также за риски, связанные с его гибелью, утратой, порчей, преждевременной поломкой, хищением и допущенными просчетами при монтаже, сборке или эксплуатации предмета лизинга, приведшие к невозможности его использования в объеме, предусмотренном технической документацией, и иные имущественные риски с момента фактической приемки предмета лизинга несет лизингополучатель, если иное не предусмотрено договором. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Договором лизинга может быть предусмотрена обязанность лизингодателя или лизингополучателя страховать предмет лизинга. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z101" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Если сторона, обязанная страховать предмет лизинга, не осуществила страхование в соответствии с условиями договора лизинга, другая сторона вправе застраховать предмет лизинга и потребовать от обязанной стороны возмещения расходов в виде страховых платежей. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z102" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Гибель, утрата, порча, хищение предмета лизинга или утрата предметом лизинга своих функций или если имущество в силу обстоятельств, за которые лизингополучатель не отвечает, окажется в состоянии, не пригодном для использования, не освобождают лизингополучателя от обязательств по договору лизинга и не являются основанием для досрочного расторжения договора лизинга по требованию лизингополучателя, если договором лизинга не установлено иное. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В статью 20 внесены изменения - Законом РК от 10 марта 2004 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 532</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 21. Лизинговые платежи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Лизинговые платежи - периодические платежи, представляющие собой общую сумму платежей по договору лизинга за весь срок действия договора лизинга, которые должны быть рассчитаны с учетом возмещения всей или существенной части стоимости предмета лизинга по цене на момент заключения договора лизинга и осуществляемые на протяжении срока действия договора лизинга, которые включают в себя: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) возмещение лизингодателю затрат на приобретение предмета лизинга и любых других расходов, непосредственно связанных с приобретением, поставкой предмета лизинга и приведением его в рабочее состояние для использования по назначению в соответствии с договором лизинга; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) вознаграждение по лизингу. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В статью 21 внесены изменения - Законом РК от 10 марта 2004 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 532</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 22. Учет лизинга</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Учет лизинга осуществляется в соответствии с требованиями законодательства по бухгалтерскому учету. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 23. Возврат предмета лизинга</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Лизингополучатель должен возвратить предмет лизинга, если договором лизинга не предусмотрено право или обязательство лизингополучателя приобрести в собственность предмет лизинга либо он не воспользовался предусмотренным правом выкупа предмета лизинга, либо договор лизинга был прекращен досрочно в судебном порядке, а также в иных случаях, предусмотренных договором лизинга и законодательными актами Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z103" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Предмет лизинга должен быть возвращен в том состоянии, в котором его получил лизингополучатель, с учетом нормального износа или в состоянии, обусловленном договором лизинга. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z104" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Если состояние возвращаемого предмета лизинга не соответствует условиям, предусмотренным в пункте 2 настоящей статьи, лизингополучатель возмещает лизингодателю причиненный ущерб, если иное не предусмотрено договором лизинга. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z105" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Если предмет лизинга выбывает из нормального рабочего состояния раньше срока, обусловленного его техническими характеристиками, вследствие его неправильной эксплуатации лизингополучателем и возвращается лизингодателю, то лизингополучатель обязан возместить лизингодателю убытки, если иное не предусмотрено договором лизинга. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z106" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Если лизингополучатель обязан возвратить предмет лизинга и не возвратил его либо возвратил его несвоевременно, лизингодатель имеет право потребовать внесения лизинговых платежей за весь период просрочки. В случае, если лизинговые платежи не покрывают причиненных лизингодателю убытков, он имеет право потребовать их возмещения. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 23 с изменениями, внесенными Законом РК от 10.03.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 532</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 24. Истребование предмета лизинга</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Лизингодатель, если иное не предусмотрено договором лизинга, имеет право истребования предмета лизинга в порядке, установленном законодательством Республики Казахстан, в случаях, определяемых договором или законодательными актами Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z107" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Лизингодатель имеет право бесспорного истребования предмета лизинга в следующих случаях: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) если использование предмета лизинга лизингополучателем не соответствует условиям договора лизинга или назначению предмета лизинга; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) если лизингополучатель ограничивает доступ лизингодателя к предмету лизинга; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) если лизингополучатель два и более раза подряд в сроки, предусмотренные договором, не вносит лизинговый платеж по договору лизинга в установленном объеме. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Бесспорное истребование предмета лизинга осуществляется в порядке приказного производства в соответствии с Гражданским процессуальным кодексом Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z109" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Для вынесения судебного приказа лизингодателем представляются: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) заявление; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) договор лизинга; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) письменное предупреждение о возможном истребовании предмета лизинга, направленное лизингополучателю не менее чем за один месяц до подачи заявления; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) документы, подтверждающие фактическую уплату лизинговых платежей лизингополучателем. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Лизингополучатель вправе в десятидневный срок со дня получения копии судебного приказа направить в суд, вынесший приказ, возражения против заявленного требования об истребовании предмета лизинга с использованием любых средств связи. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 24 с изменениями, внесенными Законом РК от 10.03.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 532</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2-1. Особенности осуществления исламского лизинга</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Закон дополнен главой 2-1 в соответствии Законом РК от 27.04.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 24-1. Требования к осуществлению исламского лизинга</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. При осуществлении деятельности по исламскому лизингу юридические лица обязаны соблюдать принципы исламского финансирования, а также иные требования, установленные настоящей статьей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z117" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Принципами исламского финансирования являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z118" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) запрет на финансирование лизингодателем деятельности, связанной с производством и (или) торговлей табачной, алкогольной продукцией, оружием и боеприпасами, игорным бизнесом, а также иных видов предпринимательской деятельности, финансирование которых запрещено советом по принципам исламского финансирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z119" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) запрет на получение лизингодателем вознаграждения в виде процентов от инвестирования денег, относящихся к исламскому лизингу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Совет по принципам исламского финансирования или внешний независимый эксперт по принципам исламского финансирования (далее – внешние независимые эксперты) вправе дополнительно определять иные обязательные для соблюдения требования к деятельности лизингодателя и лизингополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Не допускается использование лизингополучателем предмета лизинга или передача его в сублизинг для осуществления деятельности, указанной в подпункте 1) части первой пункта 2 настоящей статьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z121" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Право собственности на предмет лизинга переходит к лизингополучателю на основании отдельного соглашения после исполнения им обязательств перед лизингодателем по договору исламского лизинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z122" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Лизингополучатель производит оплату лизинговых платежей после передачи предмета лизинга лизингополучателю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z123" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Суммы штрафов и пеней за неисполнение и (или) ненадлежащее исполнение обязательств лизингополучателем частично или в полном объеме могут быть направлены лизингодателем на благотворительную помощь по решению совета по принципам исламского финансирования или внешних независимых экспертов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z124" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Лизингодатель, не являющийся исламским банком, ведет раздельный учет доходов и расходов по исламскому лизингу от доходов и расходов по иной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 24-2. Деятельность совета по принципам исламского финансирования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Для определения соответствия сделок исламского лизинга лизингодателем в обязательном порядке создается совет по принципам исламского финансирования. В случаях, предусмотренных нормативным правовым актом уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций, лизингодатель вправе привлекать внешних независимых экспертов для получения заключения о соответствии сделок исламского лизинга принципам исламского финансирования без создания совета по принципам исламского финансирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования к внешним независимым экспертам устанавливаются нормативным правовым актом уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z127" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Совет по принципам исламского финансирования является независимым органом, назначаемым общим собранием акционеров лизингодателя по рекомендации совета директоров. Внешние независимые эксперты определяются советом директоров лизингодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z128" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Внутренние нормативные документы лизингодателя, регулирующие исламский лизинг, подлежат утверждению советом директоров лизингодателя при наличии положительного заключения совета по принципам исламского финансирования или внешних независимых экспертов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z129" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Задачи, функции и полномочия совета по принципам исламского финансирования, а также порядок его создания и требования к членам совета по принципам исламского финансирования определяются положением, утвержденным общим собранием акционеров лизингодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z130" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Задачи, функции, полномочия внешних независимых экспертов и требования к ним определяются положением, утвержденным советом директоров лизингодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 24-2 с изменениями, внесенными Законом РК от 03.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 262-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 24-3. Договор исламского лизинга</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Договор исламского лизинга должен содержать следующие существенные условия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предмет договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) указание цели использования предмета лизинга и обязательства соблюдения целевого использования лизингополучателем предмета лизинга согласно принципам исламского финансирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) условия и срок передачи предмета лизинга лизингополучателю;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) фиксированный размер и периодичность лизинговых платежей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) фиксированная стоимость предмета лизинга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) исчерпывающий перечень и размер расходов лизингодателя, подлежащих возмещению лизингополучателем в связи с передачей предмета лизинга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) срок действия договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Договор исламского лизинга не может предусматривать переход предмета лизинга в собственность лизингополучателя. Право собственности на предмет лизинга может перейти к лизингополучателю на основании отдельного соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z134" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В случае заключения договора исламского лизинга на предмет лизинга, не находящийся в собственности у лизингодателя, в договоре исламского лизинга предусматривается срок, в течение которого лизингодателю предоставляется право создать предмет лизинга или приобрести его в собственность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z135" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В случае предоставления лизингодателем имущества, не соответствующего условиям договора исламского лизинга, лизингополучатель имеет право отказаться от исполнения договора исламского лизинга или требовать предоставления в лизинг имущества, соответствующего условиям договора исламского лизинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z136" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. По договору исламского лизинга в лизинговые платежи по взаимному согласию сторон могут быть включены расходы лизингодателя на страхование, проведение капитального ремонта и иные расходы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z137" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. По договору исламского лизинга лизингополучатель несет ответственность за сохранность имущества и риски, указанные в пункте 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона, за исключением случаев, предусмотренных пунктом 7 настоящей статьи, а также случая преждевременной поломки, связанной с допущенными просчетами при монтаже и сборке предмета исламского лизинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z138" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. По договору исламского лизинга лизингополучатель освобождается от обязательств и имеет право на расторжение договора исламского лизинга в случае гибели, утраты, порчи, хищения предмета лизинга или утраты предметом лизинга своих функций в силу обстоятельств, за которые лизингополучатель не отвечает.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 24-4. Последствия признания операций исламского лизинга не соответствующими принципам исламского финансирования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В случае признания советом по принципам исламского финансирования или внешними независимыми экспертами сделки, находящейся на стадии заключения, не соответствующей требованиям, указанным в пункте 1 статьи 24-1 настоящего Закона, такая сделка не может быть заключена и исполнена.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z141" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В случае признания советом по принципам исламского финансирования или внешними независимыми экспертами сделки заключенной, но не исполненной или частично исполненной, не соответствующей требованиям, указанным в пункте 1 статьи 24-1 настоящего Закона, такая сделка досрочно расторгается в порядке, установленном гражданским законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z142" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В случае признания советом по принципам исламского финансирования или внешними независимыми экспертами исполненной или частично исполненной сделки, не соответствующей требованиям, указанным в пункте 1 статьи 24-1 настоящего Закона, доход по такой сделке должен быть направлен на благотворительность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z152" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Правовые основы лизинговых отношений</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> Глава 2-2. Особенности предоставления лизинга для физических лиц</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Закон дополнен главой 2-1 в соответствии Законом РК от 27.04.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...245 lines deleted...]
-    <w:bookmarkEnd w:id="51"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 24-5. Условия предоставления лизинга для физических лиц</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z154" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Передача предмета лизинга для физических лиц по договору лизинга должна отвечать следующим условиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z155" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) передача предмета лизинга в собственность лизингополучателю и (или) предоставление права лизингополучателю на приобретение предмета лизинга по фиксированной цене определены договором лизинга;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z156" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) срок лизинга не превышает восьмидесяти четырех месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z157" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) размер штрафов и (или) пеней не может превышать десять процентов от суммы просроченной задолженности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размеры годовой эффективной ставки вознаграждения по договору лизинга и иных платежей, не предусмотренных настоящей статьей, устанавливаются нормативным правовым актом уполномоченного органа в области государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z158" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 24-6. Требования, предъявляемые к лизингодателям, предоставляющим лизинг для физических лиц</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z159" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Предоставлять лизинг автотранспортных средств, указанных в пункте 5 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">статьи 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>настоящего Закона, может только юридическое лицо, соответствующее следующим требованиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z160" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) минимальный размер уставного и (или) собственного капитала которого составляет не менее ста миллионов теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z161" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) руководитель которого не имеет неснятой или непогашенной судимости, не был признан банкротом, а также не ограничен в праве занимать руководящие должности в соответствии с законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z50" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Заключительные положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 25. Режим осуществления лизинговой деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. На лизинговую деятельность, осуществляемую в соответствии с настоящим Законом, распространяется правовой и экономический режим осуществления инвестиционной деятельности, предусмотренный законодательством Республики Казахстан в области инвестиций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z111" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Перечень предметов лизинга, к которым применяется таможенная процедура временного ввоза и временного вывоза товаров, установленный таможенным законодательством Евразийского экономического союза и (или) Республики Казахстан, определяется уполномоченным органом в сфере таможенного дела, за исключением лизинговой деятельности, связанной с предоставлением лизинга для физических лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 11 c изменениями, внесенными законами РК от 10.03.2004 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 25 с изменениями, внесенными законами РК от 10.03.2004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 532</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 02.08.2015 </w:t>
-[...49 lines deleted...]
-        <w:t>№ 219-VIII</w:t>
+        <w:t xml:space="preserve">; от 30.06.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 297-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2010); от 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 26.12.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2018); от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...3458 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6522,55 +6850,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6896,31 +7224,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>