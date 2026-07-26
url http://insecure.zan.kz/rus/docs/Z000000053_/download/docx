--- v0 (2025-10-03)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ccc460c" w14:textId="ccc460c">
+    <w:p w14:paraId="a1b9941" w14:textId="a1b9941">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -895,1076 +895,1170 @@
         <w:t>
       7) единство измерений – состояние измерений, при котором результаты этих измерений выражены в допущенных к применению единицах величин, а показатели точности измерений не выходят за установленные границы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z135" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) государственная система обеспечения единства измерений – совокупность объектов, государственных органов, физических и юридических лиц, осуществляющих деятельность в области обеспечения единства измерений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z136" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 9) предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) реестр государственной системы обеспечения единства измерений – электронная база данных объектов, участников работ и документов в области обеспечения единства измерений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z158" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1) референтная методика выполнения измерений – методика выполнения измерений, используемая для получения результатов измерений, которые могут быть применены для оценки правильности измеренных значений величины, полученных с помощью других методик выполнения измерений величин того же рода, а также для калибровки средств измерений или для определения характеристик стандартных образцов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z158" w:id="14"/>
-[...15 lines deleted...]
-      9-1) референтная методика выполнения измерений – методика выполнения измерений, используемая для получения результатов измерений, которые могут быть применены для оценки правильности измеренных значений величины, полученных с помощью других методик выполнения измерений величин того же рода, а также для калибровки средств измерений или для определения характеристик стандартных образцов;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-2) методика калибровки средств измерений – документ, устанавливающий порядок и процедуры проведения калибровки эталона единицы величины или средства измерений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z159" w:id="15"/>
-[...15 lines deleted...]
-      9-2) методика калибровки средств измерений – документ, устанавливающий порядок и процедуры проведения калибровки эталона единицы величины или средства измерений;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) исключен Законом РК от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) исключен Законом РК от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) метрологическая аттестация средств измерений – установление (подтверждение) соответствия средств измерений, выпускаемых в обращение в единичных экземплярах, требованиям законодательства Республики Казахстан об обеспечении единства измерений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z160" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-1) поверка средств измерений – совокупность операций, выполняемых в целях подтверждения соответствия средств измерений обязательным метрологическим требованиям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z161" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-2) методика поверки средств измерений – описание совокупности операций, выполнение которых позволяет определить и подтвердить соответствие средств измерений установленным требованиям к метрологическим характеристикам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z331" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) поверитель средств измерений – физическое лицо, аттестованное на право проведения поверки средств измерений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) испытание средств измерений - совокупность операций, проводимых для определения степени соответствия средств измерений установленным нормам с применением к объектам испытаний различных испытательных воздействий;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      10) исключен Законом РК от 05.10.2018 </w:t>
+        <w:t xml:space="preserve">      15) исключен Законом РК от 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">      11) исключен Законом РК от 05.10.2018 </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) средство измерений – техническое средство, предназначенное для измерений и имеющее метрологические характеристики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-1) утверждение типа средства измерений – решение уполномоченного органа о разрешении применения средства измерения утвержденного типа на территории Республики Казахстан на основании положительных результатов испытаний;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17) исключен Законом РК от 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...95 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18) исключен Законом РК от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) методика выполнения измерений - совокупность операций и правил, выполнение которых обеспечивает получение результатов измерений с точностью, установленной данной методикой выполнения измерений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z147" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) метрологическая аттестация методики выполнения измерений - установление (подтверждение) соответствия методики выполнения измерений предъявляемым к ней метрологическим требованиям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      15) исключен Законом РК от 05.10.2018 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20-1) исключен Законом РК от 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...37 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21) исключен Законом РК от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z163" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-1) стандартный образец – материал (вещество) с установленными показателями точности измерений и метрологической прослеживаемостью, достаточно однородный и стабильный в отношении определенных свойств для того, чтобы использовать его при измерении или при оценивании качественных свойств в соответствии с предполагаемым назначением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) уполномоченный орган - государственный орган, осуществляющий государственное регулирование в области технического регулирования и метрологии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) единица величины – величина фиксированного размера, которой условно присвоено числовое значение, равное единице, и которая применяется для количественного выражения однородных с ней величин;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) государственный эталон единицы величины – эталон единицы величины, признанный решением уполномоченного органа и находящийся в государственной собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z164" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-1) передача размера единицы величины – приведение размера величины, хранимой средством измерений, к единице величины, воспроизводимой или хранимой эталоном данной единицы величины или стандартным образцом, имеющим более высокие показатели точности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) эталон единицы величины - средство измерений, предназначенное для воспроизведения и (или) хранения единицы величины (кратных либо дольных значений единицы величины) в целях передачи ее размера другим средствам измерений данной величины, утвержденное в порядке, установленном уполномоченным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z165" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) калибровка эталона единицы величины или средства измерений – совокупность операций, устанавливающих соотношение между значением величины, полученным с помощью данного эталона единицы величины или средства измерений, и соответствующим значением величины, определенным с помощью эталона единицы величины более высокой точности, в целях определения действительных значений метрологических характеристик эталона единицы величины или средства измерений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z166" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) сличение эталонов единиц величин – установление соотношения между результатами измерений при воспроизведении и передаче единицы измерения эталонами единиц величин одного уровня точности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">17) исключен Законом РК от 05.10.2018 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 1 в редакции Закона РК от 29.12.2006 N </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">209 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); с изменениями, внесенными законами РК от 05.07.2008 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 62-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 10.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 29.12.2014</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 269-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); от 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования);</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 30.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 397-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...93 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...264 lines deleted...]
-      27) сличение эталонов единиц величин – установление соотношения между результатами измерений при воспроизведении и передаче единицы измерения эталонами единиц величин одного уровня точности.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 2. Законодательство Республики Казахстан об обеспечении единства измерений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:p>
-[...218 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 2 с изменением, внесенным Законом РК от 10.07.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1977,4670 +2071,4670 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Законодательство Республики Казахстан об обеспечении единства измерений основывается на Конституции Республики Казахстан и состоит из настоящего Закона и иных нормативных правовых актов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="27"/>
+    <w:bookmarkStart w:name="z61" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Если международным договором, ратифицированным Республикой Казахстан, установлены иные правила, чем те, которые содержатся в настоящем Законе, то применяются правила международного договора.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 2 с изменениями, внесенными законами РК от 10.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 3. Сфера действия настоящего Закона</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящий Закон распространяется на все государственные органы, физические и юридические лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 2 с изменениями, внесенными законами РК от 10.07.2012 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 3 в редакции Закона РК от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="28"/>
+    <w:bookmarkStart w:name="z8" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 3. Сфера действия настоящего Закона</w:t>
+        <w:t xml:space="preserve"> Статья 4. Цели обеспечения единства измерений </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:p>
-[...97 lines deleted...]
-    <w:bookmarkStart w:name="z167" w:id="30"/>
+    <w:bookmarkStart w:name="z167" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Основными целями обеспечения единства измерений являются: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z168" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z168" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) защита интересов физических и юридических лиц Республики Казахстан от недостоверных результатов измерений; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z169" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получение достоверных результатов измерений при фундаментальных исследованиях и научных разработках;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z169" w:id="32"/>
-[...15 lines deleted...]
-      2) получение достоверных результатов измерений при фундаментальных исследованиях и научных разработках;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) интеграция в международную систему обеспечения единства измерений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z170" w:id="33"/>
-[...15 lines deleted...]
-      3) интеграция в международную систему обеспечения единства измерений.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 4 в редакции Закона РК от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 5. Государственное управление обеспечением единства измерений </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:p>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Статья 5 исключена Законом РК от 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="35"/>
+    <w:bookmarkStart w:name="z68" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Государственная система обеспечения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>единства измерений</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z104" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 6. Структура государственной системы обеспечения единства измерений </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z104" w:id="36"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z171" w:id="37"/>
+    <w:bookmarkStart w:name="z171" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В структуру государственной системы обеспечения единства измерений входят: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z172" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Правительство Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z172" w:id="38"/>
-[...15 lines deleted...]
-      1) Правительство Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уполномоченный орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z173" w:id="39"/>
-[...15 lines deleted...]
-      2) уполномоченный орган;</w:t>
+    <w:bookmarkStart w:name="z174" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) государственные органы в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z174" w:id="40"/>
-[...15 lines deleted...]
-      3) государственные органы в пределах своей компетенции;</w:t>
+    <w:bookmarkStart w:name="z175" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) государственный научный метрологический центр;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z175" w:id="41"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z176" w:id="42"/>
+    <w:bookmarkStart w:name="z176" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) физические и юридические лица. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 6 в редакции Закона РК от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z177" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 6-1. Компетенция Правительства Республики Казахстан в области обеспечения единства измерений</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:p>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z178" w:id="44"/>
+    <w:bookmarkStart w:name="z178" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       К компетенции Правительства Республики Казахстан в области обеспечения единства измерений относятся: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z179" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разработка основных направлений единой государственной политики в области обеспечения единства измерений;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z179" w:id="45"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z180" w:id="46"/>
+    <w:bookmarkStart w:name="z180" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) определение государственного научного метрологического центра; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) исключен Законом РК от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена статьей 6-1 в соответствии с Законом РК от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); с изменением, внесенным Законом РК от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z182" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 6-2. Компетенция уполномоченного органа в области обеспечения единства измерений</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:p>
-[...153 lines deleted...]
-    <w:bookmarkStart w:name="z183" w:id="48"/>
+    <w:bookmarkStart w:name="z183" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       К компетенции уполномоченного органа относятся: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z184" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирование и реализация единой государственной политики в области обеспечения единства измерений;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z184" w:id="49"/>
-[...15 lines deleted...]
-      1) формирование и реализация единой государственной политики в области обеспечения единства измерений;</w:t>
+    <w:bookmarkStart w:name="z185" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подача представления в Правительство Республики Казахстан для определения государственного научного метрологического центра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z185" w:id="50"/>
-[...15 lines deleted...]
-      2) подача представления в Правительство Республики Казахстан для определения государственного научного метрологического центра;</w:t>
+    <w:bookmarkStart w:name="z186" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление координации деятельности государственного научного метрологического центра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z186" w:id="51"/>
-[...15 lines deleted...]
-      3) осуществление координации деятельности государственного научного метрологического центра;</w:t>
+    <w:bookmarkStart w:name="z187" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) утверждение государственных эталонов единиц величин;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z187" w:id="52"/>
-[...15 lines deleted...]
-      4) утверждение государственных эталонов единиц величин;</w:t>
+    <w:bookmarkStart w:name="z188" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) определение порядка создания, утверждения, хранения, применения и сличения государственных эталонов единиц величин и эталонов единиц величин субъектов аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z188" w:id="53"/>
-[...15 lines deleted...]
-      5) определение порядка создания, утверждения, хранения, применения и сличения государственных эталонов единиц величин и эталонов единиц величин субъектов аккредитации;</w:t>
+    <w:bookmarkStart w:name="z189" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) утверждение классификации эталонов единиц величин;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z189" w:id="54"/>
-[...15 lines deleted...]
-      6) утверждение классификации эталонов единиц величин;</w:t>
+    <w:bookmarkStart w:name="z190" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) организация и проведение государственного метрологического контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z190" w:id="55"/>
-[...15 lines deleted...]
-      7) организация и проведение государственного метрологического контроля;</w:t>
+    <w:bookmarkStart w:name="z191" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) представление Республики Казахстан в международных и региональных организациях по метрологии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z191" w:id="56"/>
-[...15 lines deleted...]
-      8) представление Республики Казахстан в международных и региональных организациях по метрологии;</w:t>
+    <w:bookmarkStart w:name="z192" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) определение порядка проведения аттестации, переаттестации и отзыва сертификатов поверителей средств измерений, а также квалификационных требований к ним;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z192" w:id="57"/>
-[...15 lines deleted...]
-      9) определение порядка проведения аттестации, переаттестации и отзыва сертификатов поверителей средств измерений, а также квалификационных требований к ним;</w:t>
+    <w:bookmarkStart w:name="z193" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) определение порядка повышения квалификации и переподготовки кадров в области обеспечения единства измерений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z193" w:id="58"/>
-[...15 lines deleted...]
-      10) определение порядка повышения квалификации и переподготовки кадров в области обеспечения единства измерений;</w:t>
+    <w:bookmarkStart w:name="z194" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) утверждение форм сертификатов об утверждении типа средств измерений и о поверке средств измерений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z194" w:id="59"/>
-[...15 lines deleted...]
-      11) утверждение форм сертификатов об утверждении типа средств измерений и о поверке средств измерений;</w:t>
+    <w:bookmarkStart w:name="z195" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) определение порядка изготовления, хранения и применения поверительных клейм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z195" w:id="60"/>
-[...15 lines deleted...]
-      12) определение порядка изготовления, хранения и применения поверительных клейм;</w:t>
+    <w:bookmarkStart w:name="z196" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) определение порядка разработки, метрологической аттестации, утверждения и регистрации методик выполнения измерений и референтных методик выполнения измерений в реестре государственной системы обеспечения единства измерений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z196" w:id="61"/>
-[...15 lines deleted...]
-      13) определение порядка разработки, метрологической аттестации, утверждения и регистрации методик выполнения измерений и референтных методик выполнения измерений в реестре государственной системы обеспечения единства измерений;</w:t>
+    <w:bookmarkStart w:name="z197" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) определение порядка проведения метрологической экспертизы нормативных правовых актов, технических регламентов, а также межгосударственных и национальных стандартов в области обеспечения единства измерений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z197" w:id="62"/>
-[...15 lines deleted...]
-      14) определение порядка проведения метрологической экспертизы нормативных правовых актов, технических регламентов, а также межгосударственных и национальных стандартов в области обеспечения единства измерений;</w:t>
+    <w:bookmarkStart w:name="z198" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) определение порядка разработки, утверждения, регистрации в реестре государственной системы обеспечения единства измерений и применения методик поверки средств измерений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z198" w:id="63"/>
-[...15 lines deleted...]
-      15) определение порядка разработки, утверждения, регистрации в реестре государственной системы обеспечения единства измерений и применения методик поверки средств измерений;</w:t>
+    <w:bookmarkStart w:name="z199" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) организация проведения научных исследований в области обеспечения единства измерений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z199" w:id="64"/>
-[...15 lines deleted...]
-      16) организация проведения научных исследований в области обеспечения единства измерений;</w:t>
+    <w:bookmarkStart w:name="z200" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) определение порядка ведения реестра государственной системы обеспечения единства измерений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z200" w:id="65"/>
-[...15 lines deleted...]
-      17) определение порядка ведения реестра государственной системы обеспечения единства измерений;</w:t>
+    <w:bookmarkStart w:name="z201" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) определение порядка формирования перечней измерений и метрологических требований к ним, относящихся к государственному регулированию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z201" w:id="66"/>
-[...15 lines deleted...]
-      18) определение порядка формирования перечней измерений и метрологических требований к ним, относящихся к государственному регулированию;</w:t>
+    <w:bookmarkStart w:name="z202" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) установление метрологических требований к измерениям, относящимся к государственному регулированию, совместно с государственными органами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z202" w:id="67"/>
-[...15 lines deleted...]
-      19) установление метрологических требований к измерениям, относящимся к государственному регулированию, совместно с государственными органами;</w:t>
+    <w:bookmarkStart w:name="z203" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) определение порядка проведения поверки средств измерений и установления периодичности поверки средств измерений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z203" w:id="68"/>
-[...15 lines deleted...]
-      20) определение порядка проведения поверки средств измерений и установления периодичности поверки средств измерений;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) определение порядка утверждения типа, испытаний для целей утверждения типа, метрологической аттестации средств измерений и установления формы знака утверждения типа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z336" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-1) утверждение перечня средств измерений, выпускаемых в обращение по результатам первичной поверки средств измерений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:p>
-[...33 lines deleted...]
-      21-1) утверждение перечня средств измерений, выпускаемых в обращение по результатам первичной поверки средств измерений;</w:t>
+    <w:bookmarkStart w:name="z337" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-2) определение порядка по установлению соответствия количества фасованной изготовителем или продавцом продукции в упаковках любого вида, а также завезенной импортером расфасованной продукции при ее реализации и продукции, отчуждаемой при совершении торговых операций, в целях государственного метрологического контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z337" w:id="70"/>
-[...15 lines deleted...]
-      21-2) определение порядка по установлению соответствия количества фасованной изготовителем или продавцом продукции в упаковках любого вида, а также завезенной импортером расфасованной продукции при ее реализации и продукции, отчуждаемой при совершении торговых операций, в целях государственного метрологического контроля;</w:t>
+    <w:bookmarkStart w:name="z205" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) определение порядка обеспечения метрологической прослеживаемости измерений для субъектов аккредитации и юридических лиц при аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z205" w:id="71"/>
-[...15 lines deleted...]
-      22) определение порядка обеспечения метрологической прослеживаемости измерений для субъектов аккредитации и юридических лиц при аккредитации;</w:t>
+    <w:bookmarkStart w:name="z206" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) определение порядка утверждения типа и регистрации в реестре государственной системы обеспечения единства измерений стандартного образца;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z206" w:id="72"/>
-[...15 lines deleted...]
-      23) определение порядка утверждения типа и регистрации в реестре государственной системы обеспечения единства измерений стандартного образца;</w:t>
+    <w:bookmarkStart w:name="z207" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) осуществление координации деятельности государственных органов, физических и юридических лиц в области обеспечения единства измерений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z207" w:id="73"/>
-[...15 lines deleted...]
-      24) осуществление координации деятельности государственных органов, физических и юридических лиц в области обеспечения единства измерений;</w:t>
+    <w:bookmarkStart w:name="z208" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) осуществление межрегиональной и межотраслевой координации и выполнение работ, направленных на обеспечение единства измерений времени и частоты и определение параметров вращения Земли;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z208" w:id="74"/>
-[...15 lines deleted...]
-      25) осуществление межрегиональной и межотраслевой координации и выполнение работ, направленных на обеспечение единства измерений времени и частоты и определение параметров вращения Земли;</w:t>
+    <w:bookmarkStart w:name="z209" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) осуществление межрегиональной и межотраслевой координации и выполнение работ, связанных с разработкой и внедрением стандартных образцов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z209" w:id="75"/>
-[...15 lines deleted...]
-      26) осуществление межрегиональной и межотраслевой координации и выполнение работ, связанных с разработкой и внедрением стандартных образцов;</w:t>
+    <w:bookmarkStart w:name="z210" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) осуществление межрегиональной и межотраслевой координации и выполнение работ, связанных с разработкой и внедрением стандартных справочных данных о физических константах и свойствах веществ и материалов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z210" w:id="76"/>
-[...15 lines deleted...]
-      27) осуществление межрегиональной и межотраслевой координации и выполнение работ, связанных с разработкой и внедрением стандартных справочных данных о физических константах и свойствах веществ и материалов;</w:t>
+    <w:bookmarkStart w:name="z211" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) осуществление иных полномочий, предусмотренных настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z211" w:id="77"/>
-[...15 lines deleted...]
-      28) осуществление иных полномочий, предусмотренных настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена статьей 6-2 в соответствии с Законом РК от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); с изменениями, внесенными законами РК от 30.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 397-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z212" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 6-3. Компетенция государственных органов в области обеспечения единства измерений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z213" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственные органы в пределах своей компетенции в области обеспечения единства измерений осуществляют:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z214" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) участие в реализации единой государственной политики в области обеспечения единства измерений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z215" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) утверждение перечней измерений, относящихся к государственному регулированию, совместно с уполномоченным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z216" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена статьей 6-2 в соответствии с Законом РК от 05.10.2018 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена статьей 6-3 в соответствии с Законом РК от 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); с изменениями, внесенными законами РК от 30.12.2020 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z212" w:id="78"/>
+    <w:bookmarkStart w:name="z217" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 6-3. Компетенция государственных органов в области обеспечения единства измерений</w:t>
-[...79 lines deleted...]
-      3) иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Статья 6-4. Компетенция государственного научного метрологического центра</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:p>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z218" w:id="84"/>
+    <w:bookmarkStart w:name="z218" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       К компетенции государственного научного метрологического центра относятся: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z219" w:id="85"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z219" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) проведение научных исследований в области обеспечения единства измерений; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z220" w:id="86"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z220" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) проведение сличений результатов поверки, калибровки средств измерений и межлабораторных сравнительных испытаний; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z221" w:id="87"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z221" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) проведение работ по повышению квалификации и переподготовке кадров в области обеспечения единства измерений; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z222" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) создание, совершенствование, хранение и применение государственных эталонов единиц величин;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z222" w:id="88"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z223" w:id="89"/>
+    <w:bookmarkStart w:name="z223" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) создание систем передачи размеров единиц величин; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z224" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) разработка документов по стандартизации в области обеспечения единства измерений, методик выполнения измерений, методик поверки и калибровки средств измерений;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z224" w:id="90"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z225" w:id="91"/>
+    <w:bookmarkStart w:name="z225" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) производство и ремонт средств измерений; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z226" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) производство стандартных образцов, аттестованных смесей, поверочных газовых смесей;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z226" w:id="92"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z227" w:id="93"/>
+    <w:bookmarkStart w:name="z227" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) проведение поверки и калибровки средств измерений в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z228" w:id="94"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z228" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) проведение метрологической аттестации методик выполнения измерений в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z229" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) проведение метрологической экспертизы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z229" w:id="95"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z230" w:id="96"/>
+    <w:bookmarkStart w:name="z230" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) проведение и участие в сличениях эталонов единиц величин; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z231" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) проведение испытаний средств измерений для целей утверждения типа, метрологической аттестации средств измерений, аттестации испытательного оборудования;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z231" w:id="97"/>
-[...15 lines deleted...]
-      13) проведение испытаний средств измерений для целей утверждения типа, метрологической аттестации средств измерений, аттестации испытательного оборудования;</w:t>
+    <w:bookmarkStart w:name="z232" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) ведение реестра государственной системы обеспечения единства измерений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z232" w:id="98"/>
-[...15 lines deleted...]
-      14) ведение реестра государственной системы обеспечения единства измерений;</w:t>
+    <w:bookmarkStart w:name="z233" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) аттестация, переаттестация и отзыв сертификатов поверителей средств измерений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z233" w:id="99"/>
-[...15 lines deleted...]
-      15) аттестация, переаттестация и отзыв сертификатов поверителей средств измерений;</w:t>
+    <w:bookmarkStart w:name="z234" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) организация изготовления поверительных клейм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z234" w:id="100"/>
-[...15 lines deleted...]
-      16) организация изготовления поверительных клейм;</w:t>
+    <w:bookmarkStart w:name="z235" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) апробация методик поверки средств измерений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z235" w:id="101"/>
-[...15 lines deleted...]
-      17) апробация методик поверки средств измерений;</w:t>
+    <w:bookmarkStart w:name="z236" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) выполнение работ по обеспечению единства измерений времени и частоты, определение параметров вращения Земли;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z236" w:id="102"/>
-[...15 lines deleted...]
-      18) выполнение работ по обеспечению единства измерений времени и частоты, определение параметров вращения Земли;</w:t>
+    <w:bookmarkStart w:name="z237" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) выполнение работ, связанных с разработкой и внедрением стандартных справочных данных о физических константах и свойствах веществ и материалов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z237" w:id="103"/>
-[...15 lines deleted...]
-      19) выполнение работ, связанных с разработкой и внедрением стандартных справочных данных о физических константах и свойствах веществ и материалов;</w:t>
+    <w:bookmarkStart w:name="z238" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) выполнение иных полномочий, установленных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z238" w:id="104"/>
-[...15 lines deleted...]
-      20) выполнение иных полномочий, установленных законодательством Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена статьей 6-4 в соответствии с Законом РК от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z239" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 6-5. Физические и юридические лица в области обеспечения единства измерений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:p>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> Статья 6-5. Физические и юридические лица в области обеспечения единства измерений</w:t>
+    <w:bookmarkStart w:name="z240" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Физические и юридические лица имеют право:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z240" w:id="106"/>
-[...15 lines deleted...]
-      Физические и юридические лица имеют право:</w:t>
+    <w:bookmarkStart w:name="z241" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) участвовать в разработке нормативных правовых актов Республики Казахстан в области обеспечения единства измерений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z241" w:id="107"/>
-[...15 lines deleted...]
-      1) участвовать в разработке нормативных правовых актов Республики Казахстан в области обеспечения единства измерений;</w:t>
+    <w:bookmarkStart w:name="z242" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) создавать при необходимости соответствующие подразделения и службы по обеспечению единства измерений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z242" w:id="108"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z243" w:id="109"/>
+    <w:bookmarkStart w:name="z243" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) проводить поверку и калибровку средств измерений в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z244" w:id="110"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z244" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) проводить работы по разработке и метрологической аттестации методик выполнения измерений в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z245" w:id="111"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z245" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) разрабатывать документы по стандартизации в области обеспечения единства измерений; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z246" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проводить работы по повышению квалификации и переподготовке кадров в области обеспечения единства измерений.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z246" w:id="112"/>
-[...15 lines deleted...]
-      6) проводить работы по повышению квалификации и переподготовке кадров в области обеспечения единства измерений.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена статьей 6-5 в соответствии с Законом РК от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 7. Объекты государственной системы обеспечения единства измерений </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z247" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объектами государственной системы обеспечения единства измерений являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z248" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) единицы величин;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z249" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) государственные эталоны единиц величин;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z250" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) эталоны единиц величин;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z251" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) средства измерений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z252" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) стандартные образцы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z253" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) методики поверки средств измерений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z254" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) методики выполнения измерений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z255" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) методики калибровки средств измерений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z256" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) нормативные правовые акты, технические регламенты, документы по стандартизации в области обеспечения единства измерений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена статьей 6-5 в соответствии с Законом РК от 05.10.2018 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 7 в редакции Закона РК от 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="113"/>
+    <w:bookmarkStart w:name="z332" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 7. Объекты государственной системы обеспечения единства измерений </w:t>
-[...199 lines deleted...]
-      9) нормативные правовые акты, технические регламенты, документы по стандартизации в области обеспечения единства измерений.</w:t>
+        <w:t xml:space="preserve"> Статья 8. Документы по стандартизации в области обеспечения единства измерений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z257" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Документы по стандартизации в области обеспечения единства измерений разрабатываются и применяются в соответствии с Законом Республики Казахстан "О стандартизации".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z258" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Для реализации требований нормативных правовых актов допускаются к применению:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z259" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      межгосударственные и национальные стандарты в области обеспечения единства измерений, устанавливающие поверочные схемы и схемы метрологической прослеживаемости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z260" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      межгосударственные и национальные стандарты в области обеспечения единства измерений, устанавливающие методики поверки средств измерений, а в случае их отсутствия – стандарты организаций, устанавливающие методики поверки средств измерений, зарегистрированные в реестре государственной системы обеспечения единства измерений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z261" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      межгосударственные и национальные стандарты в области обеспечения единства измерений, устанавливающие методики выполнения измерений, а в случае их отсутствия – стандарты организаций, устанавливающие методики выполнения измерений, аттестованные и зарегистрированные в реестре государственной системы обеспечения единства измерений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z262" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      межгосударственные и национальные стандарты в области обеспечения единства измерений, устанавливающие методики калибровки средств измерений, а в случае их отсутствия – стандарты организаций, устанавливающие методики калибровки средств измерений, прошедшие оценку пригодности в соответствии с требованиями законодательства Республики Казахстан об аккредитации в области оценки соответствия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 7 в редакции Закона РК от 05.10.2018 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 8 в редакции Закона РК от 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z332" w:id="124"/>
+    <w:bookmarkStart w:name="z19" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 8. Документы по стандартизации в области обеспечения единства измерений</w:t>
-[...119 lines deleted...]
-      межгосударственные и национальные стандарты в области обеспечения единства измерений, устанавливающие методики калибровки средств измерений, а в случае их отсутствия – стандарты организаций, устанавливающие методики калибровки средств измерений, прошедшие оценку пригодности в соответствии с требованиями законодательства Республики Казахстан об аккредитации в области оценки соответствия.</w:t>
+        <w:t xml:space="preserve"> Статья 9. Единицы величин</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:p>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. На территории Республики Казахстан к применению допускаются единицы величин Международной системы единиц, принятой Генеральной конференцией по мерам и весам и рекомендованной Международной организацией законодательной метрологии, в порядке, установленном уполномоченным органом. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По решению уполномоченного органа к применению допускаются единицы величин, не входящие в Международную систему единиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="132"/>
+    <w:bookmarkStart w:name="z105" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Характеристики и параметры продукции, поставляемой на экспорт, включая средства измерений, могут быть выражены в единицах величин, установленных заказчиком. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 9 с изменениями, внесенными Законом РК от 10.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 10. Государственные эталоны единиц величин </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:p>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> Статья 10. Государственные эталоны единиц величин </w:t>
+    <w:bookmarkStart w:name="z263" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Техническую основу государственной системы обеспечения единства измерений в Республике Казахстан образуют государственные эталоны единиц величин, создание и содержание которых осуществляются государством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z263" w:id="134"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z264" w:id="135"/>
+    <w:bookmarkStart w:name="z264" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственные эталоны единиц величин предназначены для воспроизведения и (или) хранения единиц величин (кратных либо дольных значений единиц величин) и используются с целью передачи их размеров эталонам единиц величин, средствам измерений данных величин на территории Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z265" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Передача размеров единиц величин осуществляется от государственных эталонов единиц величин путем калибровки эталонов единиц величин, поверки или калибровки средств измерений, а в случае отсутствия в Республике Казахстан государственных эталонов единиц величин – от национальных эталонов единиц величин других государств, степень эквивалентности которых подтверждена в базе данных ключевых сличений Международного бюро мер и весов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z265" w:id="136"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z266" w:id="137"/>
+    <w:bookmarkStart w:name="z266" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственные эталоны единиц величин подлежат сличению с эталонами единиц величин Международного бюро мер и весов и национальными эталонами единиц величин других государств. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 10 в редакции Закона РК от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 10-1. Эталоны единиц величин </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:p>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> Статья 10-1. Эталоны единиц величин </w:t>
+    <w:bookmarkStart w:name="z267" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Эталоны единиц величин предназначены для воспроизведения и (или) хранения единиц величин (кратных либо дольных значений единиц величин) с целью передачи их размеров другим средствам измерений данных величин.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z267" w:id="139"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z268" w:id="140"/>
+    <w:bookmarkStart w:name="z268" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Эталоны единиц величин должны быть метрологически прослеживаемы к государственным эталонам единиц величин Республики Казахстан, а в случае их отсутствия – к национальным эталонам единиц величин других государств, степень эквивалентности которых подтверждена в базе данных ключевых сличений Международного бюро мер и весов. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава дополнена новой статьей 10-1 - Законом Республики Казахстан от 9 июня 2004 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 558</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; в редакции Закона РК от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 11. Средства измерений </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z269" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Средства измерений используются для определения величин, единицы которых допущены в установленном порядке к применению в Республике Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z270" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Средства измерений должны быть метрологически прослеживаемы к государственным эталонам единиц величин Республики Казахстан, а в случае их отсутствия – к национальным эталонам единиц величин других государств, степень эквивалентности которых подтверждена в базе данных ключевых сличений Международного бюро мер и весов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z271" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К средствам измерений относятся также стандартные образцы и измерительные системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z272" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Установление принадлежности технических средств к средствам измерений осуществляют физические и юридические лица, являющиеся их изготовителями, поставщиками или пользователями, в соответствии с законодательством Республики Казахстан об обеспечении единства измерений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава дополнена новой статьей 10-1 - Законом Республики Казахстан от 9 июня 2004 года </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">; в редакции Закона РК от 05.10.2018 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Статья 11 в редакции Закона РК от 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования). </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="141"/>
+    <w:bookmarkStart w:name="z333" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 11. Средства измерений </w:t>
-[...79 lines deleted...]
-      Установление принадлежности технических средств к средствам измерений осуществляют физические и юридические лица, являющиеся их изготовителями, поставщиками или пользователями, в соответствии с законодательством Республики Казахстан об обеспечении единства измерений.</w:t>
+        <w:t xml:space="preserve"> Статья 11-1. Методики поверки средств измерений </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:p>
-[...89 lines deleted...]
-    <w:bookmarkStart w:name="z273" w:id="147"/>
+    <w:bookmarkStart w:name="z273" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Методики поверки средств измерений разрабатываются в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона и используются для подтверждения соответствия средств измерений установленным техническим и метрологическим требованиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z274" w:id="148"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z274" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Методики поверки средств измерений, применяемые при измерениях, к которым установлены метрологические требования в перечнях измерений, относящихся к государственному регулированию, и нормативных правовых актах, подлежат регистрации в реестре государственной системы обеспечения единства измерений. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава дополнена новой статьей 11-1 - Законом Республики Казахстан от 9 июня 2004 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 558</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; в редакции Закона РК от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z275" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 11-2. Стандартные образцы </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:p>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z276" w:id="150"/>
+    <w:bookmarkStart w:name="z276" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Стандартные образцы предназначены для воспроизведения, хранения и передачи характеристик состава или свойств веществ (материалов), выраженных в значениях единиц величин, допущенных к применению в Республике Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z277" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Стандартные образцы применяются для поверки, калибровки, градуировки средств измерений, оценивания методик выполнения измерений, контроля качества выпускаемой продукции.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z277" w:id="151"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z278" w:id="152"/>
+    <w:bookmarkStart w:name="z278" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Стандартные образцы, являющиеся объектами государственного метрологического контроля в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, подлежат утверждению типа и регистрации в реестре государственной системы обеспечения единства измерений.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена статьей 11-2 в соответствии с Законом РК от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z279" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 11-3. Методики калибровки средств измерений</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z280" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Методики калибровки средств измерений используются для проведения операций по установлению действительных значений метрологических характеристик эталонов единиц величин и средств измерений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z281" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Методики калибровки средств измерений разрабатываются и утверждаются юридическими лицами, выполняющими калибровку, изготовителями, владельцами и (или) пользователями эталонов единиц величин и средств измерений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена статьей 11-2 в соответствии с Законом РК от 05.10.2018 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена статьей 11-3 в соответствии с Законом РК от 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); с изменением, внесенным Законом РК от 30.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 397-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z279" w:id="153"/>
+    <w:bookmarkStart w:name="z25" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 11-3. Методики калибровки средств измерений</w:t>
-[...39 lines deleted...]
-      2. Методики калибровки средств измерений разрабатываются и утверждаются юридическими лицами, выполняющими калибровку, изготовителями, владельцами и (или) пользователями эталонов единиц величин и средств измерений.</w:t>
+        <w:t xml:space="preserve"> Статья 12. Методики выполнения измерений </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:p>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z282" w:id="157"/>
+    <w:bookmarkStart w:name="z282" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Методики выполнения измерений разрабатываются в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона и применяются при испытаниях объектов исследований с целью оценки их параметров с установленной точностью, а также для проведения учетных операций.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Методики выполнения измерений, применяемые при измерениях, к которым установлены метрологические требования в перечнях измерений, относящихся к государственному регулированию, и нормативных правовых актах, подлежат метрологической аттестации и регистрации в реестре государственной системы обеспечения единства измерений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z340" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Методики выполнения измерений, включенные в перечень стандартов к техническим регламентам Евразийского экономического союза, не подлежат метрологической аттестации и регистрации в реестре государственной системы обеспечения единства измерений.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...34 lines deleted...]
-      Методики выполнения измерений, включенные в перечень стандартов к техническим регламентам Евразийского экономического союза, не подлежат метрологической аттестации и регистрации в реестре государственной системы обеспечения единства измерений.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 12 в редакции Закона РК от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); с изменениями, внесенными законами РК от 30.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 397-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования)$ от 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Метрологическая служба</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:p>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="160"/>
+    <w:bookmarkStart w:name="z28" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 3 исключена Законом РК от 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z36" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Утверждение типа, метрологическая аттестация, поверка, калибровка средств измерений и метрологическая экспертиза</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z36" w:id="161"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 в редакции Закона РК от 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="162"/>
+    <w:bookmarkStart w:name="z37" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 17. Утверждение типа и метрологическая аттестация средств измерений </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z284" w:id="163"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z284" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Средства измерений, являющиеся объектами государственного метрологического контроля в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, перед выпуском в обращение подлежат утверждению типа. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z285" w:id="164"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z285" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Решение об утверждении типа средств измерений принимается уполномоченным органом на основании положительных результатов испытаний для целей утверждения типа средств измерений и удостоверяется сертификатом об утверждении типа средств измерений установленного образца, срок действия которого устанавливается при его выдаче </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z112" w:id="165"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z112" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Для средств измерений, выпускаемых в обращение в единичных экземплярах, являющихся объектами государственного метрологического контроля в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, допускается проведение метрологической аттестации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z287" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение о метрологической аттестации средств измерений удостоверяется сертификатом о метрологической аттестации средств измерений установленного образца, срок действия которого устанавливается при его выдаче.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z287" w:id="166"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="167"/>
+    <w:bookmarkStart w:name="z113" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Испытания в целях утверждения типа и метрологическая аттестация средств измерений проводятся государственным научным метрологическим центром, в том числе с использованием материально-технической базы испытательных лабораторий третьих стран. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Утвержденный тип средств измерений и средства измерений, прошедшие метрологическую аттестацию, вносятся в реестр государственной системы обеспечения единства измерений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z338" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Средства измерений, включенные в перечень средств измерений, выпускаемых в обращение по результатам первичной поверки средств измерений, не подлежат испытаниям в целях утверждения типа и метрологической аттестации средств измерений.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6677,1982 +6771,2144 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Информация об утверждении типа средств измерений и решение об отмене утвержденного типа публикуются в официальных изданиях уполномоченного органа. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="169"/>
+    <w:bookmarkStart w:name="z116" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Средства измерений, находящиеся в эксплуатации и на хранении после окончания срока действия сертификата об утверждении типа, применяются до полного физического износа с соблюдением требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 17 в редакции Закона РК от 09.06.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 558</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными законами РК от 29.12.2006 N </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 05.07.2008 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 62-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 10.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 29.12.2014</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 269-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 30.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 397-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 18. Аккредитация в области обеспечения единства измерений </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z289" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аккредитация на право поверки, калибровки средств измерений, метрологической аттестации методик выполнения измерений осуществляется в порядке, установленном Законом Республики Казахстан "Об аккредитации в области оценки соответствия".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z290" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аккредитация на право поверки средств измерений и метрологической аттестации методик выполнения измерений является обязательной.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z291" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аккредитация на право калибровки средств измерений является добровольной.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 17 в редакции Закона РК от 09.06.2004 </w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); от 05.10.2018 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 18 редакции Закона РК от 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 30.12.2020 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="170"/>
+    <w:bookmarkStart w:name="z75" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 18. Аккредитация в области обеспечения единства измерений </w:t>
-[...59 lines deleted...]
-      Аккредитация на право калибровки средств измерений является добровольной.</w:t>
+        <w:t xml:space="preserve"> Статья 19. Поверка средств измерений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:p>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z292" w:id="175"/>
+    <w:bookmarkStart w:name="z292" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Средства измерений, являющиеся объектами государственного метрологического контроля в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, после утверждения их типа или метрологической аттестации и регистрации в реестре государственной системы обеспечения единства измерений перед выпуском в обращение, после ремонта, в период эксплуатации подвергаются поверке.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Исключен Законом РК от 30.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 397-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Исключен Законом РК от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 4 предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Юридические лица, аккредитованные на поверку средств измерений, должны осуществлять электронный учет данных о поверяемых средствах измерений и их передачу в государственный научный метрологический центр в порядке, определяемом уполномоченным органом, за исключением случаев, составляющих государственные секреты и иную охраняемую законом тайну.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z294" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Поверка средств измерений осуществляется аттестованными поверителями аккредитованных юридических лиц в соответствии с методикой поверки средств измерений. Аттестация поверителей осуществляется один раз в пять лет в порядке, определяемом уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:p>
-[...141 lines deleted...]
-      4. Юридические лица, аккредитованные на поверку средств измерений, должны осуществлять электронный учет данных о поверяемых средствах измерений и их передачу в государственный научный метрологический центр в порядке, определяемом уполномоченным органом, за исключением случаев, составляющих государственные секреты и иную охраняемую законом тайну.</w:t>
+    <w:bookmarkStart w:name="z295" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Положительные результаты поверки средств измерений удостоверяются оттиском поверительного клейма в соответствии с требованиями, установленными в методике поверки средств измерений, и сертификатом о поверке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z294" w:id="177"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z296" w:id="179"/>
+    <w:bookmarkStart w:name="z296" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Средства измерений, применяемые для наблюдения за изменениями физических величин без оценки их значений в единицах величин с нормированной точностью, поверке не подлежат. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z297" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контроль за исправностью таких технических средств осуществляют их пользователи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Статья 19 в редакции Закона РК от 09.06.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 558</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными законами РК от 05.07.2008 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 62-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 10.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 30.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 397-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 20. Калибровка эталонов единиц величин и средств измерений </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z297" w:id="180"/>
-[...209 lines deleted...]
-    <w:bookmarkStart w:name="z298" w:id="182"/>
+    <w:bookmarkStart w:name="z298" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственные эталоны единиц величин и эталоны единиц величин подвергаются калибровке. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Средства измерений, не подлежащие утверждению типа и поверке, могут в добровольном порядке подвергаться калибровке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z339" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Средства измерений, применяемые субъектами аккредитации, подлежат калибровке, за исключением применяемых при измерениях, к которым установлены метрологические требования перечнями измерений, относящихся к государственному регулированию, и нормативными правовыми актами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z300" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибровка средств измерений выполняется в порядке, определяемом изготовителем, владельцем или пользователем этих средств измерений.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:p>
-[...33 lines deleted...]
-      Средства измерений, применяемые субъектами аккредитации, подлежат калибровке, за исключением применяемых при измерениях, к которым установлены метрологические требования перечнями измерений, относящихся к государственному регулированию, и нормативными правовыми актами.</w:t>
+    <w:bookmarkStart w:name="z301" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результаты калибровки эталонов единиц величин и средств измерений удостоверяются калибровочным знаком, наносимым на средство измерений, и (или) сертификатом о калибровке. В сертификате о калибровке указываются действительные значения метрологических характеристик, метрологическая прослеживаемость измерений, неопределенность измерений и заявление о соответствии определенным метрологическим характеристикам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z300" w:id="184"/>
-[...15 lines deleted...]
-      Калибровка средств измерений выполняется в порядке, определяемом изготовителем, владельцем или пользователем этих средств измерений.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 20 в редакции Закона РК от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); с изменением, внесенным Законом РК от 30.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 397-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Государственный метрологический контроль</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z301" w:id="185"/>
-[...15 lines deleted...]
-      Результаты калибровки эталонов единиц величин и средств измерений удостоверяются калибровочным знаком, наносимым на средство измерений, и (или) сертификатом о калибровке. В сертификате о калибровке указываются действительные значения метрологических характеристик, метрологическая прослеживаемость измерений, неопределенность измерений и заявление о соответствии определенным метрологическим характеристикам.</w:t>
+    <w:bookmarkStart w:name="z302" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 20-1. Метрологическая экспертиза </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z303" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Требования к измерениям, средствам измерений, в том числе стандартным образцам, содержащиеся в проектах нормативных правовых актов, технических регламентов, межгосударственных и национальных стандартов (за исключением стандартов, разрабатываемых на основе международных и региональных стандартов с идентичной степенью соответствия), подлежат обязательной метрологической экспертизе, которая проводится государственным научным метрологическим центром.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z304" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Требования к измерениям, средствам измерений, в том числе стандартным образцам, содержащиеся в действующих нормативных правовых актах и технических регламентах, подлежат обязательной метрологической экспертизе, которая проводится государственным научным метрологическим центром.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 20 в редакции Закона РК от 05.10.2018 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена статьей 20-1 в соответствии с Законом РК от 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); с изменением, внесенным Законом РК от 30.12.2020 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования) с изменением, внесенным Законом РК от 30.12.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 397-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="186"/>
+    <w:bookmarkStart w:name="z76" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. Государственный метрологический контроль</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z302" w:id="187"/>
+        <w:t xml:space="preserve"> Статья 21. Цель государственного метрологического контроля </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z305" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственный метрологический контроль осуществляется уполномоченным органом и его территориальными подразделениями с целью обеспечения соблюдения физическими и юридическими лицами требований законодательства Республики Казахстан об обеспечении единства измерений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 21 в редакции Закона РК от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); с изменением, внесенным Законом РК от 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z334" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 20-1. Метрологическая экспертиза </w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve"> Статья 21. Цель государственного метрологического контроля </w:t>
+        <w:t xml:space="preserve"> Статья 22. Объекты государственного метрологического контроля </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z305" w:id="191"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z335" w:id="193"/>
+    <w:bookmarkStart w:name="z335" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Объектами государственного метрологического контроля являются: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z137" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственные эталоны единиц величин;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z138" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) эталоны единиц величин и средства измерений;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z137" w:id="194"/>
-[...15 lines deleted...]
-      1) государственные эталоны единиц величин;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) стандартные образцы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z138" w:id="195"/>
-[...15 lines deleted...]
-      2) эталоны единиц величин и средства измерений;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) нормативные правовые акты, технические регламенты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z139" w:id="196"/>
-[...15 lines deleted...]
-      3) стандартные образцы;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) методики выполнения измерений и методики поверки средств измерений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z140" w:id="197"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="199"/>
+    <w:bookmarkStart w:name="z142" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) количество продукции, отчуждаемой при совершении торговых операций; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z143" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) количество фасованной продукции в упаковках любого вида при ее реализации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z313" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственный метрологический контроль распространяется на объекты, указанные в пункте 1 настоящей статьи, применяемые при измерениях, к которым установлены метрологические требования в перечнях измерений, относящихся к государственному регулированию, и нормативных правовых актах.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z143" w:id="200"/>
-[...15 lines deleted...]
-      7) количество фасованной продукции в упаковках любого вида при ее реализации.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Исключен Законом РК от 30.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 397-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Статья 22 в редакции Закона РК от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 30.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 397-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z315" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 23. Сфера государственного метрологического контроля</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z313" w:id="201"/>
-[...182 lines deleted...]
-    <w:bookmarkEnd w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Исключена Законом РК от 30.12.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 397-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z330" w:id="203"/>
+    <w:bookmarkStart w:name="z330" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 24. Государственный метрологический контроль</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z323" w:id="204"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z323" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Государственный метрологический контроль за объектами, указанными в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 22 настоящего Закона, осуществляется в форме внеплановой проверки, профилактического контроля с посещением субъекта (объекта) контроля и профилактического контроля без посещения субъекта (объекта) контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z341" w:id="205"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z341" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Внеплановая проверка и профилактический контроль с посещением субъекта (объекта) контроля осуществляются в соответствии с Предпринимательским </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z149" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Профилактический контроль без посещения субъекта (объекта) контроля осуществляется в соответствии с Предпринимательским кодексом Республики Казахстан и настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z150" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Целями профилактического контроля без посещения субъекта (объекта) контроля являются своевременное пресечение и недопущение нарушений, предоставление субъекту контроля права самостоятельного устранения нарушений, выявленных по результатам профилактического контроля без посещения субъекта (объекта) контроля, и снижение на него административной нагрузки.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z149" w:id="206"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z151" w:id="208"/>
+    <w:bookmarkStart w:name="z151" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Профилактический контроль без посещения субъекта (объекта) контроля осуществляется путем изучения, анализа, сопоставления сведений, полученных из различных источников информации, в том числе на основе сведений: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z152" w:id="209"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z152" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) представленных субъектами государственного контроля и надзора, государственными органами и иными организациями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 2) предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) полученных из информационных систем;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8999,108 +9255,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="210"/>
+    <w:bookmarkStart w:name="z51" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 25. Государственный метрологический контроль за выпуском, вводом в эксплуатацию, состоянием и применением средств измерений, применением методик выполнения измерений, эталонами единиц величин, соблюдением метрологических правил и норм</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z66" w:id="211"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z66" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Статья 25 исключена Законом РК от 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 26. Государственный метрологический контроль за количеством товаров, отчуждаемых при совершении торговых операций </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9111,144 +9367,144 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Статья 26 исключена Законом РК от 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="212"/>
+    <w:bookmarkStart w:name="z55" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 27. Государственный метрологический контроль за количеством фасованных товаров в упаковках любого вида при их расфасовке, продаже и импорте </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Статья 27 исключена Законом РК от 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="213"/>
+    <w:bookmarkStart w:name="z57" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 28. Права должностных лиц, осуществляющих государственный метрологический контроль</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z58" w:id="214"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z58" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственный метрологический контроль осуществляют должностные лица ведомства уполномоченного органа и его территориальных подразделений в соответствии с законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К должностным лицам, осуществляющим государственный метрологический контроль, относятся:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9385,772 +9641,772 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="215"/>
+    <w:bookmarkStart w:name="z125" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Должностные лица, осуществляющие государственный метрологический контроль, имеют право: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z29" w:id="216"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z29" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) беспрепятственного доступа при предъявлении акта о назначении проверки, а также служебного удостоверения либо идентификационной карты на объекты, определенные для государственного метрологического контроля в соответствии с законодательством Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z31" w:id="217"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z31" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) запрашивать и получать от физических и юридических лиц документы и сведения, необходимые для проведения государственного метрологического контроля; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z32" w:id="218"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z32" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) использовать технические средства и получать информацию от специалистов проверяемых объектов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z33" w:id="219"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z33" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) запрещать применение, реализацию, выпуск из производства и ремонта средств измерений, не прошедших испытания и утверждение типа, поверку, метрологическую аттестацию, не соответствующих утвержденному типу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z35" w:id="220"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z35" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) гасить оттиски поверительных клейм или аннулировать сертификат о поверке средств измерений, если средства измерений неработоспособны, погрешность их показаний превышает допустимые нормы или истек срок действия сертификата о поверке средств измерений; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z38" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) проводить проверку правильности применения методик выполнения измерений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z39" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) составлять, выдавать обязательные для исполнения рекомендации, предписания об устранении нарушений законодательства Республики Казахстан об обеспечении единства измерений;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z38" w:id="221"/>
-[...15 lines deleted...]
-      5-1) проводить проверку правильности применения методик выполнения измерений;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) исключен Законом РК от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обращаться в суд в порядке, установленном законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z39" w:id="222"/>
-[...15 lines deleted...]
-      6) составлять, выдавать обязательные для исполнения рекомендации, предписания об устранении нарушений законодательства Республики Казахстан об обеспечении единства измерений;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Исключен Законом РК от 30.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 397-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 28 с изменениями, внесенными законами РК от 09.06.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 558</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 10.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 29.12.2014</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 269-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 26.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 273-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 30.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 397-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 28-1. Обязанности должностных лиц, осуществляющих государственный метрологический контроль </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z48" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должностные лица, осуществляющие государственный метрологический контроль, обязаны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z50" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проводить в ходе мероприятий по государственному метрологическому контролю разъяснительную работу по применению законодательства Республики Казахстан об обеспечении единства измерений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z52" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сохранять коммерческую и иную охраняемую законом тайну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z54" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) соблюдать порядок осуществления государственного метрологического контроля, установленный законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z56" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) принимать меры по устранению выявленных нарушений на основании результатов проведенного государственного метрологического контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования);</w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена статьей 28-1 в соответствии с Законом РК от 10.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="223"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z59" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...215 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 28-1. Обязанности должностных лиц, осуществляющих государственный метрологический контроль </w:t>
-[...79 lines deleted...]
-      3) соблюдать порядок осуществления государственного метрологического контроля, установленный законами Республики Казахстан;</w:t>
+        <w:t xml:space="preserve"> Глава 6. Ответственность за нарушение законодательства Республики Казахстан об обеспечении единства измерений и разрешение споров</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z56" w:id="229"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 6 в редакции Закона РК от 10.07.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 31-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="231"/>
+    <w:bookmarkStart w:name="z60" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 29. Ответственность за нарушение законодательства Республики Казахстан об обеспечении единства измерений </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лица, виновные в нарушении законодательства Республики Казахстан об обеспечении единства измерений, несут ответственность в соответствии с законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -10187,234 +10443,234 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="232"/>
+    <w:bookmarkStart w:name="z62" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 30. Разрешение споров в отношении нарушения норм настоящего Закона </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkEnd w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Споры, связанные с нарушением норм настоящего Закона и нормативных документов по обеспечению единства измерений, разрешаются в порядке, установленном законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="233"/>
+    <w:bookmarkStart w:name="z64" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Финансирование работ по обеспечению</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>единства измерений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z65" w:id="234"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z65" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 31. Финансирование работ по обеспечению единства измерений и государственному метрологическому контролю </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z326" w:id="235"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z326" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. За счет бюджетных средств финансируются: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z327" w:id="236"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z327" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) участие Республики Казахстан в работе международных организаций, осуществляющих свою деятельность в области обеспечения единства измерений, и уплата членских взносов; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z328" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) расходы на создание и содержание государственных эталонов единиц величин Республики Казахстан, эталонов единиц величин, находящихся в государственной собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z329" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) расходы на проведение обязательной метрологической экспертизы нормативных правовых актов, технических регламентов и их проектов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z328" w:id="237"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="239"/>
+    <w:bookmarkStart w:name="z126" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Метрологические работы и услуги, предусмотренные настоящим Законом и не указанные в пункте 1 настоящей статьи, финансируются на договорной основе или за счет других источников, не запрещенных законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkEnd w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10697,55 +10953,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11071,31 +11327,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>