--- v0 (2025-11-26)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7860bec" w14:textId="7860bec">
+    <w:p w14:paraId="12ad996" w14:textId="12ad996">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -645,510 +645,775 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z51" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z52" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящая Инструкция о регистрации залога движимого имущества, не подлежащего обязательной государственной регистрации (далее - Инструкция) разработаны в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 30 июня 1998 года № 254 "О регистрации залога движимого имущества (далее - Закон) и в соответствии с подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона "О государственных услугах" определяют порядок оказания государственной услуги по регистрации залога движимого имущества, не подлежащего обязательной государственной регистрации.</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 30 июня 1998 года № 254 "О регистрации залога движимого имущества" (далее - Закон) и в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона "О государственных и социально ответственных услугах" определяют порядок оказания государственной услуги по регистрации залога движимого имущества, не подлежащего обязательной государственной регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац второй пункта 1 вводится в действие c 12.07.2026 в соответствии с приказом Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 13.03.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящей Инструкции используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Государственная корпорация "Правительство для граждан" (далее – услугодатель) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z53" w:id="4"/>
-[...15 lines deleted...]
-      Инструкция подлежит применению на всей территории Республики Казахстан Государственной корпорацией "Правительство для граждан" на которую в соответствии с законодательством возложена регистрация отдельных видов залога движимого имущества.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) услугополучатель (уполномоченный представитель) - лицо, подающее заявление о регистрации залога услугодателю; заявителем по соглашению сторон залогового обязательства может быть как залогодатель, так и залогодержатель;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z54" w:id="5"/>
-[...15 lines deleted...]
-      2. В настоящей Инструкции используются следующие основные понятия:</w:t>
+    <w:bookmarkStart w:name="z57" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) единый реестр залога движимого имущества – информационная система, представляющая собой единое окно доступа информации залога движимого имущества, направления заявления в электронной форме на регистрацию залога движимого имущества и иные действия услугодателя, совершаемые в порядке, установленном Законом и иными законодательными актами Республики Казахстан (далее – информационная система услугодателя);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z55" w:id="6"/>
-[...15 lines deleted...]
-      1) Государственная корпорация "Правительство для граждан" (далее – услугодатель) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) движимое имущество – имущество, не относящееся к недвижимости, включая транспортные средства, товары в обороте, ценные бумаги, деньги, имущественные права, в том числе право на будущую продукцию и иное имущество;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z56" w:id="7"/>
-[...15 lines deleted...]
-      2) услугополучатель (уполномоченный представитель) - лицо, подающее заявление о регистрации залога услугодателю; заявителем по соглашению сторон залогового обязательства может быть как залогодатель, так и залогодержатель;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) регистрация залога движимого имущества – процедура учета услугодателем залога движимого имущества, представляющая собой совокупность действий участников отношений, возникающих при регистрации залога движимого имущества, по включению в реестр залога движимого имущества сведений, содержащихся в договоре о залоге или ином договоре, содержащем условия залога, выдачу свидетельства о регистрации залога движимого имущества и иные действия услугодателя, совершаемые в порядке, установленном Законом и иными законодательными актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z57" w:id="8"/>
-[...15 lines deleted...]
-      3) единый реестр залога движимого имущества – информационная система, представляющая собой единое окно доступа информации залога движимого имущества, направления заявления в электронной форме на регистрацию залога движимого имущества и иные действия услугодателя, совершаемые в порядке, установленном Законом и иными законодательными актами Республики Казахстан (далее – информационная система услугодателя);</w:t>
+    <w:bookmarkStart w:name="z60" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) свидетельство о регистрации залога движимого имущества – документ, выдаваемый услугодателем заявителю и подтверждающий факт регистрации залога движимого имущества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z58" w:id="9"/>
-[...15 lines deleted...]
-      4) движимое имущество – имущество, не относящееся к недвижимости, включая транспортные средства, товары в обороте, ценные бумаги, деньги, имущественные права, в том числе право на будущую продукцию и иное имущество;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) реестр залога движимого имущества (реестр залога) – система учета и хранения информации, осуществляемая услугодателем в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z59" w:id="10"/>
-[...15 lines deleted...]
-      5) регистрация залога движимого имущества – процедура учета услугодателем залога движимого имущества, представляющая собой совокупность действий участников отношений, возникающих при регистрации залога движимого имущества, по включению в реестр залога движимого имущества сведений, содержащихся в договоре о залоге или ином договоре, содержащем условия залога, выдачу свидетельства о регистрации залога движимого имущества и иные действия услугодателя, совершаемые в порядке, установленном Законом и иными законодательными актами Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) электронная регистрация залога – регистрация залога движимого имущества, осуществляемая на основании заявления в электронной форме посредством единого реестра залога движимого имущества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z60" w:id="11"/>
-[...15 lines deleted...]
-      6) свидетельство о регистрации залога движимого имущества – документ, выдаваемый услугодателем заявителю и подтверждающий факт регистрации залога движимого имущества;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра юстиции РК от 23.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 159</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 24.02.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Действия настоящей Инструкции не распространяются на регистрацию залога движимого имущества, подлежащего обязательной государственной регистрации, а также на регистрацию отдельных видов залога движимого имущества, регистрация которых осуществляется иными уполномоченными органами в соответствии Законом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z61" w:id="12"/>
-[...15 lines deleted...]
-      7) реестр залога движимого имущества (реестр залога) – система учета и хранения информации, осуществляемая услугодателем в порядке, установленном законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок регистрации залога движимого имущества, не подлежащего обязательной государственной регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z62" w:id="13"/>
-[...15 lines deleted...]
-      8) электронная регистрация залога – регистрация залога движимого имущества, осуществляемая на основании заявления в электронной форме посредством единого реестра залога движимого имущества;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Регистрация залога движимого имущества, не подлежащего обязательной государственной регистрации осуществляется:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z66" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по требованию одной из сторон договора о залоге или иного договора, содержащего условия о залоге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z67" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) если договором о залоге или иным договором, содержащем условие о залоге, запрещен последующий залог (перезалог) имущества, находящегося в залоге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра юстиции РК от 23.02.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 159</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 24.02.2024).</w:t>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="14"/>
-[...97 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Прием заявления и выдача результата оказания государственной услуги осуществляется через услугодателя, веб-портал "электронного правительства" www.egov.kz либо через объекты информатизации в соответствии с Перечнем основных требований к оказанию государственной услуги "Регистрация залога движимого имущества, не подлежащего обязательной государственной регистрации" (далее - Перечень), изложенного согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1166,91 +1431,157 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z69" w:id="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Регистрация залога движимого имущества, не подлежащего обязательной государственной регистрации, производится на основании заявления услугополучателя, поданного посредством веб-портала "электронного правительства", а также иных объектов информатизации, в порядке определяемом Министерством в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона "О регистрации залога движимого имущества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1269,90 +1600,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="21"/>
+    <w:bookmarkStart w:name="z70" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Основанием для государственной регистрации залога движимого имущества является заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции с приложением документов согласно пункту 8 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1370,91 +1701,157 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z71" w:id="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Срок оказания государственной услуги: с момента сдачи пакета документов услугополучателем при обращении к услугодателю в течение 2 рабочих дней с момента принятия заявления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z480" w:id="23"/>
+    <w:bookmarkStart w:name="z480" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на портале www.egov.kz, или объекты информатизации государственная услуга оказывается в течение 1 рабочего дня с момента поступления в информационную систему регистрирующего органа подтверждения об оплате сбора за государственную регистрацию залога движимого имущества или освобождения от оплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1473,90 +1870,174 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="24"/>
+    <w:bookmarkStart w:name="z74" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Регистрация залога движимого имущества, не подлежащего обязательной государственной регистрации, осуществляется путем внесения в реестр залога движимого имущества данных из заявления о регистрации залога.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z75" w:id="25"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. При оказании государственной услуги согласие услугополучателя на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах получается в письменной форме, или подтвержденное электронной цифровой подписью либо посредством абонентского устройства сотовой связи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1613,70 +2094,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       11. В случае представления услугополучателем неполного пакета документов согласно перечню, предусмотренного пунктом 8 Перечня и (или) документов с истекшим сроком действия работник услугодателя по приему документов отказывает в приеме заявления и выдает расписку об отказе в приеме документов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z481" w:id="26"/>
+    <w:bookmarkStart w:name="z481" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях представления услугополучателем через портал или объекты информатизации неполного пакета документов согласно перечню, предусмотренному пунктом 8 Перечня, и (или) документов с истекшим сроком действия, услугодатель направляет уведомление об отказе в дальнейшем рассмотрении документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1695,151 +2176,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="27"/>
+    <w:bookmarkStart w:name="z81" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Услугодатель осуществляет проверку полноты сведений, указанных в заявлении на регистрацию и о реквизитах документа, подтверждающего уплату в бюджет сбора за государственную регистрацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z82" w:id="28"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z82" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В договоре о залоге должны быть указаны предмет залога, существо, размер или максимальная сумма и срок исполнения обязательства, обеспечиваемого залогом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z83" w:id="29"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z83" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Движимое имущество и (или) отдельные категории движимого имущества (включая машинное оборудование и запасы материальных оборотных средств), являющиеся предметом залога, могут иметь общее описание предмета залога без требования конкретного описания залогового обеспечения и без оценки предмета залога.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z84" w:id="30"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z84" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В договоре о залоге должно также содержаться указание на то, у какой из сторон находится во владении заложенное имущество, и допустимость его использования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z85" w:id="31"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z85" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценка предмета залога выражается в тенге и может определяться соглашением сторон, если иное не установлено законами Республики Казахстан. Оценка предмета залога, обеспечивающего обязательство в иностранной валюте, выражается в тенге и валюте обязательства по рыночному курсу обмена валюты на дату заключения договора о залоге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z86" w:id="32"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z86" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае соответствия представленных документов на регистрацию услугодатель вносит сведения в реестр залога движимого имущества по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1854,91 +2335,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Инструкции и формирует свидетельство о регистрации залога движимого имущества, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z87" w:id="33"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z87" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае выявления нарушений в представленных документах на регистрацию залога движимого имущества, не подлежащего обязательной государственной регистрации, услугодателем выносится отказ по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции по основаниям, предусмотренным пунктом 9 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1957,90 +2438,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="34"/>
+    <w:bookmarkStart w:name="z88" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. В случае регистрации уступки прав (требований) услугополучателем предоставляется заявление о регистрации внесения изменений и дополнений по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции с приложением документов, предусмотренных пунктом 8 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2059,210 +2540,378 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="35"/>
+    <w:bookmarkStart w:name="z89" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Для получения дубликата свидетельства о регистрации залога движимого имущества услугополучатель, представляет заявление о получении дубликата свидетельства о регистрации залога движимого имущества по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции и документ, подтверждающий оплату в бюджет суммы регистрационного сбора, документ, подтверждающий оплату за свидетельство о регистрации залога движимого имущества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z90" w:id="36"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации в соответствии с подпунктом 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона "О государственных услугах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z91" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В случае сбоя информационной системы, Государственная корпорация "Правительство для граждан" в течение одного рабочего дня уведомляет оператора информационно-коммуникационной инфраструктуры "электронного правительства" (далее – оператор).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z92" w:id="38"/>
+    <w:bookmarkStart w:name="z92" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В этом случае оператор в течение срока, указанного в части первой настоящего пункта Инструкции, составляет протокол о технической проблеме и подписывает его с услугодателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z93" w:id="39"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z93" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Прекращение залога в реестре залога движимого имущества производится на основании заявления залогодержателя по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции с предоставлением документа, подтверждающего исполнение основного обязательства залогодателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии других залогодержателей на данное имущество прекращение залога осуществляется по предоставлению документа об их уведомлении.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2337,130 +2986,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="40"/>
+    <w:bookmarkStart w:name="z95" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Исправление технических ошибок, допущенных при регистрации залога движимого имущества, не подлежащего обязательной государственной регистрации, производится по заявлению заинтересованного лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z482" w:id="41"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z482" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель осуществляет проверку сведений, указанных в заявлении на регистрацию, сверяет сведения с архивными материалами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z483" w:id="42"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z483" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель осуществляет исправление технических ошибок посредством внесения дополнительной записи в реестр залога движимого имущества в графу "особые отметки", а также свидетельство о регистрации залога.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z484" w:id="43"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z484" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерство юстиции в течение трех рабочих дней предоставляет услугодателю информацию о порядке оказания государственных услуг и внесенных изменениях и (или) дополнениях в подзаконные нормативные правовые акты, определяющие порядок оказания государственной услуги, с даты их утверждения или изменения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2479,88 +3128,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 24.02.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="44"/>
+    <w:bookmarkStart w:name="z98" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3.Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z99" w:id="45"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z99" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Жалоба на решения, действия (бездействие) услугодателя и (или) их работников по вопросам оказания государственных услуг подается на имя руководителя услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес услугодателя, непосредственно оказывающих государственные услуги, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2797,50 +3446,118 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">21. Исключен приказом Министра юстиции РК от 13.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 795</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -2986,68 +3703,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра юстиции РК от 04.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 217</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="46"/>
+    <w:bookmarkStart w:name="z109" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5755,50 +6472,118 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -5991,80 +6776,80 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Филиал НАО "Государственная корпорация "Правительство для граждан")</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z476" w:id="47"/>
+    <w:bookmarkStart w:name="z476" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о регистрации залога движимого имущества, не подлежащего обязательной государственной регистрации № ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра юстиции РК от 13.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7278,320 +8063,406 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z198" w:id="48"/>
+    <w:bookmarkStart w:name="z198" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        ___________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       (Филиал НАО "Государственная корпорация "Правительство для граждан")</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z199" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расписка</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z200" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В получении документов по заявлению № _________ от "__"______ 20__ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z201" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Время: _____________ час.____________ мин.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z202" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень принятых документов: (наименование документа, серия, номер, когда и кем выдан)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z203" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Документ об оплате: вид _________ № ________ на сумму ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z204" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z205" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z206" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z207" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Принял:___________________ Дата выполнения заявления _____________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z199" w:id="49"/>
-[...15 lines deleted...]
-      Расписка</w:t>
+    <w:bookmarkStart w:name="z208" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ф.И.О. (при его наличии)и подпись</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z200" w:id="50"/>
-[...15 lines deleted...]
-      В получении документов по заявлению № _________ от "__"______ 20__ г.</w:t>
+    <w:bookmarkStart w:name="z209" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________ 20____ г.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z201" w:id="51"/>
-[...15 lines deleted...]
-      Время: _____________ час.____________ мин.</w:t>
+    <w:bookmarkStart w:name="z210" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотрудника по приему заявлений Государственной корпорации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z202" w:id="52"/>
-[...178 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7956,253 +8827,253 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>случае, если залогодатель</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>юридическое лицо</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z214" w:id="61"/>
+    <w:bookmarkStart w:name="z214" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  СВИДЕТЕЛЬСТВО О РЕГИСТРАЦИИ ЗАЛОГА ДВИЖИМОГО ИМУЩЕСТВА, </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> НЕ ПОДЛЕЖАЩЕГО ОБЯЗАТЕЛЬНОЙ ГОСУДАРСТВЕННОЙ РЕГИСТРАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z215" w:id="62"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z215" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование органа _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z216" w:id="63"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z216" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № _____________ __________ Дата _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z217" w:id="64"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z217" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выдано ________________________ банк кредитор ________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z218" w:id="65"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z218" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z219" w:id="66"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z219" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В подтверждение того, что в отношении движимого имущества:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z220" w:id="67"/>
+          <w:bookmarkStart w:name="z220" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Вид имущества</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="67"/>
+          <w:bookmarkEnd w:id="58"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8471,555 +9342,641 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z232" w:id="68"/>
+    <w:bookmarkStart w:name="z232" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       зарегистрирован залог. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z233" w:id="69"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z233" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Право залогодержателя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z234" w:id="70"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z234" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН ______________________________ ИИН _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z235" w:id="71"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z235" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование залогодержателя: _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z236" w:id="72"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z236" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Юридический адрес: __________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z237" w:id="73"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z237" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На предмет залога ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z238" w:id="74"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z238" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       возникло на основании: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z239" w:id="75"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z239" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Договора о залоге № ____________________ дата _________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z240" w:id="76"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z240" w:id="67"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дополнительное соглашение № __________ дата заключения дополнительного</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>соглашения ______________ к договору о залоге № _______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________ (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z241" w:id="77"/>
+      <w:bookmarkStart w:name="z241" w:id="68"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зарегистрированного ________ Дата регистрации и № _______ и включающего</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">следующие основные условия: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z242" w:id="78"/>
+    <w:bookmarkStart w:name="z242" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Срок основного обязательства __________________________________ месяцев </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z243" w:id="79"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z243" w:id="70"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Размер основного обязательства ___________________________________ тенге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z244" w:id="80"/>
+    <w:bookmarkStart w:name="z244" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данные залогодателя БИН ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z245" w:id="81"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z245" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование организации __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z246" w:id="82"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z246" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Юридический адрес _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z247" w:id="83"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z247" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование вида права на имущество ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z248" w:id="84"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z248" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы құжат "Электрондық құжат және электрондық цифрлық қолтаңба туралы"  2003 жылғы 7 қаңтардағы № 370-II ҚРЗ 1 бабына сәйкес қағаз жеткiзгiштегi  құжатпен бiрдей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z249" w:id="85"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z249" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Данный документ согласно пункту 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗРК от 7 января 2003 года "Об  электронном документе и электронной цифровой подписи" равнозначен  документу на бумажном носителе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z250" w:id="86"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z250" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       штрих-код ЖМКД ақпараттық жүйесiнен алынған және Мемлекеттік  корпорациясы электрондық-цифрлық қолтаңбасымен қол қойылған деректердi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z251" w:id="87"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z251" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       штрих-код содержит данные, полученные из ИС "Реестр залога движимого  имущества" и подписанные электронно-цифровой подписью соответствующей  Государственной корпорации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9232,68 +10189,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z266" w:id="88"/>
+    <w:bookmarkStart w:name="z266" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9973,143 +10930,143 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Рег. дело № ______</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z271" w:id="89"/>
+    <w:bookmarkStart w:name="z271" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр залога движимого имущества, не подлежащего обязательной государственной регистрации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z272" w:id="90"/>
+          <w:bookmarkStart w:name="z272" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ записи</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="90"/>
+          <w:bookmarkEnd w:id="81"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10542,80 +11499,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z288" w:id="91"/>
+          <w:bookmarkStart w:name="z288" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="91"/>
+          <w:bookmarkEnd w:id="82"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11020,144 +11977,144 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z304" w:id="92"/>
+    <w:bookmarkStart w:name="z304" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z305" w:id="93"/>
+          <w:bookmarkStart w:name="z305" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Возникновение обременения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="93"/>
+          <w:bookmarkEnd w:id="84"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11211,80 +12168,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z309" w:id="94"/>
+          <w:bookmarkStart w:name="z309" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование и № документа</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="94"/>
+          <w:bookmarkEnd w:id="85"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11385,80 +12342,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z315" w:id="95"/>
+          <w:bookmarkStart w:name="z315" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="95"/>
+          <w:bookmarkEnd w:id="86"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11727,143 +12684,143 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z327" w:id="96"/>
+    <w:bookmarkStart w:name="z327" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Запись о закрытии/продолжении регистрационного листа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z328" w:id="97"/>
+          <w:bookmarkStart w:name="z328" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Основания для закрытия/ продолжения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="97"/>
+          <w:bookmarkEnd w:id="88"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12662,306 +13619,306 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z354" w:id="98"/>
+    <w:bookmarkStart w:name="z354" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z355" w:id="99"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z355" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          наименование органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z356" w:id="100"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z356" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        Свидетельство о государственной регистрации залога движимого имущества, </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             не подлежащего обязательной государственной регистрации </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         № ____ от "___" _________ 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z357" w:id="101"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z357" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выдано ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z358" w:id="102"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z358" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z359" w:id="103"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z359" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реквизиты залогодержателя или уполномоченного представителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z360" w:id="104"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z360" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       залогодержателя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z361" w:id="105"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z361" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждение того, что в отношении движимого имущества:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z362" w:id="106"/>
+          <w:bookmarkStart w:name="z362" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Вид имущества</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="106"/>
+          <w:bookmarkEnd w:id="97"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13298,687 +14255,773 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z376" w:id="107"/>
+    <w:bookmarkStart w:name="z376" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зарегистрирован залог</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z377" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Право залогодержателя ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z378" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z379" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ф.И.О.(при его наличии), место жительства, дата и год рождения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z380" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      физического лица, место нахождение, наименование и БИН</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z381" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридического лица на предмет залога</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z382" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z383" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      описание предмета залога</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z384" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      возникло на основании договора о залоге ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z385" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дата заключения договора</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z377" w:id="108"/>
-[...15 lines deleted...]
-      Право залогодержателя ___________________________________________</w:t>
+    <w:bookmarkStart w:name="z386" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зарегистрированного _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z378" w:id="109"/>
+    <w:bookmarkStart w:name="z387" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дата и номер регистрации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z388" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      и включающего следующие основные условия: _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z389" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z381" w:id="112"/>
-[...15 lines deleted...]
-      юридического лица на предмет залога</w:t>
+    <w:bookmarkStart w:name="z390" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      размер, срок исполнения основного обязательства и другие условия залога</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z382" w:id="113"/>
+    <w:bookmarkStart w:name="z391" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Право ________________ залогодателя ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z392" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z384" w:id="115"/>
-[...15 lines deleted...]
-      возникло на основании договора о залоге ___________________________</w:t>
+    <w:bookmarkStart w:name="z393" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вид права Ф.И.О.(при его наличии), место жительства, дата и год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z385" w:id="116"/>
-[...15 lines deleted...]
-      дата заключения договора</w:t>
+    <w:bookmarkStart w:name="z394" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рождения физического лица, место нахождения, наименование и</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z386" w:id="117"/>
-[...15 lines deleted...]
-      зарегистрированного _____________________________________________</w:t>
+    <w:bookmarkStart w:name="z395" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БИН юридического лица подтверждено</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z387" w:id="118"/>
-[...15 lines deleted...]
-      дата и номер регистрации</w:t>
+    <w:bookmarkStart w:name="z396" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z388" w:id="119"/>
-[...15 lines deleted...]
-      и включающего следующие основные условия: _______________________</w:t>
+    <w:bookmarkStart w:name="z397" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование, дата принятия, номер и дата регистрации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z389" w:id="120"/>
-[...15 lines deleted...]
-      ________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z398" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      правоустанавливающего документа на предмет залога</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z390" w:id="121"/>
-[...15 lines deleted...]
-      размер, срок исполнения основного обязательства и другие условия залога</w:t>
+    <w:bookmarkStart w:name="z399" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Регистратор _____________________________ ________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z391" w:id="122"/>
-[...15 lines deleted...]
-      Право ________________ залогодателя ______________________________</w:t>
+    <w:bookmarkStart w:name="z400" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ф.И.О. (при его наличии) подпись</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z392" w:id="123"/>
-[...15 lines deleted...]
-      ________________________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z401" w:id="123"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель ___________________________ М.П. ____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z393" w:id="124"/>
-[...15 lines deleted...]
-      вид права Ф.И.О.(при его наличии), место жительства, дата и год</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   Ф.И.О.(при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z402" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z394" w:id="125"/>
-[...15 lines deleted...]
-      рождения физического лица, место нахождения, наименование и</w:t>
+    <w:bookmarkStart w:name="z403" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпись</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z395" w:id="126"/>
-[...15 lines deleted...]
-      БИН юридического лица подтверждено</w:t>
+    <w:bookmarkStart w:name="z404" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z396" w:id="127"/>
-[...15 lines deleted...]
-      ________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z405" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. настоящее свидетельство подлежит возврату в Государственную корпорацию при погашении залога;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z397" w:id="128"/>
-[...15 lines deleted...]
-      наименование, дата принятия, номер и дата регистрации</w:t>
+    <w:bookmarkStart w:name="z406" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. при утрате (повреждении) свидетельства правообладатель подает заявление в Государственную корпорацию с указанием причины утраты (повреждения) свидетельства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z398" w:id="129"/>
-[...195 lines deleted...]
-    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 8 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14135,214 +15178,214 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z409" w:id="138"/>
+    <w:bookmarkStart w:name="z409" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Уведомление о мотивированном отказе в регистрации залога движимого имущества,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             не подлежащего обязательной государственной регистрации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z410" w:id="139"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z410" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уникальный заявления №: ______________________ Дата __________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z411" w:id="140"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z411" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основание для отказа: _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z412" w:id="141"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z412" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z413" w:id="142"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z413" w:id="133"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (текст мотивированного отказа со ссылками на статьи закона, согласованный с юристом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             формируется в Государственной корпорации)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z414" w:id="143"/>
+      <w:bookmarkStart w:name="z414" w:id="134"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы құжат "Электрондық құжат және электрондық цифрлық қолтаңба туралы"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2003 жылғы 7 қаңтардағы № 370-II ҚРЗ 1 бабына сәйкес қағаз жеткiзгiштегi  құжатпен бiрдей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14436,50 +15479,136 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>данные, полученные из ИС "Реестр залога движимого имущества" и подписанные</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>электронно-цифровой подписью соответствующей Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 9 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14673,68 +15802,68 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Филиал НАО "Государственная корпорация "Правительство для граждан")</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z478" w:id="144"/>
+    <w:bookmarkStart w:name="z478" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о регистрации внесения изменений и дополнений № ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 9 - в редакции приказа Министра юстиции РК от 13.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15409,50 +16538,118 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________ "___"________20__ г. (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 10 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -16651,64 +17848,64 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z470" w:id="145"/>
+      <w:bookmarkStart w:name="z470" w:id="136"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомления о снятии с регистрации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>залога движимого имущества,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16784,130 +17981,130 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>не подлежащего обязательной</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>государственной регистрации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z471" w:id="146"/>
+    <w:bookmarkStart w:name="z471" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уникальные заявления №: ___________________ Дата _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z472" w:id="147"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z472" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основание для снятия: ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z473" w:id="148"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z473" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z474" w:id="149"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z474" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -16945,55 +18142,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17319,31 +18516,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>