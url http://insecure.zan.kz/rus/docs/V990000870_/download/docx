--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="51adb22" w14:textId="51adb22">
+    <w:p w14:paraId="6d0d08a" w14:textId="6d0d08a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1131,100 +1131,100 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила открытия специального временного счета и расходования средств избирательного фонда разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 34 Конституционного закона "О выборах в Республике Казахстан" (далее – Правила) и регулируют порядок открытия специального временного счета и расходования средств избирательного фонда кандидатов в Президенты, депутаты Сената Парламента, депутаты Мажилиса Парламента, депутаты маслихатов, выдвинутых по партийным спискам, а также кандидаты в депутаты Мажилиса Парламента и маслихатов, выдвинутых по одномандатным территориальным избирательным округам.</w:t>
+        <w:t xml:space="preserve"> статьи 34 Конституционного закона "О выборах в Республике Казахстан" (далее – Правила) и регулируют порядок открытия специального временного счета и расходования средств избирательного фонда кандидатов в Президенты, депутаты Курултая, депутаты маслихатов, выдвинутых по партийным спискам, а также кандидатов в депутаты маслихатов, выдвинутых по одномандатным территориальным избирательным округам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Центральной избирательной комиссии РК от 29.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 139/644</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z41" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1291,2820 +1291,2892 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок открытия специального временного счета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z44" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Центральная избирательная комиссия Республики Казахстан (далее - Центризбирком) определяет банки второго уровня, имеющие филиалы во всех регионах Республики, в котором открываются и ведутся спецсчета избирательных фондов кандидатов.</w:t>
+      4. Центральная избирательная комиссия Республики Казахстан (далее - Центризбирком) определяет банки второго уровня, имеющие филиалы во всех регионах Республики Казахстан, в которых открываются и ведутся спецсчета избирательных фондов политических партий, выдвинувшие партийные списки и кандидатов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z45" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Центризбирком составляет договор банковского счета на открытие и ведение спецсчета и направляет письменное уведомление областным, городов республиканского значения, столицы, районным, городским, районным в городе избирательным комиссиям.</w:t>
+      5. Центризбирком составляет договор банковского счета на открытие и ведение спецсчета и направляет письменное уведомление в избирательные комиссии столицы, областей, городов республиканского значения, районов, городов, районов в городе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z46" w:id="13"/>
+    <w:bookmarkStart w:name="z283" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Договор банковского счета содержит сведения, определенные пунктами 6, 7, 8, 9 и 10, 14, 22 Правил.</w:t>
+        <w:t xml:space="preserve">
+      Договор банковского счета содержит сведения, определенные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктами 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z47" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Для открытия спецсчета избирательные комиссии предоставляют банку второго уровня или его филиалу сведения о регистрации кандидата или политической партии, в течение одного рабочего дня со дня их регистрации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z234" w:id="15"/>
+    <w:bookmarkStart w:name="z285" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Центризбирком – о кандидате (кандидатах) в Президенты Республики Казахстан, перечне политических партий, выдвинувших партийные списки при выборах депутатов Мажилиса Парламента Республики Казахстан;</w:t>
+      1) Центризбирком – о кандидате (кандидатах) в Президенты Республики Казахстан, перечне политических партий, выдвинувших партийные списки при выборах депутатов Курултая Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z235" w:id="16"/>
+    <w:bookmarkStart w:name="z286" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) областные, городов республиканского значения и столицы территориальные избирательные комиссии – о кандидате (кандидатах) в депутаты Сената Парламента Республики Казахстан;</w:t>
+      2) соответствующие территориальные избирательные комиссии - о перечне политических партий, выдвинувших партийные списки при выборах депутатов маслихатов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z236" w:id="17"/>
+    <w:bookmarkStart w:name="z287" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) соответствующие территориальные избирательные комиссии - о перечне политических партий, выдвинувших партийные списки при выборах депутатов маслихатов;</w:t>
+      3) соответствующие окружные избирательные комиссии - о кандидате (кандидатах) в депутаты маслихатов, выдвинутых по одномандатным территориальным избирательным округам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z237" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) соответствующие окружные избирательные комиссий - о кандидате (кандидатах) в депутаты Мажилиса Парламента и депутатов маслихатов, выдвинутых по одномандатным территориальным избирательным округам.</w:t>
+      7. Избирательный фонд кандидата в Президенты Республики Казахстан состоит из:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z238" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) собственных средств кандидата и средств, выделенных кандидату выдвинувшим его республиканским общественным объединением, общая сумма которая не превышает установленный законодательством размер минимальной заработной платы более чем в двенадцать тысяч раз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z239" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) добровольных пожертвований граждан и организаций Республики, общая сумма которых не превышает установленный законодательством размер минимальной заработной платы более чем в пятнадцать тысяч раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z240" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предельные размеры добровольных пожертвований физического лица в совокупности не должны превышать установленный законодательством Республики Казахстан минимальный размер заработной платы более чем в сто раз и юридического лица Республики Казахстан - в совокупности более чем в пятьсот раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции постановления Центральной избирательной комиссии РК от 29.12.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции постановления Центральной избирательной комиссии РК от 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 139/644</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Исключен постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="19"/>
+    <w:bookmarkStart w:name="z60" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Избирательный фонд кандидата в Президенты Республики Казахстан состоит из:</w:t>
+      9. Избирательный фонд политической партии, выдвинувшей партийный список, при выборах депутатов Курултая состоит из:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z238" w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z289" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) собственных средств кандидата и средств, выделенных кандидату выдвинувшим его республиканским общественным объединением, общая сумма которая не превышает установленный законодательством размер минимальной заработной платы более чем в двенадцать тысяч раз;</w:t>
+      1) собственных средств политической партии, общая сумма которых не превышает установленный законодательством размер минимальной заработной платы более чем в пятнадцать тысяч раз;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z239" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z290" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) добровольных пожертвований граждан и организаций Республики, общая сумма которых не превышает установленный законодательством размер минимальной заработной платы более чем в пятнадцать тысяч раз.</w:t>
+      2) добровольных пожертвований граждан и организаций Республики Казахстан, общая сумма которых не превышает установленный законодательством размер минимальной заработной платы более чем в тридцать тысяч раз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z240" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z291" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Предельные размеры добровольных пожертвований физического лица в совокупности не должны превышать установленный законодательством Республики Казахстан минимальный размер заработной платы более чем в сто раз и юридического лица Республики Казахстан - в совокупности более чем в пятьсот раз.</w:t>
+      Предельные размеры добровольных пожертвований физического лица в совокупности не должны превышать установленный законодательством Республики Казахстан минимальный размер заработной платы более чем в триста раз и юридического лица Республики Казахстан - в совокупности более чем в полторы тысячи раз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции постановления Центральной избирательной комиссии РК от 29.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 139/644</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9-1. Исключен постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="23"/>
+    <w:bookmarkStart w:name="z63" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Избирательный фонд кандидата в депутаты Сената Парламента состоит из:</w:t>
+      10. Избирательный фонд политической партии, выдвинувшей партийный список, при выборах депутатов маслихата состоит из:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z241" w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z247" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) собственных средств кандидата, общая сумма которых не превышает установленный законодательством Республики Казахстан размер минимальной заработной платы более чем в двести раз;</w:t>
+      1) собственных средств политической партии, общая сумма которых не превышает установленный законодательством размер минимальной заработной платы более чем в тысячу раз;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z242" w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z248" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) добровольных пожертвований граждан и организаций Республики, общая сумма которых не превышает установленный законодательством Республики Казахстан размер минимальной заработной платы более чем в пятьсот раз.</w:t>
+      2) добровольных пожертвований граждан и организаций Республики, общая сумма которых не превышает установленный законодательством размер минимальной заработной платы более чем в две тысячи раз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z243" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z249" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Предельные размеры добровольных пожертвований физического лица в совокупности не должны превышать установленный законодательством Республики Казахстан минимальный размер заработной платы более чем в двадцать пять раз и юридического лица Республики Казахстан - в совокупности более чем в пятьдесят раз.</w:t>
+      Предельные размеры добровольных пожертвований физического лица в совокупности не должны превышать установленный законодательством Республики Казахстан минимальный размер заработной платы более чем в пятьдесят раз и юридического лица Республики Казахстан - в совокупности более чем в двести пятьдесят раз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции постановления Центральной избирательной комиссии РК от 29.12.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции постановления Центральной избирательной комиссии РК от 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 139/644</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="27"/>
+    <w:bookmarkStart w:name="z250" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Избирательный фонд политической партии, выдвинувшей партийный список, при выборах депутатов Мажилиса Парламента состоит из:</w:t>
+      10-1. Избирательный фонд кандидата в депутаты маслихатов столицы, областей и городов республиканского значения состоит из:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z244" w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z251" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) собственных средств политической партии, общая сумма которых не превышает установленный законодательством размер минимальной заработной платы более чем в пять тысяч раз;</w:t>
+      1) собственных средств кандидата, общая сумма которых не должна превышать установленный законодательством Республики Казахстан минимальный размер заработной платы более чем в сто раз;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z245" w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z252" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) добровольных пожертвований граждан и организаций Республики, общая сумма которых не превышает установленный законодательством размер минимальной заработной платы более чем в десять тысяч раз.</w:t>
+      2) добровольных пожертвований граждан и организаций Республики Казахстан, общая сумма которых не должна превышать установленный законодательством Республики Казахстан размер минимальной заработной платы более чем в двести раз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z246" w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z253" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Предельные размеры добровольных пожертвований физического лица в совокупности не должны превышать установленный законодательством Республики Казахстан минимальный размер заработной платы более чем в сто раз и юридического лица Республики Казахстан - в совокупности более чем в пятьсот раз.</w:t>
+      Предельные размеры добровольных пожертвований физического лица в совокупности не должны превышать установленный законодательством Республики Казахстан минимальный размер заработной платы более чем в десять раз и юридического лица Республики Казахстан - в совокупности более чем в двадцать пять раз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции постановления Центральной избирательной комиссии РК от 29.12.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 10-1 в соответствии с постановлением Центральной избирательной комиссии РК от 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 139/644</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023); с изменением, внесенным постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z230" w:id="31"/>
+    <w:bookmarkStart w:name="z254" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9-1. Избирательный фонд кандидата в депутаты Мажилиса Парламента состоит из:</w:t>
+      10-2. Избирательный фонд кандидата в депутаты маслихатов районов и городов состоит из:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z231" w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z255" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) собственных средств кандидата, общая сумма которых не должна превышать установленный законодательством Республики Казахстан минимальный размер заработной платы более чем в двести раз;</w:t>
+      1) собственных средств кандидата, общая сумма которых не должна превышать установленный законодательством Республики Казахстан минимальный размер заработной платы более чем в пятьдесят раз;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z232" w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z256" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) добровольных пожертвований граждан и организаций Республики, общая сумма которых не должна превышать установленный законодательством размер минимальной заработной платы более чем в пятьсот раз.</w:t>
+      2) добровольных пожертвований граждан и организаций Республики Казахстан, общая сумма которых не должна превышать установленный законодательством Республики Казахстан минимальный размер заработной платы более чем в сто раз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z233" w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z257" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Предельные размеры добровольных пожертвований физического лица в совокупности не должны превышать установленный законодательством Республики Казахстан минимальный размер заработной платы более чем в двадцать пять раз и юридического лица Республики Казахстан - в совокупности более чем в пятьдесят раз.</w:t>
+      Предельные размеры добровольных пожертвований физического лица в совокупности не должны превышать установленный законодательством Республики Казахстан минимальный размер заработной платы более чем в пять раз и юридического лица Республики Казахстан - в совокупности более чем в пятнадцать раз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 9-1 в соответствии с постановлением Центральной избирательной комиссии РК от 29.12.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 10-2 в соответствии с постановлением Центральной избирательной комиссии РК от 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 139/644</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023); внесены изменения на казахском языке, текст на русском языке не меняется в соответствии с постановлением Центральной избирательной комиссии РК от 08.09.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Исключен постановлением Центральной избирательной комиссии РК от 22.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4/408</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="35"/>
+    <w:bookmarkStart w:name="z69" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      10. Избирательный фонд политической партии, выдвинувшей партийный список, при выборах депутатов маслихата состоит из:</w:t>
+        <w:t xml:space="preserve">
+      12. Спецсчет открывается в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> открытия, ведения и закрытия банковских счетов клиентов, утвержденными постановлением Правления Национального Банка Республики Казахстан от 31 августа 2016 года № 207 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 14422), при заключении между банком второго уровня и избирательным фондом кандидата или политической партии, выдвинувшей партийный список, договора банковского счета на основании заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z247" w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z70" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) собственных средств политической партии, общая сумма которых не превышает установленный законодательством размер минимальной заработной платы более чем в тысячу раз;</w:t>
+      Для открытия спецсчета в банке второго уровня кандидат в заявлении указывает следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z248" w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z71" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) добровольных пожертвований граждан и организаций Республики, общая сумма которых не превышает установленный законодательством размер минимальной заработной платы более чем в две тысячи раз.</w:t>
+      1) фамилия, имя и отчество (при наличии) кандидата;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z249" w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z72" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Предельные размеры добровольных пожертвований физического лица в совокупности не должны превышать установленный законодательством Республики Казахстан минимальный размер заработной платы более чем в пятьдесят раз и юридического лица Республики Казахстан - в совокупности более чем в двести пятьдесят раз.</w:t>
+      2) дата его рождения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z73" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) данные документа, удостоверяющего личность кандидата, с указанием индивидуального идентификационного номера (далее - ИИН);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z74" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) адрес места жительства кандидата, его контактные данные и электронный адрес;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z75" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наименование филиала банка второго уровня, в котором следует открыть спецсчет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z76" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) иные сведения в соответствии с банковским законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z77" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Для открытия спецсчета в банке второго уровня руководителем политической партии или лицом, уполномоченным решением руководящего органа политической партии или его филиалом (представительством), в заявлении указываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z78" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) полное наименование политической партии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z79" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) фамилии, имя и отчество (при наличии) лиц, уполномоченных распоряжаться спецсчетом политической партии, их контактные данные и электронные адреса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z80" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) юридический адрес;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z81" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) документ о государственной регистрации (перерегистрации) с указанием бизнес-идентификационного номера (далее - БИН) и банковские реквизиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z82" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наименование филиала банка второго уровня, в котором следует открыть спецсчет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z83" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) иные сведения в соответствии с банковским законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции постановления Центральной избирательной комиссии РК от 29.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 139/644</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
+        <w:t xml:space="preserve">14. Исключен постановлением Центральной избирательной комиссии РК от 22.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4/408</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z250" w:id="39"/>
+    <w:bookmarkStart w:name="z91" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок расходования денежных средств избирательных фондов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z92" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10-1. Избирательный фонд кандидата в депутаты маслихатов областей, городов республиканского значения и столицы состоит из:</w:t>
+      15. Право распоряжения средствами избирательного фонда принадлежит исключительно кандидатам в Президенты Республики Казахстан, политическим партиям, выдвинувшим партийные списки в Курултай, маслихаты, а также кандидатам в депутаты маслихата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z251" w:id="40"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) собственных средств кандидата, общая сумма которых не должна превышать установленный законодательством Республики Казахстан минимальный размер заработной платы более чем в сто раз;</w:t>
+      16. Кандидат в Президенты Республики Казахстан, политическая партия, выдвинувшая партийный список в Курултай, маслихаты, а также кандидаты в депутаты маслихата, из средств своих избирательных фондов оплачивают расходы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z252" w:id="41"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z293" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) добровольных пожертвований граждан и организаций Республики Казахстан, общая сумма которых не должна превышать установленный законодательством Республики Казахстан размер минимальной заработной платы более чем в двести раз.</w:t>
+      1) на выступления в средствах массовой информации, онлайн-платформах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z253" w:id="42"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z294" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Предельные размеры добровольных пожертвований физического лица в совокупности не должны превышать установленный законодательством Республики Казахстан минимальный размер заработной платы более чем в десять раз и юридического лица Республики Казахстан - в совокупности более чем в двадцать пять раз.</w:t>
+      2) на организацию и проведение публичных предвыборных мероприятий (предвыборных собраний и встреч с избирателями, публичных предвыборных дебатов и дискуссий, митингов, шествий, демонстраций и иных предвыборных мероприятий, в порядке, установленном законодательством, и не запрещенных Конституционным законом), личных встреч кандидатов в Президенты Республики Казахстан, депутаты маслихатов и их доверенных лиц, кандидатов, включенных в партийные списки, доверенных лиц политических партий, выдвинувших партийные списки в Курултай, маслихаты, с избирателями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z254" w:id="43"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z295" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10-2. Избирательный фонд кандидата в депутаты маслихатов районов и городов состоит из:</w:t>
+      3) на выпуск и (или) распространение печатных, аудиовизуальных и иных агитационных материалов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z255" w:id="44"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z296" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) собственных средств кандидата, общая сумма которых не должна превышать установленный законодательством Республики Казахстан минимальный размер заработной платы более чем в пятьдесят раз;</w:t>
+      4) на оплату услуг юридических и физических лиц по организации агитационной работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z256" w:id="45"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z297" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) добровольных пожертвований граждан и организаций Республики Казахстан, общая сумма которых не должна превышать установленный законодательством Республики Казахстан минимальный размер заработной платы более чем в сто раз.</w:t>
+      5) на покрытие транспортных и командировочных расходов кандидатов в Президенты Республики Казахстан, депутаты маслихатов и их доверенных лиц, кандидатов, включенных в партийные списки, доверенных лиц политических партий, выдвинувших партийные списки в Курултай, маслихаты, связанных с предвыборной агитацией;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z257" w:id="46"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z298" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Предельные размеры добровольных пожертвований физического лица в совокупности не должны превышать установленный законодательством Республики Казахстан минимальный размер заработной платы более чем в пять раз и юридического лица Республики Казахстан - в совокупности более чем в пятнадцать раз.</w:t>
-[...435 lines deleted...]
-      6) иные сведения в соответствии с банковским законодательством Республики Казахстан.</w:t>
+      6) на изготовление для бесплатной раздачи печатных, в том числе иллюстративных материалов, а также значков, флагов, флажков и других знаков, и символов, специально изготовленных для избирательной кампании.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">14. Исключен постановлением Центральной избирательной комиссии РК от 22.06.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="62"/>
+    <w:bookmarkStart w:name="z101" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В случае снятия кандидатом своей кандидатуры, отзыва политической партией партийного списка или отмены решения о выдвижении кандидата, партийного списка или регистрации кандидата, партийного списка, банки второго уровня, поступившие в избирательный фонд деньги возвращают внесшим их гражданам и организациям. При этом расходы, связанные с возвратом указанных средств, покрываются за счет внесших их граждан и организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z102" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Банк второго уровня или его филиал в течение семи календарных дней предоставляют в соответствующую избирательную комиссию сведения о возврате денежных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z103" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Порядок расходования денежных средств избирательных фондов</w:t>
+        <w:t xml:space="preserve"> Глава 4. Отчет по использованию денежных средств избирательных фондов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z92" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z104" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Право распоряжения средствами избирательного фонда принадлежит исключительно кандидатам в Президенты Республики Казахстан, депутаты Сената Парламента, депутаты Мажилиса Парламента, депутаты маслихата и (или) политической партии, выдвинувшей партийный список.</w:t>
+      19. Контроль за расходованием средств избирательных фондов осуществляется соответствующими избирательными комиссиями и банками. По представлению соответствующих избирательных комиссий к контролю могут привлекаться иные государственные органы в соответствии с их компетенцией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z105" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Не позднее десяти рабочих дней после установления итогов выборов кандидат, политическая партия обязаны представить в соответствующую избирательную комиссию отчет об использовании средств своего избирательного фонда, в котором указываются источники денежных поступлений в избирательный фонд и все произведенные затраты с приложением документов, подтверждающих расходование средств избирательного фонда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции постановления Центральной избирательной комиссии РК от 29.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 139/644</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="64"/>
+    <w:bookmarkStart w:name="z107" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Кандидат в Президенты Республики Казахстан, депутаты Парламента, депутаты маслихата и политическая партия, выдвинувшая партийный список, из средств своих избирательных фондов оплачивают расходы:</w:t>
+      21. Целевое расходование средств избирательных фондов обеспечивают кандидат в Президенты Республики Казахстан, депутаты маслихатов, политическая партия, выдвинувшая партийный список.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z258" w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) на выступления в средствах массовой информации, онлайн-платформах;</w:t>
+      22. Кандидат в Президенты Республики Казахстан, депутаты маслихатов, политическая партия, выдвинувшая партийный список, ведут учет поступления средств в свой избирательный фонд, а также учет их расходования. Учет ведется по каждому виду поступления с указанием даты, суммы в теңге и наименования конкретного физического и юридического лица, перечислившего эти средства. В реестре расходов записывается: дата поступления денег на счет, дата снятия денег в банке второго уровня, сумма, назначение платежа по каждому платежному документу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z259" w:id="66"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) на организацию и проведение публичных предвыборных мероприятий (предвыборных собраний и встреч с избирателями (выборщиками), публичных предвыборных дебатов и дискуссий, митингов, шествий, демонстраций и иных предвыборных мероприятий, в порядке, установленном законодательством, и не запрещенных Конституционным законом), личных встреч кандидатов в Президенты Республики Казахстан, депутаты Сената Парламента, депутаты Мажилиса Парламента, депутаты маслихатов и их доверенных лиц, кандидатов, включенных в партийные списки, доверенных лиц политических партий, выдвинувших партийные списки, с избирателями;</w:t>
+      23. Отчет о поступлении средств на спецсчета и их расходовании публикуется в средствах массовой информации два раза в месяц:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z260" w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z300" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) на выпуск и (или) распространение печатных, аудиовизуальных и иных агитационных материалов;</w:t>
+      при выборах Президента Республики Казахстан, депутатов Курултая Республики Казахстан по партийным спискам - Центральной избирательной комиссией;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z261" w:id="68"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z301" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) на оплату услуг юридических и физических лиц по организации агитационной работы;</w:t>
+      при выборах депутатов маслихатов - территориальными избирательными комиссиями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z262" w:id="69"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z302" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) на покрытие транспортных и командировочных расходов кандидатов в Президенты Республики Казахстан, депутаты Сената Парламента, депутаты Мажилиса Парламента, депутаты маслихатов и их доверенных лиц, кандидатов, включенных в партийные списки, доверенных лиц политических партий, выдвинувших партийные списки, связанных с предвыборной агитацией;</w:t>
+      при выборах депутатов маслихатов, выдвинутых по одномандатным территориальным избирательным округам - соответствующими окружными избирательными комиссиями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z263" w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) на изготовление для бесплатной раздачи печатных, в том числе иллюстративных материалов, а также значков, флагов, флажков и других знаков и символов, специально изготовленных для избирательной кампании.</w:t>
+      24. Все финансовые операции по спецсчетам прекращаются в восемнадцать часов дня, предшествующего дню выборов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-[...82 lines deleted...]
-    <w:bookmarkStart w:name="z101" w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. В случае снятия кандидатом своей кандидатуры, отзыва политической партией партийного списка или отмены решения о выдвижении кандидата, партийного списка или регистрации кандидата, партийного списка, банки второго уровня, поступившие в избирательный фонд деньги возвращают внесшим их гражданам и организациям. При этом расходы, связанные с возвратом указанных средств, покрываются за счет внесших их граждан и организаций.</w:t>
+      В случае проведения повторного голосования предельная сумма денег, разрешенная к поступлению в избирательный фонд кандидата, увеличивается в полтора раза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z102" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Банк второго уровня или его филиал в течение семи календарных дней предоставляют в соответствующую избирательную комиссию сведения о возврате денежных средств.</w:t>
-[...76 lines deleted...]
-      При этом представляется копия уведомления об открытии спецсчета, заверенная банком.</w:t>
+      При проведении повторного голосования финансовые операции по спецсчетам кандидатов, в отношении которых проводится повторное голосование, возобновляются в день назначения дня повторного голосования и прекращаются в восемнадцать часов дня, предшествующего дню выборов. Общая сумма денег, поступивших в избирательный фонд со дня его образования, не может превышать пределы, установленные Конституционным законом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции постановления Центральной избирательной комиссии РК от 29.12.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции постановления Центральной избирательной комиссии РК от 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 139/644</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="76"/>
+    <w:bookmarkStart w:name="z116" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Целевое расходование средств избирательных фондов обеспечивают кандидат в Президенты Республики Казахстан, депутаты Сената Парламента, депутаты Мажилиса Парламента, депутаты маслихатов, политическая партия, выдвинувшая партийный список.</w:t>
+      25. Две трети денежных средств избирательного фонда, оставшихся неизрасходованными на цели избирательной кампании, банк второго уровня или его филиал направляют в республиканский бюджет, а одну треть возвращают кандидату или политической партии, выдвинувшей партийный список. Сведения об этом представляются в Центризбирком или в соответствующую территориальную избирательную комиссию, которая принимает решение о принятии отчета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z117" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Отчеты представляются по формам указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениях 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам, с приложением документов, подтверждающих расходование средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z118" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. Нарушение кандидатом, политической партией, выдвинувшей партийный список, порядка, установленного пунктами 1-8 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституционного закона, а также Правилами влечет за собой отмену решения о регистрации кандидата, партийного списка, а после проведения выборов до регистрации кандидата в качестве Президента Республики Казахстан, депутата Курултая, депутата маслихата, члена иного органа местного самоуправления признание выборов по соответствующей территории или округу недействительными.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции постановления Центральной избирательной комиссии РК от 29.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 139/644</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="77"/>
-[...520 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4196,224 +4268,244 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>расходования средств</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>избирательного фонда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z268" w:id="87"/>
+    <w:bookmarkStart w:name="z268" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z269" w:id="88"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z269" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Отчет о поступлении средств на специальные временные</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                               счета (избирательный фонд)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции постановления Центральной избирательной комиссии РК от 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 139/644</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023); с изменениями, внесенными постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z270" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ф.И.О. (при наличии) кандидата в Президенты Республики Казахстан, депутаты маслихатов, полное наименование политических партий, в каком банковском учреждении открыт спецсчет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            2. Общая сумма избирательного фонда ___________ теңге по состоянию на</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z270" w:id="89"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Ф.И.О. (при наличии) кандидата в Президенты Республики Казахстан, депутаты</w:t>
-[...17 lines deleted...]
-        <w:t>Парламента, депутаты маслихатов, полное наименование политических партий, в каком</w:t>
+      ___________ 20___год.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>банковском учреждении открыт спецсчет.</w:t>
-[...33 lines deleted...]
-        <w:t>___________ 20___год.</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -4505,51 +4597,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма в (тенге)
+Сумма в (теңге)
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
@@ -7032,64 +7124,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z271" w:id="90"/>
+      <w:bookmarkStart w:name="z271" w:id="80"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Представляется банком второго уровня или его филиалом в</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>соответствующую избирательную комиссию еженедельно, а также по запросу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7266,71 +7358,71 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и расходования средств</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>избирательного фонда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z272" w:id="91"/>
+    <w:bookmarkStart w:name="z272" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z273" w:id="92"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z273" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Отчет о возврате средств в случае превышения установленных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -7339,143 +7431,129 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             отзыва партийного списка или отмены решения о выдвижении или</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   регистрации кандидата, партийного списка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции постановления Центральной избирательной комиссии РК от 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 139/644</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023); с изменениями, внесенными постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z274" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z274" w:id="93"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Ф.И.О. (при наличии) кандидата в Президенты Республики Казахстан, депутаты</w:t>
+      1. Ф.И.О. (при наличии) кандидата в Президенты Республики Казахстан, депутаты маслихатов, полное наименование политических партий, в каком банковском учреждении открыт спецсчет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-[...33 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -7527,51 +7605,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дата и сумма поступления (в тенге)</w:t>
+Дата и сумма поступления (в теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8077,64 +8155,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z275" w:id="94"/>
+      <w:bookmarkStart w:name="z275" w:id="84"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Представляется банком второго уровня или его филиалом в</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>соответствующую избирательную комиссию по мере безотлагательного возврата внесенных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8311,212 +8389,199 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и расходования средств</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>избирательного фонда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z276" w:id="95"/>
+    <w:bookmarkStart w:name="z276" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z277" w:id="96"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z277" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Отчет о расходовании средств избирательного фонда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции постановления Центральной избирательной комиссии РК от 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 139/644</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023); с изменениями, внесенными постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z278" w:id="97"/>
+      <w:bookmarkStart w:name="z278" w:id="87"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Ф.И.О. (при наличии) кандидата в Президенты Республики Казахстан, депутаты</w:t>
+      1. Ф.И.О. (при наличии) кандидата в Президенты Республики Казахстан, депутаты маслихатов, полное наименование политических партий, в каком банковском учреждении открыт спецсчет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Парламента Республики Казахстан, депутаты маслихатов, полное наименование</w:t>
+        <w:t xml:space="preserve">       2. Остаток избирательного фонда _______________ теңге, по состоянию на</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>политической партии, в каком банковском учреждении открыт спецсчет.</w:t>
-[...33 lines deleted...]
-        <w:t>___________ 20__ год.</w:t>
+        <w:t>
+      ___________ 20__ год.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
@@ -8609,51 +8674,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма (в тенге)
+Сумма (в теңге)
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
@@ -13905,64 +13970,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z279" w:id="98"/>
+      <w:bookmarkStart w:name="z279" w:id="88"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Представляется банком второго уровня в соответствующую</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>избирательную комиссию еженедельно, а по запросу соответствующей избирательной</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14462,160 +14527,182 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и расходования средств</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>избирательного фонда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z280" w:id="99"/>
+    <w:bookmarkStart w:name="z280" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z281" w:id="100"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z281" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                    Отчет кандидата в Президенты Республики Казахстан,</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">                   избирательного фонда после установления итогов выборов</w:t>
+        <w:t xml:space="preserve"> Отчет кандидата в Президенты Республики Казахстан, депутата маслихатов, политических партий о поступлении и расходовании средств избирательного фонда после установления итогов выборов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
+      Сноска. Заголовок приложения 4 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции постановления Центральной избирательной комиссии РК от 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 139/644</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023); с изменениями, внесенными постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -14703,51 +14790,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма (тенге)</w:t>
+Сумма (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17533,447 +17620,324 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z303" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z282" w:id="101"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Примечание: Отчет о поступлении и расходовании средств избирательного фонда</w:t>
+      Примечание: Отчет о поступлении и расходовании средств избирательного фонда после установления итогов выборов представляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z304" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>после установления итогов выборов представляется:</w:t>
+        <w:t>
+      при выборах Президента Республики Казахстан, депутатов Курултая по партийным спискам в Центральную избирательную комиссии;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z305" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>при выборах Президента Республики Казахстан, депутатов Мажилиса Парламента</w:t>
+        <w:t>
+      при выборах депутатов маслихатов по одномандатным округам в окружные избирательные комиссии или соответствующие территориальные избирательные комиссии;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z306" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Республики Казахстан по партийным спискам в Центральную избирательную комиссии;</w:t>
+        <w:t>
+      при выборах депутатов маслихатов по партийным спискам – территориальные избирательные комиссии.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z307" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       при выборах депутатов Сената в областные (городов республиканского значения и</w:t>
+        <w:t>
+      Отчет представляется с приложением документов, подтверждающих расходование средств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z308" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>столицы) территориальные избирательные комиссии;</w:t>
+        <w:t>
+      Подписью кандидата: /Ф.И.О/ (при наличии)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z309" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       при выборах депутатов Мажилиса Парламента, депутатов маслихатов по</w:t>
+        <w:t>
+      Подписью руководителя партии или лица уполномоченного коллективным органом партии: /Ф.И.О/ (при наличии)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z310" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>одномандатным округам в окружные избирательные комиссии или соответствующие</w:t>
+        <w:t>
+      М.П.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z311" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>территориальные избирательные комиссии;</w:t>
+        <w:t>
+      Отчет заверяется</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z312" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       при выборах депутатов маслихатов по партийным спискам – территориальные</w:t>
+        <w:t>
+      Подписью руководителя Банка второго уровня: /Ф.И.О/ (при наличии)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z313" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>избирательные комиссии.</w:t>
+        <w:t>
+      М.П.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...151 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18299,31 +18263,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>