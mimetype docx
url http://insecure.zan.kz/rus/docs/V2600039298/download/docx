--- v0 (2026-07-26)
+++ v1 (2026-10-25)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8509775" w14:textId="8509775">
+    <w:p w14:paraId="c77ec12" w14:textId="c77ec12">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -993,340 +992,1237 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       в пункте 4:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       графы 9, 12, 15 и 18 Таблицы 1 "Сведения об участнике (владельце)" изложить в следующей редакции, текст на казахском языке не меняется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Доля участия в уставном капитале</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Коллекторского </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>т</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ства </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(в теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Количество </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>принадлежащих</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">акций (штук) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(доля участия) (в теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Доля участия в</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>уставном</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>капитале</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">коллекторского </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>т</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ства</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Количество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>принадлежащих</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>акций (штук)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(доля участия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(в теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в Таблице 2 "Перечень лиц, осуществляющих контроль над коллекторским агентством":</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:p>
-[...169 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в графу 3 вносятся изменения в текст на казахском языке, текст на русском языке не меняется; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в примечание вносятся изменения в текст на казахском языке, текст на русском языке не меняется; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункте 5:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подпункт 1) изложить в следующей редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) общие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1790,130 +2686,130 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункт 4) изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4) Сведения о трудовой деятельности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В данном пункте указываются сведения о всей трудовой деятельности руководящего работника (также членство в органе управления), в том числе с даты окончания высшего учебного заведения, с указанием должности в организациях в сферах финансовой, страховой деятельности, образования, государственного управления и обороны, обязательного социального обеспечения, в области права и бухгалтерского учета, а также деятельности агентств по сбору платежей и кредитных бюро, а также период, в течение которого кандидатом трудовая деятельность не осуществлялась.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -1986,126 +2882,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период работы (дата, месяц, год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z39" w:id="32"/>
+          <w:bookmarkStart w:name="z39" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место работы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="32"/>
+          <w:bookmarkEnd w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (с указанием страны регистрации организации в сферах финансовой, страховой, деятельности, образования, государственного управления и обороны, обязательного социального обеспечения, в области права и бухгалтерского учета, а также деятельности агентств по сбору платежей и кредитных бюро)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z40" w:id="33"/>
+          <w:bookmarkStart w:name="z40" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должность</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="33"/>
+          <w:bookmarkEnd w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (с указанием даты согласования, если требовалось)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -2573,520 +3469,1481 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункте 8:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       часть четвертую изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Предоставляю согласие на сбор и обработку персональных данных, необходимых для оказания государственной услуги, и на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в часть пятую вносятся изменения в текст на казахском языке, текст на русском языке не меняется; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в приложении 2:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       графы 2 и 15 таблицы изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фамилия, имя,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отчество (при его</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>работника (в</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>полном</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соответствии с</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документом,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>удостоверяющем</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>личность, в</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>случае изменения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фамилии, имени,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отчества (при его</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>наличии)-</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>указать, когда и</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по какой причине</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>они были</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>изменены)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Подтверждаю, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>что настоящая</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>информация была</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мною проверена и</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">является </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">достоверной и </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>полной, а также</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предоставляю</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>согласие на сбор</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и обработку</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>персональных</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">данных, и на </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>использование</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сведений,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>составляющих</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>охраняемую</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>законом тайну,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>содержащихся в</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>цифровых</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>системах</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(подпись</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>работника)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
-    </w:p>
-[...171 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в примечании:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пункт 2 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. В графе 9 указывается наличие непогашенной или неснятой судимости или информация о том, подвергается или подвергался уголовному преследованию (за исключением лиц, уголовное преследование в отношении которых прекращено на основании подпунктов 1) и 2) части первой статьи 35 Уголовно-процессуального кодекса Республики Казахстан) за уголовные правонарушения против личности, семьи и несовершеннолетних, конституционных и иных прав и свобод человека и гражданина, основ конституционного строя и безопасности государства, собственности, общественной безопасности и общественного порядка, здоровья населения и нравственности, мира и безопасности человечества, интересов службы в коммерческих и иных организациях, интересов государственной службы и государственного управления, правосудия и порядка исполнения наказаний, порядка управления, в сферах экономической деятельности, информатизации и связи, а также воинские уголовные правонарушения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если да, то указать дату и номер приговора о привлечении к уголовной ответственности, статью </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Уголовного кодекса</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в часть вторую пункта 7 вносятся изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строки 2 и 4 таблицы приложения 4 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3177,90 +5034,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 веб-портал "цифрового правительства" www.egov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3351,170 +5208,170 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электронная (частично цифровизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графу 5 приложения 5 вносятся изменения в текст на казахском языке, текст на русском языке не меняется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 23 ноября 2020 года № 108 "Об утверждении Правил лицензирования микрофинансовой деятельности, Квалификационных требований на осуществление микрофинансовой деятельности и перечня документов, подтверждающих соответствие им" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 21731) следующие изменения и дополнения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> лицензирования микрофинансовой деятельности, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3527,70 +5384,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить частью второй следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Информация о внесенных изменениях и (или) дополнениях в Правила размещается на официальном интернет-ресурсе уполномоченного органа, направляется оператору "цифрового правительства" и Единому контакт-центру в течение 3 (трех) рабочих дней с даты утверждения или изменения соответствующего нормативного правового акта.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3603,191 +5460,191 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>часть вторую</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Информация о стадии оказания государственной услуги обновляется в автоматическом режиме в цифровой системе мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере цифровизации.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       часть первую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Услугодатель получает из цифровых систем, используемых для оказания государственных услуг и сервиса цифровых документов сведения, указанные в документах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       удостоверяющих личность физического лица – резидента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z70" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подтверждающих отсутствие неснятой или непогашенной судимости у физического лица – резидента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z71" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о государственной регистрации (перерегистрации) юридического лица – резидента Республики Казахстан.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3802,132 +5659,480 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 29 вносятся изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> вносятся изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       строки 2, 4, 6 и 8 таблицы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Способы предоставления государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По всем подвидам государственной услуги: веб-портал "цифрового правительства" www.egov.kz (далее – портал)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По всем подвидам государственной услуги: электронная (частично цифровизированная)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -3959,168 +6164,272 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-По всем подвидам государственной услуги: веб-портал "цифрового правительства" www.egov.kz (далее – портал)</w:t>
+          <w:bookmarkStart w:name="z80" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензионные сборы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) за выдачу лицензии составляет 30 (тридцать) месячных расчетных показателей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) за переоформление лицензии составляет 10 (десять) процентов от ставки за выдачу лицензии;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) за выдачу дубликата лицензии составляет 100 (сто) процентов от ставки за выдачу лицензии.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оплата лицензионного сбора осуществляется в наличной или безналичной форме через банки второго уровня, филиалы банков – нерезидентов или организации, осуществляющие отдельные виды банковских операций, в безналичной форме через платежный шлюз "цифрового правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:bookmarkStart w:name="z84" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z85" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4133,3003 +6442,2815 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-По всем подвидам государственной услуги: электронная (частично цифровизированная)</w:t>
+          <w:bookmarkStart w:name="z86" w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении услугополучателя для получения лицензии на портал:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) электронное заявление о выдаче лицензии на осуществление микрофинансовой деятельности по форме согласно приложению 2 к Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) электронные копии документов, подтверждающих оплату минимального размера уставного капитала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В качестве документов, подтверждающих оплату минимального размера уставного капитала представляются следующие документы: документ банка второго уровня (в том числе выписка о движении денег по банковским счетам клиента), подтверждающий зачисление на банковский счет денег в качестве взноса в уставный капитал услугополучателя, и выданный не ранее 30 (тридцати) календарных дней до даты обращения за получением лицензии;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) сведения о соблюдении минимального размера собственного капитала по форме согласно приложению 6 к Правилам (в виде электронной копии документа);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) электронная копия документа, подтверждающего оплату лицензионного сбора за право занятия отдельными видами деятельности, за исключением случаев оплаты через платежный шлюз "цифрового правительства";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) электронная копия устава и, при наличии, реестр участников хозяйственного товарищества, либо выписка из него, выданная профессиональным участником рынка ценных бумаг, осуществляющим деятельность по ведению системы реестров держателей ценных бумаг;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) сведения о крупном участнике (крупном акционере), который владеет прямо или косвенно десятью или более процентами долей участия в уставном капитале или голосующих (за вычетом привилегированных) акций услугополучателя, являющимся юридическим лицом, согласно приложению 2-1 к Правилам (заполняется по каждому лицу отдельно), по состоянию на дату, предшествующую дате представления документов, с приложением:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сведений о первом руководителе исполнительного органа (лица, единолично исполняющего функции исполнительного органа) и органа управления (наблюдательного совета, при наличии) крупного участника (крупного акционера) услугополучателя по форме согласно приложению 2-2 к Правилам (заполняется по каждому лицу отдельно);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>копии документа, удостоверяющего личность первого руководителя исполнительного органа (лица, единолично исполняющего функции исполнительного органа) и органа управления (наблюдательного совета, при наличии) крупного участника – юридического лица (для иностранных граждан и лиц без гражданства);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документа, подтверждающего сведения об отсутствии у первого руководителя исполнительного органа (лица, единолично исполняющего функции исполнительного органа) и органа управления (наблюдательного совета, при наличии) крупного участника (крупного акционера) – юридического лица неснятой или непогашенной судимости за преступления в стране гражданства (для иностранных граждан) или в стране постоянного проживания (для лиц без гражданства), выданного государственным органом страны их гражданства (страны их постоянного проживания – для лиц без гражданства) либо страны, где первый руководитель исполнительного органа (лицо, единолично исполняющее функции исполнительного органа) и органа управления (наблюдательного совета, при наличии) крупного участника (крупного акционера) – юридического лица постоянно проживал в течение последних 15 (пятнадцати) лет. Дата выдачи указанных документов не превышает 3 (трех) месяцев, предшествующих дате подачи заявления (за исключением случаев, когда в представляемых документах указан иной срок их действия). Если законодательством страны, государственный орган которой уполномочен подтверждать сведения об отсутствии неснятой или непогашенной судимости за преступления, не предусмотрена выдача подтверждающих документов лицам, в отношении которых запрашиваются указанные сведения, то соответствующее подтверждение направляется письмом государственного органа страны гражданства (для иностранных граждан) или страны постоянного проживания (для лиц без гражданства) в адрес уполномоченного органа;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электронная копия годовой финансовой отчетности крупного участника (крупного акционера) юридического лица (консолидированной финансовой отчетности в случае наличия у крупного участника (крупного акционера) дочерних организаций) за два последних финансовых года, а также электронная копия финансовой отчетности крупного участника (крупного акционера) за последний завершенный квартал перед подачей заявления. При наличии указанной финансовой отчетности, подтвержденной аудиторскими отчетами, представляется финансовая отчетность, подтвержденная аудиторскими отчетами.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В случае отсутствия в период с 1 января по 1 июня текущего года аудиторского отчета, подтверждающего финансовую отчетность за последний завершенный финансовый год, представляются электронные копии финансовой отчетности (консолидированной финансовой отчетности в случае наличия у крупного участника (крупного акционера) дочерних организаций) за последний завершенный финансовый год и последний завершенный квартал перед подачей заявления, а также электронные копии годовой финансовой отчетности (консолидированной финансовой отчетности в случае наличия дочерних организаций), подтвержденной аудиторскими отчетами, за два года, предшествующих последнему завершенному финансовому году.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Финансовая отчетность, указанная в настоящем подпункте, не представляется в случае:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>размещения данной финансовой отчетности на интернет – ресурсе депозитария финансовой отчетности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>когда крупный участник (акционер) является финансовой организацией – нерезидентом Республики Казахстан и данная финансовая отчетность размещена и доступна на казахском, русском или английском языке на интернет – ресурсе финансовой организации – нерезидента Республики Казахстан или иностранной фондовой биржи;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) сведения о крупном участнике (крупном акционере), который владеет прямо или косвенно десятью или более процентами долей участия в уставном капитале или голосующих (за вычетом привилегированных) акций услугополучателя, являющимся физическим лицом, согласно приложению 2-2 к Правилам (заполняется по каждому лицу отдельно) по состоянию на дату, предшествующую дате представления документов, с приложением:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>копии документа, удостоверяющего личность крупного участника (крупного акционера) – физического лица (для иностранных граждан и лиц без гражданства);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документа, подтверждающего сведения об отсутствии у крупного участника (крупного акционера) – физического лица услугополучателя неснятой или непогашенной судимости за преступления в стране гражданства (для иностранных граждан) или в стране постоянного проживания (для лиц без гражданства), выданного государственным органом страны их гражданства (страны их постоянного проживания – для лиц без гражданства) либо страны, где крупный участник (крупный акционер) услугополучателя – физическое лицо постоянно проживал в течение последних 15 (пятнадцати) лет. Дата выдачи указанных документов не превышает 3 (трех) месяцев, предшествующих дате подачи заявления (за исключением случаев, когда в представляемых документах указан иной срок их действия). Если законодательством страны, государственный орган которой уполномочен подтверждать сведения об отсутствии неснятой или непогашенной судимости за преступления, не предусмотрена выдача подтверждающих документов лицам, в отношении которых запрашиваются указанные сведения, то соответствующее подтверждение направляется письмом государственного органа страны гражданства (для иностранных граждан) или страны постоянного проживания (для лиц без гражданства) в адрес уполномоченного органа;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">электронных копий сведений об источниках (о происхождении средств), используемых для оплаты уставного капитала или приобретения доли участия в уставном капитале (акций) услугополучателя, а также электронных копий документов, подтверждающих данные сведения. Источники средств, которые могут быть использованы физическим лицом для приобретения доли участия (акций) или оплаты уставного капитала услугополучателя, определены </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О микрофинансовой деятельности".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В случае приобретения доли участия в уставном капитале (акций) услугополучателя за счет имущества, полученного в виде дарения, выигрышей, дохода от продажи безвозмездно полученного имущества, представляются сведения о дарителе и источниках происхождения данных средств, имущества у дарителя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) сведения о руководящем работнике услугополучателя, согласно приложению 2-3 к Правилам (заполняется по каждому лицу отдельно), по состоянию на дату, предшествующую дате представления документов, с приложением:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>копии документа, удостоверяющего личность руководящего работника (для иностранных граждан и лиц без гражданства);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документа, подтверждающего сведения об отсутствии у руководящего работника услугополучателя неснятой или непогашенной судимости за преступления в стране гражданства (для иностранных граждан) или в стране постоянного проживания (для лиц без гражданства), выданного государственным органом страны их гражданства (страны их постоянного проживания – для лиц без гражданства) либо страны, где руководящий работник услугополучателя постоянно проживал в течение последних 15 (пятнадцати) лет. Дата выдачи указанных документов не превышает 3 (трех) месяцев, предшествующих дате подачи заявления (за исключением случаев, когда в представляемых документах указан иной срок их действия). Если законодательством страны, государственный орган которой уполномочен подтверждать сведения об отсутствии неснятой или непогашенной судимости за преступления, не предусмотрена выдача подтверждающих документов лицам, в отношении которых запрашиваются указанные сведения, то соответствующее подтверждение направляется письмом государственного органа страны гражданства (для иностранных граждан) или страны постоянного проживания (для лиц без гражданства) в адрес уполномоченного органа;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) сведения о системе обеспечения безопасности и технической укрепленности помещений ломбарда по форме согласно приложению 7 к Правилам (для ломбардов) (в виде электронной копии документа);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10) электронные копии документов, подтверждающих наем и (или) назначение (избрание) руководящих работников, работников службы внутреннего контроля (при наличии);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11) электронная копия правил предоставления микрокредитов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12) электронные копии документов, подтверждающих наличие у руководящих работников высшего образования.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Документы, представляемые на иностранном языке, переводятся на казахский и русский языки и подлежат нотариальному засвидетельствованию в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпунктом 9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 1 статьи 34, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпунктом 7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 1 статьи 36 Закона Республики Казахстан "О нотариате";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13) электронные копии положений о филиалах и представительствах (при их наличии).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При обращении услугополучателя для получения дубликата лицензии (если ранее выданная лицензия была оформлена в бумажной форме) на портал:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) электронное заявление о выдаче дубликата лицензии в произвольной форме;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) электронная копия документа, подтверждающего уплату лицензионного сбора за право занятия отдельными видами деятельности при выдаче дубликата лицензии, за исключением случаев оплаты через платежный шлюз "цифрового правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">При обращении услугополучателя для переоформления лицензии на портал при изменении названия </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(не влекущего изменения вида микрофинансовой деятельности, организационно – правовой формы), места нахождения (не влекущего увеличение уставного капитала организации, осуществляющей микрофинансовую деятельность), реорганизации в форме слияния или присоединения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) электронное заявление о переоформлении лицензии на осуществление микрофинансовой деятельности по форме согласно приложению 4 к Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) электронная копия документа, подтверждающего уплату лицензионного сбора за переоформление лицензии, за исключением случаев оплаты через платежный шлюз "цифрового правительства";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) электронные копии документов, содержащих информацию об изменениях, послуживших основанием для переоформления лицензии, за исключением документов, информация из которых содержится в государственных цифровых системах;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) сведения о соблюдении минимального размера собственного капитала по форме согласно приложению 6 к Правилам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При обращении услугополучателя для переоформления лицензии на портал при изменении места нахождения (влекущего увеличение уставного капитала), изменении вида микрофинансовой деятельности, изменении организационно – правовой формы (преобразовании), реорганизации в форме разделения или выделения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) электронное заявление о переоформлении лицензии на осуществление микрофинансовой деятельности по форме согласно приложению 4-1 к Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) электронные копии документов, подтверждающих оплату минимального размера уставного капитала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В качестве документов, подтверждающих оплату минимального размера уставного капитала представляются следующие документы: документ банка второго уровня (в том числе выписка о движении денег по банковским счетам клиента), подтверждающий зачисление на банковский счет денег в качестве взноса в уставный капитал услугополучателя, и выданный не ранее 30 (тридцати) календарных дней до даты обращения за получением лицензии;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) сведения о соблюдении минимального размера собственного капитала по форме согласно приложению 6 к Правилам (в виде электронной копии документа);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) электронная копия документа, подтверждающего уплату лицензионного сбора за переоформление лицензии, за исключением случаев оплаты через платежный шлюз "цифрового правительства";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) электронная копия устава и, при наличии, реестр участников хозяйственного товарищества, либо выписка из него, выданная профессиональным участником рынка ценных бумаг, осуществляющим деятельность по ведению системы реестров держателей ценных бумаг;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) сведения о крупном участнике (крупном акционере) услугополучателя, являющимся юридическим лицом, согласно приложению 2-1 к Правилам, по состоянию на дату, предшествующую дате представления документов, с приложением:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сведений о первом руководителе исполнительного органа (лица, единолично исполняющего функции исполнительного органа) и органа управления (наблюдательного совета, при наличии) крупного участника (крупного акционера) услугополучателя по форме согласно приложению 2-2 к Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>копии документа, удостоверяющего личность первого руководителя исполнительного органа (лица, единолично исполняющего функции исполнительного органа) и органа управления (наблюдательного совета, при наличии) крупного участника (крупного акционера) – юридического лица (для иностранных граждан и лиц без гражданства);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документа, подтверждающего сведения об отсутствии у первого руководителя исполнительного органа (лица, единолично исполняющего функции исполнительного органа) и органа управления (наблюдательного совета, при наличии) крупного участника (крупного акционера) – юридического лица неснятой или непогашенной судимости за преступления в стране гражданства (для иностранных граждан) или в стране постоянного проживания (для лиц без гражданства), выданного государственным органом страны их гражданства (страны их постоянного проживания – для лиц без гражданства) либо страны, где первый руководитель исполнительного органа (лицо, единолично исполняющее функции исполнительного органа) и органа управления (наблюдательного совета, при наличии) крупного участника (крупного акционера) – юридического лица постоянно проживал в течение последних 15 (пятнадцати) лет. Дата выдачи указанных документов не превышает 3 (трех) месяцев, предшествующих дате подачи заявления (за исключением случаев, когда в представляемых документах указан иной срок их действия). Если законодательством страны, государственный орган которой уполномочен подтверждать сведения об отсутствии неснятой или непогашенной судимости за преступления, не предусмотрена выдача подтверждающих документов лицам, в отношении которых запрашиваются указанные сведения, то соответствующее подтверждение направляется письмом государственного органа страны гражданства (для иностранных граждан) или страны постоянного проживания (для лиц без гражданства) в адрес уполномоченного органа;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) сведения о крупном участнике (крупном акционере) услугополучателя, являющимся физическим лицом, согласно приложению 2-2 к Правилам по состоянию на дату, предшествующую дате представления документов, с приложением:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>копии документа, удостоверяющего личность крупного участника (крупного акционера) – физического лица (для иностранных граждан и лиц без гражданства);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документа, подтверждающего сведения об отсутствии у крупного участника (крупного акционера) – физического лица услугополучателя неснятой или непогашенной судимости за преступления в стране гражданства (для иностранных граждан) или в стране постоянного проживания (для лиц без гражданства), выданного государственным органом страны их гражданства (страны их постоянного проживания – для лиц без гражданства) либо страны, где крупный участник (крупный акционер) услугополучателя – физическое лицо постоянно проживал в течение последних 15 (пятнадцати) лет. Дата выдачи указанных документов не превышает 3 (трех) месяцев, предшествующих дате подачи заявления (за исключением случаев, когда в представляемых документах указан иной срок их действия). Если законодательством страны, государственный орган которой уполномочен подтверждать сведения об отсутствии неснятой или непогашенной судимости за преступления, не предусмотрена выдача подтверждающих документов лицам, в отношении которых запрашиваются указанные сведения, то соответствующее подтверждение направляется письмом государственного органа страны гражданства (для иностранных граждан) или страны постоянного проживания (для лиц без гражданства) в адрес уполномоченного органа;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) сведения о руководящем работнике услугополучателя, согласно приложению 2-3 к Правилам по состоянию на дату, предшествующую дате представления документов, с приложением:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>копии документа, удостоверяющего личность руководящего работника (для иностранных граждан и лиц без гражданства);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документа, подтверждающего сведения об отсутствии у руководящего работника услугополучателя неснятой или непогашенной судимости за преступления в стране гражданства (для иностранных граждан) или в стране постоянного проживания (для лиц без гражданства), выданного государственным органом страны их гражданства (страны их постоянного проживания – для лиц без гражданства) либо страны, где руководящий работник услугополучателя постоянно проживал в течение последних 15 (пятнадцати) лет. Дата выдачи указанных документов не превышает 3 (трех) месяцев, предшествующих дате подачи заявления (за исключением случаев, когда в представляемых документах указан иной срок их действия). Если законодательством страны, государственный орган которой уполномочен подтверждать сведения об отсутствии неснятой или непогашенной судимости за преступления, не предусмотрена выдача подтверждающих документов лицам, в отношении которых запрашиваются указанные сведения, то соответствующее подтверждение направляется письмом государственного органа страны гражданства (для иностранных граждан) или страны постоянного проживания (для лиц без гражданства) в адрес уполномоченного органа;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) сведения о системе обеспечения безопасности и технической укрепленности помещений ломбарда по форме согласно приложению 7 к Правилам (для ломбардов) (в виде электронной копии документа) при изменении вида микрофинансовой деятельности с микрофинансовой организации или кредитного товарищества на ломбард;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10) электронные копии документов, подтверждающих наем и (или) назначение (избрание) руководящих работников, работников службы внутреннего контроля (при наличии);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11) электронная копия правил предоставления микрокредитов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12) электронные копии документов, подтверждающих наличие у руководящих работников высшего образования.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении услугополучателя для переоформления лицензии в случаях изменения организационно – правовой формы (преобразования) документы и сведения, подтверждающие соответствие услугополучателя квалификационным требованиям, не представляются, за исключением случаев изменения сведений и (или) содержания документов и (или) истечения срока действия документов. В заявлении о переоформлении лицензии на осуществление микрофинансовой деятельности указываются сведения (дата, номер исходящего документа) о ранее представленных услугодателю документах и сведениях.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:bookmarkStart w:name="z146" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z147" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 1-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z148" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "</w:t>
-[...277 lines deleted...]
-      "</w:t>
+      графу 2 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4100"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-8.</w:t>
+          <w:bookmarkStart w:name="z149" w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фамилия, имя,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отчество (при</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>его наличии)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>индивидуальный идентификацион-</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ный номер (при</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>его наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>руководящего</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>работника</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z86" w:id="74"/>
-[...1747 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z146" w:id="75"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ";</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      часть четвертую примечания изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       "Приложение (с указанием количества листов):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Фамилия, имя, отчество (при его наличии) первого руководителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       "____" _________________________20 __ года.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z259" w:id="75"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложении 1-1</w:t>
+        <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       "3. Выполнено ли требование о присоединении к единой цифровой системе в сфере противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4. Выполнено ли требование по установлению цифровой системы, обеспечивающей автоматизацию ведения бухгалтерского учета</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _____________________________________________________________.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       "6. Перечень направляемых документов, количество экземпляров и листов по каждому из них:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Услугополучатель подтверждает достоверность и полноту прилагаемых к заявлению документов и информации. Услугополучатель предоставляет согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Фамилия, имя, отчество (при его наличии) руководителя исполнительного органа услугополучателя либо лица, уполномоченного на подачу заявления (с приложением подтверждающих документов) ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (электронная цифровая подпись) (дата)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z258" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 2-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z148" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      графу 2 изложить в следующей редакции:</w:t>
-[...613 lines deleted...]
-        <w:t xml:space="preserve">       пункт 8 изложить в следующей редакции:</w:t>
+            пункт 8 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       "8. Размер собственного капитала крупного участника (крупного акционера) перед внесением денег в долю участия в уставном капитале услугополучателя (в оплату акций услугополучателя) и сумма, внесенная в долю участия в уставном капитале услугополучателя (оплату акций услугополучателя), а также описание источников, использованных для приобретения доли участия в уставном капитале (акций) услугополучателя _______________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -7337,70 +9458,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z151" w:id="80"/>
+          <w:bookmarkStart w:name="z151" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="80"/>
+          <w:bookmarkEnd w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7421,126 +9542,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 место жительства и юридический адрес физического лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z153" w:id="81"/>
+          <w:bookmarkStart w:name="z153" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный идентификационный номер</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="81"/>
+          <w:bookmarkEnd w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (при наличии) физического лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z154" w:id="82"/>
+          <w:bookmarkStart w:name="z154" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма участия в уставном капитале (стоимость приобретенных акций</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="82"/>
+          <w:bookmarkEnd w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (в тысячах теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7904,110 +10025,110 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z155" w:id="83"/>
+    <w:bookmarkStart w:name="z155" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: под контролем над юридическим лицом понимается возможность определять решения, принимаемые юридическим лицом.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z156" w:id="84"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z156" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8026,64 +10147,64 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z158" w:id="85"/>
+      <w:bookmarkStart w:name="z158" w:id="82"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Сведения о крупном участнике (крупном акционере), который владеет прямо или косвенно десятью или более процентами долей участия в уставном капитале или голосующих (за вычетом привилегированных) акций организации, осуществляющей микрофинансовую деятельность, - физическом лице, руководителе, члене органа управления, руководителе, члене исполнительного органа, главном бухгалтере крупного участника (крупного акционера) организации, осуществляющей микрофинансовую деятельность, - юридического лица _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии), должность)";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8113,70 +10234,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="86"/>
+    <w:bookmarkStart w:name="z160" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6. Сведения о супруге, близких родственниках (родители, брат, сестра, дети) и свойственниках (родители, брат, сестра, дети супруга (супруги) (не заполняются по руководящим работникам микрофинансовых организаций, ломбардов в организационно-правовой форме акционерного общества):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8691,210 +10812,226 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="87"/>
+    <w:bookmarkStart w:name="z161" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: в случае отсутствия лиц, указанных в настоящем пункте, во всех графах указывается "нет".";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z162" w:id="88"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z162" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z163" w:id="89"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z163" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       примечание изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z164" w:id="90"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z164" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Примечание: супруг (супруга), близкие родственники (родители, брат, сестра, дети) и свойственники (родители, брат, сестра, дети супруга (супруги) крупного участника (крупного акционера), руководящего работника, указанные в пункте 6 настоящего Приложения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z165" w:id="91"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z165" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждаю, что настоящая информация была проверена мною и является достоверной и полной, а также подтверждаю наличие безупречной деловой репутации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z166" w:id="92"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z166" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предоставляю согласие на сбор и обработку персональных данных, необходимых для оказания государственной услуги и на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z167" w:id="93"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (заполняется собственноручно печатными буквами)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8902,104 +11039,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Подпись _________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Дата ____________________";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">       в </w:t>
+    <w:bookmarkStart w:name="z260" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...15 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z261" w:id="91"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            в заголовок вносятся изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 3</w:t>
@@ -9568,70 +11711,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z168" w:id="94"/>
+    <w:bookmarkStart w:name="z168" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: в случае отсутствия лиц, указанных в настоящем пункте, во всех графах указывается "нет".";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9744,115 +11887,149 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="z171" w:id="95"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Перечень направляемых документов, количество экземпляров и листов по каждому из них _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Услугополучатель подтверждает достоверность прилагаемых к заявлению документов (информации). Услугополучатель предоставляет согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах. Фамилия, имя, отчество (при его наличии) руководителя исполнительного органа услугополучателя либо лица, уполномоченного на подачу заявления (с приложением подтверждающих документов). _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       (электронная цифровая подпись) (дата)"; в приложении 4-1: пункты 3, 4, 6 и 8 изложить в следующей редакции:</w:t>
+        <w:t xml:space="preserve">       (электронная цифровая подпись) (дата)";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в приложении 4-1: пункты 3, 4, 6 и 8 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       "3. Дата свидетельства о государственной регистрации выпуска объявленных акций (для юридических лиц, созданных в организационно – правовой форме акционерного общества, а также юридических лиц, реорганизованных в форме преобразования хозяйственного товарищества в акционерное общество), а также описание источников, использованных учредителями (участниками), акционерами для приобретения доли участия в уставном капитале (акций) услугополучателя с приложением копий подтверждающих документов ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -9968,251 +12145,295 @@
         </w:rPr>
         <w:t xml:space="preserve">       Услугополучатель подтверждает достоверность и полноту прилагаемых к заявлению документов и информации. Услугополучатель предоставляет согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах. Фамилия, имя, отчество (при его наличии) руководителя исполнительного органа услугополучателя либо лица, уполномоченного на подачу заявления (с приложением подтверждающих документов). ____________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (электронная цифровая подпись) (дата)";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">       </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложение 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">       </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложение 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">       в </w:t>
+    <w:bookmarkStart w:name="z264" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложение 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> вносятся изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...15 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z265" w:id="94"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в Квалификационных требованиях по осуществлению микрофинансовой деятельности и перечне документов, подтверждающих соответствие им, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       строки 1, 8, 10, 11 и 12 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="96"/>
+    <w:bookmarkStart w:name="z172" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10282,131 +12503,131 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие цифровой системы, обеспечивающей автоматизацию ведения бухгалтерского учета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z173" w:id="97"/>
+          <w:bookmarkStart w:name="z173" w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о наличии цифровой системы, обеспечивающей автоматизацию ведения бухгалтерского учета, указанные в заявлении о выдаче лицензии на осуществление микрофинансовой деятельности, по форме согласно приложению 2 к Правилам.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="97"/>
+          <w:bookmarkEnd w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о наличии цифровой системы, обеспечивающей автоматизацию ведения бухгалтерского учета, указанные в заявлении о переоформлении лицензии на осуществление микрофинансовой деятельности, по форме согласно приложению 4-1 к Правилам.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z174" w:id="98"/>
+    <w:bookmarkStart w:name="z174" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z175" w:id="99"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z175" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10497,90 +12718,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Документы, удостоверяющие личность руководящих работников и крупных участников (крупных акционеров) (для иностранных граждан и лиц без гражданства)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z176" w:id="100"/>
+    <w:bookmarkStart w:name="z176" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z177" w:id="101"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z177" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10614,70 +12835,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z178" w:id="102"/>
+          <w:bookmarkStart w:name="z178" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Руководящим работником не может быть физическое лицо:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="102"/>
+          <w:bookmarkEnd w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11430,70 +13651,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) совершившее коррупционное преступление либо подвергнутое административному взысканию до даты назначения (избрания) за совершение коррупционного правонарушения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z204" w:id="103"/>
+          <w:bookmarkStart w:name="z204" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о руководящем работнике услугополучателя по форме, согласно приложению 2-3 к Правилам, предоставляются по состоянию на дату, предшествующую дате представления документов, с приложением:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="103"/>
+          <w:bookmarkEnd w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11667,70 +13888,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z210" w:id="104"/>
+          <w:bookmarkStart w:name="z210" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Не может являться крупным участником услугополучателя лицо, которое:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="104"/>
+          <w:bookmarkEnd w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11835,70 +14056,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Крупный участник микрофинансовой организации не может быть назначен (избран) на должность руководителя исполнительного органа микрофинансовой организации (не распространяется на микрофинансовую организацию, созданную в форме хозяйственного товарищества).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z215" w:id="105"/>
+          <w:bookmarkStart w:name="z215" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о крупном участнике (крупном акционере), являющимся юридическим лицом, предоставляются по форме согласно приложению 2-1 к Правилам, по состоянию на дату, предшествующую дате представления документов, с приложением:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="105"/>
+          <w:bookmarkEnd w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12248,231 +14469,231 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выполнение требования о присоединении к единой цифровой системе в сфере противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z226" w:id="106"/>
+          <w:bookmarkStart w:name="z226" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения, указанные в заявлении о выдаче лицензии на осуществление микрофинансовой деятельности, по форме согласно приложению 2 к Правилам.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="106"/>
+          <w:bookmarkEnd w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения, указанные в заявлении о переоформлении лицензии на осуществление микрофинансовой деятельности, по форме согласно приложению 4-1 к Правилам.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z227" w:id="107"/>
+    <w:bookmarkStart w:name="z227" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z228" w:id="108"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z228" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департаменту регулирования небанковских организаций в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z229" w:id="109"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z229" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) совместно с Юридическим департаментом государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z230" w:id="110"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z230" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего постановления на официальном интернет-ресурсе Агентства Республики Казахстан по регулированию и развитию финансового рынка после его официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z231" w:id="111"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z231" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего постановления представление в Юридический департамент сведений об исполнении мероприятия, предусмотренного подпунктом 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z232" w:id="112"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z232" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего постановления возложить на курирующего заместителя Председателя Агентства Республики Казахстан по регулированию и развитию финансового рынка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z233" w:id="113"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z233" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -12638,64 +14859,64 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>О. Кизатов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z235" w:id="114"/>
+      <w:bookmarkStart w:name="z235" w:id="113"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Министерство искусственного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12709,64 +14930,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Республики Казахстан </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z236" w:id="115"/>
+      <w:bookmarkStart w:name="z236" w:id="114"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Министерство национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13074,124 +15295,124 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z240" w:id="116"/>
+    <w:bookmarkStart w:name="z240" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Государственный Герб Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z241" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> полное наименование уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z241" w:id="117"/>
+    <w:bookmarkStart w:name="z242" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> полное наименование уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций</w:t>
+        <w:t xml:space="preserve"> Лицензия на осуществление микрофинансовой деятельности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z242" w:id="118"/>
-[...23 lines deleted...]
-      <w:bookmarkStart w:name="z243" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z243" w:id="118"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер лицензии __________ Дата выдачи "____" ______ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13652,88 +15873,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z247" w:id="120"/>
+    <w:bookmarkStart w:name="z247" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о прекращении действия лицензии на осуществление микрофинансовой деятельности в связи с добровольным обращением к услугодателю</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z248" w:id="121"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z248" w:id="120"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование услугополучателя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14177,68 +16398,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z252" w:id="122"/>
+    <w:bookmarkStart w:name="z252" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о соблюдении минимального размера собственного капитала</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14367,64 +16588,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z253" w:id="123"/>
+      <w:bookmarkStart w:name="z253" w:id="122"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____" _____________ ____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14766,144 +16987,144 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z257" w:id="124"/>
+    <w:bookmarkStart w:name="z257" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В текст </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> на казахском языке вносятся изменения, текст на русском языке не меняется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15225,35 +17446,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>