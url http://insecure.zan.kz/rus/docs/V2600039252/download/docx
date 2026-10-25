--- v0 (2026-07-26)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="766c8f6" w14:textId="766c8f6">
+    <w:p w14:paraId="1d1efff" w14:textId="1d1efff">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в приказ Председателя Агентства Республики Казахстан по делам государственной службы и противодействию коррупции от 8 декабря 2016 года № 78 "Об утверждении Правил государственного контроля за качеством оказания государственных услуг"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Председателя Агентства Республики Казахстан по делам государственной службы от 7 июля 2026 года № 119. Зарегистрирован в Министерстве юстиции Республики Казахстан 8 июля 2026 года № 39252</w:t>
+        <w:t>Приказ Председателя Агентства Республики Казахстан по делам государственной службы от 7 июля 2026 года № 119. Зарегистрирован в Министерстве юстиции Республики Казахстан 8 июля 2026 года № 39252.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -704,538 +704,574 @@
         <w:t>
       2) служебные записки руководителей структурных подразделений уполномоченного органа и его территориальных подразделений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29-4. Наблюдение на основании графика не проводится в случае, если в проверяемом периоде в отношении субъекта государственного контроля за качеством оказания государственных услуг была проведена плановая проверка";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 31</w:t>
-[...131 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
+        <w:t>пункт 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "30. Наблюдение на предмет соответствия деятельности субъектов государственного контроля за качеством оказания государственных услуг требованиям законодательства Республики Казахстан в сфере оказания государственных услуг проводится уполномоченным органом и его территориальными подразделениями путем анализа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сведений, отраженных в цифровых системах по оказанию и мониторингу государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информации, предоставляемой центральными государственными органами, его ведомствами, территориальными органами, подведомственными организациями, местными исполнительными органами в рамках внутреннего контроля ежеквартально до 15 числа месяца, следующего за отчетным периодом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) данных веб-портала "цифрового правительства", интернет-ресурсов услугодателей и средств массовой информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обращений физических и юридических лиц по вопросам оказания государственных услуг, а также сведений, представленных государственными органами и организациями независимо от организационно-правовой формы по вопросам качества оказания государственных услуг.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 32</w:t>
-[...51 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+        <w:t>пункт 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунктом 7) следующего содержания: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7) нарушения требований законодательства Республики Казахстан в сфере оказания государственных услуг.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктами 31-1, 31-2 и 31-3 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       "31-1. Сроки проведения наблюдения согласно графику и на внеплановой основе устанавливаются с учетом объема предстоящих работ, а также поставленных задач и не должны превышать двадцати рабочих дней со дня его начала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31-2. Решение должностного лица уполномоченного органа и его территориальных подразделений о начале проведения наблюдения оформляется в виде уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о начале наблюдения за исключением предмета анализа, указанного в подпункте 2) пункта 30 Правил, направляется не менее чем за сутки до его начала по форме согласно приложению 6-1 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31-3. Датой завершения наблюдения считается день направления субъекту государственного контроля за качеством оказания государственных услуг справки о результатах наблюдения по форме согласно приложению 6-2 к Правилам либо уведомление о начале проверки.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>пункт 32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "32. Руководством уполномоченного органа или его территориальных подразделений по результатам наблюдения за соблюдением законодательства Республики Казахстан в сфере оказания государственных услуг принимаются следующие решения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в случаях, когда справкой о результатах наблюдения подтверждаются нарушения законодательства Республики Казахстан в сфере оказания государственных услуг, в адрес субъекта государственного контроля за качеством оказания государственных услуг вносятся рекомендации по устранению выявленных по итогам наблюдения за соблюдением законодательства Республики Казахстан в сфере оказания государственных услуг нарушений, в том числе причин и условий, способствующих их совершению, а также привлечению к дисциплинарной ответственности виновных лиц, восстановлению нарушенных прав, свобод и законных интересов услугополучателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>2) исключить</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) о принятии мер, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 6 статьи 27-1 Закона и пунктом 25 настоящих Правил."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1248,90 +1284,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "34. Внутренний контроль за качеством оказания государственных услуг проводится в форме контрольного мероприятия и внутреннего наблюдения за соблюдением субъектами государственного контроля за качеством оказания государственных услуг требований законодательства Республики Казахстан в сфере оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Внутренний контроль за качеством оказания государственных услуг проводится соответствующими структурными подразделениями и (или) ответственными лицами центрального государственного органа, его ведомствами, территориальными органами, подведомственными организациями, местными исполнительными органами за качеством оказания государственных услуг, координирующими вопросы оказания государственных услуг (далее – служба внутреннего контроля).";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1344,70 +1380,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "36. Служба внутреннего контроля территориального органа (подразделения) центрального государственного органа и его ведомства в столице, областях, городах республиканского значения проводит внутренний контроль за качеством государственных услуг, оказываемых территориальными органами (подразделениями) центрального государственного органа и его ведомства в районах, городах областного значения.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1420,70 +1456,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "38. Служба внутреннего контроля местного исполнительного органа столицы, области, городов республиканского значения проводит внутренний контроль за качеством государственных услуг, оказываемых подведомственными организациями, а также физическими и юридическими лицами, координация деятельности которых осуществляется местным исполнительным органом столицы, области, городов республиканского значения.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1496,210 +1532,210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "41. Документами, служащими основанием для проведения контрольного мероприятия, являются:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документами, служащими основанием для проведения контрольного мероприятия, являются:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z50" w:id="36"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       план контрольных мероприятий, утверждаемый на полугодие приказом руководства центрального государственного органа или его ведомства, территориального органа (подразделения) центрального государственного органа или его ведомства, местного исполнительного органа, исполнительного органа столицы, областей, городов республиканского значения, не позднее 15 декабря года, предшествующего планируемому периоду (году), и до 15 мая текущего календарного года; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приказ (решение) руководства центрального государственного органа или его ведомства, территориального органа (подразделения) центрального государственного органа или его ведомства, местного исполнительного органа, исполнительного органа столицы, областей, городов республиканского значения, о назначении контрольного мероприятия на основании обращений физических и юридических лиц по конкретным фактам, результатов наблюдения качества оказания государственных услуг, поручений уполномоченного органа или его территориальных подразделений, правоохранительных органов, информации государственных органов по фактам нарушений требований законодательства в сфере оказания государственных услуг, а также публикаций в средствах массовой информации и информации о нарушениях законодательства в сфере оказания государственных услуг, изученных путем запроса.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z52" w:id="38"/>
-[...15 lines deleted...]
-      приказ (решение) руководства центрального государственного органа или его ведомства, территориального органа (подразделения) центрального государственного органа или его ведомства, местного исполнительного органа, исполнительного органа столицы, областей, городов республиканского значения, о назначении контрольного мероприятия на основании обращений физических и юридических лиц по конкретным фактам, результатов наблюдения качества оказания государственных услуг, поручений уполномоченного органа или его территориальных подразделений, правоохранительных органов, информации государственных органов по фактам нарушений требований законодательства в сфере оказания государственных услуг, а также публикаций в средствах массовой информации и информации о нарушениях законодательства в сфере оказания государственных услуг, изученных путем запроса.";</w:t>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 53-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z53" w:id="39"/>
-[...15 lines deleted...]
-      дополнить пунктом 53-1 следующего содержания:</w:t>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "53-1. По нарушениям законодательства Республики Казахстан в сфере оказания государственных услуг, которыми созданы препятствия в реализации прав, свобод и законных интересов услугополучателей, принимаются также меры по восстановлению без необходимости повторного их обращения за получением государственной услуги.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z54" w:id="40"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1752,110 +1788,110 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="42"/>
+    <w:bookmarkStart w:name="z57" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6) нарушения порядка оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) необоснованных отказов в оказании государственных услуг;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z58" w:id="43"/>
-[...15 lines deleted...]
-      7) необоснованных отказов в оказании государственных услуг;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) неоднократного предоставления отказа по заявлениям с идентичным перечнем;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z59" w:id="44"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1868,190 +1904,190 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="45"/>
+    <w:bookmarkStart w:name="z61" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "60. Отчет о работе по внутреннему контролю с приложением аналитической справки по форме согласно приложению 7 к настоящим Правилам предоставляют ежеквартально не позднее 15 числа, следующего за отчетным периодом:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z62" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      центральные государственные органы - в уполномоченный орган;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z62" w:id="46"/>
-[...15 lines deleted...]
-      центральные государственные органы - в уполномоченный орган;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      территориальные органы (подразделения) центральных государственных органов и их ведомств - в территориальные подразделения уполномоченного органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z63" w:id="47"/>
-[...15 lines deleted...]
-      территориальные органы (подразделения) центральных государственных органов и их ведомств - в территориальные подразделения уполномоченного органа;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      местные исполнительные органы - в уполномоченный орган и его территориальные подразделения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z64" w:id="48"/>
-[...15 lines deleted...]
-      местные исполнительные органы - в уполномоченный орган и его территориальные подразделения.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчет содержит итоги внутреннего контроля за качеством государственных услуг, оказываемых центральным государственным органом, его ведомствами, территориальными органами (подразделениями) центральных государственных органов и их ведомств, подведомственными организациями, физическими и юридическими лицами, координация деятельности которых осуществляется государственным органом, а также местными исполнительными органами столицы, областей, городов республиканского значения, районов, городов областного значения, акимами районов в городе, городов районного значения, поселков, сел, сельских округов, подведомственными организациями, физическими и юридическими лицами, координация деятельности которых осуществляется местными исполнительными органами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z65" w:id="49"/>
-[...15 lines deleted...]
-      Отчет содержит итоги внутреннего контроля за качеством государственных услуг, оказываемых центральным государственным органом, его ведомствами, территориальными органами (подразделениями) центральных государственных органов и их ведомств, подведомственными организациями, физическими и юридическими лицами, координация деятельности которых осуществляется государственным органом, а также местными исполнительными органами столицы, областей, городов республиканского значения, районов, городов областного значения, акимами районов в городе, городов районного значения, поселков, сел, сельских округов, подведомственными организациями, физическими и юридическими лицами, координация деятельности которых осуществляется местными исполнительными органами.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ведомство центрального государственного органа, его территориальные подразделения, а также подведомственные организации представляют в центральный государственный орган отчет по внутреннему контролю качества оказания государственных услуг по форме согласно приложению 7 не позднее 10 числа месяца, следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z66" w:id="50"/>
-[...15 lines deleted...]
-      Ведомство центрального государственного органа, его территориальные подразделения, а также подведомственные организации представляют в центральный государственный орган отчет по внутреннему контролю качества оказания государственных услуг по форме согласно приложению 7 не позднее 10 числа месяца, следующего за отчетным периодом.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местные исполнительные органы районов (городов областного значения) предоставляют отчет по внутреннему контролю за качеством оказания государственных услуг по форме согласно приложению 7 в местные исполнительные органы столицы, областей, городов республиканского значения не позднее 10 числа месяца, следующего за отчетным периодом.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z67" w:id="51"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2160,51 +2196,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к изложить в новой редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="52"/>
+    <w:bookmarkStart w:name="z70" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       дополнить приложениями 6-1 и 6-2 согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2219,251 +2255,251 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z71" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z71" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> строку:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z72" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Круг лиц, представляющих информацию: центральные государственные органы с учетом их ведомств, территориальных органов, подведомственных организаций, а также физических и юридических лиц, оказывающих государственные услуги, координация деятельности которых осуществляется центральными государственными органами, а также территориальные подразделения центральных государственных органов и их ведомств, местные исполнительные органы областей, городов республиканского значения, столицы с учетом местных исполнительных органов районов, городов областного значения, районов в городе, городов районного значения, поселков, сел, сельских округов, подведомственных организаций, а также физических и юридических лиц, оказывающих государственные услуги, координация деятельности которых осуществляется местными исполнительными органами"</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z72" w:id="54"/>
-[...15 lines deleted...]
-      "Круг лиц, представляющих информацию: центральные государственные органы с учетом их ведомств, территориальных органов, подведомственных организаций, а также физических и юридических лиц, оказывающих государственные услуги, координация деятельности которых осуществляется центральными государственными органами, а также территориальные подразделения центральных государственных органов и их ведомств, местные исполнительные органы областей, городов республиканского значения, столицы с учетом местных исполнительных органов районов, городов областного значения, районов в городе, городов районного значения, поселков, сел, сельских округов, подведомственных организаций, а также физических и юридических лиц, оказывающих государственные услуги, координация деятельности которых осуществляется местными исполнительными органами"</w:t>
+    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z73" w:id="55"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="56"/>
+    <w:bookmarkStart w:name="z74" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Круг лиц, представляющих информацию: центральные государственные органы с учетом их ведомств, территориальных органов, подведомственных организаций, а также физических и юридических лиц, оказывающих государственные услуги, координация деятельности которых осуществляется центральными государственными органами, а также территориальные подразделения центральных государственных органов и их ведомств, местные исполнительные органы столицы, областей, городов республиканского значения, с учетом местных исполнительных органов районов, городов областного значения, районов в городе, городов районного значения, поселков, сел, сельских округов, подведомственных организаций, а также физических и юридических лиц, оказывающих государственные услуги, координация деятельности которых осуществляется местными исполнительными органами.". </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z75" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департаменту по оценке и контролю за качеством оказания государственных услуг Агентства Республики Казахстан по делам государственной службы в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z75" w:id="57"/>
-[...15 lines deleted...]
-      2. Департаменту по оценке и контролю за качеством оказания государственных услуг Агентства Республики Казахстан по делам государственной службы в установленном законодательством порядке обеспечить:</w:t>
+    <w:bookmarkStart w:name="z76" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z76" w:id="58"/>
-[...15 lines deleted...]
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Агентства Республики Казахстан по делам государственной службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z77" w:id="59"/>
-[...15 lines deleted...]
-      2) размещение настоящего приказа на интернет-ресурсе Агентства Республики Казахстан по делам государственной службы.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на заместителя Председателя Агентства Республики Казахстан по делам государственной службы, курирующего вопросы контроля и оценки качества оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z78" w:id="60"/>
-[...15 lines deleted...]
-      3. Контроль за исполнением настоящего приказа возложить на заместителя Председателя Агентства Республики Казахстан по делам государственной службы, курирующего вопросы контроля и оценки качества оказания государственных услуг.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z79" w:id="61"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2629,135 +2665,135 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С. Муксимов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z81" w:id="62"/>
+      <w:bookmarkStart w:name="z81" w:id="61"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Министерство искусственного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       интеллекта и цифрового развития</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z82" w:id="62"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:p>
-[...69 lines deleted...]
-    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Бюро национальной статистики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3099,108 +3135,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="64"/>
+    <w:bookmarkStart w:name="z86" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление о начале проверки</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z87" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                 "____"_________20____года №___</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z87" w:id="65"/>
-[...15 lines deleted...]
-                                                 "____"_________20____года №___</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z88" w:id="65"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность) и должность лица (лиц), уполномоченного (уполномоченных) на проведение проверки _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:p>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       2. Сведения о специалистах, консультантах и экспертах, привлекаемых для проведения проверки )_______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3627,339 +3663,674 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="67"/>
+    <w:bookmarkStart w:name="z92" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о результатах проверки № _____</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z93" w:id="67"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z93" w:id="68"/>
-[...9 lines deleted...]
-      _______________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       место составления справки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       "____"_________20____года время ____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Наименование уполномоченного органа по оценке и контролю за качеством оказания государственных услуг или его территориального подразделения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:p>
-[...49 lines deleted...]
-      1. Наименование уполномоченного органа по оценке и контролю за качеством оказания государственных услуг или его территориального подразделения</w:t>
+    <w:bookmarkStart w:name="z95" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Дата и номер уведомления о начале проверки, на основании которого проведена проверка</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z95" w:id="70"/>
-[...15 lines deleted...]
-      2. Дата и номер уведомления о начале проверки, на основании которого проведена проверка</w:t>
+    <w:bookmarkStart w:name="z96" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Фамилия, имя, отчество (при его наличии) и должность лица (лиц), проводившего (проводивших) проверку</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z96" w:id="71"/>
-[...15 lines deleted...]
-      3. Фамилия, имя, отчество (при его наличии) и должность лица (лиц), проводившего (проводивших) проверку</w:t>
+    <w:bookmarkStart w:name="z97" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сведения о специалистах, консультантах и экспертах, привлеченных для проведения проверки</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z97" w:id="72"/>
-[...15 lines deleted...]
-      4. Сведения о специалистах, консультантах и экспертах, привлеченных для проведения проверки</w:t>
+    <w:bookmarkStart w:name="z98" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Наименование субъекта государственного контроля за качеством оказания государственных услуг, перечень объектов (наименование юридического лица или его филиала и (или) представительства, фамилия, имя, отчество (при его наличии) физического лица, в отношении которого назначена проверка), его местонахождение, индивидуальный идентификационный номер/бизнес-идентификационный номер, участок территории</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z98" w:id="73"/>
-[...15 lines deleted...]
-      5. Наименование субъекта государственного контроля за качеством оказания государственных услуг, перечень объектов (наименование юридического лица или его филиала и (или) представительства, фамилия, имя, отчество (при его наличии) физического лица, в отношении которого назначена проверка), его местонахождение, индивидуальный идентификационный номер/бизнес-идентификационный номер, участок территории</w:t>
+    <w:bookmarkStart w:name="z99" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Срок проведения проверки</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z99" w:id="74"/>
-[...15 lines deleted...]
-      6. Срок проведения проверки</w:t>
+    <w:bookmarkStart w:name="z100" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Дата, место и период проведения проверки</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z100" w:id="75"/>
-[...15 lines deleted...]
-      7. Дата, место и период проведения проверки</w:t>
+    <w:bookmarkStart w:name="z101" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Сведения о результатах проверки, в том числе о выявленных нарушениях, их характере (фабула)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z101" w:id="76"/>
-[...15 lines deleted...]
-      8. Сведения о результатах проверки, в том числе о выявленных нарушениях, их характере (фабула)</w:t>
+    <w:bookmarkStart w:name="z102" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Подпись (и) должностного лица (лиц), проводившего (проводивших) проверку</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z102" w:id="77"/>
-[...15 lines deleted...]
-      9. Подпись (и) должностного лица (лиц), проводившего (проводивших) проверку</w:t>
+    <w:bookmarkStart w:name="z103" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Сведения об ознакомлении или отказе в ознакомлении со справкой руководителя субъекта государственного контроля за качеством оказания государственных услуг, а также лиц, присутствовавших при проведении проверки, их подписи или отказ от подписи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z103" w:id="78"/>
-[...15 lines deleted...]
-      10. Сведения об ознакомлении или отказе в ознакомлении со справкой руководителя субъекта государственного контроля за качеством оказания государственных услуг, а также лиц, присутствовавших при проведении проверки, их подписи или отказ от подписи</w:t>
+    <w:bookmarkStart w:name="z104" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для проведения заслушивания в устной форме субъект государственного контроля за качеством оказания государственных услуг вправе заявить ходатайство, предоставить или высказать возражение к проекту справки в срок не позднее двух рабочих дней со дня его получения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z104" w:id="79"/>
-[...15 lines deleted...]
-      Для проведения заслушивания в устной форме субъект государственного контроля за качеством оказания государственных услуг вправе заявить ходатайство, предоставить или высказать возражение к проекту справки в срок не позднее двух рабочих дней со дня его получения.</w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3 к приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Исполняющий объязанности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председателя Агентства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по делам государственной службы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 7 июля 2026 года № 119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6-1 к</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Правилам государственного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>контроля за качеством</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оказания государственных услуг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z108" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уведомление о проведении наблюдения №____</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3996,308 +4367,195 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3 к приказу</w:t>
-[...233 lines deleted...]
-              <w:t>Форма</w:t>
+              <w:t>"___"_____________20____года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="80"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Уведомление о проведении наблюдения №____</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z110" w:id="80"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Наименование уполномоченного органа по оценке и контролю за качеством оказания государственных услуг или его территориального подразделения: ____________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2. Фамилия, имя, отчество (при его наличии) и должностьлица (лиц), уполномоченного на проведение наблюдения: __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3. Наименование субъекта государственного контроля за качеством оказания государственных услуг, в отношении которого назначено проведение наблюдения, его место нахождение бизнес-идентификационный номер___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4. Предмет назначенного наблюдения: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       5. Срок проведения наблюдения: _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       6. Основания проведения наблюдения: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       7. Проверяемый период: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       8. Подпись лица, уполномоченного подписывать уведомление:________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4331,195 +4589,308 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"___"_____________20____года</w:t>
+              <w:t>Приложение 4 к приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Исполняющий объязанности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председателя Агентства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по делам государственной службы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 7 июля 2026 года № 119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6-2 к</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Правилам государственного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>контроля за качеством оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных услуг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      1. Наименование уполномоченного органа по оценке и контролю за качеством оказания государственных услуг или его территориального подразделения: ____________</w:t>
+    <w:bookmarkStart w:name="z114" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Справка о результатах наблюдения № _____</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:p>
-[...117 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4553,450 +4924,115 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4 к приказу</w:t>
+              <w:t>"____"_________20__года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Исполняющий объязанности</w:t>
+              <w:t>_______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Председателя Агентства</w:t>
+              <w:t>место составления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
-[...194 lines deleted...]
-              <w:t>Форма</w:t>
+              <w:t>время _____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z114" w:id="82"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Справка о результатах наблюдения № _____</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z116" w:id="82"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Наименование уполномоченного органа по оценке и контролю за качеством оказания государственных услуг или его территориального подразделения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:tbl>
-[...140 lines deleted...]
-    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5172,55 +5208,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5546,31 +5582,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>