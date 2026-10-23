--- v0 (2026-07-27)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f572526" w14:textId="f572526">
+    <w:p w14:paraId="4f57eac" w14:textId="4f57eac">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в некоторые приказы Министра юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра юстиции Республики Казахстан от 22 июня 2026 года № 588. Зарегистрирован в Министерстве юстиции Республики Казахстан 22 июня 2026 года № 39031</w:t>
+        <w:t>Приказ Министра юстиции Республики Казахстан от 22 июня 2026 года № 588. Зарегистрирован в Министерстве юстиции Республики Казахстан 22 июня 2026 года № 39031.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
@@ -1241,662 +1241,2396 @@
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "6) выставление временного ограничения на выезд физического лица, являющегося должником из Республики Казахстан;".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Утратила силу приказом Министра юстиции РК от 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 766</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 25.08.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Внести в </w:t>
+      5. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и.о. Министра юстиции Республики Казахстан от 30 ноября 2015 года № 599 "Об утверждении Положения о комиссии по аттестации лиц, претендующих на право занятия деятельностью частного судебного исполнителя" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 12347) следующие изменения:</w:t>
+        <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 1 февраля 2018 года № 171 "Об утверждении Правил осуществления контроля за деятельностью частных судебных исполнителей" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16376) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkStart w:name="z37" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Положении</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> о комиссии по аттестации лиц, претендующих на право занятия деятельностью частного судебного исполнителя, утвержденном указанным приказом:</w:t>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществления контроля за деятельностью частных судебных исполнителей, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z38" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзац второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z39" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "территориальный орган – подразделения юстиции столицы, области, городов республиканского значения, районов и городов;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 4</w:t>
+        <w:t xml:space="preserve">пункты 15 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:bookmarkStart w:name="z41" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "4. Лица, претендующие на занятие деятельностью частного судебного исполнителя и прошедшие стажировку в региональных палатах частных судебных исполнителей, проходят аттестацию в Комиссии, создаваемой при территориальном органе юстиции столицы, областей и городов республиканского значения (далее – территориальные органы юстиции).";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
+      "15. При поступлении жалобы, обращения, сообщения либо другой информации в уполномоченный орган или территориальный орган юстиции внеплановый контроль частного судебного исполнителя назначается приказом уполномоченного лица соответствующего органа юстиции не позднее пяти рабочих дней с момента регистрации жалобы, обращения, сообщения либо другой информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z42" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. При поступлении жалобы, обращения, сообщения либо другой информации в Республиканскую или региональную палату частных судебных исполнителей, внеплановый контроль частного судебного исполнителя назначается приказом уполномоченного лица соответствующей палаты частных судебных исполнителей не позднее пяти рабочих дней с момента регистрации жалобы, обращения, сообщения либо другой информации.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z43" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 20 марта 2019 года № 135 "Об утверждении Типовых форм постановлений государственных судебных исполнителей" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18432) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z44" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в Типовых формах постановлений государственных судебных исполнителей, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 8</w:t>
-[...17 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>приложение 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовым формам постановлений государственных судебных исполнителей, изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "8. Кандидатура депутата маслихата рекомендуется маслихатами столицы, областей и городов республиканского значения.".</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="24"/>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Внести в </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовым формам постановлений государственных судебных исполнителей, изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовым формам постановлений государственных судебных исполнителей, изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 1 февраля 2018 года № 171 "Об утверждении Правил осуществления контроля за деятельностью частных судебных исполнителей" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16376) следующие изменения:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="25"/>
+        <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 28 марта 2019 года № 148 "Об утверждении Типовых форм постановлений частных судебных исполнителей" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18493) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z49" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в Типовых формах постановлений частных судебных исполнителей, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовым формам постановлений частных судебных исполнителей, изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовым формам постановлений частных судебных исполнителей, изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовым формам постановлений частных судебных исполнителей, изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовым формам постановлений частных судебных исполнителей, изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовым формам постановлений частных судебных исполнителей, изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовым формам постановлений частных судебных исполнителей, изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовым формам постановлений частных судебных исполнителей, изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовым формам постановлений частных судебных исполнителей, изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовым формам постановлений частных судебных исполнителей, изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">приложению 14 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовым формам постановлений частных судебных исполнителей, изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовым формам постановлений частных судебных исполнителей, изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовым формам постановлений частных судебных исполнителей, изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 30 ноября 2015 года № 606 "Об утверждении формы соглашения об участии частных судебных исполнителей в оказании гарантированной государством юридической помощи, формы отчета и сводного отчета об оказанной частными судебными исполнителями гарантированной государством юридической помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12436) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z63" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в Форме соглашения об участии частных судебных исполнителей в оказании гарантированной государством юридической помощи, формы отчета и сводного отчета об оказанной частными судебными исполнителями гарантированной государством юридической помощи, утвержденной указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z64" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      заголовок изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z65" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Об утверждении формы соглашения об участии частных судебных исполнителей в оказании гарантированной государством квалифицированной юридической помощи, формы отчета и сводного отчета об оказанной частными судебными исполнителями гарантированной государством квалифицированной юридической помощи";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z66" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      преамбулу изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z67" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии с пунктами 3, 4 и 5 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 103-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей", а также подпунктом 2) пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z68" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Утвердить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z69" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) форму соглашения об оказании гарантированной государством квалифицированной юридической помощи согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z70" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) форму отчета об оказанной гарантированной государством квалифицированной юридической помощи согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z71" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) форму сводного отчета об оказанной частными судебными исполнителями гарантированной государством квалифицированной юридической помощи согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Форме соглашения об оказании гарантированной государством квалифицированной юридической помощи, изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Форме соглашения об оказании гарантированной государством квалифицированной юридической помощи, изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Форме соглашения об оказании гарантированной государством квалифицированной юридической помощи, изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 29 мая 2020 года № 69 "Об утверждении Правил оказания государственных услуг по вопросам исполнительного производства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20836) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z76" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> осуществления контроля за деятельностью частных судебных исполнителей, утвержденных указанным приказом:</w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
+        <w:t xml:space="preserve"> оказания государственных услуг по вопросам исполнительного производства, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">пункты 15 </w:t>
-[...19 lines deleted...]
-        <w:t>16</w:t>
+        <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkStart w:name="z78" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "15. При поступлении жалобы, обращения, сообщения либо другой информации в уполномоченный орган или территориальный орган юстиции внеплановый контроль частного судебного исполнителя назначается приказом уполномоченного лица соответствующего органа юстиции не позднее пяти рабочих дней с момента регистрации жалобы, обращения, сообщения либо другой информации.</w:t>
-[...82 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+      "2. Государственная услуга оказывается территориальными органами юстиции столицы, области, города республиканского значения (далее – услугодатель).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение 34</w:t>
-[...19 lines deleted...]
-        <w:t>приложению 3</w:t>
+        <w:t>приложение 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам оказания государственных услуг по вопросам исполнительного производства, изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Перечню;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1908,71 +3642,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение 40</w:t>
-[...19 lines deleted...]
-        <w:t>приложению 4</w:t>
+        <w:t>приложение 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам оказания государственной услуги "Проведение аттестации лиц, претендующих на право занятия деятельностью частного судебного исполнителя", изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Перечню;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1984,2233 +3718,339 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение 41</w:t>
-[...19 lines deleted...]
-        <w:t>приложению 5</w:t>
+        <w:t>приложение 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам оказания государственной услуги "Проведение аттестации лиц, претендующих на право занятия деятельностью частного судебного исполнителя", изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:bookmarkStart w:name="z82" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Внести в </w:t>
+      10. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 28 марта 2019 года № 148 "Об утверждении Типовых форм постановлений частных судебных исполнителей" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18493) следующие изменения:</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
+        <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 11 сентября 2020 года № 347 "Об утверждении Правил осуществления выбора единой электронной торговой площадки по реализации арестованного имущества" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 21235) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z83" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществления выбора единой электронной торговой площадки по реализации арестованного имущества, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение 11</w:t>
-[...49 lines deleted...]
-    </w:p>
+        <w:t>подпункт 6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 10 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...59 lines deleted...]
-    </w:p>
+      "6) справка установленной формы соответствующего органа государственного дохода об отсутствии налоговой задолженности и задолженности по обязательным пенсионным взносам, обязательным профессиональным пенсионным взносам и социальным отчислениям более чем за три месяца (за исключением случаев, когда срок уплаты отсрочен в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Налоговым кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 18 июля 2025 года), либо о наличии налоговой задолженности и задолженности по обязательным пенсионным взносам, обязательным профессиональным пенсионным взносам и социальным отчислениям менее одного теңге, выданной не ранее одного месяца, предшествующего дате вскрытия конвертов;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z86" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...742 lines deleted...]
-      8. Внести в </w:t>
+      11. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 30 ноября 2015 года № 606 "Об утверждении формы соглашения об участии частных судебных исполнителей в оказании гарантированной государством юридической помощи, формы отчета и сводного отчета об оказанной частными судебными исполнителями гарантированной государством юридической помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12436) следующие изменения:</w:t>
-[...541 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="45"/>
+        <w:t xml:space="preserve"> и.о. Министра юстиции Республики Казахстан от 16 августа 2024 года № 697 "Об утверждении Правил осуществления упрощенного производства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 34936) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z87" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> оказания государственных услуг по вопросам исполнительного производства, утвержденных указанным приказом:</w:t>
-[...343 lines deleted...]
-        <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 11 сентября 2020 года № 347 "Об утверждении Правил осуществления выбора единой электронной торговой площадки по реализации арестованного имущества" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 21235) следующие изменения:</w:t>
+        <w:t xml:space="preserve"> осуществления упрощенного производства, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z83" w:id="48"/>
-[...214 lines deleted...]
-    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4482,68 +4322,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="52"/>
+    <w:bookmarkStart w:name="z91" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Выписка из протокола об итогах электронного аукциона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -4659,64 +4499,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "___" часов "___" минут</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z92" w:id="53"/>
+      <w:bookmarkStart w:name="z92" w:id="49"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лот № ____________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (краткое описание имущества),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5268,88 +5108,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в форме электронного аукциона</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z94" w:id="54"/>
+    <w:bookmarkStart w:name="z94" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Протокол об итогах электронного аукциона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z95" w:id="55"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z95" w:id="51"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________ "__" _______ 20___ года (место проведения) "__" часов "__" минут</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Лот № _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6143,88 +5983,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 марта 2019 года № 135</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="56"/>
+    <w:bookmarkStart w:name="z97" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        Типовая форма постановления о запрещении совершать определенные действия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z98" w:id="57"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z98" w:id="53"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
              "__" __________ 20__ года ____________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6385,90 +6225,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование исполнительного документа, наименование суда либо органа, которым выдан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="58"/>
+    <w:bookmarkStart w:name="z99" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                  УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z100" w:id="59"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z100" w:id="55"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (основание наложения запрета)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6493,90 +6333,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1) пункта 1 статьи 126 Закона Республики Казахстан от 2 апреля 2010 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="60"/>
+    <w:bookmarkStart w:name="z101" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                        ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z102" w:id="61"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z102" w:id="57"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Запретить должнику пользоваться принадлежащим ему на праве собственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> имуществом, включая деньги и ценные бумаги, находящиеся у него либо иных </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7576,51 +7416,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"__" _____________ 20___ года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Место печати</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="62"/>
+    <w:bookmarkStart w:name="z104" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        Типовая форма постановления об истребовании информации о номерах банковских </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -7629,51 +7469,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> в банках, организациях, осуществляющих отдельные виды банковских операций, а также</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          в страховых организациях, и наложении ареста на них</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -7785,64 +7625,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (наименование города, района)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z105" w:id="63"/>
+      <w:bookmarkStart w:name="z105" w:id="59"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7969,90 +7809,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование исполнительного документа, наименование суда либо органа, которым</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       выдан исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="64"/>
+    <w:bookmarkStart w:name="z106" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                      УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z107" w:id="65"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z107" w:id="61"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(основание наложения ареста со ссылкой на нормы действующего Закона либо иного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8214,90 +8054,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="66"/>
+    <w:bookmarkStart w:name="z108" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                            ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z109" w:id="67"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z109" w:id="63"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Предоставить информацию о номерах банковских счетов и наличии денег на</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> них, сведений о характере и стоимости имущества, находящегося в банках, организациях,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8938,68 +8778,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 марта 2019 года № 135</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="68"/>
+    <w:bookmarkStart w:name="z111" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Типовая форма постановления о принятии мер обеспечения исполнительного документа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -9111,64 +8951,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (наименование города, района)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z112" w:id="69"/>
+      <w:bookmarkStart w:name="z112" w:id="65"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9312,90 +9152,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование исполнительного документа, наименование суда либо органа,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>которым выдан исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="70"/>
+    <w:bookmarkStart w:name="z113" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                            УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z114" w:id="71"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z114" w:id="67"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (основание наложения ареста)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9560,90 +9400,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="72"/>
+    <w:bookmarkStart w:name="z115" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                  ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z116" w:id="73"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z116" w:id="69"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Наложить арест на имущество должника _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10063,88 +9903,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 марта 2019 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z118" w:id="74"/>
+    <w:bookmarkStart w:name="z118" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Постановление о возвращении исполнительного документа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z119" w:id="75"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z119" w:id="71"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" ________ 20__года ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование города, области)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10158,64 +9998,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z120" w:id="76"/>
+      <w:bookmarkStart w:name="z120" w:id="72"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (фамилия, инициалы частного судебного исполнителя, адрес и его исполнительный округ),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> рассмотрев материалы исполнительного производства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10325,90 +10165,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование исполнительного документа, наименование суда либо органа,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>которым выдан исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="77"/>
+    <w:bookmarkStart w:name="z121" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                  УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z122" w:id="78"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z122" w:id="74"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(указываются основания возвращения исполнительного документа, со ссылкой на нормы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10750,90 +10590,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="79"/>
+    <w:bookmarkStart w:name="z123" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                            ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z124" w:id="80"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z124" w:id="76"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              1. Возвратить исполнительный документ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11482,64 +11322,64 @@
               <w:t>от 28 марта 2019 года № 148</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z126" w:id="81"/>
+      <w:bookmarkStart w:name="z126" w:id="77"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" ________ 20__года ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (наименование города, области)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11683,90 +11523,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование исполнительного документа, наименование суда либо органа, которым</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> выдан исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="82"/>
+    <w:bookmarkStart w:name="z127" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                  УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z128" w:id="83"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z128" w:id="79"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указываются основания обращения взыскания на дебиторскую задолженность, со ссылкой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11891,90 +11731,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="84"/>
+    <w:bookmarkStart w:name="z129" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                  ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z130" w:id="85"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z130" w:id="81"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Обратить взыскание на дебиторскую задолженность _____________________ перед</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       (наименование дебитора, БИН)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12587,88 +12427,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 марта 2019 года № 148</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z132" w:id="86"/>
+    <w:bookmarkStart w:name="z132" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Постановление об обращении взыскания на заработную плату и иные виды доходов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z133" w:id="87"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z133" w:id="83"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" ________ 20__года _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование города, области)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12812,90 +12652,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование исполнительного документа, наименование суда либо органа, которым </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>выдан исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="88"/>
+    <w:bookmarkStart w:name="z134" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                        УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z135" w:id="89"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z135" w:id="85"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(основание обращения взыскания на заработную плату и иные виды доходов, со</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13064,90 +12904,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="90"/>
+    <w:bookmarkStart w:name="z136" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                            ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z137" w:id="91"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z137" w:id="87"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              1. Обратить взыскание на заработную плату и иные виды доходов должника</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13930,88 +13770,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 марта 2019 года № 148</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="92"/>
+    <w:bookmarkStart w:name="z139" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Постановление об определении задолженности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z140" w:id="93"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z140" w:id="89"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "__" ________ 20__года ___________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование города, области) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14138,90 +13978,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">исполнительного документа, наименование суда либо органа, которым выдан исполнительный </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="94"/>
+    <w:bookmarkStart w:name="z141" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                            УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z142" w:id="95"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z142" w:id="91"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(основание определения и расчет суммы задолженности, период, на который образовалась </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14269,51 +14109,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ежеквартальное изменение)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z143" w:id="96"/>
+      <w:bookmarkStart w:name="z143" w:id="92"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              На основании изложенного, руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -14342,125 +14182,125 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>судебных исполнителей"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="97"/>
+    <w:bookmarkStart w:name="z144" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                  ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z145" w:id="98"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z145" w:id="94"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              1. Определить размер задолженности должника ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя и отчество (при наличии) должника) по алиментам с "___"_________ 20___ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14856,88 +14696,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 марта 2019 года № 148</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z147" w:id="99"/>
+    <w:bookmarkStart w:name="z147" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Постановление о распределении взысканных денежных сумм</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z148" w:id="100"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z148" w:id="96"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" ________ 20__года ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, области)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15081,110 +14921,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование исполнительного документа, наименование суда либо органа, которым выдан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="101"/>
+    <w:bookmarkStart w:name="z149" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                        УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z150" w:id="102"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z150" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z151" w:id="103"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z151" w:id="99"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (указывается расчет распределения взысканных денежных сумм между взыскателями, расходы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по исполнению, оплата деятельности частного судебного исполнителя, со ссылкой на нормы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15246,90 +15086,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       На основании изложенного, руководствуясь пунктом 1 статьи 10, статьями 108, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>126 Закона,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="104"/>
+    <w:bookmarkStart w:name="z152" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                            ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z153" w:id="105"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z153" w:id="101"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Из взысканной суммы в размере _____________________________________ теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Перечислить ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15837,88 +15677,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 марта 2019 года № 148</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z155" w:id="106"/>
+    <w:bookmarkStart w:name="z155" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Постановление об отмене мер обеспечения исполнения исполнительного документа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z156" w:id="107"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z156" w:id="103"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" ________ 20__года __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование города, области)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16062,90 +15902,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование исполнительного документа, наименование суда либо органа, которым </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>выдан исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="108"/>
+    <w:bookmarkStart w:name="z157" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                            УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z158" w:id="109"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z158" w:id="105"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(основание отмены мер обеспечения, со ссылкой на нормы действующего </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
@@ -16267,90 +16107,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="110"/>
+    <w:bookmarkStart w:name="z159" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                      ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z160" w:id="111"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z160" w:id="107"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Снять арест (запрет) с имущества </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16838,88 +16678,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 марта 2019 года № 148</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="112"/>
+    <w:bookmarkStart w:name="z162" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">      Постановление об утверждении сумм оплаты деятельности частного судебного исполнителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z163" w:id="113"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z163" w:id="109"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" ________ 20__года ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, области)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17046,110 +16886,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование исполнительного документа, наименование суда либо органа, которым </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>выдан исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z164" w:id="114"/>
+    <w:bookmarkStart w:name="z164" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z165" w:id="115"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z165" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z166" w:id="116"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z166" w:id="112"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (расчет суммы оплаты деятельности судебного исполнителя, со ссылкой на нормы действующего</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об исполнительном производстве и статусе судебных </w:t>
@@ -17227,90 +17067,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="117"/>
+    <w:bookmarkStart w:name="z167" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                        ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z168" w:id="118"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z168" w:id="114"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить сумму оплаты деятельности частного судебного исполнителя в размере</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________теңге. (прописью)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17429,64 +17269,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Иск на действия (бездействие) судебного исполнителя по исполнению исполнительных </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z169" w:id="119"/>
+      <w:bookmarkStart w:name="z169" w:id="115"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       документов подается в суд в течение десяти рабочих дней со дня совершения действия </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (отказа в совершении действия) или со дня, когда взыскателю или должнику, не извещенному</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17685,88 +17525,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 марта 2019 года № 148</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z171" w:id="120"/>
+    <w:bookmarkStart w:name="z171" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Постановление о запрещении совершать определенные действия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z172" w:id="121"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z172" w:id="117"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" ________ 20__года _______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование города, области)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17893,90 +17733,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование исполнительного документа, наименование суда либо органа, которым </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>выдан исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="122"/>
+    <w:bookmarkStart w:name="z173" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                  УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z174" w:id="123"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z174" w:id="119"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(основания запрещения совершать определенные действия по отношению к имуществу должника)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18061,90 +17901,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 2 апреля </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2010 года "Об исполнительном производстве и статусе судебных исполнителей"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="124"/>
+    <w:bookmarkStart w:name="z175" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                            ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z176" w:id="125"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z176" w:id="121"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Запретить должнику пользоваться принадлежащим ему на праве собственности </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>имуществом, в том числе деньгами, либо пользоваться им в пределах</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18778,51 +18618,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(подпись, фамилия, инициалы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"__" __________ 20__ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z178" w:id="126"/>
+    <w:bookmarkStart w:name="z178" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Постановление об истребовании информации о номерах банковских счетов и наличии</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -18831,71 +18671,71 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">организациях, осуществляющих отдельные виды банковских операций, а также в </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   страховых организациях, и наложении ареста на них</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z179" w:id="127"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z179" w:id="123"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__"________ 20__года ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, области)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19022,90 +18862,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование исполнительного документа, наименование суда либо органа, которым </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>выдан исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z180" w:id="128"/>
+    <w:bookmarkStart w:name="z180" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                              УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z181" w:id="129"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z181" w:id="125"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(основание истребования информации о номерах банковских счетов и наличии денег на них,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19308,90 +19148,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О банках и банковской деятельности в Республике Казахстан"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="130"/>
+    <w:bookmarkStart w:name="z182" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                            ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z183" w:id="131"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z183" w:id="127"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Предоставить частному судебному исполнителю информацию о номерах банковских</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> счетов и наличии денег на них, сведений о характере и стоимости имущества, находящегося в</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19933,88 +19773,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 марта 2019 года № 148</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z185" w:id="132"/>
+    <w:bookmarkStart w:name="z185" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Постановление о наложении ареста на имущество должника</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z186" w:id="133"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z186" w:id="129"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" ________ 20__года ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, области)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20141,90 +19981,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование исполнительного документа, наименование суда либо органа, которым в</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ыдан исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z187" w:id="134"/>
+    <w:bookmarkStart w:name="z187" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                            УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z188" w:id="135"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z188" w:id="131"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(обстоятельства для принятия мер обеспечения, со ссылкой на нормы действующего </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
@@ -20276,90 +20116,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       На основании изложенного, руководствуясь пунктом 1 статьи 10, подпункт 1) пункта 2,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 32, статьями 62, 63, 65 и 126 Закона,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="136"/>
+    <w:bookmarkStart w:name="z189" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                            ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z190" w:id="137"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z190" w:id="133"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Наложить арест на имущество должника</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20864,100 +20704,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 марта 2019 года № 148</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z192" w:id="138"/>
+    <w:bookmarkStart w:name="z192" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Постановление об обращении взыскания на стипендию, пособие</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    по социальному страхованию, при временной нетрудоспособности, пособие по безработице</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z193" w:id="139"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z193" w:id="135"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" ________ 20__года _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование города, области)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21084,90 +20924,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование исполнительного документа, наименование суда либо органа, которым</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> выдан исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z194" w:id="140"/>
+    <w:bookmarkStart w:name="z194" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                  УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z195" w:id="141"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z195" w:id="137"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(стипендию, пособие по социальному страхованию при временной </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21279,90 +21119,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>производстве и статусе судебных исполнителей"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z196" w:id="142"/>
+    <w:bookmarkStart w:name="z196" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                  ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z197" w:id="143"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z197" w:id="139"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Обратить взыскание на стипендию, пособие по социальному страхованию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>при временной нетрудоспособности,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22077,100 +21917,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 марта 2019 года № 148</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z199" w:id="144"/>
+    <w:bookmarkStart w:name="z199" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        Постановление об истребовании информации о характере и содержании денежных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         требований, и наложении ареста на них</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z200" w:id="145"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z200" w:id="141"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" ________ 20__года ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование города, области)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22314,90 +22154,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование исполнительного документа, наименование суда либо органа, которым выдан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z201" w:id="146"/>
+    <w:bookmarkStart w:name="z201" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                            УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z202" w:id="147"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z202" w:id="143"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(основание истребования информации, основание платежа по денежному требованию)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22422,90 +22262,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и статусе судебных исполнителей"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z203" w:id="148"/>
+    <w:bookmarkStart w:name="z203" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                            ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z204" w:id="149"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z204" w:id="145"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>предоставить частному судебному (наименование дебитора, третьего лица) исполнителю</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23129,100 +22969,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 ноября 2015 года № 606</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z206" w:id="150"/>
+    <w:bookmarkStart w:name="z206" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        Соглашение об участии частных судебных исполнителей в оказании гарантированной</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   государством квалифицированной юридической помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z207" w:id="151"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z207" w:id="147"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________ "____" ___________20___г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       место заключения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23613,64 +23453,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       исполнению исполнительных документов социально значимой категории дел.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z208" w:id="152"/>
+      <w:bookmarkStart w:name="z208" w:id="148"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Физическим лицам предоставляется неоплачиваемая гарантированная государством </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       квалифицированная юридическая помощь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23990,64 +23830,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       исполнению исполнительных документов социально значимой категории дел.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z209" w:id="153"/>
+      <w:bookmarkStart w:name="z209" w:id="149"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее Соглашение составлено в двух экземплярах (для каждой из сторон), вступает в силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       с момента его подписания и действует до 15 декабря следующего года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -24361,200 +24201,200 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма, предназначенная для</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сбора административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z211" w:id="154"/>
+    <w:bookmarkStart w:name="z211" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Отчет частного судебного исполнителя об оказанной гарантированной государством </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     квалифицированной юридической помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z212" w:id="155"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z212" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период _______ месяц 20___ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z213" w:id="156"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z213" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс:ЧСИ-1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z214" w:id="157"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z214" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: ежемесячная;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z215" w:id="158"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z215" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляет: частный судебный исполнитель исполнительного округа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z216" w:id="159"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z216" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Куда предоставляется форма: в региональную палату частных судебных исполнителей столицы, областей, городов республиканского значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z217" w:id="160"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z217" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок предоставления: ежемесячно к 5 числу месяца, следующим за отчетным месяцем</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -26599,430 +26439,430 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z218" w:id="161"/>
+    <w:bookmarkStart w:name="z218" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Частный судебный исполнитель_________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z219" w:id="162"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z219" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (фамилия, инициалы, подпись) м.п.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z220" w:id="163"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z220" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата составления "_"__________20__г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z221" w:id="164"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z221" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны: рабочий ____________мобильный_____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z222" w:id="165"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z222" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пояснение по заполнению формы, предназначенной для сбора административных данных "Отчет частного судебного исполнителя об оказанной гарантированной государством квалифицированной юридической помощи"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z223" w:id="166"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z223" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z224" w:id="167"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z224" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Частный судебный исполнитель представляет форму, предназначенную для сбора административных данных "Отчет частного судебного исполнителя об оказанной гарантированной государством квалифицированной юридической помощи", с указанием вида социально значимых категорий дел, по которым оказана неоплачиваемая квалифицированная гарантированная государством юридическая помощь:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z225" w:id="168"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z225" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по взысканию алиментов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z226" w:id="169"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z226" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по взысканию заработной платы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z227" w:id="170"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z227" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по взысканию пенсий и пособий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z228" w:id="171"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z228" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по возмещению вреда, причиненного жизни и здоровью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z229" w:id="172"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z229" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Показатели формируются по фактическим данным на 5 число текущего месяца.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z230" w:id="173"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z230" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма, предназначенная для сбора административных данных, подписывается частным судебным исполнителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z231" w:id="174"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z231" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Пояснение по заполнению формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z232" w:id="175"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z232" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В графе 1 указывается остаток заявлений физических лиц об оказании гарантированной государством квалифицированной юридической помощи на начало отчетного периода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z233" w:id="176"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z233" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В графе 2 указывается всего обратившихся граждан за оказанием гарантированной государством квалифицированной юридической помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z234" w:id="177"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z234" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 3 указываются все заявления об оказании гарантированной государством квалифицированной юридической помощи, которые находились на рассмотрении у частного судебного исполнителя (графа 6 = граф 1+ 2).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z235" w:id="178"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z235" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 4 указывается общее количество оказанной гарантированной государством квалифицированной юридической помощи частным судебным исполнителем, из них отказано по основаниям, предусмотренным статьей 38 Закона Республики Казахстан "Об исполнительном производстве и статусе судебных исполнителей" в графе 5.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z236" w:id="179"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z236" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 6 указывается остаток заявлений физических лиц об оказании гарантированной государством квалифицированной юридической помощи на конец отчетного периода. При этом графа 6 исчисляется по следующей формуле: графа 3 – графа 4 = графа 6</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27166,80 +27006,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма, предназначенная для</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сбора административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z238" w:id="180"/>
+    <w:bookmarkStart w:name="z238" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        Сводный отчет об оказанной частными судебными исполнителями гарантированной </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   государством квалифицированной юридической помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27279,150 +27119,150 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Отчетный период ____ 20___ г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z240" w:id="181"/>
+    <w:bookmarkStart w:name="z240" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс: ЧСИ-2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z241" w:id="182"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z241" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: годовая</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z242" w:id="183"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z242" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляет: региональная палата частных судебных исполнителей столицы, областей, городов республиканского значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z243" w:id="184"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z243" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Куда предоставляется форма: в Департаменты юстиции столицы, областей, городов республиканского значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z244" w:id="185"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z244" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок предоставления: полугодовой не позднее 20 января и 20 июля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -27574,70 +27414,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего обратилось физических лиц за оказанием гарантированной государством квалифицированной юридической помощи в отчетном периоде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z245" w:id="186"/>
+          <w:bookmarkStart w:name="z245" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего находилось на рассмотрении у частных судебных исполнителей заявлений об оказании гарантированной государством квалифицированной юридической помощи</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="186"/>
+          <w:bookmarkEnd w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (гр.1+гр.2- =гр.3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -27704,70 +27544,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 из них</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z246" w:id="187"/>
+          <w:bookmarkStart w:name="z246" w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Остаток заявлений физических лиц об оказании гарантированной государством квалифицированной юридической помощи на конец отчетного периода</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="187"/>
+          <w:bookmarkEnd w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (гр.3-гр.4- =гр.6)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -29507,470 +29347,470 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z247" w:id="188"/>
+    <w:bookmarkStart w:name="z247" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель Региональной палаты частных судебных исполнителей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z248" w:id="189"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z248" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________ __________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z249" w:id="190"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z249" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (ф.и.о.) подпись м.п.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z250" w:id="191"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z250" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата составления "____"__________20__г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z251" w:id="192"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z251" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны: рабочий ____________мобильный_____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z252" w:id="193"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z252" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пояснение по заполнению формы, предназначенной для сбора административных данных "Сводный отчет об оказанной частными судебными исполнителями гарантированной государством квалифицированной юридической помощи"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z253" w:id="194"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z253" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z254" w:id="195"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z254" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Региональная палата частных судебных исполнителей представляет форму, предназначенную для сбора административных данных "Сводный отчет об оказанной частными судебными исполнителями гарантированной государством квалифицированной юридической помощи", с указанием вида социально значимых категорий дел, по которым оказана бесплатная гарантированная государством квалифицированной юридическая помощь:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z255" w:id="196"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z255" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по взысканию алиментов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z256" w:id="197"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z256" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по взысканию заработной платы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z257" w:id="198"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z257" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по взысканию пенсий и пособий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z258" w:id="199"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z258" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по возмещению вреда, причиненного жизни и здоровью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z259" w:id="200"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z259" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Показатели формируются по фактическим данным к 20 января и 20 июля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z260" w:id="201"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z260" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма, предназначенная для сбора административных данных, подписывается руководителем Региональной палаты частных судебных исполнителей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z261" w:id="202"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z261" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Пояснение по заполнению формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z262" w:id="203"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z262" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В графе 1 указывается остаток заявлений физических лиц об оказании гарантированной государством квалифицированной юридической помощи на начало отчетного периода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z263" w:id="204"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z263" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В графе 2 указывается всего обратившихся физических лиц за оказанием гарантированной государством квалифицированной юридической помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z264" w:id="205"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z264" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 3 указываются все заявления об оказании гарантированной государством квалифицированной юридической помощи, которые находились на рассмотрении у частного судебного исполнителя (графа 6 = граф 1+ 2).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z265" w:id="206"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z265" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 4 указывается общее количество оказанной гарантированной государством квалифицированной юридической помощи частными судебными исполнителями, из них отказано по основаниям, предусмотренным статьей 38 Закона Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z266" w:id="207"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z266" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Об исполнительном производстве и статусе судебных исполнителей" в графе 5.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z267" w:id="208"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z267" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 6 указывается остаток заявлений физических лиц об оказании гарантированной государством квалифицированной юридической помощи на конец отчетного периода. При этом графа 6 исчисляется по следующей формуле: графа 3 – графа 4 = графа 6</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -30960,70 +30800,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z269" w:id="209"/>
+          <w:bookmarkStart w:name="z269" w:id="205"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="209"/>
+          <w:bookmarkEnd w:id="205"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -31121,70 +30961,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов, необходимый для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z271" w:id="210"/>
+          <w:bookmarkStart w:name="z271" w:id="206"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заявление на проведение аттестации лиц, претендующих на право занятия деятельностью частного судебного исполнителя, в форме электронного документа согласно приложению 2 к Правилам.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="210"/>
+          <w:bookmarkEnd w:id="206"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о документе, удостоверяющем личность услугополучателя, о состоянии/не состоянии на учете в организациях, оказывающих медицинскую помощь в области психического здоровья, по поводу психических, поведенческих расстройств (заболеваний), в том числе связанных с употреблением психоактивных веществ, о наличии инвалидности услугодатель получает из государственных информационных систем посредством шлюза "электронного правительства"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -31254,70 +31094,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z272" w:id="211"/>
+          <w:bookmarkStart w:name="z272" w:id="207"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="211"/>
+          <w:bookmarkEnd w:id="207"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -31455,70 +31295,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z274" w:id="212"/>
+          <w:bookmarkStart w:name="z274" w:id="208"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адреса услугодателя размещены на официальном интернет-ресурсе услугодателя – www.adilet.gov.kz. Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа на портале в "личном кабинете" услугополучателя, а также по телефонам услугодателя и Единого контакт-центра.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="212"/>
+          <w:bookmarkEnd w:id="208"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -31711,88 +31551,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> судебного исполнителя"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z277" w:id="213"/>
+    <w:bookmarkStart w:name="z277" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Заявление на аттестацию лиц, претендующих на право занятия деятельностью частного судебного исполнителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z278" w:id="214"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z278" w:id="210"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В территориальный орган юстиции столицы, областей, городов республиканского значения </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -32659,112 +32499,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>судебного исполнителя"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z280" w:id="215"/>
+    <w:bookmarkStart w:name="z280" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        Заявление на аттестацию лиц, претендующих на право занятия деятельностью</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       частного судебного исполнителя и выдачу лицензии на занятие деятельностью </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   частного судебного исполнителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z281" w:id="216"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z281" w:id="212"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В территориальный орган юстиции столицы, областей, городов республиканского значения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -33566,112 +33406,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>упрощенного производства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z283" w:id="217"/>
+    <w:bookmarkStart w:name="z283" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        ПОСТАНОВЛЕНИЕ об истребовании информации о номерах банковских счетов и</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        наличии денег на них, находящихся в банках, организациях, осуществляющих</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             отдельные виды банковских операций, и наложении ареста на них</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z284" w:id="218"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z284" w:id="214"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       " " ________ 20__ года _______________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование области, города)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -33798,90 +33638,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование исполнительного документа, наименование суда либо органа, которым </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>выдан исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z285" w:id="219"/>
+    <w:bookmarkStart w:name="z285" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                  УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z286" w:id="220"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z286" w:id="216"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Во исполнение требований исполнительного документа, в рамках упрощенного</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>производства принимается мера по обеспечению исполнения исполнительных документов,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -33963,90 +33803,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Казахстан "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z287" w:id="221"/>
+    <w:bookmarkStart w:name="z287" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                  ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z288" w:id="222"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z288" w:id="218"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Предоставить __________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkEnd w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       номерах банковских счетов и наличии денег на них в отношении должника </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -34307,55 +34147,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -34681,31 +34521,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>