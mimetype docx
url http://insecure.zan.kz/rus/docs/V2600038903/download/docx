--- v0 (2026-07-26)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="00c6f3a" w14:textId="00c6f3a">
+    <w:p w14:paraId="19e0062" w14:textId="19e0062">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил формирования и ведения реестра доверенных цифровых объектов, а также определение видов цифровых объектов, включаемых в реестр</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития Республики Казахстан от 2 июня 2026 года № 279/НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 4 июня 2026 года № 38903</w:t>
+        <w:t>Приказ Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития Республики Казахстан от 2 июня 2026 года № 279/НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 4 июня 2026 года № 38903.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -972,229 +972,311 @@
         <w:t>
       4) реестр доверенных цифровых объектов (далее – Реестр) - перечень цифровых объектов, соответствующих критериям, установленным настоящими правилами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z30" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) единый номенклатурный справочник, товаров, работ и услуг (далее – ЕНС ТРУ) – классификатор товаров, работ и услуг применяемый во всех регулируемых закупках Республики Казахстан для планирования, учета и анализа закупочных процессов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:bookmarkStart w:name="z266" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) "Единое окно" национальной инновационной системы (далее – ЕОНИС) – цифровая система, обеспечивающая доступ к информации о поддержке инновационной деятельности, в том числе о мерах государственной поддержки и об инновациях посредством единого портала. Организацией, уполномоченной на обеспечение создания, развития и сопровождения "Единого окна" национальной инновационной системы, является автономный кластерный фонд "Астана Хаб".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) уполномоченный орган в сфере цифровизации (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере цифровизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) веб-портал "цифрового правительства" – цифровой объект, представляющий собой "единое окно" доступа к консолидированной информации, размещаемой государственными органами и иными субъектами, участвующими в предоставлении государственных услуг, включая нормативную правовую базу, а также к государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) цифровые объекты - обособленный элемент цифровой среды, созданный, используемый или передаваемый посредством цифровых технологий, обладающий уникальными цифровыми характеристиками и позволяющий субъектам цифровой среды осуществлять правомочия владения, пользования либо распоряжения в объеме, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) электронная цифровая подпись (далее – ЭЦП) – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Программное обеспечение, включенное в Реестр доверенного программного обеспечения и продукции электронной промышленности до введения в действие настоящих Правил, включаются в Реестр доверенных цифровых объектов уполномоченным органом по итогам проведения им мониторинга актуальности сроков действия документов, представленных при включении (актуализации) в Реестр доверенного программного обеспечения и продукции электронной промышленности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 20.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 494/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок формирования и ведения Реестра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Формирование и ведение реестра осуществляется уполномоченным органом путем включения и исключения цифровых объектов в (из) Реестр(а), а также внесения изменений (дополнений) в сведения о них.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Ведение реестра осуществляется по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Формирование и ведение реестра осуществляется на основании поданных заявителем заявлений о включении (исключении) цифровых объектов в (из) Реестр(а), а также внесения изменений (дополнений) в сведения о них согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1229,668 +1311,874 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – заявление), с приложением документов, определенных в пункте 8.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+        <w:t>
+      6. Заявление подается посредством ЕОНИС, веб-портала "цифрового правительства" www.egov.kz или www.elicense.kz." (далее – портал);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 20.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 494/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Включению в Реестр подлежат цифровые объекты, в случае их соответствия критериям кибербезопасности, надежности, локализации и технической поддержки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) исключительные имущественные права на программное обеспечение, являющееся цифровым объектом или входящее в состав цифрового объекта принадлежат заявителю, действуют на всей территории Республики Казахстан и на весь срок действия исключительного права;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) соответствие заявленному виду цифрового объекта и категории согласно Классификатора цифровых объектов "цифрового правительства" (далее –Классификатор);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) соответствие цифрового объекта установленным требованиям кибербезопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) соответствие цифрового объекта заявленным функциональным и эксплуатационным характеристикам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) доля локализации программного обеспечения, являющегося цифровым объектом или входящего в состав цифрового объекта не менее 80%; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) обеспеченность цифрового объекта службой технической поддержки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Включение в Реестр цифрового объекта не допускается, если для его функционирования требуется программное обеспечение (за исключением программного обеспечения с открытым исходным кодом), отсутствующее в Реестре.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Для включения цифрового объекта в реестр доверенных цифровых объектов, подается заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил с приложением следующих документов, подтверждающих соответствие цифрового объекта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+        <w:t xml:space="preserve">
+      1) наличие протоколов испытаний с положительными результатами испытаний на соответствие требованиям кибербезопасности, выданного в порядке, установленном методикой и правилами проведения испытаний цифровых объектов "цифрового правительства" и критически важных цифровых объектов на соответствие требованиям кибербезопасности, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра цифрового развития, оборонной и аэрокосмической промышленности Республики Казахстан от 3 июня 2019 года № 111/НҚ (зарегистрирован в Реестре государственной регистрации нормативных правовых актов №18795) или копия сертификата соответствия требованиям кибербезопасности в соответствии с СТ РК ISO/IEC 15408-3 "Информационные технологии. Методы и средства обеспечения безопасности. Критерии оценки безопасности информационных технологий. Часть 3. Компоненты обеспечения безопасности" не ниже 4 уровня доверия для цифровых объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) документы, подтверждающие расчет доли локализации в программном обеспечении не менее 80% в соответствии с порядком подтверждения казахстанского производителя программного обеспечения для включения в Реестр казахстанских товаропроизводителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) сведения о обеспеченности цифрового объекта службой технической поддержки на территории Республики Казахстан по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) документы подтверждающие наличие у заявителя исключительных имущественных прав на программное обеспечение, являющееся цифровым объектом или входящее в состав цифрового объекта, их действие на территории Республики Казахстан на весь срок действия исключительных имущественных прав:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       договор о передаче исключительных имущественных прав заявителю от автора или иного правообладателя, обладающего такими правами либо документы, подтверждающие получение заявителем таких прав в качестве служебного произведения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       свидетельство об авторском праве.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменениями, внесенными приказом заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 20.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 494/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. При подаче документов через портал в "личный кабинет" направляется статус уведомления о принятии заявления.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="44"/>
+      9. При подаче заявления через портал или ЕОНИС в "личный кабинет" направляется статус уведомления о принятии заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции приказа заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 20.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 494/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Уполномоченный орган проводит мониторинг сведений, действительности документов, содержащихся в Реестре.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Исключение цифровых объектов из Реестра осуществляется на основании:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) поданного заявителем заявления об исключении цифровых объектов из Реестра согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мониторинга Реестра в случае выявления фактов предоставления недостоверных сведений, недостоверных документов, документов, имеющих истекший срок действия, и (или) утраты соответствия критериям по включению цифрового объекта в Реестр, установленным настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Структурное подразделение уполномоченного органа, после поступления заявления и документов осуществляет их прием, регистрацию и проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z62" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В случае представления заявителем неполного пакета документов, предусмотренных пунктом 8 настоящих Правил, и (или) документов с истекшим сроком действия, несоответствия цифрового объекта заявленным виду и категории согласно Классификатору, а также несоответствия критериям включения, предусмотренным пунктом 7 настоящих Правил, уполномоченный орган отказывает в приеме заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z63" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. При представлении заявителем полного пакета документов, уполномоченный орган направляет его на рассмотрение Комиссии для дачи рекомендаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z64" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Соответствие критериям по включению цифрового объекта, а также обоснованность внесения изменений (дополнений) в сведения, содержащиеся в Реестре, устанавливается уполномоченным органом посредством изучения представленных заявителем документов, с учетом рекомендаций Комиссии по критериям, указанным в пункте 7 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z65" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявления, не соответствующие критериям, установленным в настоящих Правилах, подлежат отклонению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z66" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В случае необходимости уточнения положений, представленных заявителем документов уполномоченный орган инициирует заслушивание заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. Результат рассмотрения заявления направляется заявителю на портал в "личный кабинет" в виде электронного документа, удостоверенного электронной цифровой подписью, в соответствии с </w:t>
+      17. Результат рассмотрения заявления направляется заявителю через портал или ЕОНИС в личный кабинет заявителя в виде электронного документа, удостоверенного электронной цифровой подписью, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложениями 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1906,472 +2194,534 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 – в редакции приказа заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 20.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 494/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Общий срок рассмотрения документов и выдачи результатов со дня приема и регистрации пакета документов уполномоченным органом составляет 20 (двадцать) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Информация о цифровом объекте вносится в Реестр по результатам выдачи результатов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z70" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Включение цифровых объектов в Реестр классифицируется по виду и назначению в соответствии с Классификатором с присвоением кодов ЕНС ТРУ согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Реестр, а также изменения и дополнения в Реестр направляются оператору цифровой системы электронных закупок в течение 14 (четырнадцати) рабочих дней и подлежат опубликованию на официальном цифровом ресурсе уполномоченного органа в течение 14 (четырнадцати) рабочих дней после принятия соответствующего решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z72" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Заявитель, не позднее 30 (тридцати) календарных дней до дня истечения сроков действия документов, предусмотренных пунктом 8 направляет в уполномоченный орган заявление по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, с представлением актуализированных версий документов в целях проверки актуальности сведений, содержащихся в Реестре.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z73" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Принятие решения о включении (исключении) в (из) реестр(а) цифровых объектов, а также внесении изменений (дополнений) в сведения о них, осуществляется уполномоченным органом с учетом рекомендаций Комиссии о соответствии критериям пункту 7 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z74" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Основаниями для мотивированного отказа заявителю являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представления заявителем неполного пакета документов, согласно перечню, предусмотренных в пункте 8, и (или) документов с истекшим сроком действия, и (или) несоответствия цифрового объекта заявленным виду и категории согласно Классификатора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установление недостоверности документов, представленных заявителем, и (или) данных (сведений), содержащихся в них.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Порядок формирования и функционирования Комиссии определяется положением, утверждаемым уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z78" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок определения видов цифровых объектов, включаемых в Реестр</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z79" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. К видам цифровых объектов, включаемых в Реестр доверенных цифровых объектов, относятся следующие цифровые объекты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z80" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z80" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) программное обеспечение - цифровой объект, представляющий собой подготовленную для использования совокупность кодов, реализующих алгоритмы, обеспечивающих выполнение определенных функций, обработку, хранение, воспроизведение и (или) передачу цифровых данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z81" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) цифровые ресурсы - совокупность упорядоченных цифровых данных, цифровых записей и программного обеспечения для их создания, хранения, обработки, отображения и распространения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z82" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z82" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) цифровые системы - функционально связанный комплекс цифровых ресурсов, использующий объекты цифровой инфраструктуры с целью обеспечения создания, сбора, обработки, хранения и распространения цифровых данных, а также автоматизирующий взаимодействие субъектов цифровой среды и (или) обеспечивающий оказание услуг в цифровой среде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z83" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z83" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) цифровые платформы - цифровой объект, обеспечивающий доступ к услугам в цифровой среде, данным, сервисам, товарам (работам, услугам), которые размещают субъекты цифровой среды, и позволяющий им взаимодействовать между собой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z84" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z84" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае если цифровой объект содержит признаки нескольких видов, он подлежит отнесению к преобладающему виду исходя из его основного функционального назначения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z85" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z85" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявитель указывает вид цифрового объекта на основании сведений, содержащихся в прилагаемых к заявлению документах, подтверждающих соответствие цифрового объекта критериям, установленным настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2450,68 +2800,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>реестра доверенных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>цифровых объектов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="73"/>
+    <w:bookmarkStart w:name="z87" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма ведения Реестра доверенных цифровых объектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -3399,239 +3749,239 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>реестра доверенных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>цифровых объектов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="74"/>
+    <w:bookmarkStart w:name="z89" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о внесении изменений и (или) дополнений в сведения, содержащиеся в реестре доверенных цифровых объектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z90" w:id="75"/>
+      <w:bookmarkStart w:name="z90" w:id="76"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (наименование и содержание реестровой записи, в которые вносятся изменения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               и (или) дополнения) *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z91" w:id="76"/>
+      <w:bookmarkStart w:name="z91" w:id="77"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       наименование и содержание реестровой записи в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="77"/>
+    <w:bookmarkStart w:name="z92" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       причина заявляемых изменений и (или) дополнений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z93" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z93" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z94" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z94" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       контактные номера телефонов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z95" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z95" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       *Примечание: Заявление о внесении изменений и (или) дополнений в сведения подается отдельно по каждому цифровому объекту </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3918,442 +4268,442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Номер заявления: (Номер)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата заявления: (Дата)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="81"/>
+    <w:bookmarkStart w:name="z98" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о включении цифровых объектов в реестр доверенных цифровых объектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z99" w:id="82"/>
+      <w:bookmarkStart w:name="z99" w:id="83"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (наименование компании/индивидуального предпринимателя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="83"/>
+    <w:bookmarkStart w:name="z100" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. контактный номер телефона: ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z101" w:id="84"/>
+      <w:bookmarkStart w:name="z101" w:id="85"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             фамилия, имя, отчество (при его наличии) руководителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="85"/>
+    <w:bookmarkStart w:name="z102" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. бизнес-идентификационный номер / индивидуальный идентификационный</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z103" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z103" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       номер ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z104" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z104" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. электронная почта: ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z105" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z105" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о программном обеспечении:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z106" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z106" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z107" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z107" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вид и наименование цифрового объекта согласно подтверждающим документам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z108" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z108" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z109" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z109" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       код (коды) категории цифрового объекта согласно Правилам формирования и ведения классификатора цифровых объектов, утвержденного уполномоченным органом в сфере цифровизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z110" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z110" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z111" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z111" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       код (коды) ЕНС ТРУ цифрового объекта (с указанием вариантов поставки программного обеспечения: в виде товара и/или в виде цифровых услуг)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z112" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z112" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z113" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z113" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       описание цифровой системы, цифровой платформы, цифрового ресурса функционирование которых обеспечивается заявленным к включению в Реестр программным обеспечением (если программное обеспечение не является самостоятельным).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z114" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z114" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11._______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z115" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z115" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (электронная подпись) фамилия, имя, отчество (при его наличии) (для юридических лиц/физических лиц: наименование юридического/физического лица и фамилия, имя, отчество (при его наличии) руководителя или представителя юридического/физического лица, действующего на основании доверенности (номер и дата выдачи доверенности)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4432,208 +4782,208 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>реестра доверенных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>цифровых объектов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z117" w:id="99"/>
+    <w:bookmarkStart w:name="z117" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление об исключении цифрового объекта из реестра доверенных цифровых объектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z118" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z118" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z119" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z119" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (наименование и содержание реестровой записи, которое исключается из реестра)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z120" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z120" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z121" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z121" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       причина исключения из реестра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z122" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z122" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z123" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z123" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       контактные номера телефонов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z124" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z124" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Примечание: по каждому цифровому объекту предоставляется отдельное заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4787,70 +5137,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z126" w:id="107"/>
+          <w:bookmarkStart w:name="z126" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="107"/>
+          <w:bookmarkEnd w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4997,59 +5347,59 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z132" w:id="108"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="108"/>
+          <w:bookmarkStart w:name="z132" w:id="109"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1587500" cy="1574800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -5090,70 +5440,70 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z133" w:id="109"/>
+          <w:bookmarkStart w:name="z133" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование УО</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="109"/>
+          <w:bookmarkEnd w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5304,70 +5654,70 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z136" w:id="110"/>
+          <w:bookmarkStart w:name="z136" w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование организации,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="110"/>
+          <w:bookmarkEnd w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5559,70 +5909,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z138" w:id="111"/>
+          <w:bookmarkStart w:name="z138" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер: [Номер документа]</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="111"/>
+          <w:bookmarkEnd w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Дата выдачи]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5718,70 +6068,70 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z139" w:id="112"/>
+          <w:bookmarkStart w:name="z139" w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Бланк уполномоченного органа </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="112"/>
+          <w:bookmarkEnd w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5895,70 +6245,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z143" w:id="113"/>
+          <w:bookmarkStart w:name="z143" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Должность</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="113"/>
+          <w:bookmarkEnd w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 подписывающего]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5984,70 +6334,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z144" w:id="114"/>
+          <w:bookmarkStart w:name="z144" w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Фамилия, имя, отчество</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="114"/>
+          <w:bookmarkEnd w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6250,70 +6600,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z147" w:id="115"/>
+          <w:bookmarkStart w:name="z147" w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="115"/>
+          <w:bookmarkEnd w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6461,59 +6811,59 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z153" w:id="116"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="116"/>
+          <w:bookmarkStart w:name="z153" w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1587500" cy="1574800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
                           <a:stretch>
@@ -6553,70 +6903,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z154" w:id="117"/>
+          <w:bookmarkStart w:name="z154" w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование УО</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="117"/>
+          <w:bookmarkEnd w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6767,70 +7117,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z157" w:id="118"/>
+          <w:bookmarkStart w:name="z157" w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование организации,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="118"/>
+          <w:bookmarkEnd w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 юридический адрес, БИН/ИИН]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6860,70 +7210,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z158" w:id="119"/>
+          <w:bookmarkStart w:name="z158" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер: [Номер документа]</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="119"/>
+          <w:bookmarkEnd w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Дата выдачи]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7019,97 +7369,97 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z159" w:id="120"/>
+          <w:bookmarkStart w:name="z159" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Бланк уполномоченного органа </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="120"/>
-[...7 lines deleted...]
-          <w:bookmarkStart w:name="z160" w:id="121"/>
+          <w:bookmarkEnd w:id="121"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkStart w:name="z160" w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уведомление</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="121"/>
+          <w:bookmarkEnd w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>о включении цифрового объекта в</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7146,70 +7496,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ _______________ дата "___" ___________ 20___года</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z163" w:id="122"/>
+          <w:bookmarkStart w:name="z163" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Настоящее уведомление выдано ______________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="122"/>
+          <w:bookmarkEnd w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7396,70 +7746,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z169" w:id="123"/>
+          <w:bookmarkStart w:name="z169" w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Должность</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="123"/>
+          <w:bookmarkEnd w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 подписывающего]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7485,151 +7835,151 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z170" w:id="124"/>
+          <w:bookmarkStart w:name="z170" w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Фамилия, имя, отчество</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="124"/>
+          <w:bookmarkEnd w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (при его наличии) подписывающего]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z171" w:id="125"/>
+    <w:bookmarkStart w:name="z171" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z172" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z172" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН – бизнес-идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z173" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z173" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЕНС ТРУ – единый номенклатурный справочник товаров, работ и услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7762,70 +8112,70 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z175" w:id="128"/>
+          <w:bookmarkStart w:name="z175" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="128"/>
+          <w:bookmarkEnd w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7944,59 +8294,59 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z180" w:id="129"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="129"/>
+          <w:bookmarkStart w:name="z180" w:id="130"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1587500" cy="1574800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:stretch>
@@ -8036,70 +8386,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z181" w:id="130"/>
+          <w:bookmarkStart w:name="z181" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование УО</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="130"/>
+          <w:bookmarkEnd w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8189,70 +8539,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z183" w:id="131"/>
+          <w:bookmarkStart w:name="z183" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование организации,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="131"/>
+          <w:bookmarkEnd w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 юридический адрес, БИН/ИИН]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8351,70 +8701,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z184" w:id="132"/>
+          <w:bookmarkStart w:name="z184" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер: [Номер документа]</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="132"/>
+          <w:bookmarkEnd w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Дата выдачи]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8727,70 +9077,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z191" w:id="133"/>
+          <w:bookmarkStart w:name="z191" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Должность</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="133"/>
+          <w:bookmarkEnd w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 подписывающего]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8815,70 +9165,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z192" w:id="134"/>
+          <w:bookmarkStart w:name="z192" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Фамилия, имя, отчество</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="134"/>
+          <w:bookmarkEnd w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (при его наличии) подписывающего]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -9084,70 +9434,70 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z195" w:id="135"/>
+          <w:bookmarkStart w:name="z195" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="135"/>
+          <w:bookmarkEnd w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9252,59 +9602,59 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 на государственном языке</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z200" w:id="136"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="136"/>
+          <w:bookmarkStart w:name="z200" w:id="137"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1587500" cy="1574800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:stretch>
@@ -9344,70 +9694,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z201" w:id="137"/>
+          <w:bookmarkStart w:name="z201" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование УО</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="137"/>
+          <w:bookmarkEnd w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9525,70 +9875,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z204" w:id="138"/>
+          <w:bookmarkStart w:name="z204" w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование организации,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="138"/>
+          <w:bookmarkEnd w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9715,70 +10065,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z206" w:id="139"/>
+          <w:bookmarkStart w:name="z206" w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер: [Номер документа]</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="139"/>
+          <w:bookmarkEnd w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Дата выдачи]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10159,70 +10509,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z213" w:id="140"/>
+          <w:bookmarkStart w:name="z213" w:id="141"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Фамилия, имя, отчество</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="140"/>
+          <w:bookmarkEnd w:id="141"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (при его наличии) подписывающего]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -10335,68 +10685,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>цифровых объектов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z215" w:id="141"/>
+    <w:bookmarkStart w:name="z215" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о наличии службы технической поддержки цифрового объекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10466,70 +10816,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фактический адрес размещения на территории Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z216" w:id="142"/>
+          <w:bookmarkStart w:name="z216" w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контактные данные</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="142"/>
+          <w:bookmarkEnd w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (номер телефона и электронная почта)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11088,68 +11438,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>цифровых объектов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z221" w:id="143"/>
+    <w:bookmarkStart w:name="z221" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Присваиваемые коды ЕНС ТРУ в зависимости от вида цифрового объекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11332,70 +11682,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цифровые ресурсы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z222" w:id="144"/>
+          <w:bookmarkStart w:name="z222" w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 619010.900.000001</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="144"/>
+          <w:bookmarkEnd w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11633,70 +11983,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Программное обеспечение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z229" w:id="145"/>
+          <w:bookmarkStart w:name="z229" w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 619010.900.000001</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="145"/>
+          <w:bookmarkEnd w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12102,70 +12452,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цифровые системы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z242" w:id="146"/>
+          <w:bookmarkStart w:name="z242" w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 619010.430.000000</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="146"/>
+          <w:bookmarkEnd w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12431,70 +12781,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цифровые платформы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z250" w:id="147"/>
+          <w:bookmarkStart w:name="z250" w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 619010.900.000001</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="147"/>
+          <w:bookmarkEnd w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12652,522 +13002,522 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">к приказу </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z255" w:id="148"/>
+    <w:bookmarkStart w:name="z255" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень приказов, подлежащих признанию утратившими силу </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z256" w:id="149"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z256" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра оборонной и аэрокосмической промышленности Республики Казахстан от 28 марта 2018 года № 53/НҚ "Об утверждении Правил формирования и ведения реестра доверенного программного обеспечения и продукции электронной промышленности, а также критериев по включению программного обеспечения и продукции электронной промышленности в реестр доверенного программного обеспечения и продукции электронной промышленности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан 12 апреля 2018 года под № 16750);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z257" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z257" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 02 июля 2019 г. № 147/НҚ "О внесении изменений в приказ Министра оборонной и аэрокосмической промышленности Республики Казахстан от 28 марта 2018 года № 53/НҚ "Об утверждении Правил формирования и ведения реестра доверенного программного обеспечения и продукции электронной промышленности, а также критериев по включению программного обеспечения и продукции электронной промышленности в реестр доверенного программного обеспечения и продукции электронной промышленности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан 5 июля 2019 года под № 18980);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z258" w:id="151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z258" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 22 апреля 2020 г. № 152/НҚ "О внесении изменений в приказ Министра оборонной и аэрокосмической промышленности Республики Казахстан от 28 марта 2018 года № 53/НҚ "Об утверждении Правил формирования и ведения реестра доверенного программного обеспечения и продукции электронной промышленности, а также критериев по включению программного обеспечения и продукции электронной промышленности в реестр доверенного программного обеспечения и продукции электронной промышленности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан 22 апреля 2020 года под № 20459);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z259" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z259" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 14 сентября 2020 г. № 334/НҚ "О внесении изменений в приказ Министра оборонной и аэрокосмической промышленности Республики Казахстан от 28 марта 2018 года № 53/НҚ "Об утверждении Правил формирования и ведения реестра доверенного программного обеспечения и продукции электронной промышленности, а также критериев по включению программного обеспечения и продукции электронной промышленности в реестр доверенного программного обеспечения и продукции электронной промышленности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан 16 сентября 2020 года под № 21211);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z260" w:id="153"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z260" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 29 сентября 2022 г. № 354/НҚ "О внесении изменений в приказ Министра оборонной и аэрокосмической промышленности Республики Казахстан от 28 марта 2018 года № 53/НҚ "Об утверждении Правил формирования и ведения реестра доверенного программного обеспечения и продукции электронной промышленности, а также критериев по включению программного обеспечения и продукции электронной промышленности в реестр доверенного программного обеспечения и продукции электронной промышленности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан 3 октября 2022 года под № 29967);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z261" w:id="154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z261" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 05 декабря 2022 г. № 483/НҚ "О внесении изменений в приказ Министра оборонной и аэрокосмической промышленности Республики Казахстан от 28 марта 2018 года № 53/НҚ "Об утверждении Правил формирования и ведения реестра доверенного программного обеспечения и продукции электронной промышленности, а также критериев по включению программного обеспечения и продукции электронной промышленности в реестр доверенного программного обеспечения и продукции электронной промышленности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан 6 декабря 2022 года под № 30969);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z262" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z262" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 16 мая 2023 г. № 179/НҚ "О внесении изменений в приказ Министра оборонной и аэрокосмической промышленности Республики Казахстан от 28 марта 2018 года № 53/НҚ "Об утверждении Правил формирования и ведения реестра доверенного программного обеспечения и продукции электронной промышленности, а также критериев по включению программного обеспечения и продукции электронной промышленности в реестр доверенного программного обеспечения и продукции электронной промышленности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан 22 мая 2023 года под № 32548);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z263" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z263" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 29 февраля 2024 г. № 106/НҚ "О внесении изменений в приказ Министра оборонной и аэрокосмической промышленности Республики Казахстан от 28 марта 2018 года № 53/НҚ "Об утверждении Правил формирования и ведения реестра доверенного программного обеспечения и продукции электронной промышленности, а также критериев по включению программного обеспечения и продукции электронной промышленности в реестр доверенного программного обеспечения и продукции электронной промышленности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан 1 марта 2024 года под № 34100);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z264" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z264" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 20 декабря 2024 г. № 829/НҚ "О внесении изменений в приказ Министра оборонной и аэрокосмической промышленности Республики Казахстан от 28 марта 2018 года № 53/НҚ "Об утверждении Правил формирования и ведения реестра доверенного программного обеспечения и продукции электронной промышленности, а также критериев по включению программного обеспечения и продукции электронной промышленности в реестр доверенного программного обеспечения и продукции электронной промышленности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан 24 декабря 2024 года № 35510);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z265" w:id="158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z265" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра искусственного интеллекта и цифрового развития РК от 07.11.25 г. № 567/НҚ "О внесении изменений в приказ Министра оборонной и аэрокосмической промышленности Республики Казахстан от 28 марта 2018 года № 53/НҚ "Об утверждении Правил формирования и ведения реестра доверенного программного обеспечения и продукции электронной промышленности, а также критериев по включению программного обеспечения и продукции электронной промышленности в реестр доверенного программного обеспечения и продукции электронной промышленности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан 13 ноября 2025 года под № 37408).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13493,31 +13843,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>